--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3422cf7ff40b9b368e44cafe695761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618b012c0bc03b47c6cdee7dcd84b322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe7c5e395400a63e6a0e83a5526a313.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2138528d8342143dcf7127c93e4ca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7bbc9bbb422bba0860fc9955536815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34485b7824f135b709e4310dde22ddac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2e07879246f4cf10aa5bfb08203d47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aeae95ac19762b0c3ca4c6f4cefead8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc046cbf45b60d47162607497524bb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2c4f9c90c3cccb3fa1b05c81eddc510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe709963d13e1483f66852e350cecc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610bb3e5626f88a23b572504039df1af12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf29ce3c7a92d7c0bae803762bdbd713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2bd2aa55aa5c8ff76d210c19ec6e714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02acc444507059a565347faceda60e215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ebfe532a2acfc4aa202572bccb61116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8766b3b55f2321655558e4bfc0150db17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22451c3d3cbf0b6045d38606e46380dd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d371f348ed8da87913317cea012bb9319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43102195f9afd76c6be6f2c108e9d2720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f487aa661366f4cdca47c30aad32a2221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e414a560fe4e0a1c4756ea26830fea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043daa8a923a24a13b190b9ef3afd2c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5f5e24a84c4b9f26e7d3804d0f53624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144721cdc3835a0b26daf90d62b9a80c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17501b4f94f989e2d25933786185cd1d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5210d4ba4970bb87f80c12a4a7f5e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12693f7e1512ccb525462115af7546cb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf30e8102081d21b5fc975085df578229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b7c326dd759739089c09103904a2130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38b54e7396553d7245691878ea615631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff4d9c0547062204b5d348f101420d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb6bd1e55444e0923d692fee97d96333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810acf7850fe3fc383b2c7cd33bf310434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c15cc561e662968e3252e3b3311b6235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df6d579e2298417c0bc03c86eb6fa336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd7733eabba8f9bffe54d99227c519f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e465f0da5f6ed456cb3b2034cb0b0838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21a4a298fb17768ba4cd171a362be539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32e337606a4601e999b767dd2d8ad340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520761b5ed2f4b5915c013b422dbed6541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a4eb88effe47180a7a1339b34cc0442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610b9d0199d66301ecd561640f5c31743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd7a78fae22ea9b5be1817aa9489fc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05eaf640ca47b20c7bab745651ab6745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4e7d3c9a9927a3d0cca979e06ea7b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97fb292c8eab016423d9e2a250446047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a86c10e781dcfdaa5e82794edf13348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83bfa9c29b67f8c100f1714c7aad6849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db025bcba62160d5e57bc6a60b24301a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c7e3bb66302c40aa6c8767283285951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7c91742117c4eeb8e9a698d8ae4f352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6d9b6cbb4df31c9257f2067e9442653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443a8645cd08258237f504e6f1c173854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f260783514c9a9e4d50ba1c9b19eb4e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd420165ac43b59150fe7f0f8f54ea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab3111f9a13254be47e38f14b4b6ff57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6da51903570bd054917c3ba3747c2f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7bcf283542d46d8b4ea83a5f26cd259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e352f9e6d92a3f0b2024e500a51203b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a9880498a9ebbf9b1ef15cb706f1c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5cdd7829260366e4dd739c8e4e7c962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ac0c542e8146502c81ea61eb8afed63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b17ad55e405f0c6e913be62c8f637d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6c127da3f31bf2b99aeb5b05aa29865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae125f5ade1744c9fb98a961f1d11c0a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba024a791d318b2e873d0eb7a7d88167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c75fba5fc5d604ea887c6460d931668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79ba06a0d1099ae35e463768070f8469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc074fbf667f2f471bc520b91796fb6b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d300ce64721c0a6e22eae1407b0395971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6105038752bcbcf086602bd1400e372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89681af534829df557241fff0f577b273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d5598ca80ab3071fb432e08c2a99174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1fe01fca53d897d562a828123d207075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27471668093823a8cc436921a5d643d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962dbb843c310ea5a5f21e404b7220577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35bede2c141b052c0ce16a721c203278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c3819505ee43f43c58e3eb7d208d779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dbe8e68baece67f7ed7f1e7648a07480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97d93deaa3ccc3c7df84b3ea908be181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994f6aa2ccbb3de5715f3fa79c2b4cc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71895fe32480a445e91c04e060153183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947e4d7fb5b4717f8984280a241cdcb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bffc34e28388771ffb1a507457c22385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3a25f17f45bf76f160a1c3ae35d5f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954f30494ecb0f3523a061ceffcc07b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff4f9c4e6dcb48d49ec96a34d45a3188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae4f0c6637faab72f6b529dd79c36a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53aedf8d84a25c8167cd96e3318d27990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592287059b6c88ee656d63b899dc5ef991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832d66b86d5989aca77cdea7550bf4192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1b2ad49d69a86027340a7feaa262493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb2cd1f7aea458cf44f24d0cceb17394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102dfb498896b318820090044aef65d695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4b4157c124164b2158f1f10d2a29396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab4466ab39cd72fe06b1b7925f50dd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91daa95e8a383a50817cdf97bba63598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb0071f60298abf4af8caa084aa14c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a09f32c65d77cbe9cf6c558efb300100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b46fdd0f3d9783177ac4a67506392f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d37a0618df9372f3951e86ff19691102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e115db6cb0c04b74f31c1b582de55c9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b54930544417995d42730759fa283104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c194ffd037f04fa293d6a90b68a0254105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a68928af33efa81b7c81594f4177c5f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6affb1faacf9333ef6ae7f1c13855acb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86229bb682dc471f91b5a8416ba86e67108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1b98149409a9b03311960d6b17d55109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e300a6bc37b202febbd82136d3735110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6b0b548acdf0c41f982db34066166111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d8277309f0515a9173b6bec96d694112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87214a112bb496ad4e16d13b4e833e33113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa9674105ea06f5b867acf9bc46fb8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce0d199435fed30e15f2922d0b1b88115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5ca3905375d9e559d5ffab6231cc7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07376652dfd26cd2f0c603164f5a6493117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34253e0728acdf278f430d9647cd2b1d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053fb71f241a7e7d69988264ecf1c04119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef8af9513ac4ae4802ff8c607e5d80120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a23decfb93fb5422aca83c9ebc77ef121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdfe2ae45d96c874c8c4ab58881d043122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8264dd7821d81af676f57a9f8251cf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd3950021d79d7602aaa68f5a42945124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79df6f5cada24e4a4a5a205ce5d3b3c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a514632c65e7dcecb78f67a2100952126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8ad430306f0c2852f2c11c2892437127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd85daae050e48e7724833ccbcf738e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830b35492e237690c24402e2989cf15129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bbee81ebd64703b5e810a47fada769130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0719279f6c675d4194683bce713092d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bffbc8cf2d28941c32025979ddfa94f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a5acdbe3b1defa930861d6db63ae2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944042ee3876c980c5908d544166eb3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849e28ac8780f60753f7295217dc06c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b4cf68668319ba58bd3b9d75a9937136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6f6f363397e796c8dc8dad0c4ce85137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13ee685786a516c69682c9927672a7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c931ef6a68cd29b3dd1285f78fa7d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10e0a12857726ac02cd97cca899786140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a140f5fd7357bb301caad4c285c721141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1823917ac596dbe136d8bdadee19c8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1029d69d47b6b790caf49af13e9c7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503585586ddacb8262df9153c709a641144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4458507655a12656c3105332769d5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ffa33348d1ad1a08f0e1203479b035146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d04d77463c088ac2e5bad6f5612ea4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b29adb67af7e296a46ce45c101ee07148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61535e5472a23d7e28f854d944187a15149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cbb37dc5bf9d0a39e366ab446a0362150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56333def9a5b740d4bfd140d48aec20151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c302871be81e0d206c6296f065f6186152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c136ccd0dad75e60d0a76c2ee9e10153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36327612746992fca882343f2e92176154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555413d8debd29c3d227b5e31d81e42155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9a39e27772d0f9d991fef044e0076156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2fae3dca8757876cd948b830670e5f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97e15ee2fa9085c036fec15a1fa9c9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033a2f9a597fcfc273e88c44b9dcf86159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad54df5be42444109d412edf6bdadef160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ab4e05602bbaf6d48d9e7201c937b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180f544ec536ff72898d701d17c1584162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea68dca6b1a3367281931ea39d6d5c0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd60cbdcdfd05b5258a020a93876f3e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e12681b1c525abda9dbaa64da0e41b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3409d9685b868790854ba043a47826166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609708f16981ec0ca5648fe9c64cfaa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f56de901976effcfe5aa8352b63876168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb5cfc4c59dc48223b92b5cfbd7154169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298d88c936c4915ed4274b55ad8c87c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd3cebc36b782dddbbc0e7bc41622c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd74a6093e92ea066ab609c0e335bd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7587fe63342e02e0a583624c506f0ed173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca795fe6709a7d973f8757256c1dafd2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac15bbb5c9452036b2ff89fdb1ab61175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e39f30c0c88ad8bb1660a4720f61e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7454c6f41e33759088493051f2952177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f889688c98ebbf264daae808e59b326178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17023d6e1ab59ea68dd75ff0007a8b6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ecb76fff051506b880dd872edefd4a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0c344789ee46a12c12e3ca6ecf0e6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb13a27f2538f6aa4a0843a78d5d526182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc4098c0af3204d4d982952e644f29183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ae26979dea31ef0ff80a82221dfde184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4d18df9122203da761f58ea595124185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8b34f08be4c3c2501b4e7f1ffb19a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42299572f827ed2e79749dc32020d109187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06226f04b8967fcda4b0e62d68654cba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd36da68abd21ba027ce82a8a7be327189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c2d473eb3abcbbf191bb4e4dcfe81190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac879f443b9c5e571624b5069c2dff7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a8c5b1235e8dfe59b7e5a5d190608192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6968869db6410655e1c727d73451b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c672407162f587aeea54df68bbc1c023194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89970d76c70bd59f9ea14cd0d0480363195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c73a5cb29177148ad725efae1b6a4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c90e0c878ff7922f7693ebfb0d5128b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ebf01ed5beed8d7c1fad78f60ee92198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6304c6a2bf3cf11804d0640668f6644199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ec594e3aae31152e27fb5cfa14738200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e792a75162abc55dd2c3d1379e0067201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575fc56e1e5346dadaf4038da02e780e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b866481c00c3db6bed4236f1a368da0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64f2ec58b186f12cc16ffd4644d053204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ef2f330606f827208c5129fb0b8a2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08ea69699282dd1d4d120867e3597d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621ff7f300e34f00beda19b7c9ac6ed207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56838698d0bc37dec716e132ce2df6a4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc35e17cce1c2b00bacab23eb045b8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb347e7ecab5989869ce66133c65c1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ae3ba03005fa2ea535c8b01cbcfd5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bad8e6175ffb4db3d0c7d7f9c96e1a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67458d23fc04fc8b7bbd9227a7404f59213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637c6b6c0e4e2902172aec99061c54a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395575028ffb8dac794e0d733f9fe66d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461670d8a508d6d2d6b4212ebdc3fae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33712e60f5c8fc365ab62e68994b3f73217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67221739ac86c50f4cf99e6325ab0f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4834a858e17047e112eb69e21218e0f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca7887f9f2480f273fb897435f361e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8b404aff8c5749e5c32e94f975687221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca65fe43ade83fa95d252f68573cc8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d88b03e1dd79adfa10f12246c3b88c1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e5cd3811d38a98e92331367befef3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc04ad431910009bd5224f140f8d7b0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027b41a78e1b2dab90259efe5bd70fa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4cea307cee927238186a27239321f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c665f13ec0b76ed3fee9bc406b2a162228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15296dd4d2e460e58b9949434a0f53d9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9805c4fbbe9fb8d784581b9be69301c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc748459d595c164e1d3239540854463231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02f97cc6011769077becdb2b96421f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74cc20ec8d0657cad7fc20f90f5137233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e801c5bed37fcdc85bb0c545e2232234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3265b9a033bddf600fedfa8792d1f7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a68e21693d68bd020080010a529916236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2d2f84199352971aec45789cfd56b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204c4ecad98c6bf3d836f4c2e39011e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d76fb8035c2620cb95773bc60bdc63239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e392fb50f5edb57ff9f6cbb6b4b3c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d376127ae831e360460c244506102241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f492bcb7084f885ba42ebadc0063c31242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9db7011dbe5dadba66fc2742747f9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8c622e4da7575b01c757d3a542ae5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f259757cb7c58af3b11b4b0e25b19e5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa2e3f0330b849ceee0b4465d87d66246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dae44bbfe7bf16b39772114b84961b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020bafb41ef7b1f15f002b3d7547fc3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7e1f883b4b7eef6c6d2be4c9572ce249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ef4640e4bb1190ed93a436ce5c18d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826dab0d7cfa8051accb04e759a1af09251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29037b5a15259c020fda5f655032dc41252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c028360fc437d8dcf118d737a35eb3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca17607a447dab941956289dcc7c0a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c5875232a3fe0250620d1dd9eb225255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b7e8e392f02a6e9aa6d192731c6e2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a493d024ffeaaf8a0bb91d1aec7c321257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2fae444637227223988afeece278a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572eac0070ec333ada2094ca5661897259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6085ff3072587d8ebcbb67a354403a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb819a58a7fe018bc73d82955308e1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb8b6143c39550fa1950270b13e1c2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69480377d93de1b33d251b77dc4741263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec26c9febecd53c545756a984079735264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ada8a4b695854e4bd7644d16dca762265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0bfb588ca3a7dedf168ddea1ebb6aa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780977a09769a6f736012d559cd94b16267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3359139ff11271d237644f764378e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30dd998a92fdc60fa3b974229f48f2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5cea70678bf4272e9f0c8b12ea02a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa3504c1983308dba04ecd205aaadf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193c8aea3870f9e898658fb4caac3f3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a2fef678e90a551ef1fc8b1c0089a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7c15cde7223aaa17d25fadf5db5f1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc743ca37a2c6fdd39565926770d98cf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d63ec863d8d424e07dc0ec939cbc38276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9467cc3d0de6bafe0c5d6b0bd821e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26055dc8fa6c8fda1884b684a42c4644278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4825a921ded5a68bb2655b9b8ccaa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1dbe192ef697bd85aee2bb735a27b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e2d04d478692b98b00f23311f1341281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43465e61f37e2ab981ab4796d985d549282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec21365104f74477b94abf818f0b001283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9b42ca9327952393f5f988ffe7ad3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe39f44787faf03308c6890dece0c9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac452861b4851fab0033184d04e7707286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80816915e5af49d5fb668dd21caa26287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2792d01375df860402e068dcef7da8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e445c491306eb26a8ea694768e61dec289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a2f9456857090d610bb01a5cb3360290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3f07ba55aaaa31ced06abf2756142291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e9fcdd21c6b9d62d7b7ed6c368bd3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f02d914cbedb0042dd3b7609296a0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7029f9f347e5a2e1cc061846c56ea4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd489cba4c9701c2ac6abac6e2df6021295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410feb86675abd8efceb5ab767fac9e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ee3608cbc74b8800b5ecb8af027c4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a560a6e70c37c2b9d5ba9baf0e1d30298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975ffb0c1b563cb123b9b589dfa985c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf35b9dc1cc03d0675943a894b4d6e4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67cf7032ed5c36cbc27e2ccb324ecb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874299cc4fdf9f53dd6071de251c9838302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173f13bf530abcf2a5316a3fc0b742a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2086779ac222f53c72bc3abaacba52304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26076ae0e09ac7ab989d95c14528a8ac305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d353afb94e9a0ae7794224f4686018306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874dc48bffc1efb047f889d0a66993e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab98a21d59985611ee495192180f9a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b7983e69dab43d9e7e56a22c31ef4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e6452a0705667e5d26130e4c2c3d2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1d943d39c46562a3146759b7a9a67311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d21c1533615c98ca4c2f9e2a781f4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebdf34b900ac133c40408caf82354ea313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2b0bfb85d64f98b3bf3d7c458d094314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ee2bb54d96edfbbbe0371d37426c1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1dff454929b77a15584175fae7f9d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6c48a5b1b57ebc184f5bde2519b88317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545955bfbf7e22c9c4b8fb9236d3d741318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68673affdd4d94de31a1b32063c6a01319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e335da6ea1268d6f9b36e9f86733702320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda101fc131ccaed0e8d0dd57e6061a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb52a1c286af5ec5696ca79db9774a3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b9d455e40b4e678a0791103e23d77323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c4f06115a7ce3725ff8244f58063b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b56c0039b7a6d8e8ae264f3aab5813325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07f7edc0d17fd0f9c10346fbd433eb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce2f907d33866740c62d0e08c4ab30327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49a1daf4f938f96f924a4d3c6c3650328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a5b44f6fbd87e92bd254c1312d4e1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a39b52e31b46df7848a656e5d7b18330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a4310db9f6402bbc1e652cbb9f808331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864873a073aab27dc3aa4629d0fe7090332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279c5703762272134a8baedcf21787b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5673da38c6e5d6f10d4d672c4dbb4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02950b129cef82e51c427fdc5e5d6a46335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201fe513b31399ea5aa905be044ecdc4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00420b252f3095699a8bc134c5a6a8b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6f24628cf6b910eac8149d0259ff2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df589d63ae642acc98b8f6342cb33a38339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de048f5c4f15a8c2ae485c114c633fce340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ef53d5464eb94f9043ea5b5d562e2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995218fa021f6bd4b46ac4b24935f0a0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35efecdf323aa97fd5b067660347aff343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df706b9bf34a1772bee99f5ff045b7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a096e21eabc42a001fd71db75e3ba345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8f97233cfe95f786a47ec5f07bf9a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824cce7ad5134854999ee10c2871c0e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724491d8fd3821eea9e6f7b7fa83c6f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ac5ac9ff0ed219a6394164bf1063a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9eab1543b529b1dd1653ee183b88ad350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f330e8b0ef0bd254e16008fdbb1a9cc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f66d25a2639e0dc37f580bbbce04c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d132b507b2ff64349d6560a2f398c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9fdb9c91a9ded374764837e01748f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8eb8b993d09368ceef1ac9a6bcfae355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead82c626dbc471ebd45be130c6b014356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb8704502adbb8ee744f8b51d07509357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285989364528607c4927236bc638ad58358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ed6d5382caee43c20d1785b959f6a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767dcd09d3582c6360cdcf6996075b8d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf145917cc5dc6e4dd3e93a6127cd9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dace6e0e7016d594fcb635af2e9afa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927dc178844d52b8d9a6500e25ff9459363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce184edcc85d0ed687624731d96d07364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1597271932598ada3fde7123be391365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2b15d5b435a897379a80796d0c074366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701ec60009a245a71fc017a2498ee3c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73dd826262ec13333e449261a13378368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb682dbfe855a9f5455674fa04586a39369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48745fd1438eb3bbcce2806658e8076370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50136438e453ba55bc2cc180f502cc11371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6c3e4e763c6c6a2cd3b76cbae9213372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0103d62c147227acd93e31b3b3151b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ceaad6dfbd3f57efe024c709f91b3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c6c1912159800d6aa4ea0638e5b0f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b090db205d36a62ade6ec7e91efa1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188769feec176230b9f7c16039af5f7c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82e96367024ad785e9b16833adda1e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d17de1428929ad4ce8893162879995379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6835b1cf073409ec09e8236492ed4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba4804ca5f669d849ddb0858052c4d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070551479a5f4e6f682fda6c3cd55ef382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac7d22e0e639bb47911c3811c29534383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb074d754d0a5d9f533c7583c06c9a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f19ffc796ff3509a05778e168cc5e8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855e591a2f8672442a43e442e82eb61386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33db87fd8a93266d4e0de7a8ab9b69f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253792e84bfc169d3d205477c81d4426388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47391a96aed3ae2df4c176cdb71e778b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b39fd0da2ef1404d50db3fc2dc93c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18073cb5cbb170cfe5437aa33ab94bd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b0ba4ad30a1345b0ad68243922046392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa51a01e9343549c9eceb61c3548ab393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1749c069bc3270effb639833ec936394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2d3872c8d289d44904fc3857274cf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba273de8f5fe6545234475a3b5295387396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5175cd893d1b0557d7793826b55a556397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefaf25f23ce1fa391e5e81b1908df51398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05867720968cbc05d1c676ae51bcebb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ff657d109d81d3ee47a76f76eef22400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a37bb212529eb740ea104d693e5b26401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411f8f11db00fce33c82cd9141518b6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426419c58d69d311728d5252eeabbb5b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f184336f818665e6341c67ba70907404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637042af3145ae1b9afcfd0e1c7395a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8384aa6a6d5944358c49efba70fc006406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a613d9c25fe1f0e6e8af274825b04fb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a6d8def36850c10b7ce044ee8d2ca408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999684a9befb8b7eb8ec7fc6bdd4a65d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb83c7834580a8ec5b40b04d06f1fe410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09835d0dcff4ca6dc171d69afc671f6f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58eb3b68cd230a421034bf4a5e1bd9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd049a844dfd4fb3492e274cc470ce413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da31bc00371ad18068ada54028444b8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ef3e887b5a2bb2073f806d6f3d6a8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa54e9ea2ea634a25083236310f327416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155fa4cd041228d47dc641efbd3d40e7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3dfa8238d5a1e820456f8a423e68eb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7e3cfe3ce17a487bad53c9da70d1f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1bb293dbf74d199db3b7c7d869c5b0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4a9ec58f63015ca3ae5c6893e51d5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daecfbd7fca51e3838ca8b8d5a5b3105422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26e01e9e7d99e79e116b73d7b70425423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa56c0cb2c09736c0cee9846946623424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb52702907f40e8f5c2ed11369e5c47425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d5aeb45d50d52a4e94dea3c6702f1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c66a21cc0668fb839984da8a1988ec427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af535f08e6454bb86a4f034839c95992428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b63379f9b72adb12bccc820f90a348429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57301b0b4c1f3f0ee699b72c0d3afedb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1aa76a8e428b7cfc36be966d0d82d6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde7c96bee34768bead77eae8acdf83432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96f18c177fc28df05744a258c7da3d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf358dce28f2a4c1e31bdce5b9d7289434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebefdac3ecef63f90974b2fde8fbca80435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276b7ccc721e9cbe8636a439c38d994436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10004eaa8f624c011f3e5553226e674d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1083c395e5049a6a13b7bb15b325f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409291325d6696f55a3c2c3a06f8fa2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e2d087865a7def9d6b2918c287a72440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2c6048569536c48250c69f206fab8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f438f5d79c7087d5b56f0bae4c94a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b5e78164fe104d73db45aaf39adca443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e3d10dfdfd29fc950e86eb468aaa9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ebc2bfa2bfe769c3fe17d24844df9b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269c25755e7f7de77128af56063b8b3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e622b9a89c39693e51afb6abe7e80447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4cb1f0dd67816138cec5ab67da248e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df9ae3ac3ac77b49f8e9909c2db13b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e0d64ea33bf458f3de8286ad4e21b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8207e7cae36a92635aff9781abc49c1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da63a326151c37e77864f1e795571f8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed5383eaa3151a65d1116630129882453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888ca16c0aab8d5b8af8962ea7bd711454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88255492d695e608dcc6213511db1968455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93227d4df7059be21ffbb5787a891f5c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bdb298e4542f9c4977e15e05bd7ff1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8bfb992764759dab51b17e547a2642458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3b49d96d953ab8aeec9984c238ca1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824642d85334c583d899d318ac61b930460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8252f88250c4b75629c63ed8d46d1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2ef07a9cc13f14d014e565b32346e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07418ce6102361cff25f2b68997aa84b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b576ad0c77eca7c141f3274fddf23464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf777113d2f427f265d71bf89f68d2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73511a5a9bfd4322de244bc4ed644c31466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0c7f71677809d06ec7bbd448d75b9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ca34c366a10696329578397d9d016468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285966a4bbe7f30f5913232287152659469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0ed4d03d0ce28d8d3e900646faeaa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e32ddc88cd959ef7c7c33140b8f74471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a503b9f9d9ffefa70cc1aadef067e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5641e58e145e94a6e94fe8dcf0eb287473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1909b1931a70bfe71d36dbfa725bc4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a1c46f19c96d1c8de15dba9d41093475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09682b3395ff31d8ea7af4f0a2668e2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795b85d0d94c1f5a359f8d71a9a0719477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e3bf737a8c5a88f8d5b6df2a5cf6e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9641945660034bd93d76714e8296a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1229c519848d68b51da0b476b360d4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db0551d582bcc1e04a76a82205d5dc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c43df70845aee3adb952ec00a3208482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d88c97c5e6e23436ab6b121ed44369483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f59acedff87e85071dcf60da18d16484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6146abbff542beaa343572ed02a1556485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca9ac3b5c8d64d4b548aef29bcc90a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ecf3b55b0212578c40879e9ecc4227487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd886ce36986a80620fc777bb960dc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09793d5caed2e1f9dfb7f6a91c7be679489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e126c6631fa8d0a902be0e414d3c7b8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb1806ffc7656f4bc517715eef7d55491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70119659191dcb3170205a11926f4b43492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6831f3607250fc368510c37be5ddce5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe40ca60820131a15ddee5368f89e68494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a703e8d1fffeaa6ad9431e4885371495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19240cb98202f38ea26c30fd26f797b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bcac9b496ecf4e4a24390e9d1407c1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3af5469909ad7067a4d4673922f803498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12372da08222fe833b58487ecb77bcca499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6230fdb7c12aea97c79bbc536f9f32500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a291c0f897b04217290b409dbc2b20e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8d59914f34640b5156e4d0b718165502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8d12e6785f840e6acd6825619bb8e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24eebb716a0cadc4cc9c1701ed444ef504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f744470d1d9c5ee71bab43487670369505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1e07431f02f3375778c1ff250be33506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92541995eca887e695d5937f9bab152f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1d2b5bc669207970ecbccfcf074e4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50cd6b1c24b09159f01476bcf94661509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e823f66656ae42def2a1dc5ab0977510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52a5f63b4a0cb3dedb33ee77a860a4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81ab682c9f56d4e1b3c6e118ff6ecb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee8752f5c8d8682bd8a130ccb0ea11513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf88a66a0adf62e7d699ec541b31ee514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad88476a1583b6331b8729b80560fb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8bb5c6fd3ea3f28d772ed274cef948516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa37480b6d6795529764f69c54be296517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7c669dbb2b42b8b06b9870f5936b0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a2ed12bb152fd6efb77e6b5fd0fd5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b92249e1054c473b4324d747be710520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4126432c8d8deaac272ed1690d45638521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc856b57a20a6171776919a4d5781fce522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0fcb8f90b5ac97af63b7a819786ce523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc75d595c179dc1b7791022fe01aaad524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c8d1204f58d0f017385d8119f8877525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31fc5a8e519bcaecbb4ba1055d0ea45526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c7d428a9560dc4fb576fd941d3070527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab32f3924363908bd02e3a66a5c75c9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42bdd579e364d6769cac8bfd2e8473529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71605c5c1f24a3c1f13a5469df2fa8d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc3192dd030cbdb77c7f1b82eca740531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f9a4a8744b529e95355c0445868d1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def246db708fc060687627138b20b37533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7f76388380e153774f0de5d24f2a0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e115c8bc68625e148449910fba7c3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28f1fabec19de4c2d5baaa5faf4bb7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ce11ff1752b08835ddd07356bf7bf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b98dea4fe8c12e5b77fbf3527fbb2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737389b8891176e8fe2b1fa6ab58bcaf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00f758ab68367df9d03bfdc2a723e1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14d4c28c0098fe16f798ecc361c991541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a121d1ab5dfec1e890d20610b2995542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30281173d62ca87f715e3d02eefd9895543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806edb70bc98594ad72d57087be13ec9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799db4a1e181da6e3392f711d543365e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca0eb227dbfe9b1eba9b346f494b50546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3e29857a7bca29991b35107886166547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da516f7d0d99a9ac807caf6b0ed5e7e5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee4b5de261e2d7ddddcad0ce5b43bf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ef3052cc66166f78482162e26a059550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5006fe4a7e65190a95e15ea9cc10bc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3dc367de4a0c875ada1618e81bd7db552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ce75990b057509dc08f439f21f3de553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e010848aeaf646d6d555a45f76dc7be554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed37687a3fddf56ec0c0a49fdf7cf83555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62c5e50d0ac1e07e858662f121949f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bfecf20807b836407d5c77c0bac697557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4fe62db8e8c1780e4d83e8a2518634558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966f86fa8b1817ea118b20c48eff5f9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117bc9221bc7e3545acecd308f05bb58560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea90e402553a71798beb2055ee4393561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb43ae2f69f29e64cb8b6464a7fe5c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97886c744b10cafd6694738ea1425df563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5537c9fe1b30cdbab70bb8977823f7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf557cf20d88d60cf29e2890e3cd694565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c516a9ec07e6e4f6b7982ed9956657566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09206460dbefb4f675735aadf09c77567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775c636a1b9381405af0fd0ce301b9b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119d9211ab07ceaba595459a9e78a58569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76849254ef096a9c8311dbb06d0db78570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893824584bf007712c9e40b38a687d16571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6abdd97580a88dd3397f61e6fdba85f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d69f15d5c4cf8e76abb42958ceacca573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d83b844d47fe741855bb2c5546dec574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e362dafa698881114dd748a136ca40575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13c0aea5c7a93db9addf70770aff07576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5589c2634aee26b25bfd94b9a7ec7c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf8366fe93d74699c231334cb3ff2e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ada204fa30e83f9c868ce912da6a87579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304de0439c2e2c77756ce5f8b0c20e0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec63bc18662ce0a148b72616eabe5e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfaad82cba4af4a71bbac75628d8bcf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe662cf2d4eee03692966a0654f196583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a019c063124fe68b516314cdb9f670b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a86a0a67b6ca0ed64fb8d0524f656f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9709bec7fbba86e4290e745ee3b919c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c5e2227e40cb1fbc2497c93b36c62587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d0c960b6f103ebf2af49baabbe4b4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfab2cb8bb2d58c0690579e28b66f7c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11fc8513a4eb7dfc8e83a8d773cf705590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166f6f906ab23fb1755e5e355c956b1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880455f8eaa7837a11acaf7663056128592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f2ea2c8cc877a74c3dd9d90a6534f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8998c5020ed982aacf867996d5a067a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e365aec9e9a5d40a14dcee667c411595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b38aef3c3933d09b20baa37ac7bcf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f04bf21394146264368992cc31346597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25cff25a82dd71b56d039f24f0a372598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d4b2daf48fa07480f6297bcd4c9b5c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95387c74a8a45b0e02dbccc1e7c2ec70600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd65be02be328915754d232c87311ec601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0a4669f1b84a3b359aa3c73e46bc5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817e534db763c1d770f73d8625229a5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec80f2bd24cd061476fc2d7a80a3208604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398f7316044e4ffe77256da55aa8d63605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50779586f15687a14a73645b8a9c5e80606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c80c3f70ab458be1094fc00d91c78607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d5b9ce5006e5dc3164384cb31e2cd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eda6df42fe7d06b69604c43717f8e0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228bc9d3813c9ede36dcf575d25787ea610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc3d4e407bd1a94caa411df1df9994611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0a65bbcab7e6bf9b634ff32168934612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc757b30411bb4e58c2c9cd41d3dd88613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696beff3eaae93ff71ab61954758f228614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7ef227db4dc590cd1c8aae9c1e616615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165bc8b42e5d345500373e8a62ea1cc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e75deaaa3f6a00c3e14a2f4f1e6641617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509767e25380e7ed7a1efa13da35508618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c583878c40f0bc0c06331c6f9729340619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041dc9f183fba5e493e03a78ce0d4cd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50446a7066a0ee03a79465f2962a96621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ce27e110cde52df8b02acd695ffb6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fda331dcb4a565ba1b80b7afbd752d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40166b56470dfaf6ddf184ae7b81929624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6283884ba43e1fe483393956925a6f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1015c13fbca1fffbd74d1d3eb19ba6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0d2a5e1bcdb95a54d249ed061cf43627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703600abace4828ad0e4acbe8a0595c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3484e85e9eb645e0bb3b168d0f17ee7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8696c415e101861ee02adad6e989c05630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbd22223a1c2a24b56930bd10add5e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ece51459b6d6828525be80c38cb6d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688b18f5f9e8205dea55904e9b5f47f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125d5bacf67a56a849188cb3829fee8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e220620da3f5dcf0743b663fd410f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd3a80f7ed04d4f508304d5354bab77636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56d374ca0313d4daa03fda3c431c61637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722be08861895f85508b665d5aa64fd4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190470ea6dd358c500a02a00dac9e445639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9491bf01a6d39069605b737814ada640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec749fd48119fcec61b8fa723f5186641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecded3d997248886895e294bc04861fa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2836ae6b04c1524e74c4644f794a4c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad248a6540accc0e2fc28146f44015644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9321aafa4505cc0f0ec75e262d007645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9a1d6d0d2829ec282add6ab47d0ed646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3eb8073386ca76940405c0a25d4a83647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e03ae09a4732a618a83d32f5ed0d8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b970d2660c7f837c80ca88aa7d6c14649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7c927e9254b2ede6fc681e5ea2880650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a60776a98c58189c7b1dd983ca78a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc722a9fa765b24af996a530df7ffbd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309eaf66d017352b7df4636f97742005653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787411c0a2b0460d0949419525e1d260654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0308e247c3989fd541080995464f40655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76e504845eaaa09a8125ccb84f0483656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf61989410ceee251f93b60be33088657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33bc8f19c3deaa35a9d4e6ac8e3f3d7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb92a99697d60af5bd98335554d77ee659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964886403a86e2210294b523ceee364660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60572e55a6b75852c011fde9151c9d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a98f12aa0b53e748f0c593eb5f554662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be89dac126df5a2f7108f87783316d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8d125e76e6e1e4d56565c3171eafd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4fb2ea31997bf63965523b5597056665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb5693c31de05f312f0fd4c4f48d71666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cce18a15d558af37e8c2d38b5df1a3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c59cc36b17752cac195d05071e385668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21aef7510e08ed8fd8897a3b8b502c5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6635616e1c535544c74c3ce68da739670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eca3eb09c4761a4827c6172d78c12a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b69e0765262cbbe8a8c9237234eaa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad597b00eae91cff6ad09e855702a6e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647e5ac9611185e0f4b19b07ade9bcf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f65de7906f24e1fca8f12128ed8548675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1384b4e939c67ce7bbd1cfa519152676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa625f688f69a8029b7455341fe2e5c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e546d96a08ff92a1e23551eb79251e3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc77d12a75bfcbcf2eed3500b0c597679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a92e9c87e75b15893f108a563a7f2b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d22c96a6aa3fc9b98932dc7e1ff932d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f357901f7088aecb4079fa521178d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec0a01596b6391dd0f1ec73efb99d8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bfe10d22111e94ce503756634f0f68684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0e1c42c1da42442a8722b0a5c2f0b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6627e33052d8531336dce66b49bb40f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228c824e5ac140758b97877172be278687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e5aa39712d7457b1fd8e6dd5c814c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855adbb653a9cf1e54ffede1776617a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ffab07d1b64f735150d3ce69028a6c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd84ce74955491b6bdabcf25e8622a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8251198d338de397e6d7f3da1e027692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777cf0f97370bcf83b350578f1679ec693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0789a15701ef59def8e5e734386c6a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13e1db4e1416c82d9ad13402c24085695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307e5e0c5ff03855bd5b458122b8ec9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324cf01cdc42a2efd6a5d2fec6ad10a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe7f35f9dc7a6a8f99124d99fef8b9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0ef0eb61ee5d4084ab580d2666be3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c45b55a54c8051afbe8a0c8ce3393700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c68845c54ed9806e63cd29278f9a7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e234e2e11893a5c74f70079b98d27fd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d028e3a521093b0152b307f390f459703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faaceca03da1cd3cd9ff6aea67fb825704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7872399231148d328f944d197471f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35f9ee012dc164c1bc61f566ea3934706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816cb30d470f7d2247306236eff749a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925102cee37e43eaf74246b5f4c059c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783eaff544ec3c6a887a92f1724a6295709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23742e67f83437fc7ffd0fdeca27e46710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79be30511c95356353106393a8c5292711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a3ff3dc3f67c591dcd2172d194163712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c00e3eb3102db126ce9f7bd33c6e2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb41cb1ef3034927822e2500e6ae16714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2055e829f7216905cd8d778c75dcc1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc071963ec98d0ea83818e0a731591716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06b2f9efb8d985bb0e59b40fe601bf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b322fa28f335d03806b67946903a8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd64f001396f74fcb041942f30d4a2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948d24100bd1bc72e28f58e0307988a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947384e0a808d2e6ef3e5915205516ad721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee5c6396af0e69104da2911aacb321722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e075c7e0e9d14acec15bd1982a5c8e6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad4ae02792809f434aa381aee765cf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c63c73e8e2aeda40f3acd4bb0e6f5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57aeebee25e958dd12d6e62609d0390726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13de2835982ba44ed3f092fdd5be54727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d1d121f58407ca6a827bf829f0851728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec0a9c5eac9f59f5d6b89019f62ceb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ed9f6ef0b35f324c17b4d522a6192730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a023473b12c9a7dbc4958b8805ec947731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e411b69f0fdc98a85aa680e2f36e73732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b5c28813562ba936b2d7a0eaed53ba733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67c9aba7491576f1d59be492654e48734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802aaa72d5c4443f139ecbb88ce7bf52735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa7f76dc6a2a092d5fb52fea3d6f31736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6875a34ec4106490f916b5b961e6b8d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74b9430b0353c6a1f6279b0726bab4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d04073b98d774870b2909aecfc6c83739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ed01f91055b9cd2f832aaf7baa998740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f679fb614bd128c19c0efe182d5e96741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98e7e1bf2d55964199192c8766725a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e54014bc535bb426f64f811cc1747743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a8f1bd1c073c60af17f7b286ef2fd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2bf023206b8b08605a5deff3d2a66745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce0b181b72e95f7b38e5fecfdf22d5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0b581b8b10e00ecf56724e8a69d60747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5bff2e9feeda53859efeaf312de02748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56cd164b76830758c0ae1381f189bff749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81d8bdceb8b36876c901b629234f4d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2e1bde16f2863fc807b9a7d7e5159751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb29cbbcbdb1f312b62d61f172d2a1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf98956dc358f0165f987ab171aea3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2971d68e5e0647748e1e5299c9cf1e1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064afc32db2e67ae84b8f81ef9a71b4b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f47887748ec268acf31466d9ffa5c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81fb37fb8b007e374ea74e9feeddcc7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993860fd26ceed3aaa74853655ee8b7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea683a0212b1ddd620d35f641c3377c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f6e92dedf44f78b1237324914b07e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824e76e5c54ac2070b6486b43db2903761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606628dd1ec1133c47bc5f93f860835762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818c8c725c4f80f7bbe35580d3f622e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd88c2fdc42c6771eab632aae5034cf764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165aa22af17d45f7bbf019b849f61b48765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be8c275d1f896b73e216582eb50717766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59adc2f47f9ed01a3d4503ab6ad8fd40767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596aa868e1d20a08ff3097d44e83ff81768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedae03f6623e30f16aa5f5c7b495c0e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3104eda1c1e5c9615b71b4c1d8ef346770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba2fd9d89c74bf0fb179dd02e95f1f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf974d744901302fae7d71710682cb772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0785a36ac997b676cc89a71b4ba9194773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b9f475dc2d843c8d2bfa8c1591e55774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d1ca1e9ece40e49f37de151d20f00775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53f7af375fc45e92bbedaeeb286688776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c06c53881940b0d21900bb00ecd5ca777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf097943ac865a6bb9fdac7d8e69039778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc73908de5696df329c4201ac6f7e60779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff932fedd04f643537377b6084f14ddc780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473c067ccc1ddb5af1b38659d7b4bba781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2af1b101e00055f7788325666f646782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd07b3394cd34144c49666de2a3e6ff783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36baecfb3a56423a820bb18c3d1f1936784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096c610e0c3f66e8399bf7c2d08cc32785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb574fc870071c0eb57e9684a3260e1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef16c1a409a9c3c3c574b3fb79423e1787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dfbdb8c54d9abc675539441d13def9788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec218159c63fc5606a4ff2141d686e4a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e745905f6d1eb0415675f65dbc238790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed603590a8282493bae558f8c77c9053791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b3544970d413b07df97f12bbbe4b9792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1abcf81ce97107013c2696acb69f3a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d245e2b36c5cf2af30b94f443f3d0e1794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51558d98b187ff787235a5ebbfc7836b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501b7ee569cb1a474ed650fc6806097796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c150573a84ea01adbea4233a76f250797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee2e0c0d988972005823ddb7c87958798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba191790c629c45f84e29e3eac3833799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39dac12740c821417b9d81efbace4c7800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88596f169f3a8dc4bda1bb8f0aa2c3d8801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f0fdab8bad28b5f7ad34d61258134802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ed51556fb8beeeffd5e4fde713f33803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f69933ceafc6416133a77f7b2fe4f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400b7d963622c7bdcbd82da5ff04800805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670a57505db9f7f6cd0bc910fd37115806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b934fb425c3ce5fbbafa5e975836cc807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c18ea34974bac4866516bdb62005a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124f590e344fe15448ed2c2c3105415809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5df63a87400add27cd18d442d03774810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acff2c09d9ce75579157f27b0e160a3811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872751461392d019fdbc859451f5ab48812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96cead5afc4c36add1f0953ca120e1d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca94284a550cc62ef10b1b9ac21861a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac2cb0937109d540292e846d73e4a5815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65462ed47e8b1a593e981575957c3b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192fc928f553116194c0b8ff970753f2817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c68f50fc7bd7bc8c7e2594de609d11818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b945c7b3cc10c61bf49cfa3c4b84f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1298513818180e31080206fb1b04b4c820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f29313225c9ca0cd591500725af4db821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54595b512ceb571c8b597b811ad1f128822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ad6b1d84bfb62b40bdb6a344d1929823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b55e0d2c09e649d0f25aa6602f981824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821a8e36cc9ba83a252ecbb0029e0b4825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c95a4d062f09a5726a1c152e797da826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff528d9c51984b840404a88d514e0cf827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c52102f923af04c853bef16642cac828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094553120db4258ef07da3e38e54470829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bfdbb39902f6e7da133f30573c0ecb830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea9f562fb643501519fd21c98e5877831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3bd08f8fc171fd51f7a0b90ea524b3832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863ddcfc20baf6632a1cdfafc6a0f95833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8b823a6d87e64a689d2619bffd794834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe09f55320efa765652e901c37d71c7835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645eb94b1168f4387acb92839c25838836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74c8ecf60f7aab48d65ab9eafdcba9837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b2144512c2ff3dc09c8bdb7aa2aaa838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056dbfb4952ad1d07f2651b67d6dcf7839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2964dd040647b224632009f62be7e9840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfbbec7a32833c90e725ed4e28ae27b841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1f56feedd2fa66a3122e67789e5c4842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96e5cd25396d2a58e0763db4d1dc0f843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8069ddd879e28b439cad9dcbfd363f844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3184ca1fd1703bfca9ac3f6b6e242845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8338ab009082d6f106e4fc4db3f7de846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38e8e8161ffb914f614463e5c69ab2847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d07fe8084edabbd45f297a6ffc864848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307e797530546dbfb78c9e8a023dd86849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2b95c07de6e317879bdf3c52e9fe6850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b3b06d53450d9d650396ceab2c594851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89759c44bcf600872157d5a5048c08f2852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97fca1799c8945dddb32fd93cdc7aec853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e943768e0ac7309e47468438cc491b854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a104d97d0272402c7487d7d1be8111855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce64485a056a05a8e64ff681c6652a0856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a85cff38a20a8fe28e796466495dc857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c09f57ccfacf1ca643161ce0dd422858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943f2e5d7a5fa8f4cf26dc629749213859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514304c1da44095e3b56e2f19fd9e11860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263db9269ab08d4c423d6ee20fcb6d9861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a34a79f9afcd012e8de0e6d7514d9862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd8ff5e8a0b58729414c8c488ec3ac863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d10739d38ceff28122c0b2f36b7aa1864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac21da9e217e6bce5f40beae6fd14db865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef6a88e45288323bcfa86369c8adbac866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77354039ba07a084397fd91bd64d1f867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48fa283cba893f830717da07cdb1d9d868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d358ca99e973185ad24b55881a9677e869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562cfc2aad5b1cd58a86bd143ab164f870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824edf92c230a41579aa734782de19e3871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd7d987648c8ac09984997137a6ac4872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa5847275ef09c0706cb7e9ba138bc873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd4021b8d40ce13d0ce006163c96e7874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d7faa5cf60cea37d88e66bb4b7d79875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625129d1858ad338daeb3e0e149df087876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4afc108184d69d72e4c934b05b90d877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517273fa190c8c78d3a5f4cd0d2a4ba878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c69e9ba792c3e75f78e090bdc774f879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5280e548715750fb4a74ed1597598880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde29abbab1f5c11e2c71ad5962f395881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d028a3ca95252ca50f6af43b030f57882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f955d6a86ec8b61c362ccfc79490f40e883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5b3cc9cdd5a76b57637468553c930884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca093f5b1ed02a5788d705c0e0cd2e0885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c447dee76a34c15a5665639563a3e886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5acdd88bd4c631d32105516da28b6887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a3f446305b7bdbe907c3379855ca7888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de6dd3c0742d1f81563b03f2a9fe48889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210fe2c62f3689950b2f887d230df0e890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303e57d384477574225a471c318d679891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7366c71b62dcff105d2cecd7cc3ee892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdcb57f4afc45090034a3a138b3f957893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd4c1cf7fc5cbc3567c6b8d4149971894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6caa0acba9fb799408b121cae404f7895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828bc347bcad91367cdd2a117f90a889896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b195d6aefc8c3b942c1adae6c7df60c897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b593fc8d3d7838649aa34e4d4afd2898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867eaab90f8e7d86afdca21453fc23e899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab232b2c8526ecd427f36347c95ebb900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043334e7e615e4da1275f82203937b04901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b4640ecef789f0c31995e50457dbc902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06a59d4323919d2b27890a0e47b8c0903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d33869f81b6629d00981e6dc8075dc904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658b60ba0b5690586c47ef9d23b6d8a905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1f51f9dba54d8d88e047456c0ed18906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1cdff495277ebdd049825195a4812f907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6dac63414731b67f00412eb089d46908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0684610d2104ac215d84e00787672909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffde6a07a1311bc41c66b2ca7e20afa910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234c9f339c12de6cffe777b95bcdf00911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb966a2df09c511384b968a48e7d28d912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee975f6d6226eb693ce3f77b3c99d9b5913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15944a25a13d97a9dc7e89f3dd1afb69914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622fd8486b266beb5a80719055549d7915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156bb1026b28861020b56d60e6c6d580916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0eeac30786b8b987dd9d14b8ee84b9917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95b5ef14fc2dd02a3e05aa5f039a18918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c8e6eefded71f3c62cf3ea85bd1c1919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68c7fe8856b42822ad750db4f7ff60920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604d656df24c3bc457872e3997d3d5d921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16133c38edf19315ae31e56d5a3bf2bb922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ebc3619b8c0f2dbd4cedac68c015da923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f8eea6af6b91c39390c84c292ead0924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5177131658ead4768d79d349fb55f925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4da81348a0a4b16da65e0a08afb0fb926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5bddb4c93d14a72e8a37112823448927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2300647c88b8581df5b37f38a17bc928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3061cdbaa6a0a56d7b04382ffc01696929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4965655bddd1cd254a671bbc80949930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b0db85563c283e2b6835fc4ed5fd5931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629485ee60cc8b4a89d2c5f777e3f35932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ffdda7659b25c1ac1ddcd92f8d6c6933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352c504cc66605fb45bf9bedd2cb3e3934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b4c640e99b2d7e3cb3764db4b507c935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d3f02621f88f1eee7a1b2d7d6c61c936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c43c004bd2994162a3bf1060ac77ab937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b061a51467ae9a06b4c384d8460579938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10aa26bf5229597cc137a8b82aa84c939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250587576187b495b9982fda2915e82c940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b87505b49898c17d6f5be4765c0fb3941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600660d4b8a131d24822a3735b82c24942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed2802c12272257e4fd0a5da7b0011943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a11f4ee6bc78a112fbf97f49c7170a944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800fe85aa18c0cb3736f9ec4b22c7fb945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18dc9e578c5e8e57cc9f97259237fb8946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536cb20ca8fdbb708ef6e0f764ca239947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0c7553858717cb0cf3689e78629ec948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858247158d39d6516a88f9822994f4d949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00657884c769f812ad3326f9f0d0f3950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd92fd580eca9f166dac6aefdd5f803951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842f0d51fe8222377c01f82640fac3a952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba2fe15c7fa92fd652da5d900f4d16953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d18c6b6674da4d30d8f6d4545aa44954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a706d4e515d1c4cbaf77e85245047955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c644eb8a2cee85aaae58860610168956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760cbe9f4f2ad7a94e270aaa2d6e79cc957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7478f63f61cbd5af63e470e94dcc47958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f349576b1ab2cc95c82eaa754dac9959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7669d53b2dd5d18b1dafa44cfae04960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58418ba24cb6e5997bff5e509bb80dc0961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba15e4aa72abd93caa221b8db28711c962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0bf977a5baee22fa1a9ba6789cebc963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c72985d694152d2ec72e9a5e73483964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21574bb9187ea5e689ba224add386508965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0126183de77f5064a09b47ae974f59c966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b5520cc0ea9a36d65836bb170f3ea967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4119550dbaa014c06f6ae8e8e66b438968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b0f581f4fd186bc6a301194c7e7b9969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c86f2e4d886c7c925e57f54d0c6fd970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71dddd23090e4dd9b48da3a81a359f971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cfc64641d4cd2cc6b22ebd747cbada972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520efc2c6c2f88b095a12e976b2d08b2973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565585171d68a92324825b0b8d1ea474974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61286af01029f919534a719824019f975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7a855749f8abc5725a7a626dc7121976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8b3d0ba612a76e5b8a79affa5f464977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013243b3e380b4cf7ad38bd908f6f38d978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197a5f79637b01a9797baf255972bbb979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63059278e97c99d5efee0ad3a0a51b980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0de0d260625ecda9d93e3182ba0af981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546c7ecf0f41df37d4419b2ab18ac60982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c056078f19257ee14ad7219e22b58983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a532c0aaf4abff122b3fb21270c5449984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33696437b8ab8e54ae306f3742fcef985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be30b559f16e6d58227a185e6e2b18986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb275db9d1c31e7ad1c17e36c45ff778987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d8e0019aaf95ae65d8df44bf3f11f988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a49eb8d4e2509de5321779fece581989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55d73428caa6e3081f0fb2c68f389f990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba2d28cdc5cbca0325323e9d362b21991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d6767d21d67016131b10ba903ffbf992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6d11a3cb8d9cb70beaaf61b160a04993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5bd591995b96651815f08207c09483994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c582fc47c565ed8c0ba47ec4c6e40995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12bfc205389d8a8de1a8dda39190dbf996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66a611f1f3d9322c4e38b3d1692142997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc65c13b016335ce6fa8f466d29a73998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f4d7879bb4925be6b8fcdb8d589251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b28fb4815a5fc0512359b99ba720b32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94bb51b03c7fad6ef0177e7d33c7b73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785a9d8eb4bb3a5a521d58a990b89744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb391b3c1126bc92d5c503a3555cb45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373bad80c6152064e937ea361d66a986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d821b4cee5d06d54d68cda6f9649747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451f3971496c70cf2a5a2d3326ea16f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc4dc385b32e45870bd924e14be5569.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e950605a443fcf192c556311721027110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48ec7c1284b702df1763edb6943a6811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e159ef6ba0a6dead2cdbf33881864a012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7aec63f307a0a201f921881988a0813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1681db93b16537fa4b201691d02d714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309f3014d6c6916b21883ef2f39bdd015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc941a42b250c254235c0fab46da2016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ebb077c049189672d37fa94331218417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc1f7d3b687d4541798aebc37d9e9118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c78d4133b0f693288ebe5edd695a1619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407eb94ad5e5cdfd383445ee5bc1dc420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b9c6782ae1ebec57d6592b5e0223f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9c395c084c1e52f2ff059a34eb86422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58426d8dec89bcb69a625d85b63d5c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95770ca19c4bd3677ea1e61ab46909924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3b284287df1468c9914ba70f1aa3325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c84c99cbe60e90dd2ee081fe0d6d9426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f934ca775aa8184740d37d5bfc2fa2b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2529779857eb87acc6371bcc739c828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64651d3bf833477883b795a2489d09f729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59cee40814862982300ea6040b194b130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa938f03a668a3f227162e91942ed42a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573717e521540bd3d271c5224a037cc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9a204eb4813021ac9048d317a370333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748e7b4a2c28268bd051d98bcc376c634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef25ccab25423b8a2109642f75a599035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab6a133c72ff8e15a70fd1928a92da36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacbbe394ad3aef68679ae62cb4cfcce37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd8baa4ecd88aa8cb123e11deb026338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc5b9932f8273242d14acc72b015cb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8f3f3675d21339aaffbe33e54089840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395a4f2e7eb4c3ab84c4e7dff9f759941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8533d5a50db4140c5d4c8de4afc4942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24d9c7f2e92c223f4cfb57f2b6b84943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821960cc910dabedf302bef623c40c6444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc693186b413f4dfc3f7e1870850e345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421bfbe22639e55bb3180e7af82e25f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6c2323a2d351e988e85075a2dcc4a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ad57b1748ce57f2897892743e27ea48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed8e0740926eda6f2498073c33aa9449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f32679b628eabfad15a2e747a3423550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1a99f1dce8d4ff51cd1e7501c41f651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c1204af6fbf85e21793cf4341bf1452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ee0cc459b25120b9f7263dd8c7a3453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eea85a75b0f7e66b51e6533233b5ca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb7f6387c6e3dca7e5d6468710716855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e660330d8cb15e8f1c27f232886d356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16011e75aece8d2b9e475ea30c87166557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ae7845edeeb0b48ccde0d8e497dcb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da212a0b969e89ba240f901801274e259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef54822b3af6ee31e99b7b7d3346b860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab84e2a962c9eea0f26fcf1f0ed32361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3c0448a1a45d19c3b5b21ca9ed1fd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053672460306a1d82a5d61dd975a57163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9820aaada6dec3478e8ac4b5a950903964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48a261ae3f11f8e9db4ee3b56e490b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244374d4e32d08c791fe8e53db885aa766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d1a3343c4b9ab79d7486c3784b70467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918f81ab2bc432e38ecb625ed8141ae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd2fe6620c203917f22bb94410a6f569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43fdb8271a676d276def70400912f4970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea658d9cd7dc2b2a7707b138b12eaf471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5454b98e9bc50c2bfa60621f343d472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bbc03782df2e02723f20979e83266e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a081c1288f3661fa29505f700a922e974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5aa21cb5c2efcffa0d3305d0daf2c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426c16b9b8e7fea642cdafec03dbdc476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a37f1c8c2b1ed4a1a8117f5b4dabe877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc499d57afbd2b855129434fe90335b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3e9cc874c033b6b58e3cc29e5f50e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095eab7f69621f911017c1455a4d25a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e31477fdb5ac016aaa5089bf175cf281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060bf06264f26419c76a6839e1dee6082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57c6ceeb32e95b31d434362a3e829183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96343408c5a1684401f276b190b52284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ceac2c063c6926e986340a36f12e8285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0e4c3c8da7de4f0d54635a19ac70786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008d9c9c1983cc8a483b5c43072630f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b488b480d5a6a05c3e9b967c184cab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be812fb8f83438ec1df99dcd122f4a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ad7f549b221147ee1dade67f8668190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510047e39b308308b082bfeac4e5491891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b838e284d55779a7fcd243d5f8e46d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113df26d3ec3c0ec9851640686a0ea0393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e82c9a6e7a59c1363a39a47c0a769494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a235e6559115590ccfabdf36255c03b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200046304e2ee463ade89593785927696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c8feb0921e10f2d2a1d8358a07c8297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617c59e15417b55265d46ef016dc03198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b1d0b2a20a6ad456d6c941a8a29dc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acaf9b0a66289245d7e7c7f61c8be7b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a715693bcc8d7935fbf9c1c39dee90e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a5141d2794ec996d60e2dc0cf99e1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34225ba7fe72a2060e385748ea737d87103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41100546d3d3d5e5c3fd8216a19d8391104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf8039a7c401837adc29667640f24b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a79cbded86bed59c52cccd03e1826106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699fb59dbeb0e2c192ef1cb0199a0429107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5155b1e607e1474e52f7ac31dfdef47108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309d903e55beabfa93b5b395bcb5e40109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f98ac242e65ddafaace104282e2268110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b229cf777f9dfae693648716172cc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4717f7c628e08cd9c5f7983dc98a6fa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a729117080939f177420b3b9a3323113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5f5da3fa09259e43d0f97c74d2551114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2023e71c48c18eed719062c6a170591115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bdb24e0b05ae3ae8f910a86009127a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327e362fb1d2857cbeea0e72ac4eba8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e9115c60b8105e5ab3e92cbd10cce118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775bc13c61429fbdce9b289ffe115677119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae3f15da56b16c4c0d267c2e506f5e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ee75e710dd704f0582a2ed946ae2f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5d8c668768063aa1c53007e4f84be122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d3806db020f1c3c84fcff66294443123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319506884c5b8388361f5eea6d99b44124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b659ae0fce0867e522a96376896edd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a39d44718d1041ae6102e4615b9c1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87040f0e27b2152e2372f05fec0c7b08127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bee746d4675c61c5aa6f02a321d0d8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30f30fd5abbbec883e608c284d3fe7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5aab1256c5f0b27c2787abcf79046130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3297b8f03fa612fa554752c6c6c37131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabda4b06dce91c54a4a6dfbb9f35802132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0e82d45215459f289e2fbe496939c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6272d293d66b69ff80b59cbdfff43c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e899f4423800e575d79d56e6d20e3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca428ccec60e574a95b002ac515e7a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373d6838e98de64ae6f31243650b222137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29895b318290ff1477208a40d416aa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50f0094eae864f505f6d48296d28ca139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d8e1e3b6bcd199829bf9af9a16d6f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c588cf805f37bbe1b923c3932d00b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7de8406ea1d57c47de66841c3456e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf952367d737778adad7e3025bac7a33143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d2f969249f0f627d85f0047065cdd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507994a7437107b10a053c1527fc96c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49216980dadf425ac35248746f8b2bf6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f286302a1fbbd00d7d3f78aedad9ba147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87b35b7fcc4b4157d7cc69fdf5bb6c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffbdd52da37bfbe4f3d8a981978a287149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52c76b5e89386a5d861fc4213dc67b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c49c1a9301d4d043e13b85e437e78151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6373302c92d2828f6fb48623b15bad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd72125c5811eee6a20c79c88856e2a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b84a228993f550bc8f99510d81ad8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c17a63ef16251012f6998e968c7a8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6c705ac93efcecfdcf8621e1aef4f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0dc5498f46270a48ff30418112f6c3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e724a2fc227d48e81700aea06620954158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdedc0efeba47da2388791046b6a103159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8bd9e5213fb8dad6d508834ee85d7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df1ce7e4bac4ed4f7c22c1afe7e507161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1307c25a3eb3d335a49600ac31e5dd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ea9a80bfa40406374af4f1fe62029163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f074855db2978b2441602abf07dc65164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385424ff2d50862a6bc01e89f6a0d40165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff5a192d432c29adb01cf1f3bf29c1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af209c7e99d6d798c6077de632a5de167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c203852d3a03790157711fccdda72168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a725f775cac09bdcef6be2858c81f3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50c894205b760509d0ac4c62d39da3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88def7336902b5348c7b98adad3bc5d9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8e1eb4afb7d8d843778b4a5f1fb9e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a4151150e7859f950f22e30c988d8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015100f40080fdfe4f0cfc93b50cff4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f125a69ee8001cb661b577d8bde290175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8c015e5a8fb44c92138925f29b2ae176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b006886e5a49a9fc5fc000c99af65177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02964d8485735ae05088dbc95b9f0dab178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511b603b3f6fa3de5a9a1f8c832d3ab179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b6f3c3496cb5959d55c52b904a69c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4deca94a6f6760ad3047bd09df5c54181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed72d41db32b17101a28eb9fe18e2f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19605dc710d96c7848ee8cb1e9895b92183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbedf1648238cb7b1732b56ce5a337e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8996120ce090828ce1e1e64b2e2641a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775c8542a1ddbae02f5c3877da4ba9a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87534ab8569346e21a323913c2f5186187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67011db759aba7ed3fb00dfe0c6ed949188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ebe7a587eb373724c789846844f34189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0788d7ed0c01959f1783ea342315e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0697e5dbb6ccb2fd9cf8cb007a1494191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb48f1cbfacc74843a4ed85d3472c1f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08aa16ad09cd2d7ed9cd01878bdb480193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b3630fc4b413ad156fe3088cd49df194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ffbc06e75755a1386a7493710fe98b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3146a5b0693172f032b4be2a0250c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72b185098754f2ad195bcc290d5d0e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95472a514c7b0d3a821794b31f657343198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4975156ca88f55b14b4449d22b981199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9d62a479858c11387c158c5b08595200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601cc32ce7e0b235e8cafc19488501b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0fbf5971dbd957e42561f17deb3179202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a212d1b7a639ba245c9c4ed489bf2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350c2b8aede3c857e1860aee31391c2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145c2f9f59e4dc7d9581c7aaba367c3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e8b5aeb29cc390c89651cbceaab07206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25b7839cd3433df15e5c3fc89d7fd5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece150504041414fe2475bc5ab4dd76208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba609b4ad018d0fb4ae930b4baf093209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d78a4383205886188f9804a127ba71210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72681db1b9f33967bbbfbd5329b5921a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48f120b77cf54f9112850c52fe9491212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53be8bce4cb40dd864467d1c169152213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ba282969fd244a1766d8f34cfdf6b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4f30cdc6194299e59d0beea578b2a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aaf91864d24b66d0ef797a95707468216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586be2f72ed303ab5ca080626ea7b08217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07647aa43a0c1475651e52d35031ca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8c7987dab126903553b7e99dd061e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4ad2c839f96506e2da603cdb6e839220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca5c34523d69e1e0d18837dfe093d5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25dbbbf6de94950f7f07d43b5229e30222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1eb38460a7d3b21cb0b25ee912a1d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb15f5af6f19ddfb110f0f4726d2cd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59412ce661a0127adebd42f7e63679ea225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7ce905f2a1fb8b0a9346108aef810226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84bff2e2293764458b3acf9474c687227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ab73b04cb0d6906761f9a76737495228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855b4664752a8d631332748d7225392229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a4352d10912ea69dbefc6ff5f5aa1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27520ccc7db447fd49dc9fcb3aafdc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24fc60ea92393a69aa73b9fd138aee4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10ee9492172204d4cf4071a0f3b5b9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962e876cdc08a4abd7ebbcb2cf9bf6d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167c3a2d2ab2c2ef6ab113d1c90734e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8896829845c77d2d7f26ca47d78d2af236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26655a56564ac193f0023e0933b8cd5f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debffbcb3799ec64668ea2071c001c4b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cccf89b1497ea3ac9cb8da38a3cf5dc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eaf83ed66961eeae4b743b93f6793a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059793fda8e9f820aed3f5f1aa5d392241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73dae7ddf0c51c5b9d0f73153e7575242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2d445e8159411f4711684e390362f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04be6da541fbb1f154706bc43817962244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a97989cb7e23d63603d0363e689c06245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951e89aa6910feed4699add3dd74b51246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56942844912c0d4b1434a4a1324d9b85247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9fc75b56f1f1659214dadc6c3b34e0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02407a316ad2dd276b710d0672cd8cde249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3212239e88ddd3e328e4f644887dbf0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110231a6a3f39947528097167437b465251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e900410b3e3e45c335062e37f0217f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e925cdb51a76a21644fbdb4f2b19c0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb83098901419fe44114178d56e0ef7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0767393296bece320e37144850d111255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34da1cf3476ceea43d59cb946e354f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b617332272a882ab59ea84f0ad6bd7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109dd627e3775eb7a5af59679d53525258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de391f052c3b05bdca3f2d2dccad8ac1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eff00a6fab8e8b958747c372233af1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac5efe874f7998e0aeea55e8d7c4d6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636a2e279cd609b7b3136c455f618f0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806192fa976be72a02a306452b113756263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dac0a75584c0b5054a4cce64d1cf20264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbcfd5f66b6e0c1391fd7eab981af98265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc837bf07d035b442afebc8f0f5d29be266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0e09ab9c3feb4cff52079c1fcb127267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab57285de0b643eb1ee9f0aae205ae268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c12d1f6c70a4d9dc9b2285b1a522c3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f2ec4a0bc316e4a5c5077e6c5cd63270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782d1c5eb5315885d7c07c9f001f8bf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bbbe3df8dd4e4d33f0c1c7927546ab272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63efe2ad4699a7bf4e7991ddc32b5a8f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4020484c9775050053a4464dad61b52274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc690ad3ad08c7f0669ddb7326bc998275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998384829af2718a9adf9aa2bd4b45c4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030924813667860d63c509e1332b11e1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2279ddc23f71c27df9f11cddfe5bd1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ff699cdc35cb8b8663b420a025f62279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06227884bace347a53f107392426fdc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126034de5a94b2ed9690c8ef7d401dc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4044bd0f67764108bd22e57e4c97f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8553c46d3e294761a814e38d42041b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d934703abae582ae43936874238d4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336e2f37f083330b7e0827145256ef0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adaa9f7196c73af4c5dd34c9cccd528286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054f656bc5153f2dede4e95a50d8e2d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b1d8f1eb6b05db9dc0cca3a1c2ae5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30c8b88e40f67accc22317f6d696cc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c78f34d92af7419f09277b0c374c73290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37600f8e8faaed62080939d082aef0b5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b87e6767c8a737aa32b7181a6bc7df292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada76ac8d359053aaaba0f7678277da6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc6f41ac29d91828df5065ebac736c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abacdf9a52d2920759fb0ee6cd1f0372295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7c2a4e52215e77c1a30df9851f58c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a507d84941f2fee25d3a1f583986649297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db527cbc49c8ef50c3e923f8d879a3d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7d771581bf4b13f2b23028953ee48299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85961f3418f15f7ca1139e274c3697300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b53adba056df28aa84d688c26393e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8284cd5179c69bc0bc242ddc1610eb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8758f24b32b68ffcd9097df8bed81f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7275a200953c633f5b8082bbf0ab1849304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb897d1f8d14c3350524f748cbfff6c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb632aa06a2d62e46ac5a7c936bd6724306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e941915a01f9dd141fdfa9a7a5256307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f8f41f37a99671b67b011749ba68f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5c52ef59efdb7ff8ae4fd8b069afd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20fa8a1fe264614c05a6b2cef3d7dd6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ff367e60449c8ab32261cc6bd083d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7301ee071a65e2b99af6ea5a7062db9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b4407a380f0445c550cb3d35cbe02313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606096323314f4abde88de3f9c6e3ae9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0a1cad219f18c6f119060a1d31128315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ac168b649d47d16db5d40450a037f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29085584f17e32cc288bf67c4e5847317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f38ffd2148a9e69a1955086dbfd99a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91f758005763eac8bff746f1a7a099319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72ac945c8b321af60a0cf67e90c7e1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c15ed1e229f6104f58a11fc3e8e7a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0774c68f49bdd2ea5077e911dfe2b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80cdfcc3ccef67e2447d29e763d04e2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5c797a0ab96a14a913ee949695172324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32358e7ae1b0b88c6e596faee14b097b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343557cec0f3d6c35aa880723ecd2cf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271a8e6ed067e4b4e3f2507f6dc1cdd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c916f58076cfa0d09315c51124def04328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c9eb3361c49f27aaee466bc04d68f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafab46bcd54d139b896a68314440e32330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d93cb69c504d2f53791bf5bc8a8c7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362e5362b1bef8c5b2b2a7c93fd0649332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471b8aaf3b7ffa13187d7570e3173d2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20123c5cb0e22c617e9d525f20d4764b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e290ad86be751317168256cd2f6bd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142985f11c87285c0c3b7b4c6436a0fb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702255917c15abb0f74a2d7bcd557b8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d49c27e66ff8e3f2bdac6446f54c2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886628c8618531f456d4be4a4ab1968339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a936aac6e4fe6554df045198f35c21340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327276f5088a8000f5fb710fe39cad4e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372b38080b49bc8c603b8b02eafed71342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8779c20a5de883d4ebe2a192ba282343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f540a9ede8a5bbef484000199a1d2c8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d7a6b5811eb0d97d7b4ac1321a593345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057d9b9778d8e57761e045b443e8023346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8dadac33f3fe179cd85d7c67c9f7d9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b79cf1ac0c4ecaa33dd932afd4a88d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce1fde81944d424ab2e30c692572f6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bfd8888588926f669765affd36f122350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c28fe6ed8afd1323f967807cfa190351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d39e02c3e0cdcfb080bf96c6270bb8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291d66d18dd62f99f274e70df273163353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dcf9d70ad7737cc880e823e08ac625354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69989b716d4e9a4fe90b60529c2d87fc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47568b7a74c17464d214bf8efa3b34fa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8a3d4b6b04193779d028f77260cac357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4dc5263c2af19068388f614dca44c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f85e3b8966cdd911e791612b2951c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e2502fb6d714af1d8f389a75a82be360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74186deb51883e2a025bcd38daffde361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff460e7310b85d77caf843138614adea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca350125e84a73c1a6e91ef0bc8b9e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a387ed9431e924220d256db3bf05c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013b92a68867bd2bd86211e3cd027ec365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11251dc37dea6e5a703c45ac3176ceea366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ef5e5e9cff905a472930145f4e436367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c9ccf342e056ee056f47ef1cd9320368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1656c61dfffcb83755fa6425b17faa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ba64428ba11f6ce701cb8fd18b511370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c06a4cde8f529e6d52b407b3d6f64371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ae9e7e4ad4be0eb6e35df4d0a440c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09250dc062c8b6dce6456ae586c98f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511ef117092aa386b99cd85581ad1e0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc1971be1a700b2746a15b03bf63c8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d484d1f8f02dc88bfc8f035bbdf91d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a27bd03150e1b1436b70ae64475c2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5492b6b58db7b7a21b0b62e024a48378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305dab53552fcbe29664690dfb5ccedd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7fe68e88d4d9e36b3a3aeda330ceb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6444616aa4d2082d58f53518fc0845a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601c8e687a0b848ba85828cc66e1403382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7792b07853e4fdaed08d419026f077383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad86016e19cedcdd42b270af217dd7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4cd32d0372495b414c7175fb86b21385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791bd5a40f3475a7a3625195a001796386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53adc65bdad9e16f2e7b6dc7c3aefffb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b02c15604f8afe767e40eb11335673388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4790864221c6d256f2f38b45f0b9a2d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14bec61511780ff81f3612fd69109c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464e4d4407060289370e6687688990c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9043a54ae0adca34acfd0a1a8c73e63392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec222c6f6cf092f394fa5d49b4e26375393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3de0ce922bf9c6d541bf70909d149b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ee15d4fb039361fd3fc15dee528e4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6915482733e80e3887256f27ad41b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7954a861d20d270a90998a31e33be397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040373090b5d6502656c0b3643482e9a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202d446d3bd866589bd501269c430ec399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fccfa707d3175feec38f67a460e0f0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b53f8d8fcff95e06f05cbc3b0be94401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d51bda3c4d257659367bcc1a80c2e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bceae43a4bf8eb4d33c662f06569294403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75dbaeb2cd79e1b693cf0de9dc62c5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb43542bf423ce33a70fd5f2f33dd5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0fb9ef49ad9e40e5e89bb8275fcc5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c682965a8b8778da2173804606b3bc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090261aac65592a193b49fa40157440408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca808575aac6d74d612eec9234719c8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39928563a6c064b9f75589f5168f92ad410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276729c071dd12db703f9fa20cd0519411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124bc998d3363077c809f50f69771dd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51204ffc9abd89b7cb22dcce8ac9fa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d878e1a5a73e05e5813e7e6d765a18d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243668de0ed58a484992775339f5386415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fae4c81a1e5b001e814484797bb4de416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec6563ef67a960c31d950667ae825d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164915cb7c66b04bca1b09f4f7e2d12418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc08e543890bcdcea673296c69e95d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc589264ecc7b02a3b7fd0373623b8ba420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3bbfd40c795c49c90086ddb1ab173421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c23a0735a3e2b957a3ad6d1faa690f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5b96e56d6c518f49bfb8d5080437f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e6a963dc06176a771679097349079e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504e0d63d51a56baff674051b3a1051425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38f26c28bb90e01f02a6ad4efde42d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaefe26e6d43b9db93629f682936af4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509dd9e23aa81467771425f5d45d37f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e276f4612f3d32fef2a2d7bd514c3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e360d8662561a6469949fbeb44e50430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62524a2abad75b547d7db3ad3cb6338431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d244dd3cb148eca001f8cb36e786758432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f5750d28297c4d8db4a674c8d2c73433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc0e826ac4d39573cdb6f4741be1c7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df677b2005d16dcd928438ffb56916c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015850721cd85db2c5a7d2a302c4d7d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03153adaef57c31b7d124a2c5043f415437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e79c4459f6844b9cf7fcd2c3412b6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab9440c799932987fb50654637a7b0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a618d5c6181a7fa60695ce9a452746440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967f3696453c9df4e1292474f5a831b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5987295c5582dfd2221f0599925df4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb13a58b22fec9759ac1c9f895f5a81443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788131dd2bbe8c4277188eca50adf60c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56b0ce36377bc53ce7d1e0b78992fb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42436a294c254ce5958b5f5f3d52185f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ab459a1d041bd4c0a52f07cf54aaa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd6cf1d94a521218fc06de094ed835448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17faeedaa3943025a1c4a556964766ec449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b0fb7d12e51b8a5505a1db1a8990c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425130c89fc4636de9afadccfd57474451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a4fbf84efb8098c0294776a8491d2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b4e173d1c54fb098e4c3ea521c530453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449214003775cb7bf0b1b481e345627454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f89ab8c448c63cb2a3b1cc34ec1003455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a067c986e3c03225effef08ddeecfc7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc98f972a791be256c0e1ae46d0c7a1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4cd880b2b1cc6d5e93148cc28d960c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb11af6be87812cde83849623854385459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74528f76e1caf7891c718c829e4f95460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57fdce0455708c05b550a33ee687e4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f6a72c2cb8832601e5c3326240efb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a6d021188caaf8466971ad7a9d283463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c77f392e66c1e1eb4b70d9703949e9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879a1576b582e1a5bb6974c6988b656465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d918d01e89165838c600c4faa1c370e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6dd9d7d7f2d44d4032f5b7ba9a5d5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1490e18b963bc4ae57e7cea1d397b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0440ef951225d471a06c1b9fe2294b3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d473b273f3052e10e43996d481cf6b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af93f0bd29deece0936e7af370a0dc4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b203fc42e49cb0add27b48a9faaca472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc10a2cbc963a1f4f3986b8bcf2e7f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed65c66d0957ed979f9c86644834f8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0e2a98bd1925c3d5920434a813631475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6465f74c52dec79e8c5a5922b5d871476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c02096b217b476843cfa3433dd13c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d05cd62d069087cc4ba40c6f290159478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f16cec47ab6dcaca12698620615ccf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de789e4953296e3ba980bdfa4466a0a0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d312ad746bea10f6c508c9987da2746481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ebf48b333472883e64d72ec5c35052482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a78f4418a995fe66d5246eb1e65aed483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a9774344c0253ef3d4f724d528673484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258bacd4bf4f5fdcdf19b91edbd6fb98485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f280c7b3f6e21790513e77508739b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976be02dd3a02a6bcb3c0fc571e201d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f558bda57239160cf93d4e7247852488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e12a39d22d03d0f6a846b6504a377e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503099dfecb0424036cbbb79f23fd2d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c14df2438e4bcf0fed05260c13bd7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81220526f1da8cb8d7a55c1a26db8dd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4b03789440001764dfa6df6a833c3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f26062ff6415573c21a31bbb279362494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf26205acf113d479b1b2e1fe2c408495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12fc8cba24e22f4d4cebbca160464f2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b47eac4953fa1d9140d6c56670bef497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598bf06893d032c2749b40e7198ff8e2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff12e83c40d63077fd1fb3b57686175499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07ce41c70665dd4c9637d82c2f8e29500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f39537efe116ba8de215efa29d3cfa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e21d7673a5458fe6ba2f6887f31c6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159831c12ca0a8269566a63bc9b9a2ae503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc67bd0a1fcde6e0aa7aa276b72f01d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba2bda149fb938210b74324d8e7eb6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf15c1af7936b3f0b6faf7aa23ccd80506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede74f127aa754c607cbe038ca05945b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c694430e065d2980dc2bfa7f3186b6c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d472ea5e1e8cec4b375b896f88001509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245ab2f8cdf98a5a01754b98b1bea0d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502bb5de1cad3cb5e13d187f95e6ed2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ef73798fd2741a4e056c960e15899512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772fd7dd26ac23f2c1b64a645d89c9c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4add44f633024a9a92b551231fb54514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e976d7f2bc8f96dca592dae51f31c1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a711533ed7fc67f809067ec1daacf52516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e68a9d40217b4cf2c460cce8223e0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d33f9daf02f02f2f19e728e1ade40d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f0a21031584d5d5fa8cfb914b3aac519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc3cf11a381f16cc6c7f070079906e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50452febc2de6977726d3405f6f5cf84521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe8ceb8b0fb6deb84086e1d2ef32a3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0559b2519cb0cb8b8dc596d6bdb16e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea767ecd772296d0c2c8819f4bbacf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9658a2f91dd5740dec1207f46f857525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f74aba27bbc6efbbcba642a15bd87526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b0c7591e43284ef480fc4d79448c6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39636978b9e9368060016b0976648c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976988463cd834712c521da7d3fd08a1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593c38d39efdb2803e7a65ccfdc6d30530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789d9dfcd51ff386750816d0df89f9c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0697777a24696e243bac29e82ef42532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed28f2857a112a678a39f56851b8fcc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11973e1dbc32d8fa9d47558d07336d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7a228f47dbfa113b8140f31879024535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74201d0eef1c5c1f77141e8282c3ec536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da82bc35abae6c055ce62b443c2fc8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e33a53ccdd619de89b638c50563c7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488903c02645dbd96379a231b13ffee539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264539c5d1aea2ad01ce60672d54d81540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206285393277b22d6f446b5368b74a2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412044ae8a53607002ededf1029216e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035605d722e4cb6acccaa62961f61f55543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd42354ef4d7327b1fb86c6ce334c1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89e8cf02f7a185fb16947d132b0d2e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de21d50aa1f406e4474b3a06fe6da7f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf35f55eb93e64b84213e25c8b11cde547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0b87023809af24aca0781c0c9c024548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6ff8df9ce573a5b752a13e1aa9a18549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254d3f80af5b7a36dd434b1bfac8392550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303816c2800db0c3ef90de75ae65f4a1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78c147b3b435e53814a1244c3a8dcf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cedf69e3d11520a328775b3846ffb2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb617cd323c9dd3ae975bafe635d6dd3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8b39b6d6d9b34a72656b5faa74951555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1daf4ae44727dc996d3a1b9d46a52556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214aa5448833823bd775237185d61b4a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15f0e48b5561292749fd5640feeeec558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935a1fce7268d8ff286e87a9a212d4e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01af09580dce9710ae8ac77c823fdd5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfdc4d8f1b5ee203d307ccdf5f5ef93561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9e6be3a552b3f4e2992e442b6658d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356116721b4f842488b1a28e2f6cf99563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56ec7d45aa01cea2ae8d7205a6b60d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46968a0bde6d0c5c3fc4180f256b1ec565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27095861f49ee3fa3ae88add522a42566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9daa7ccdd73d2e9968cb03c879ff42567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafcec0e9e16222331ebe95bc5401dac568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813fafa30abd7e0aaf3be4a0616402f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e06c8a19574a997869dbc173fcaada570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30c4a2329ec0fc7e9fdd21acc6132d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31ccfff3fe16cb7ee295463f040332572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7548caf91f842647f22db617a53386573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92c838a34d7c8152f55d64caee4b7c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e108c03d4ee92293d96b8917f6281575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69610354f08c4889cb894e4a172adf75576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045640d3c29fcc6b55b2a5863f3ac1a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac65d141c2ee64739de2948608ef13578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14330de3770906eb02fba9804bd013b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f084414e5fadd2e7d2a51b1947ed40580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111fbb712f2a1e0a285141d1f0c3e3a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d603a9e076ef08eef47239816d3cd1a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28049fbdcac6bb60268b090bcd0a32583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7f10df43481b103247b5b8f9fa3cb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e3167ac7989b8f8efd1363a949d9f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1889bb86d92f263389112465e83a609586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa2e57bc4f5ecf0f9eae11093ea3c0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d3cb006d69f7b024072fb3f4a642d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f739c04e55d50bf8c55f8801dc898589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947aab3fd115db2d7e9327059eb88fd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a38612a0f814192746160259bf1fa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03033a698ae3fad1124dd4154af55e66592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c1bf85c4f8bbe13d52aca4738f50f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239dce8daf072a9b1c1a86b107728997594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7a24e3377e4ff58a14fb1fde806cd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999b0490ebc7d07d56d72575d4a442e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551721bf49a74863c5841003fbae2287597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880aea51ae2fa142fdfc63394406226e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d74b3e6cfa88d52d6e16508291848599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369a5177f69d665db6f98f43b86bf61600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c60cc4fbf8bf86f371e4db4bf375a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafffb998112aee1d60fa4dad61ec517602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88b6dba110be3ee6ec8573c75f7038603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066aae0687bb6ac9e5b8e2d20ba335f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee7e45b518149c7a769321fb4a911c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab1ee717f244e340a61e96b67ac1fe606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ae7ced67a4e7aeb420cbddf312b2e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50426ec0adc226f85fe1c4c56f6f40bf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ec088ad81298e9355f24794c1e735609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250003bd3642cbc9a00800a01f3e54a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b4688a46f99e0906b41bac8ecec9f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf8674c336733b486a42201326624f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a78b97115b417f8464930791642c11613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11263f1a0ecbb9163457513add6699614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f78382f48e5ea62715b3b8692b057a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4ac55891648dabbc3899721e9a44d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812781fda421cb9a81626c4f1fe32a92617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f6a2a9593aec2c11bc20cfe5070b2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb4b64eabf30eff2e477939372da3a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ffb231120671fedd0aae9862ae0ef620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980fec517a59cb16afdf92408169824621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84998f9e13d96b61e74ca959db0c171622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d40e760914c2b9186e822ae93c8996623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b2c5a9f61e28593e285ecfb1feb17624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa777560a85b3b686bd3dcb93e5d440625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c506a70048b7e8b46f0b0c8f30ccff626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c357a02c430fb046daa87c523f8848627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152e8e160f4a620e8059cd78bce9ea9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c137febb42c678bbd4e86875cbe93629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd7089444ea9a1066fa56e281df7643630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2488e242740dfaaaf9e5e39870258b7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bfaec25d78df991a693f4961ee810b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31fcd069301530b8fc3fedf14099dcc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493b559feaf09eaa6fe6aee6598aa72634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8de97da8fb9f24dd93a85baea5813b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a25c2cb165bf64a3d5633ad6d069f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039564d89a6027fac25a15c6eb9e950637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b94da15899f8e8882fe7c8732e6e21638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca47d48e3dd78f564d40b2fad22d012639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218947eeac0a36f6dd48ec8b06b3d1f9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991f5634fb630d8ad68e3c612ff8b1e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e68023d6ff126570d831c3232766e2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef0f808fc0ba487e252410c094745d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05569fa2e30af3609bf2c624098f847644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a475990e87c308b5abaa07e7dc027c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb17254f3a841809f02b05c8502409b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78616ede6e81fea5dcee15a6ed0a01647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05cc48b2df9a7657d481da5ac2bac3e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819abc45ee3915bcbddb0a33b32400ba649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc019bd9721929348a7f4b898167611b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f4ed47fcbc7dbdd40230856653670651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1ce75e95749830e52a91e31642d43652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ddab14e0d60b6570460293a4518df653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146869cee4618e8172288494f9a86a55654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c079a2dc67bee8d9eb20e7d336154655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c091cf2251e1f5c17b0cc93e0e6cb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1deab06877e39bce17c91eb3afb92657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2292345a1034f6d30fef4ae262b1903658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ece89ce8edf9d28bf9a7575fdfe96659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdbeefc9a146a880b6ab27d347b8cf8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983040fa47f877d79077dd9db471455661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90452c13cfd0cb2d785b902df8ae70662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff774fdaff81e9007a9060f5fcce7f63663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12afa2a07bbeeaf4146ab2f36a8c1ad0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec65c19a4de18a18e6c7e741504378a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76291a16d812aa41eb847106dd0e48666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee60dc449bc29f2a757c0c06118e776667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e124ec3b2a6fb6e53b2541bf804655668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3e1c8241c1959bef0c18e329057af669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08063b7a088c98e69ec4f11772ac426d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643daec2688eef638031053eeb4e8064671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070988a25284fcd5d14e712d90b27c9c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf20ed7f5af4f683aae3b5f5d8e566673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e085bfe9324aac1710e0cd4529c3127674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348574d10178ab789cbd274f86b92ab2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f6dabc093339d34a62f1f80f9c878676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41637a089725c0d515c94300f400bc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35a9c33a689d5948cf65f729ea9f82678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d34096840f4dfc739390ad6053bb28679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b575a032b61afd8b43f113b8c0e875680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecba10174691585c46c73b78d34b69c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725e2842a687b0ecf06e2779f846ad6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4ed59649a06ccc0f2e64075f90054683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed3ddbbee6ae0fc337c892f7f48121684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141a6e368f38716d6f8741811998687685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d425bd82e83632249035472cee12a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012be6766801251a16a2ad301d802be687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61a321c32c3789e27208d5bbe1919b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7405f3ef34741918bf18ffbcb683f5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1d17e6e5feaa4377131da4fea10b9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430d62543bd4aa3c0912977209f24b2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d90e1084856b1472e6dff03285aa4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da23fff35a7b14171dbcf479059ae6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc15ed2b9aa283480904e677e672b20694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411266c6775f1b28560cf5dae10ff134695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85d49174a2153c56979f18613ec3c8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62930ce664c0144a68991fc5b7ea27de697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9c3311c287dd2d0ac7f7df446fa7c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897185736cb872bd1cb86244de67144b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c800729863bc9a2a0a7659b7e8e6b1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6da8b882fc938922b372c4d10078e3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562bc8cbcca78cb9325907040494192702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91224503dd50058f141f4c19a1e0622703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc4aa10391a112375adbc5fa2d7e0d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ad32ef87866ccb1f6f9687b7c663e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37339031baf3f1f5b45d7935f8dbdd3f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea9eaea66b423677f2fb35d15e977f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd1d403ee6aa99ef7675db74ae7756708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a469b63c2f861e215086b95754f4214709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224af81bff22df1c27c387e8f8d31d15710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063df7e29d96db30ea90b4b1c760b6f9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82cdc9b5f9b7334ab86c38cc438e9e2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac048e188b099b59f83f9d2d4ad230fd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e24be9fe2d218373a21133e3cefa8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f32fb6c85104895e413d339df8359715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10403d2be12da484267387a7d6b622f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81ca4f0cc95483390ddc0ad9c52e02717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbde572ac13d508a898784090684ac5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73672a2549c9da57525a94a5011a46e8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff667aa10861d5f89e7c35065439266c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303a401e572c8c4fa0917681ef89fa4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc0262ffc9b27987a5a25cd53ae3f0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5cb8a520bbc5e855788307e1317a2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fcadba86bb74f82d212f219f777d5f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4b7364b396cbcdab0aa1b929eec11725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4a2e8cd662097e938426c6f682d6f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b827d745e397b3284292ddee6823ea6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf65003ed239ef86d790c6a67497d64728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14fa83c4c16ca687555a19a9bf4942729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c117d1ccec126dc1807456973fa49730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899620461d88b64592690d1f5905dd4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89d4e606042d797c72c7bfb3f3dcb6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cafcda0c2782d940c83842679794cf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea7328b93db95d08ef75911025ef25734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c3d004ed63f80e799be30f202e884735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9ef7a9a61202813a0340a2f08a4c7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c34f3f9317ae924f66ca608194dac7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b72b3ca1ab3fe884659de35e1dc45738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598571f855779780a4ad226d933044db739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ff77f5741ae214fa7c092020df581740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0cd771ddee016269e43da9617a8f7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a85a33934f788a06459cb990e0d4f4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f3daa8e9cd50c78c2d35698461cb7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79779280b47214658f5aa1db574b4d6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c224eab6d1c1bfab002b7290fb4d516745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192e7264157cc540b74b8763fc4fa21746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29654c96afc10900a3469ec8e19270747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83af9cbcb662eabc9c76e7c44ffdd7e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed770fb1b7e74b7a174a74b6dcbadb4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6485853ef8529f477b55b927006d51750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a7b14ff92c2c99c4addae935c62fa751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3145befa58e8dfc10601fdee3200c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e90aa7cd5d75889af0b6465b7b467753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b1929fca93f9306b08121b2e6f6c3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd853e4d7ea0601f35698e6d1110beba755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8d4b69a59f61344572480a88aa293756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a233b83be166f5593cec47ba88b6c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e605c2d16894722752edcf8a4c6411f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923406a4b9f4e4adce8e14b9c1a2cd5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5047cdd8f3b0b03b6812d1fa8f0b2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cabf1b6009beebebc2ecaf75d8a94fb761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b17e225a942e00a22d8fea053fba8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db676f5756f94bdb4d96b92ee013af763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28392728ddd0cf8c6f65eeca071cbc9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c3cc6db908a0f84c3d73c6546fc33765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a3405f7130fb9b81a6ec7e06f3e71766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06019acc69c19479448375393ebe554e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3632cc4c162d3c52f93f3750022b454768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355f815a432eb742025eb070941d942769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ed427628d0223aa964b4102fd5ca0770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5ee0775044763e33f62258f37ddae771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be493217a883b80712868c47fbf50e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b14535e9a5083c8da38a0a9956991773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf373a4b986985de72d450bc3228bc774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d16a7385a2ae814abc97ba7ce7bbd775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408104daf4db9e8af9853b54c9d67fe776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198fc055e15d7ade9dbd43c1a857a962777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020195527ff490dd2b2d62cf8d09351778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e124a2048769e8f06409deffa6a13e7779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e620907e1a55a8546b420fa072c3ba780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94edec036685443a989eff9e142132f3781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6a0c11bac528a56f47742ead877d0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f05cdbc36f29d47911742789828865783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c585d447cd6de33c28da6962281cc0784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b182d3baf75b768e92362987fbb33785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec65453f16b44f5f10574c5fa72bd74786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26244ab6d45a368a1adb7d1916a1ccb9787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8a59bde1138ae79bbd35dfc5f8090788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0a04d649873cad2a35c04a85a249d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8cb370c3f71adae7ffd379afd040d3790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75cfb04105fa8992450464de84dd28791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941348721f96f13aec8790210c6452b8792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32bec19f050eca3d6be229f9e34aac6793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034336b9bcbee5365a87f9dd78aa82d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17899b1806f237462cdc7537a264bab3795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749a59a784cbd7b7e3d7b695be09d46796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcefd30ba2cb2a5506bfe1f2752a748797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105a229695a546887732861f7fce0ec798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09197fc3af3915bedf3cabcec7d003e7799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a78e287ba9cbbc4dffc9a59dbebe2800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c156b162c40987984f544fd6690859801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586809afebaab574e5f939a7ea8efea3802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6e0ab7249b93089ac5d91e2cc16c7803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1cf767db9cbc5b578268ba8ae7c75804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b8791fb38a0c64461d11b28852b22805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8baf3b28aa91118bcd004f6135e11806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9207f888cb7cc770d8d7acfa93321c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063943b72d1b293dea1c8ebc64d85a4808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680de8fdc341bc01f68c48d2b2a8249809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26990f92dababa256ca8ba92ffeda8b5810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73a05caf4f786762ed3aa7f17b19d3811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39949b697b49a50962e5b0ef52742dc812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95154bdbcc13f8ce31cb01c13b8b62c7813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d283d4da9f3be793279ebf955547452814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e301e0409bbfcd41c96ebc066ad268815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77db19a20964e3cdd853bf7767e5fe816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5964960b65ca1e5e43bba54f3140e8817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c31383775276dfbb2a4e9500bb642818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3441de29ac7b247df49bcf8432dbcb3819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ada4f249cbe513f38d7104171a9955820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1414f483e8e1bab0994fe17013c4765821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e963f7778df0fb6e944cc31b88a56822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c84710e379803242918c0aa9484533823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0685613a25a98996f14924e0da98e4824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46e394dbe8678d11e961cb0f63f063825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b45ab805e1e40a4382fa2cac1d2223826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ace3d11faff99d80fc32137313020827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a68c6ba1c30c3eb39a94d68a7cfd8828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4affe89ffd53d50029097f517ce20f4c829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49dccc336b4e767b97e897199c374af830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7ca7864f17768d3b258ce434c2742831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4901c7f2a15f6a6d6580628f193a37e832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650dae0512c177de083742ff2f5fdd3833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba138c04098f3f9f452653e6256e27834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b24ecddc64e258749939e1701d6ec1835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f3b6bd593baf5e82ba317468e04ab836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242254e146dc56e6f3a340cd9c476348837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b142c7c4e597198133af9a235b1fba838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370900d0919b02b11896cd456cc0203839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c97fdc457e2e41dd6365ba2240a99e840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ffaca4cfec89d93ad5ca435ec47dc841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d648833b472a7c4a598885409363655842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffefd2fe0c058f33ab03cec5807aa7843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ebad3639ff1045276d3c6318093f04844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a31f09bfa06744270b24fb52880b1845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce8afca43d6ce84f74248547a61236846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6db416f9d03d5c37baeb0a204b0bf2847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e7d0b96eb664a7e0b9af3f11af7b5848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f4ad2c0085c4588b5f9a244933088849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e1d276d91e744c0884a1ae1ed354c850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b97c7dd6c3663d1d99f76cc0a5c37e851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d148b0fdcef74bf168e74b33bdbc3d852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ecccf6302287d7123be1245e575e65853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72fca6fa674ada048a028826677321b854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21a5cc8a9e416b4618eb5e7b015b0c855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2711f8b7c528ac81cfcdb899e941bd856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a337d88d974f289d9d4a47e48f6c0857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd224441c05ae4fad4df0465b1f50aa858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e019edb82cd0c55def35f1491d19d7d859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ae2870127e84843e747d589f90bcd860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89206c3723a8997ff9de11a9f91049d1861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e42ae6b5730299c79d43116a676fa5862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87150f5eb0b19665711ce082e16cd04c863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533007cd4935a305e91a7720ad3cccd6864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a3adf235775ab2d6fdb865dddad56865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6fcbe72931fcee3a58760ac739194866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad7d267186c6c6c8fc63a2e98bc722867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4d89d595a36dc024e7233a00df2ee868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05583a621e1ec569778b2ebaff04cd8c869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881efc878b5bd322db70cdad471903e870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406674947ac0ad2e0869c2afd06f253a871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c65b2163e5227832a8f9855606b097872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e69519ff9cfd1120c4c0d8a0dd098873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be673b4050fbf2923f8b17de9fb6f0874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2da282ecb220e4668d4680cfaedb69875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf56e616579e7b2cc7f09c76165455876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5eca4933ce9cfd675992a01e8536a877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd84e5f2279de12f322a77c0c626e8878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a46a87089340d6dba5f34e72a2221f879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af027010c98d08bcf52b1e230e4d4e95880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516d848b7f4152c46e6e8794a914b13881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d1514f43579d19034dad590e0e3fb882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449dbaaf505bdd02198ccb7bed8d3843883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31d8a7fc9fa0eeb60619f416b675ab884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3cb4e5910d0df6860d684b4cdce74f885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981029eb6ee383cc3b0a4aadb232753b886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c245292ed5ac862cbcd6ba92865b7887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58eba4cd44963138e5ae4f21d45619d888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886c32041d1c7bd7606711149f71eab889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa478e3c018388091d1074dec6ceaea9890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d93a632598976eda3247212d83598e891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a500956270b11248018ad0bde49f427892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9525ad94c985f800b7a7f1e5ea9676893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637abfb0aa2ddb840875fd0d48635469894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6af571aa2d3bc1dfde3d2992cd5d98895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280168286a9c1d5410a18448b31f4a59896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9225d4a086de927ab9a8b09947e0f897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7fa1ae9420331bce4539aeb5988aee898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3b92dd544bcaac957a2dc0077ed17899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1896dfb9e056c5b9fc594bc644df2900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d9344846b279e8e3aae38eefa7e64901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f60ae513deb4beaf2e19b61eb5e58902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4d506330b08fbd49167712135ba7d903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2517c75ebd691ea43c6371e671803c904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3007ae03565d2a5de8a093fc63ce1905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31bb8c1df8193296f1eec45fc123935906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c88edae902d885ebfc725de1d2ec72907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88803267e04fa17743c2530815cb8a908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862b6594a58139f7d1b5bc753add3d5909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0574b651f734c95db0cad8f5b469c2910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4a672d3e934d1cd8b43c81daa828c911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad4331fc66c598eceb7668464a05c1912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d7f96be1133c224386496ea66df283913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9fd11abb8b85e94821d3aaee5dc20914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0861a3f6908889bbffb03c949ccdf915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232bcfc8bc4e713e9c712fdef8dc2119916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a678b3ad0de21b94db76ce5f194d94e917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f308c0964ded8600b67f570c6cd2bbb918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3354f0af2d8e8d8f2d8ed4bb7250c919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514bff2467c2fe776819af65804a9fcf920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd06985cd53ff324a30e47b99303b07921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eac944c3a8062f9c76f5ba97c6922c922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662bc4cea6955a6e560cd99119eb8ae923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da44dd6f92e5e5a4244fc1256fafeca924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c460aa8ec2522f3ca4cdd21829f5c40925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170378a2922e1d7fbbe3e8456d4d64f926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959426260aaee4cbd1517e8d9aec0fe927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0408704b0941eb4745d02e6b73456a7928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a506d55155471de7c1e517dc1b4f747929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3bfc20d5405512b132a5d52cfaa7f8930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c69a8c5bce6cefabb1d91266dddb41931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f468405afdf980151aab00f4c97a46932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020284dd940139174832908533e04e04933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb827c22a0b948b201c9dae52b3372b934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f120d5215a8b955e982cd8a92575ef935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58426cf1db506ec78399ecff93431e35936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd034a2776082a385e8b660c5690b8ae937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9a970c395887218f6536a864fe09d938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92522e02ef33fed0f2962c053f6bc278939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfbc5aee5d115735d47ec458c5a1713940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e2f39032e3598d58556d4a2da0bf9941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4676a9c9202dcaa05b85c375533a9942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91efee78ad0e10a53b158e3e2696ecb943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd3b36b4d6516c3f0ee6145cd67c3f944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c737169373deb79f2e8ca8d87e6192945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136082d2eec7952f190ae15ec182db7946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313d97731dab1b190b3e7600ad93d9d947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664ceb391bf35c2a5060ec1e1166e0f948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ee15a919b5e734da9900d654fa9b1949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeecde571117735fdddae406d3dbe9e950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf4369da52568cf86f0d5a3579d2f2951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1b899fe57e332dde32eef1fc4ecaf952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab060949f7969a77461731f58c629359953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9283218434b6738c7448a85f8e4ba954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc863d6e5dfd53631300c9af1cdaf0955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8e6f23e76dd2b4cfffe3f13956dcc956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29ebefb40b7cf978e00fca2f870014957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa8bacb5712af67908f5b8c16e1f3a958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f67af4c851e9bfb445728638cebfd959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386961735ab341c302dd29be8ade484960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd137f02d02c750d0477a44356dda82f961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0715a73e9368224eac96cd37269dc962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6339804b5911898e8f2e52ddda0d32963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e9779acb3b3fa0c10c5e1db9c38fb964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286cd711f15f8860a4d4e053ef7a255965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c195ef1e33accb3307ec57cf7ed77966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec3871c417e240dfbf1d73fdad7c9c967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830846d70b26c8810b16ecda503dfa3968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b08999bcd4513791eae93d127f4a91969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1de4821a4f2c8251d7f585e8b9bc78970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9652a78889bafc8c35da62a2b417fa971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477243e54411eca1fa528c7fa9ee544972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16e4bb42a300b7cb6b9a6c2d711dd9973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570f2c5264b18fc668359a769c1dc99974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f56eb81c9d6553e7fd20eb44f1f75975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6133c4d8120be1ab587ef01ef0c408976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db511a1b4c856ee00bfdd0673dfd7dc2977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1318e72ce3b519d5de5de4c229fc78e978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc9fed75b7bf2cb2e4aad1cc796004979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada078ddd3ac603e70704a7c7494682980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f8e8960f973ee9b7602b198fae7b2981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335a6c6dc7314f1e5249d7da9a0201d982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f7f2f32dc48723e46976afdb24fb1983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4cbd88f4e47b17b3850c31c0c9d8c984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624f13cc2e176168022499ea14f647b985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539a240f5523d1bbb212ba5da20e2e5986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a118e5ba3629d49b0f799bfa3e2e8cb987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251e95e2c80008e47f8424c4f564feb988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3ee1a9c2b4e2a333c072b5d648f69989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640d8dbabfb50e6a28a9ad2bff002e2990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e471436b4e878cc7f8b66910ce37edd991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e67793c8bd7c68af55688f3db20706992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919601db2c454b1f213d636cb7e9ba7993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d632db590c1482c0a5af56752c03b5994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1eef8f44f57fdc317c04e7acfb395995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355acfaae0f80e1d54e54a6724b5d644996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608e585a94c8759dfdac9b4a2758947997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4580,28775 +4580,28745 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>21</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>22</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>23</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>24</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>25</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>26</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>27</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>28</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>29</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>30</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>31</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>32</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1123950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="149" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="151" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="153" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="155" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="156" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="157" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="158" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="159" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="160" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="161" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="162" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="163" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="164" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="165" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="166" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="167" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="168" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="169" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="170" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="171" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="172" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="173" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="175" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2162175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="177" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1866900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2114550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="179" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2266950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="183" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="185" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="187" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="189" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="191" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1362075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1733550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1419225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
-[...113 lines deleted...]
-      <xdr:row>34</xdr:row>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2219325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>35</xdr:row>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1285875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="685800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="800100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1381125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2028825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1981200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
-[...353 lines deleted...]
-      <xdr:row>41</xdr:row>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="533400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="923925"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
-[...653 lines deleted...]
-      <xdr:row>52</xdr:row>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
-[...11843 lines deleted...]
-      <xdr:row>259</xdr:row>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1343025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
-[...12658 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="1343025"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>479</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>479</xdr:row>
+      <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>480</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>481</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="927" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId927"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>482</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="928" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId928"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="929" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId929"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>483</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="930" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId930"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="931" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId931"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>484</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="932" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId932"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="933" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>485</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="935" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>486</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="937" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId937"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>487</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="938" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId938"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="939" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId939"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>488</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="940" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId940"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="941" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId941"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="942" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId942"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="943" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId943"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>490</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="944" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId944"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="945" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId945"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>491</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="946" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId946"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>492</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>493</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="950" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId950"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="951" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId951"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>494</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="952" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId952"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="953" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId953"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>495</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="954" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId954"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="955" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId955"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>496</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="956" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId956"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="957" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId957"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>497</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="958" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId958"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="959" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId959"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>498</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="960" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId960"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="961" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId961"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>499</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="962" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId962"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="963" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId963"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>500</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="964" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId964"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="965" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId965"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>501</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="966" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId966"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="967" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId967"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>502</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="968" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId968"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="969" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId969"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>503</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="970" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId970"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="971" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId971"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>504</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="972" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId972"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="973" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId973"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>505</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="974" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId974"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>506</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="976" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId976"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="977" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>507</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="978" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId978"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="979" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId979"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>508</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="980" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId980"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="981" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId981"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>509</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="982" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId982"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="983" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId983"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>510</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="984" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId984"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="985" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId985"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>511</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="986" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId986"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="987" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId987"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>512</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="988" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId988"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="989" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId989"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>513</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="990" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId990"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="991" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId991"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>514</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="992" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId992"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="993" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId993"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>515</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="994" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId994"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="995" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId995"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>516</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="996" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId996"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="997" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId997"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId998"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -34097,51 +34067,50 @@
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>16612</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>5.78</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
-      <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>12766</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>24.45</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>12895</v>
       </c>
       <c r="D23" s="0"/>