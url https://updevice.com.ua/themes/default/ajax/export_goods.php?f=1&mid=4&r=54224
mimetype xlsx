--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49eafa8efaac3045a503d790d61c4091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ebe9c9177f7c09e0f82af4ce9b42c62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24c3f58d64b230c6e75af2b469c5493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604178bea3155857bb1df472f5ee4ffe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31239618051b924de72fb9ed5b19b35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7892ca1cb9c1795a614f2e652297b26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6ca48cae0921d028e8d13e8b097867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f622524e9a75ad258cbd4513c2074098.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda9c58dd0afd65abbe5a409534fe179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1bb795fe6006e656a14fa8ace3c19c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e9f3fa2436c1618b0b7aa22977d1111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8448933d711f9ee77baa9e9a84a59912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6c1d6e73ded2a92a26370ff7749fa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d029755d4327dd351041e60c1dfda62c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156c6c4d4a63cfdc506f558c11c9b1715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac155a53be875e57e9c6e90301db96e216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d68c638826aeff8d4580491664c5517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd0a4e2f69ab893f7d90283537f8af18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670cc4b2cc0a27380d69c85b0467f00119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a653070bf4c62b7ad1942cfaf8d0c020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ffa361dfe07356d46504ba268ae4221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95076d2aae14c047b1dc074296ef0bd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d4ca087d388d18793285da08a56c123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545abb0c74b9aab7b2ea613bb299bded24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9fe0773d7b47e19a19b81e68fd932325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a18759eca0b2f08ee513ea1865b7fe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70104a1f6e7fd5bb7bf138ce1360b06227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f7efde1ad744396e7023b3782a1fe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776104f78559c86d4ed52647034ce98729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31818ac0c73821233b6cbd53642a26ae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0edd72c0c2fa93fe70257c1af053531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca2683dc361ed3a9b7aeb2fa0aff4f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d3d108335bccf5a5a21f31123828e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7bc25ab9a56b01b560515250318bb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a49394b30acafdfb29e838dc8aa3435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ba5e211353488beacfd039317035b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac0570e2068fca7c88f9a4312a382237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae8f4fddbe3a67257e514feaad6b1d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2f4ea770da66df89c3fa35535324439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ae22f3ae7a63a2036231fbd1c457d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721b3ee607eeeee0ef489223e91690141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466125250314316fe6f5414fc22aa4842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21b7f9f7fc617b8072eb8fc73340eb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa42251c914633f51d731d89ea726744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573c5f08839bd94aff0f329ba3f888645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd171a647dd542adffa170bedab791b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ffb072c9437f3e5d146081112e90347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3559b4ea62d46636e6b6eb059f21e4648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a15170514bc60770350ee0f0f4179749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c31d995f6684b81a4ed9207741fc750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63186d651bf29b20082b0ada175c93a951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9c8d5dab9872e58cc9614973936ee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6bbd48c63731d983a098fb341861553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0456b1a4515e2b8797f803ff1b3b48354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5b99aa33f5fe9717c915f5282b85055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4948d8301e2b7201172945bc7dfa3ff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149bde64987ef622330267588ad244d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd26cda218ff7ab6b724576eb448d858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4209e3bc77c5f114f108f566aaaec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71731a5968de6addb727da04d76bfd7a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f675a3f11a65e8c35eb3a20d074cf3a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1eb3e6ed086619793f2f42b7b8929062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b7f12651ee6ebca1a092b4910de9763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e0459aa980bc4d7a22351981d4bf764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b082f0a8b29591fb44b7b541c3562765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff48cac4cb5ca956ef81306371abd466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64255b3417e5781b9e2f6221ea3b8f267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e47126a836ce634eac812d4d76b9468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148ec585d06b7412c1c1870b7f51cb669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbfa2c5acb4813518bc8024b127dd2b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c5824eb9b2f287eec737b0fa676f671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9c8327049d265cd228c041eb277a372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4733acb4fb3e1fc54eaafbc7d3e55973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de161c63d19454ad650c4b1ce032494e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a9917c842bb41bfdef9c8c7f5f03a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60fc4a41c6c461a644029b34bc845576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db71fe729b7a577fdc0e50ce326423877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b449fa1164f70aab52bef47436861b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8bdc0f517690395a72a3e5926e6d8779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ac3d73342f38f9107c694345cd97480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e50c9f383529bc6c89814f8443441581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec03d14cec97726fcce7a764734a8782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a25eed9d1f11231035078e04e609583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a998843fbc2abf39e88ed061bd7e9484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989cbc5e7c077f7d5d8530cf174bd80f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf263ec508116f87077558f039eb06f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5aa7f8939d8739c62c1f8c8f54ed6987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105390a801fdcc86d09dc90e29a1fbb288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600eab4fde4b0cc2fcaa614b8817fdae89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f8bf9e975f837c99b587e750f3f0490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016107d87bb50496ee31c513f6164d291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a6a141a4011d2eac0d4b02178bd4e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c655e35898af4b3817c9d71a39025293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84386edd3fbb9034d2acc184445c6d9f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b15a81d6210e305f311753c554297595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ca000d509802422d983061da3533b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237cd59956ebcd9b338812a4b5828df97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de64da425a6efa6e31dbf55ce2da9f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e4ba96af484ebbc61ba9b10ff7a1d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b549257db4319b45c7022bf232171d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae4d037fbee4ce08b0dbab62904486101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c422ec50f2bf45e0a4f03030703cc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a053413296bf02def10bef06cae2a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08e833ff5e81bf02c27bb017b78f25104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1cafd2f2f31123e02967fddc85afe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde4b9524dc5d031fc8e4a65477debd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb1677a8c509861959e94029d9ee84107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920269c2d99f36d97d16471ceecfd49108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9886148ace991e96b5009cc7236525c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e2f92cc33f46c097323f28edd52ed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4016cc1116ddb1bcc2bdef8ed30244111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3022783e9fb695aa829929f6c419b0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468eae6caf73efd5920aa73a9946f17e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb7fe022799b281ed919621f6b507a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f5af8f45fb697a00dd4112210a8f8a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d24ff53c3941e9f58a0b3cc930561116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c9dc73e18083c6b432386adcd0d6c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f6d2e380d0a70469d2689042b5903118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b87ed3da73548b7a6bb08cfb350b3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e9e600d3e57f55a422d3f6e19ebda120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784422e5d253ceda3ddf0824e7ad9bce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8352feb6ce869a7dac17b797b6a07e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a5c520db8578c8160e794e0d8d708123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa25389a738b98c98aef5418ffb7e3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf131cd2f9dfb233f8f8bc44136808ce125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afbe4e57ef597fecfb53f73046231fe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f166a045454c9ff18c168a2f840c4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362181169dfd6e731dbc2797343fb6c9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd91c97371ffee64689c7967100d5b9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146286f1f0680802075ee44bbbc60bb0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d682e41fd0a7fd37b7135f3c2671ae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4674ae494d2ee84f849b022693bffa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14942b6053ad42f848d655ce7643e618133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbcbed523a49fbb8dc521af14cffa30134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aea009eb2e3a5c37a52fa753d62066135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73b898dec53df861031da540c6cc44136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467c556acd0a36ef36228ffff135393137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851aa11cef192c229d8ed042aeb77550138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1caa4891b8dfe7d806be2e39c0e704139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec7efdbaf0b0997d4bedf5f01f1664140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8295e7aef6a38ac60c3931809f5778141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c620d6eb9b5c4df71e118fd8106e84142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d25d38216e3815d061017b7046dc2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95348326e06d8a646ca73b4c12db9ae8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911f9d10a8ab443e8cb89afba5ce1ac145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb17cd4b34b89f01d5a610bc906373c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6c018b2b8bf96a81d813ddb5243e2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45177231e03026d34a2d5ae0141179a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e21b31ad8d203bf680206c0fe59d02149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d606d81d6f6fb7261fd3b0ad1831e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955722199492d0d7da4b99fc5f574bc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea44672e6c6cff622862d92b323dd072152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03664cd37a764e043bb824e3aa4013b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f968b4aef5a8c5c97213b854b32b54f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75b797c82ee130a376f1f2c04572c7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400e0612683b1300cf26502abaa2df8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5db0c09c2e774fdfb2af314b96ca20157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451cfe8869f27946cd18ce409d4b37b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf23edb459eb251ff3f4bae02d7b6b0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c70559a9609c8ebded10c9c1e7df91160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df7f16809eb9d4895995645f3dcd3e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce93817604fb614f04bcb21a8ebcfc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559a330bcffdc931e38ba3c97d04aee163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb62946d72db49d864cc4dd11a5888164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea829798f4babe7cb562a5a0c4b07214165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b9a8ea25d9c3a5d82bc71a18ab5ef166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e737b2b5385403d8e06dca9241dcc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987706fdf694183fca029ce7a552373168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4c95553163769ffabddce29cae317169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6097405accad484962aa5b34ef2d2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a4def17857530511a4dacbb2f1d93171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acccd99734fb10739c86b5d58c5c7f55172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78c1570377759b914684583d4827ba173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc799172362d77d63c3accd1eed2c9c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a280f83eb907cf7a6092f24e996292a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c6bec7afae5cb50390575d882651a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baaffd4a932c92d0664a75546e1bcb2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08802b01294dea2c3a944e37dce0e864178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291cf58be2bbe4a149aa207f71c6cf0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2ab1d01564c9e4902c206baf531ad180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb275f9945bb0ab306e5f8e0528e8e0e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294a81f81ac79a9f293021201811b47182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073791a5a0af590d22548659c008b499183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07577d0bf4e549a4baa6f04876e28d13184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955f5f840e2d8654fb661326c5d4e3a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693383c49b15826e06d60be3bb934a15186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e044fffa97778e0e5e4daed7182856c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d7c45f096213ff64eed3488074c19188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31f3a7073a4e2d1d81e0812ca314e3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada957931a9396f7a1873cb38c27ab6a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7239007d130b62302519ee4d3823f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4cb36cd8ae5ee72f3865117192fed1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca8fa85eb990d406654bf3c2ae5c3e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b8c1d4eba54f3cd7d5f10e33c4910194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad50b11003b44d5abd40fa57e3b432d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85f33cd2d148fa2edb23887426d71d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5ac18ea2c68a5f63e4231d1186817197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675e4d3926f79e5bc3f3f6f421f42ce198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c960ef4c88d572a1e0a2a134fe4c62f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f32ca79415a0ade5ccd678a1744e0a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3509c04e3262569e5b05d4d5aa64321201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f070efb7af8ae025b3e0a6ef11d602202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f005f48f9ec104bd4bd3e37bb805a5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763301b83c7ecf17d6770c82fccf1ab5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b151dfed3bf5cea87844db5bf08bf8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0623d648bb4e6d7fe399c6222f3f9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5749d3b602116b6c76902f9a69aaa58207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c386f3d01e2d6bc2be526ce613314208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61dbb3e84884086ed79619a5798e69209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50bf961d6c814de82db67748c3c297c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f146738238c082823b11c5d684b3890211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6281469a1b31b812e7c51ada5d743212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e4ab847179775cf00e74d47f8acc2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4468c84ba8f1079639c98844061c1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f1bd165e1232aca8da20fad9ce940215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a43e9ca216dd4a873ac3663436957216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7fb7e652920729aaf01bd56077a8a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0347a9ae084b277b0c1dbe0a361c2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e3e3f2fa40681d63a3c9369b1abdd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df07b65e0a591d8a8ead9116d8b7e6e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1936c2339696bf2187754718d32a45e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c379d25a2afa6a02f54c142072598222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a13515f334965ee24c6b7eb1a1d45223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c28f4bd93d40489cfbfbfbf1b0587224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43426501e98302372eaef7971726da225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0597c9fa7b37af678d37f106a6025de226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020689bebf5cd50632b3a34f567a685227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e23ff3fb089c9ffd458b52e8bf742228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3c7e29a4387eabe08c212bcd2c426229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3438585d99b16abe8c1b6e816f13579230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d822eebeb44c9a04b990db66c4993b7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d97999773ddf9ca809470259e6fb7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa743b62c073a52a749c13aca494b0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48386cd9b0c735654735511029dd2e8f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a532aceb07003eed2154505d98b8e6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca26c1e7af65720af8d7f98ae1153e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a04991e724590c0c8c8747bb0b6714237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6615e8c78769f0f9361c5bccd933f72238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ad60c4c4c0c392e3c21382b4b76fd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aaaa22e882042b231ccb580c7e0c3a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4648665b28e7eff9eab978dd7f967241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2cb25a1f3e938df1ecbc670e8f650242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9df933a56c728f195fb0d97555d4b2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a142b0400a1296d975f2bfc30377296244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27cc7996279130c89eefc459ea67ce2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2a55c5c9697b5aae5049abd099713246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d20b24927557bdf1031a338f120f45247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6902898090957f82cbe58ab4d5235248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a094fb8d1e1c3c1ed3f6ea5476596f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab14c7fdad1c7f3b784ebd17a893f7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42706e41c45c212a5b36cb2ba4a6acf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a3ccb47f98977391fb7b796d1bbc7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a7dce9bb3e4f08e0089b6dade984f7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97cb19e1bc617d9410f51a23fa0540254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a03df0dbd952ded4e38394b855a0e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd709189e7dfea36c39951fef4ca95a5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a3dc1ee4faa48a16a21a27bbddf61257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772be05e6caf1c8e284cecea39e77e1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2b93ae5f15004c07599a786523468259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad5310434f473e388f4442a6b7217a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80119c6120be39b59b55b142329a384261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72a73857e89c8cef51de4275a546fc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adbe0bdcbc9ba583554739d77f4772c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604b43faa83a42d9fb2885a7b7644b7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667042007d0460cd228ae01c347b049265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e01eb4213b7af5d2207a25d0d1bbfb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88aab108198b4203bf4e55e4b43931f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b189f030e04317089e946b8da65720f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d253bf24339130bbb9bd5230211e21269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fbb1f4a7b5fc116e2e914c59c5346f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c7a5e1576d6d3b90c167117f4391d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12e1d6692c0cb72996c95d2438f161272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7f4dca542bded1e4c1ade56d36cb5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d17ebf26613e0eefca7cca618d98b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a5207c5620a196dc0ebf7275da8fb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0eb54bc5ef0434cefc879fe6b4e92276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8fb3bac41c1c0b1791b74d84a11ea277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c84bd9511a68d88ffd56f092c6cf5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa766ca084abe000e2187eb4ce57c6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51718426f5bd3102ab42a0b9dcd7a53280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed9af64dfd845bfccdbbda2d2fd0f1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bebd78cc82e2c36e8f0e212947bee32282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b30402c7e7d3dd8765676fb67f3865283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b72cb3c52c2c359aab198a75ebdbf4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077417a1018796710bc50c5ee79fed93285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d82adca4891878bc080af04f11317286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437e57c72f8b05a1bc1b61b87f470d1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08fadc50b0c8486363da8add66f742f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45ebcd6035aef214855dad1542b226289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a349e407616364e2d9d5bf10d9594f3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931d6c534c9617e525c792f8e8bb56c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857ae1e6c90a2056e24f43faacd7234292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122641e631c6465702525eb11cd4cb0c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf802d0b2658d34d7459b9d6d348e2f4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991bf8deb55d54251b95913e313d5a6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310f54db43268ad2dd95b8143432963296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8afb199b8266251124d5fa0d308ca6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe7336dcad4aaea20f54f6716f3e6c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa467dca7ad6f981e55102e7ea08b9b7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48cc1c2500674fa6c8fa5c36e39be20300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c835e9788a8e3c74f70d952d13f2e6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb074ce69204cf81ac68f3e617d5f4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be4b8b3a82353e0a07d1e5d60ec27d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd779cec41c0141eb4ddbd118c791e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc16ee9f10455875fb723a6ad8e577305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15c4890e6b1b9b2f7948c20f9bfa20306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b33c1362a6bd548d5ff8eba4510e9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf6bf928da20da23ae0bb7f2bb0550308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f4ffaa5539e48bc0d5091d2b97a78309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5098f1baaf11dc7160b0640e424dd3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719bdfe283b3afa4e8d8e707a9cea074311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c3fc9615c41325848157dbce16d5b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489908380536ffcbba675d115608b55a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed6c8e4e37aaf0faeacafcc17d286d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b869c2cbb8ad417e8359eecc9fd34315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd9c5907bc0904fb9de7f7817ead0f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42adbb3e76021f562931ee9d17ebcd63317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297cacce28430b5a1939a0f82f74057318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b372fb786bda7eb160310cfbac8a1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c30d73373d857673de0b2d7676395320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b01a178190fe2fc8f26b44ff07af8d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b668e3eee1282ae7865616398648fe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902db50e0d22f2152b5b44bc614b3bb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bce9cd3a0770be60f971a903f6a153324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec4712550553dc4f27c0c6bea8fb5b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1f6e3759d3e0d63758c3010bbcf64326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce5dbb8cd5de96852bc4f9a7fb11105327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223cf2bc28c0365c758327d9f296225328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ddae47ab6424eb690a2636db56aee329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc145786a9be893872bc95812dd8b5c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a2e0c4fbc47ae51401481cd6d3d35331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706fe1cdc58888d59bb674946767c7a9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c25d785281b4acedba6c9ea76805a7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b156cd264c15692bf8f1dd41803ad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd566271875fa0c55c24c4c739ffb0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34071cf6933a234731fd351e310be5b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fbc74ee8dabb4a87f285793f7d1aaf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592e9d5b9edfd9080b1add02a8fc933338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c367f1c56ff869c00ca0126394f57c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c368a0add0c70fee734a948faf36f59340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754adda1f77054f0d5e2345b4695103341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ee9a748955bae1290a854747d5727342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad347cc894cece6462dc08d392d798e2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9eefafee2bf8a8ef0962ab314d670d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc022ed76d22d45c571cda4da33a5c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bcd9b43319dbab8dc36eb725164df3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cebacc9706876245448198bb7235d8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3132973c0d547c21e630814aa75ade348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d4c612703ca8f22e14836fce81f51d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd58f6808b9d1b0092aa2201420fac8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e0c111f3ed28e5e299e8ff177560b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8fed54c1c88e0d7dd659607372c0d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a22c0792465e2edb6d69c47c2690f4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd536e8d95ed582558155cd5b8a41286354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8bd595c078f31b4e04b10cc1e3dab355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37dd5f42bca48d57e99e51c0c5f4d1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc3f46e65648ac88e414799ddabcad357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058cf74640e0531452e0789ff664e5a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198fcbefdc1a78c390e9171c8caed1d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ef7d5433bc145af60f60d20a5f96e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16e2c0a94eb05e9f89d9e29bae76de361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82443fd86a007e3b9a94c81b74a37f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a591fe784f518c8be0c204cd6c8b60363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c8c1b712137535edfb260f0fd77d4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3ec62a2db3f74063990607648ebd1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657854277b02d17b71d5293032542cae366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2900a444afd74b4c6bac86b70cdd0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043b49c9de1075d3a2f438f00ed1667368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178db4be729492d5009bf664f7e7268369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d589320fde8e45eb702084cf903874b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7c0c2f09a75ad1dc77c700e5c0508371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee334b6ec1bc1b5dbcae5ceaf99639372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeac56bca7c13a407f21289534b9396373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e00f6323e608de9f8cc04bd6e00d43374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513fceadb7c976e66dd84641e3870755375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620422d890134dc53644f807b657c89376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be81dbf6ad9e7c909920c711d6d3e6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca40cab18f7758093386dbd4467a2bb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c4b4957ec5c780e05b66d15891406379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5b946183845a4965b47b4bdbeee97380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964898f30f5a3f054b5aac09ffe0a52b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4500dad2a742d8872319bf157977f6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3fb6257dbd24d8edceafaac0050d91383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d470e11c5ebfcee5e879289556750384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1200f3d8fdbfcae55b0b6058bd283b7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fff591a2631156e105045ccf9c5fd3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be810d1befa345eabe31b389b34733387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd620211e93a49f39810770e09ee19d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab07b543252bf2c1ab7aa878c8acc7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c7d155951385a08476340b709e94e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ed70ec0b41cc88d07b4047aef048c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb863636da95a9def88a0ff9307f2ff4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e67c1f32c085a7eacacd4bb2031a465393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a37435771792cd1da87c71ae276cac394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82500b13eef371ebbd83bc28251b2bc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562a9e47749e332b413dac8293fa8fd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4dc2570caccada11a7ebcbe1ededa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6a31a6593bffa3a0179439d624a31398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720fe571ecf37abab9d71b8bba115dde399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc104e70a52e05dcc41184901a5b3cf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c42f73e9b2408ab64fe886dfded53401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d527c0e9f161c83b04779adf1bd2b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd55a0aebfbc21a4e06174d8765290403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a8db2666155060d46148a253ff63b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a29e6917739a88f4dafd86c5298c5ed405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60aedb311b9116c3b12e829dbdc6f0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc91cf80942ee563a9b45ff8d87b76407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253b3c3fd2474689e961beae24c7c98408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da62029313a1277ee58d3199252b9fe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb8ed6fca2044b39cab3005640ad6d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717809d6cc51227d2ede6a11c560bf05411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e02af3bab1b1e463f99c817509d6f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912264f0580012d619f11d2e327ab09f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b473e37cf9b32512e73092f15a45618414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702a25df49382773039473f4a94e32b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4fe2cefb7313e5615d13e88706b3a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08055f2fc2b167e93f46720202e27b92417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b103999586266183e4632f002e665d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb769d0a327e4b0da133094ad05e3b0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d30d4e663223c0926c9e7c3675ecc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd4ed4ff2c625027879272b52eff2c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489f4a4fdf99c308034f4a4306b077f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b28fe00398af001c8354d84f60ac50423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202ef8ca34bf6d4889d48918f50784f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89182999c04859a541e1df87c909b99b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90472b00871e40a530f33dc9d7568c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a30427b75b0c41b32d2f4d8972e237427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd286d7d8eec69cb864914b30b8e3492428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a19c81136d6875bb07cc3f51f5e7e8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b490dfe24086072c44b32c21948a53430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e5345bf661c4d6e2ced3b565c3b8d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789011a2303cc084424978b73ad2780432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e81d674d81714223c42afe0aca9405433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18807e0d4ad7016a157dc58f2022de3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ad740f39c54bfbd93a5bdf1f506cb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f9725f89b7c5cd4d81799cc200ad9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56057fe2daedd1be8c1b53b2c3358b8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b3d2bd7b7cda4d7f41228015c7825438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3a29fa03738de5c8b954b8453cbaa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ebee9f73ac452ced06676e2675daa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41698c3725f2b4d33c70c48ed58da7a8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98684192c6074ed66c17eea0ca24cd5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f9b608ea89fc0ae3b613141204331443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73864f97701d1c6cb02b87f817450da444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b086a0ffc9c7670b4694b2b504eebae445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ab286629e7cd83d6b7facd2183726446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdda330046067fdc4f470f76121b06e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61417b1cabdb5993a5c7d9696ac394448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afab929478db637dd1b99565b032bbc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6df08a73c3f25d42d6cff9642bda9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f5d67b9ad792895cc4141d19122af451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36922c45accec02859cd12f454942f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218c90ba0ae49d0b0b24c4c740656bb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1fd2f4dd21fbef52f97a3336172ec2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376bf80132b664efe8290422057cb9e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc17d78f9ff9e984c9f06280954f53a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593b571ca6410b11829904ba8424d75457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff98a8738df9fa4335af5f020c5f566458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2532478c855a1c24229cabc7c128589459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8bfadf8909db77a7d00ff6aa42b477460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14d39206563299ccebc1b55149025c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189f074888eae9659d6669c896414b9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe01e42daa1b1ad7ca421c9d75c643463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224652b6edd49cfc5e1303370c520658464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2cda2d228388e7041b1ec2815c11fb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858ce3263a668211d062ef25bf66495466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2f9d37b9dd6f1abc38abc340b6e09467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c16043bae52e826ea86fc67d8c4a0a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb9c7ebd0d1917ec7c8eed14fad423469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44ec01ac83eccc97d6084350cebac9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92095eb599631c29362b00b299ab888f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361935c020c416d020bcffc8c92ad02472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4d0681435c17075064de1e7f02389473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b8e03de0d334d6e72d2fcb5fbdf3c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373af71ab8094d3416fe480418131503475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109e443a606ba89bccf11b097d27b9f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503c4f073ca3eb163cda1663258d55d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae8672dbc5d55e67ca350116121ab7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa7414b50e49e9d0099817e6af3b14479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509fd0947bf99724d67d7ab2247b3ce7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b2b62595d9b688e7e732d39e8e776481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e7d62f318536740735bb71fb9829b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46628fddf2a50a0b0d3d80c88e54fbe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399276a412011cb4a81cd5ac899d52d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68525a38f0c899532723f5841a417066485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebdef75dee69d3608a7c88a8986c6a8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c8dbf67aada1da2f924e4a9ce5214487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6908ff992c0426a2374921e6a855a80488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040841041fbbd73ab536094730d27cc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e39e61560890d4b7e689e4d02622c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3ae71fe0cd0e2cf68f3748fe7413f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108f657c6597eebd066f1cc6ac6726e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c5f6ce3a90a0cd837a6643a854d16493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06292b4fefc16a6191d9ae45688607c3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6da76266563682d17dec10a1d63a03495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad79f9afb46408f59e006a35c3a04e6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345503bda24b16e728b8b5637cee182497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a51461b33b794fcdcbc5e083c75df498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42844a576e2e5572759917efe889b75499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab21931bdf935c2d60cae3f581ab58f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c982a174e055fcdbb94f2e81d3cf5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9f6f8085e95c018955d2f67e8cdce502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f125b899f7882336b58cb22af5083f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4a5d3f8e3bc22f9ca96d31326e7df504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3ed18cc4648dbe82d16b6d3a5c5b5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4126c801566fa9aa66ebaf4bda8c06506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294966018e5505af024cebf295e1502507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e903b31751251aa068295aec83d646e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02fb53f5bf856da9b096b0b20389e16509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f34d0d1018bb90bd5560911eb0af99510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faafbfdf9e63d6f41f01321ca5004ebd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077c427b4bdc990805f4e8cef09ad7c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85fa1cd697c96f2c202ad695112895513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466e61b64e687ec3ed40e772c38b371514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ae4c0a78ed257b4c894f270230b47515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef31af3dd689d2ab42d6c898b0e071a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c6cbbf69224d8fb6326ab0f5c01ee517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08198571bbbd84b9bc12d893b35d8cb0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba875d563225658522cf645fa85f379519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bce8aaf597d092266b49f86b3e0311520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00c7fb5992c64c06dba3bc36b87171521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8003fe2e8f01569b4e26e059f415a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83073b31e9dbf2482387705b5748041523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631a0f78a9ba80dfcd53490234c9f47524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267a679383bcc21b16c5477d9e7c620525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110ca08ea51be234a43823a88a9d256526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48b195229f758263cacb3e143d39fb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff822fbc9eead31c389b8a90da243813528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3fcf5b0bf85803617edbbf65bfa9d0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e46f966072064d568f0e6858d420c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384b8930952c33332827546061fa11a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4df9b8a3c72786df20ad558e75f28b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00b77cb0aeb3887c2360a439eec984533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483a58df763fc0d6e915983bae58ba0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150907049dabd31e144a5a998ef472c2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7747ae2af8f73a9298637b17c42521536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059018ba24aa4d82b7e3160cb40d1cbe537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051d46e5cd26d3747272b4d565dc8d3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0fe970f858bbbbeb732509ea5056c0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073099276145a0c05ccea07ea2ffcc03540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044ca8680aa9595c5ac7c065896d801541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea83196497d1f3b96b655fc99f929a0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8c86c8b82126e4f22ecd42660b176543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9391f6a22f58ca15bf93406043d0cc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c82292ff06221f71991413b393799545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581c5d3c736232767d98edb43bd5e77546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce83e25022413d30539e1678a2a9c8c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171848cae5969b76603972ee524db4d2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17d72cb7c1bcb8125d4acf99ba0956549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cbfdb2d3b794d0a05b0b2831e12a61550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c71b138fd10369331a42d44f094fe551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1a4bbaa3c1fe0a634aac427e117ef552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03121eaf5f14104de06afa83aa33cab553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519337449c9de75358d757690f2fccc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7be4bdd90654befd8eff4ee31abde1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da89448308c33decde326a5341053af556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712af3e5cfb5adfc7bc09b2ed2c3d6c7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba3742edcb8cc832a78e0fbda8a4d4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be92432c0bf1c7f7e17489838ef3fb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243223cc298f74b700f55a45c10610e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0860372f4e651ebf0c1c130a6bddb4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07560a842afb43b565f32f683fadd808562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9218c3c186cd38ffa8f28546a0ae4f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59d7a096fc3d79bcb72a14c12e9102564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c095419c0d3ee11992ce791bc4cf98565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6974fb15ccc75958ac01962ead86ff9d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ee076a20b12dd97c6684b1c79aa0a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98641c5519758f049a799c7bdcf3a3a5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20cc934dea9687ca5b4ea7e7f7b1de6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386adf70d2b3762ae86096a4a9eb04f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a2df8a4710cf00e09210f9301fd33571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701082470b47e59b6e373b2ec6ba4e9f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308fdfc98673a0918c149c3a99b8ba6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c40a832a2e90349c68e98c999a3b2a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca31d8f8e92e6159f9585e85319b052575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8395459975b4f79c30e4f9dd7145ce576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42679d160fab92c898f1e7839ec9032c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149a15cb602e2f6ccb8084639808c1a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc03a9a15784756ce63842d2e7f4f5f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b892d1bed7fc8704b0690ce53e7d1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbaf74458e4b77841bb48f69999f65581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa95292955c34dab63d18b6b702ddf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a78a18c831008110e8f30c29b412c7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d20b206b601c0f075641097118918b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681202494e4df8270b40d626ce236e08585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2445a1e257c68b4707318a824d253ad586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca90b8ddd4869e8bebe29e9a2fb7e7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3d06e07c5451581924379d3e7cc28588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a71f25bf5c048cc8cc2e4c52dced0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb5d37f650b1f56de0808b551bdead590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4745a617c56f7a8b1c573690a4a86d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d634cbd82dd18e9121dfa3ec68e37bd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664b98c1bc10478d8a4ea7e248d3833593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca9dbdc09d090c9b651ece93877535594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cbaf51d00867915e793ddda24019c5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6845925acef52a1f2f618e7075af876596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04632371fdd9c29edb6c1af96f65a8e8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b6056db7dcda45c2bae88bfee7df0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f97c4441021e7e7e4191e85db8f27b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb369360839e917f0e8169a018e310600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0fdc44560e626abd832d79fa630ba3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72da8b9a5b55db0ce50497a0031631602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d67892bc5d3a409886695d4694d9d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775b7ce27156ea593f5e1f579dd4c8c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ddd18b70fc642bb44e6744febae27605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9bd8561ff5ab85ac064ab45237e57f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3ce1898473d53390d2ea62da3d570607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f18c870fe8ba3061de211e918472e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45139821b82e5e60e68f7b488fa58374609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9da4ca6a33dd5c98cde88bbf7cc01e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6dd2f7838c78e8e812d0fd6ca4846611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d489acccd563a2e61e1134c578968d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c4d3fc79dbe652cb275049a01cdf8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8995cff340273543ab01cb9b7b0ce1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e008849bec411bb77f565b2dfb31e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8b1c3668be4d2649aa1b3e948bd1e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb8760146cedd5be9e38df00bd7757617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f9069b390c9f9c64fae0df28cc093618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210cd8c00d74599e0ed6d53cefc31bb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c90d7f47b753fe9c4de311b531e81620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3bce8d7adf868cd05eb605f3ade5a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58e307f2b2b119f413f37c94a371cb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389adbcf2e38aa29c127eaedf3b50a1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a538aaba0cd701be8e18376ecde42624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551bcb2228f6b08a6b1d901d8b0b65c0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7e677b6d923a4c488f7d9b3c9869c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac177e98d2a008aff8df085aeef43a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ddbbcde5a3ad73523ed6342c867e2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56eb520d94d68ec277d24de67283515629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f32cb2127e1d292c3d24a2422d9be5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644907a1f118b89400ff86f4255c210631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581e1b9226ffd1304f4bef6bf399c02632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd26a7ffd9e6b320c7e6bec8a5a1cf4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160cf34b8da0dd8d9742897f5139c9d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2931bbe704ca79417fadfb21f37b86b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e5165bbb05dbaa585f23bbb3983e0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2340e136098707df1e12e662e054d2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4309f8f1fcd70590af853e81ea8e697638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5b6592db1ea94603cae5718164009639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899a908b490851aeba6ad260d5ab8d8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7cde695e70a1948766ee17ba6497cf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e99e85d43e67a595e40fc03562577642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c120cadb129bc386a11260f5769e0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c100bb811aa7acc9e0cb7a6c78a91da644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3121fe1720c97433f5bd4140109b629645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00568c40c326ab7c594ff3d080766a38646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dcb990fd3948d47d4a6931d81460eb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203bb75d1991cfb4dbe7a2f60320c2d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453be5bab597001e1900a7a883b41c8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44159f656b413b522af97ef40f5744c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac566bfe81fcd1ec7fcdf48edf10c90651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d72e220f5f42116e742681a47dd7c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2eb12e1283d4af3d6a5b25fc6cbd74653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4183b4b80f3bb67c5d87a57f2f55373654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a044bf7027c0963f27ec40b3bde1ac8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d719018c4ef667624c99bede18db22d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65096d95fefda3459485860c969ea93a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e6a3b85a641e0bf3aac9e3e55504a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29426797ccdd5c1e78a93c411e5b607659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5fb6d0aaa3f619daf8a1e10351d14660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3118e19ac626c57a033e738c19a9e51661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df52c0a216d5fd3ac19ba7f5f539ac662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc11b020a516f133943b1bb70e0694663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12c1a98b5890c52ebc0e76cba7487c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f1f5c6843b54f5c5f1d45f241f9d0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834bdc33a6ed7e38b773833683160c0e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cabe50643b817cd150d4e4ac13acb29667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e06d9d7bb9677a823e771e9e0c4699668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1043e1f3ca8cde4c0eb89a9f55359669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468503dc753c5e90b1d9cd9f538da2d6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028203065ce969f2cfa188cee402f6b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d7447310231559309f4f4d5cf2b4e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d9e4a8980bd00458a8209907bc553673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec950a8cf202f744f95e791013a5fb3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8bbee4502e3736e8bd1c1e24bc1e36675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca2763ed3637efa31dc9108bd7607c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3924d1961fdee732882b65a79f55df677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0542ec995c82328164fc38af712be1c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55704c6867ce4ef55da57cf76eb74c7b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ec37cde91b6a0e4bbc13c37ab84f3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d530966031f3c96be4df730eec98e44681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f66913836a693883062208f371b5df682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19522fcf00a892586c3e24a85d7fe9c0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283025a993b616d7082b6750190339d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700ff0ba33ed3ffbd87855acc80ab50685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20cde657097a11342be992ede1dcc6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d675f1270a2fc4bb37ae10801add4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56498223c01450e534afc28419528cab688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46b964db7c187b5c202bf155b8fbaa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3be3a0797789e25909492d8cf90832690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504f49537569d1af481bb539c8293ca691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd52a3a7f6005de8351998eb75d053692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bdb9dfce2cf08037578ba04cac1996693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc082bafe8860d4d9cc4ee0e5bb24e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6904b130a48eb17525e81e03212fb98695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9c84aad366d7073f0accff091811e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b1a308525b575bc57b3c5365a4a25697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0973184f3465a96c2a878eddacb224698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42872f04faaca95c505ef1726701f411699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36222fd1417f51fcf8010e8d7be06b1d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf3500a4d6fb01bf0af5edf335ab1d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdedf5a8b5702c614a07d3db64d3a6f1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdbfc4b2cef462154003a6f41202dfe703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67931656f2068eeef3eab56c9ba928704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24cd2fd0fbed50e94b8ef0b3cb10788705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5dafe6f0b2d5e6fd096cf80634f95706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7398e4370e3eabc4541b4ccdf3e546e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b521e754f7bf0139116851b6f628078708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f399d68003cab20e8aec0b7996d3695709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63510b5e3dadf72dd4e7053659d1c7b5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc17b9b7d310ac644be0114ec92380711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b462a0731d2b7b353fba11f62bc1042712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611d86e0ddf1df2c3619ceb84bfef5b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076654e7a3c53d2dc302c94bfeb01c65714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296fe21010f737d97af71045b99938d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a13c460b281d2d314c0133279c6b9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e973fec23ea1e2ed28ba0e76f9ec8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f7fa736be10d5bfedd8587b005415718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acdd3106bfd3306d9c0f0387aa27a9c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abea6f834974fcf054c2126616a4713720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163eb9a86cf187bc8822f59b63e6699721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112c9150894cf7115ecadd562fc7391722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75704acbbafc06d2e857aa1d2a8d59a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1b5c50e25555ad2d9db7436d3d553724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a5c88c1f6c1dbc70e2c87fde8d52c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a07f3c2415a4a7eb87a301431dc4d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728fd9690a1a0d7d37d76f129a1840b4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67316d1c02f9bf0fd37c2525aed7353d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b7d7864647e26e30d6071b8ab29ac729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb530036807612493c60e986740f1d83730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367fd13fc1866c1acdc278c4ec373c8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868d6fcbd10304d74e89da543ac777d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6b23a549e48b08883630ded92d0ea733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55382721ddbaa9155faaf3805ad542734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4607a55f3b5db9e049cd22d73edcba735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002881df4d34920bc90122e2a5efdb0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0a0be5f2e08252577c87374db3fff737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aaa56ad0d4bb2869f8be507b133dbc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40d432288bab5c84b78f3e9a27fe9a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d4c6e03172e4ad2e04d87123ebfe09740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca93cbcd0f30e3cac3e594ed0236b0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6293bf424db455de35a1dd999138e57742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb73861d3e6a9a006a55d404c71189743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579076d7687b46fc2e8e68106505df7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130b0ab85f5a49036cf176d8641cc7f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e86d2b83870dfd0ee036ef45c6f0d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d14eeb07e0033e16f8be41f6dc4b3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868acacfd2e7b98145a791c8d0c12079748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d988386a102bd14ac3718900ef2a81749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2531ac9730c543308b0f80d5a19aa672750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06f98f4f388967e27364d4266b2651751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b100fe4de9f2288c915ebe14ab5389e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1634d09b871564bf2235e54bad1828753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c8a1e0b4782ec66a0a84832107fa8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b5ca5c23723540eb4c26058a431c1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31c00965f079e13829e5b5c2294bb8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f6991981df04f47f82d82bfa431bd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9958970da931953e6d6bcee6d763d51758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5b5cfb58a8d9cc4a3eba894eb33cc759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd3431e17bf9b94cb9294ea04c8ed6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883ddb977e288ce8fb8edabe90f70b1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700bfc91f9d5a9b0aba6e47e150ce1d3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d752e87d66751c910bfdaeb0f50449763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7034a1c2e54f603fe0f07921967c26764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67abac40432f33c26074cb63310cd932765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8e0842516906f5463ee2bd5c8e4d2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8d50864efb16d5b0c2cf45e5d4108767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb13ffaac0edb07aab6143181ac4f1768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca90d94c8d8a87597e92c306fa07c3f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01662f39642308a9ca63b6aadfbb184e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef626360629cbb6d367a6ad94bd2bea771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83646f766e0f92d6a05ee3da1550d7e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd94c3e6503fd5bfa1d9eb58a3ef162773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6480ec5ccc1ca00ebc05565bab2a7774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb56134e0fc349b194f5cd765a55fc775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843645a1cb7d3ec2d60605bfef66b5a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14815a0a807e7417f15bd5deeae610777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2fb7840e240bd8b86479cb12fa7f8778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced5bce2f600d22398a1baa61bcec77779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79766140dca78313832354f468ddc42780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487bbcdafcc0b1ac953dfee1fdf3502781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa18f7ba5bf1e47b56b33d9d92c8881782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2d05fe5065c00da2f81456a8e88a9783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c200e564bdbe411b6ad029bf2e20777784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937ee3ec7be43cb56f03e79e3150bae785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f94c575a6659d787df1caa9d19c56786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f636673e8c1374181c761b8ecd5c9787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3fb91f814f2282be3966512da73b8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cad9d14afa94b4684a263fcbbda820789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfca5c7d63cb88f2d55335334c7d816790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066262942a6fcdddecfa9d518fd3735791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9fdf53876270d7021efae87b9ffce792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d03d55b9da9b5594d1839f741d305793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2dd79574e5e8a9f70c0c9fe7cbf5b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26599b2d59e6ec804a385d4c940aa47795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57beb75039f5ab57873532aca38c6235796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab956fecd0f6483ba5eb96e46af05a7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d346e5fb9a7870327606f31ded9ac91798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a56f3e68db25cffa3c62c6105ea0ac799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e4eaf4a887506169ad5ffb8bc53fc800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329611cdf6a00559bf7dda653d52b908801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13493ae62729c7813a7ddd0dfbacddea802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a551c3514a9502e456afcdb3906f343803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55229df3153c208ab2613598fe2dc839804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ac0195247b24bf658f45bcde5d267805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f225caabefab269aa58ce942aff506a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aef3476b5d37127b7d8a04fb14916c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a448597b6f269cacb1cc3b92fb2a8808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae603d95455ca61c25f76f1dec2d5a2f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee01a3a705b92fe85b12e91cd5e601810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3dd99b7e20cf2a39469191be5ed34d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f40e26ce023475a680e4f01aa754a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba54d72e9e8ca86023c507e3cc8c59813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4fb35cd8f66bc1efe461006ced57e1814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed4e3c6f8657c0a44570756ec325a1815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7fd7742818e2bbd362adc582b592fb816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003eb7eb4b0fbaf56dd55fa941f19cd817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c580222e9045d117572d748aeb298f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d1e7418a4192565068c42667687da819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2862db21be0bf52bfe3c08fa3daa66820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb4659d2139948248b89b52fa1a6e8821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83adbf775a08a050b818e96c4ec94af3822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edbcaf3139730aecd7a5259c32264d6823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17412a393d79df05cf1a36e63e8c60bb824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2516364623cd66566992d6c9415a7f825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98dd33476568e6c37c05ff05f3236bc826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5dfc6a69936f3394a7a9de1fb549b827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d7152c5723182a5999cca3c0894e6828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197a08b91e110075998881b55793805829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f40f875f638c43eb20dab6f145722830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a324f802fad68f5d39a6edfc078b921831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68322306cdbd0abaf6b50c662190ac5a832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dff0af300517058faaa589230db6ae833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9df73046fec042a1b7ce6fb70c5e1b834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b8e12d8a5fa2d8b96bbf5d64153c2835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6335d85bd4c7dbd6cca8975a10a6e836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ce29dffe42da15b6988310c131660837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77c623734c2930502a3fabb10066ed838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff3433a3e39e0ee4609dbac2175ab6839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aebec0d20a51b82caacb378763b0616840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a863edb2b7a4a71af0742cb07fb1f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f2e44df5777286cc2e4064b56bc9c842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a9654fb968c7084fc6363b9ee32cc843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf71d5d4c41f6c5e42e5e1fff730a8a844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f34ff357fca2a0c16d179878ec8a18845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bce2a732bf5ee994f0214e909e8ebe846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff950c64a8d9241c4940d987f5223640847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821db99d5ca699d4eddd3e1f8a1299bf848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74ab867ac1b47b0937936ec5aac634849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9a9b760e45baf5fa6c00fbb9d0abe850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72e15eea87cc366baae9babce14d4d851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde04e99feb2353529190f28605aafb852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac0ac584e28bbe098692327c06e365853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05adb25d584313d1e9da6f461658ea9a854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4fe7fa6fae50b0d0a5fd4a5aca0bd7855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a2ef66fc897299e1a27f76cb9f165856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507bbe394f7f51e91e9854a40041fbae857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab698046600645860ed1eb436dcee01858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd017706f66c54994eae564a7b590f4c859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1a0274746cddb39ce9a95182fe435860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462783cfbd1ee9038b9abc8f37d5c656861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac25ce95ec782d2100616d204bcf262862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58aa801caee0e77878d4ba488a3fbf0863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253f1e20274f50c625209065687e498864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c28e1caebaa18300b34688851ea27865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf22659e6f01766b6cd879d7399a40866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42781b9d7ebd4aa07f36af32496e0873867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6af66ccfa81c5f3ba6d5b85c13c1cf868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e43f5474ccebdc1dd8b080e4c63d0869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc70f4d9a5a725eef9fc85e5fa8e6e870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55798659afa88bf0fc2bb85b7e9a63aa871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4285fdf73d4403b6ef82aca3d16959872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44654d76187eeb322f2da801753dfa873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50629f8dde1081ae7647931332dd7876874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d896a299530af3a95ed912060573a0875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f685db25a7f8a82498b1fa6807d94d9876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c49690a6c7fd7cfa5f8bcbac77b9de877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de596845e37484ebab095dc8a4bb5ce878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37a17605061efc7869d5d2123be939879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33cc0063de14bf74e3f973cc24a560880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da69397d311fd0a520f45dff401152881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ffb6d387998090972dd54ed11f542b882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657b9b5a2f2b0b39bf4dee243d2828a883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520fe899fff752517f0ff52cc8fc583884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6421ef1f04233d73ea6aaf7971ee07d885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d38e635ff0c1bcaf305308efd0e349886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2780e21778a219ebcf6da9489f8986bf887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e118fae839b317cb9e412d8fbe3ea6888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b1fe3ea59d98dbb672418611a3ca7889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec329bbc75992f922b33eb73a4f9da0890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d9e24929cb57c874c713676ba1d17891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9723371b5ab0cafc8606753e982100b892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f990248531c128a935e5d4c88e1d7893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0208462f5232c5d8cacf60ce99fd631894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905a45f65b5fb8b449562f179d9fb6c895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d74ad776a1e3ff32d446d98f3d086896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29cf41e59934133260a08e0d9d3f4eb897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3347cf2e5db3665734cb5e8375d2b74898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b70a7b31fb19c14f59ba1c64d00cc899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9b47650f80ae414443558f7ad9ad1900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff4a07e68636d2f4f59e27e999b3ae901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56506d8225fbbea28be537259a4303bb902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913288612e35233cd0821d89e10df65903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16bd1b4ac941f8605fb47b51e75074904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb551538c8e6e1b47cc680e5413b0f18905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06d4bca1948a287051dff233040a3c906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d82203e7ab8b0691ca7353fbf521b907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f405277affa8aa7659cfc379e8bd9c6908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1450f5dc306cf9025ea43e321f45d909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3948c0dfd9357c3a444259c4fe3de910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc874c234208d4f43480fa599e654e70911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332d906bccdb48b7de1dc12596e3bd5912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81facdb07a6ce232d8fcc474c9b6a24d913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50572342d07ee41eb965e9aa67f6480e914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f50842885e206b11a53107e106fcc7915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0be533a38aa8b0fd7e720e8f72aed7916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4fd739b08f9cdaa1e3b096528f99e1917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f3d13f16bc84b11fad549395d9842918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c03dfd2b12eeb13b82da4fdd15b4e7919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89799eb4e4a5b6677f4b8ba83f21b3920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816e3ebbebcb0e025ee80028f7967e1921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32a9e451eb3b94c44d7435854c6b11922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093a9f3ada9bb08efa95093701190cd923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e490a407dbdef4c9958325704270a2b924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329fdc618b6305f9fa2b4ccd93e5e35925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac211af516a3f560fa7ba93dd1b2d42926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ed8032ad70a1541706b79cea0ff45927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aedd8a88e46161364b007a426cd68b928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca47fd99de24b8c01bf4aa36386e536929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48339831cb285b4ef7b081691e5a1859930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c3937af21fe78cc820ae5d939ff28931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195f8624eec0afc35d7bf28d0b0189c932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409534345e2256a6896f85a05a4bbf0933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f501eef16528c318fdec881e8c29b934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d23a90d96171916221b9966169472b935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17912fe9ee42a5425aaa75a0ea3f893936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ccdcf6b5dbee8226d98bccfbb5bca8937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0eb2985904ec4af1982eb18335801938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16a8b0b7708e37b0c0636c4030e886939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307eb05975c2ba7bc443910292eda34a940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55d4b9024c5c0ed6e6eeafe7b7fdbc941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f920d3309056c0f633082128126eb942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66fd4c2896adca4bade61189a47c32943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989301ce7b3e6f6e842ef037a61877e944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1178509fd9fabaf6d8a544d075868945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21978dc017dafc2f764a3d0d728826e2946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52436f0d27bb900e7b8a4fc9c9fae887947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484181fd4b5ec1c716aa20630c1068e6948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42ecff8b8f770127d3fd0a600ff774949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad11b5b58aab7fd5e78bbceb814a4c950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49167dd6097adcf7888a4f1de34b274c951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b859c002c9be5cbc4b50bef3ecdb1c0952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f4bc2ac4dc6a8bb689450f258d497953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010d84556f7cd45e20ad39ad33f86ab954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731958ba5ea09c9cd4fdbb3fc3d5d78b955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681e584d826404a4e47085806f3b784956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e02142151085a393f142d399beb1f957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db483334b86c16f4f73db21ecf8edcca958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb1eacf01c7635363fc6d94ef8948b959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66889a278407f3795760d1d3bb188a82960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7d6d7d1a4849affbcbc7ff9fba4b1961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4096c80a2b9bc6dca39e639575c10962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9860cbc4a3c489642a054ef0e03a28963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaaaf5965b9784eefafa146b9311226964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09aaeac6218ad3fcd6f41e37db168d965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005fcf3378599ebeceae8decc243c95966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf34f3f98e2f9ecf2c192bce048147e967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5407905409da69daf3577758214f43968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215ec41f09a570dca07d48cf6ee828b969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867fa1159faf09a15fb95a74229d912970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34bbfb1c1e6f807eefcf0a66ddd11f971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770269a503bd5bf2bc9ce11426696ddb972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae04781a00104a823fbe1618b01ac1b973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4c4c441c0becf502891fe9124d554974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347e7ca661ecfbe94457f9afb544ba5975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d124f6f5a66075afe17c08b1b094fb1976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051714876879d5e80bb45ad838305937977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a02a4104497796a76aae96a6f61d1c978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d2dbf1893de9d42c49f8eedd7ae7b979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15cdf8f01171a94d1b3b0df60df54d980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c0f939bb668ac309ecc3c04fa17f35981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac34c3d9b2ce4c34dfbb621932f0ab982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f702095b7484322c060c9e14c09078983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995564c5314270ae1fbbd7ca40cefac5984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf52b0233c18067e0596aff55a956e985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b83377d667556780201f49174dfd4b986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11afac4d5a34458737dbbac3e779454c987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ccaf9ca9040aba467ac6d222d4cfea988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13127120edcba08e4e5dbbce787975dd989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3cdc97573ede024d97e037d2514218990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b7f952c1aa0e9e601ea07b7412ad9991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14988e5a79eb859dd87e62fc0d83c99a992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39739c1a466d4c7f7c192fc4e806eb2b993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a467aad06c96e254bf411d2e63ec7994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe4c2980bdf39d8b1e5be4dd9ef4c8995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e83b278373def55faf53bf439cadcb996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46e8a79c7f977763152579d1a08058997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa01ceadebe435ad9630e26dbc41ae71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a909685317e5fad3f2e315fef0543392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fae098889017c1ccb906586dcd57023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c34a96ff29ab55b87efcf024d1b404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f5d60cf113ff34bf3ea3dbee638a55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d26931f2d031431d36e2abee793386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca7b3254a9d0000cd7bbae696403217.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc7f315f5bc87b29a62a863408a57d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7370c38dbcabc537518dc566fb6ba19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76fbd84c007e34435f5c6d7ebd213fc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2cc7dc433df3954a37df0eecee3ff211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7f6428e698feb26c1ea2d2bc3b69512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a92adccf4663abe17151012554b11913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64230717db419ffb46bff5453e91ca5614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4a205e1fd625ac1e9fd7d0a0b6ecd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211900c473dc9dc22e69c0d6306a0aa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803eec8a810dae95fdb33dc111ce519317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d278519ee6813aec3c95fa901c24e1418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94643ef89763758a8eb7482cdd68d8ca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f562442632ec2cead380c4cf03eb92420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fda563b323541fc356962ad1c6caaf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc1fb310ab9e0f8e57704d1642f64622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413163a031a429d78952a717e117648423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb2639f9da25bbb2bbb7694fa7347224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe9fb7ad167afd79f1704f1c8999d725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc484b6de69ad396e346f88dc069d926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470257406acc457fddb5dc4b27ce77d427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cceafe271a8dce68efbc86b6909be5928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77bb4ae8f9ed484c13422d6bc5c0dc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5bc824389fc20dad68f212c00e9f9930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6869f76ac36b0486f1310417329a3e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1561f2eb78c7fe2fdc27c6b9cfc83af32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9dc8902309797118248ae14d8b4a033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86724c90d41fd944fa7f508edd248b934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587506a723cd56924e18ce1c31c3aa9135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed7de652fdc90922265f6eec7812fd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33615f4e24ad49eb43eb0a1a9c4544e137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaea5ca0583cd61d6598b6a3a5ae91638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fcf1203aa3d80ea4ab855123d6badf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a8e11408130667b57c0718db02d5c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff89cb28908b3fef0ced399cb8f1a541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbac210dc4c6b0144add8ba2e7fa48142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b7a491bbbcd91eb544a893e7f015643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba7b22f7bd660e45904c1f18f32c51144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61947a01848c6a442d7babf1671c47b945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459cfdf40e51221a64dd85ecc03233d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca29b7d3179e63e06c969ab6e9bcfa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87d154bf3e80f441f88934a411789448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa401e4d835d44fcd6c9f609c8b4c149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f964d7acfc56146657f85814c361950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e699543d8715d2429db6c8bf7bbd651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19caba7275cf595e161ef33f094f3e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5af0d7b574f33be24add09a1c739853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4743bf9b691723a0b510374510a0154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11952e04f99fb3e0f6a8246b49d2e5155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9fbd7b2fc8ecd9e5e6900928a67f6856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c44fa57802b0c8bda447f1743e672557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeaf2a2ee209f401bfb8c722115c58e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab298b4c585678c352af1033c24b191759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b93f85409348c2380c16539c66d8960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c1d29f512aadbe7a610aee6f79d1761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef7b879b0f5eb7d0dfd29bc80574dd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7cd962f7a5e2adb3755b25c2670fc063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd395f38227f21d1ea955d49c5dbc064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaedecf04b8be49dabdede38905a090465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5745c1bc17909e043fc722dd8e46b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5fc7d9e678a8b5077e7b9c0f34af4967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbcee854a9b778ecfa2eca9c74988fd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd301b54b164ff537f0853224727daa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ddb73cffe8634a6c43915b7944a6070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece76f6ff6fd71d6de75a56ab8ed2faa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222fb213877a75a6ae00d7b76a603dbe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df5b043b1b858b507d176927959e6573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5fba5d7e91594109614433739ee0f674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78924ac220c869e7c594a3ec80f377ec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a25ed22b2e985b7d6a339e79a1f4276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3d49bdfb7a9abb18024ec8dafe1d477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185bc205c75b444b68cd324fe507679f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139cfdc852cfab2b520ddd3e95ad213a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d4d0430d202a5b46e39e38bdd42c180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a13918ccf7d60de02476c5143f43881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d475e3d13c9d2237ae7ea6b8865d6e082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932abab2cc37eadcd96d9ab26536afb683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb37a830503787fb8069ada4a11a01a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f986e280f41f3c87476186449747d0785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1528cf9c314a926c6afbbc819862c6f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18da91e299589c68f7a49c5cea2f6787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfb3046d62d56b3d229d18a4ff658488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71589d0c5b45ce30dd97d31e4dd63a2489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f07b61e44d8ebc87171cbe4b123e090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285cbe89e29809aa6003859b958549891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371f4d44be8fe9dc9106d496fe1e73d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d82651746642a878098d4f0cc34cbd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c4a2c0fad709515dee0909cc1051b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075f8f6012fea0857f5181c703f979195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf26c9c23bb192f62118bd9902f62c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e613a9bb767f2847bd441f2a68313897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17296f6ecc11f2fb06ab765d980bea0898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47582d3b223e67c91922868893fecca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f39640e980d9cc4251af965cdc355100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6c018c7642a641142b0248c19089d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2c51c5cb379be43756dddf0a776d2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73caf246732f4a6fd3e889aff5a61e27103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56769795194eba0d65c68cb4b44c70fc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b029d2d4c97dd9973ef769837e57d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d5e055294f5c53adb38ad6971cc82106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a656d9a74b126e1a0fb855610a56f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7955ad65fa12c9b5ead6b6fc37aed8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5e38a57d3ca238ef883f1d15ac9bf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371b90c28f50d82a363268df926540e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c0ee417ddd08a97597291fc610268111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17038a486cb8861d967b76e7432d12112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf29f0f8e65d192786e94a8a884c40e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef30f7a03457f0cdece3d08b0b0f954114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f8f69070c6c400a994ce0d4f9453e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acec5fefa85636c7699fd364aa60ee3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957d057536856a9717af2d443a1c324117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64624de1dabec5466d709fa8341a35ad118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44d301fb4812d443a5e46e368eb685119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d3c6debd751909403262df62e10ae120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e95ff85477c05fe3a604c3cb6cd2c3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c75c79bf80c19ad0067eeac01d455122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f18354a8e95b3687616b1486a09dfa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b33ae1f7f2303dbda84650742a48c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c264d2c910de5bd813505c10a5490de125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87245de779e48097440de6e6590deadf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac90a53e2871dfad5e3dca5a8cb986127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec18047ee7bca123e91f2ccc933334128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3436457e3c90140a3e5c5a33da415129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b862c2b4fe069c3b0e341767d73fa97130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bacce33f0a02d620c000afe919fb83d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20bfbe216887531b76eb89e00c90a72132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801cd788e311ffa4f073272bd2a02694133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776dc5e93f3ce759ae5cab95678cb5e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842006cfd69383e412e324e9d947221135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddfc7f161fe608f7b3f3e7202fab96b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f693b6535eb3ee8a2505d706c7981137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46acf52e4621109610265cb7efcf4474138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537aaed165cc24decf6085fe00034727139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb07e1db38ef6f710462caf15e17150140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010dd28b64b7c645954e0b9917316dfb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff9b23e0243c95cb825b30454eaaaf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5579d1c66ba45180a3de221bb925f23143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a85c9de3cfdb7c029f20ee8960fe8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db34d26b8773dd388d2653fb8204251145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1d7f3f18cee447cc01bc4c6d1132f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65c2cc1b85f9b18709b02d809dce76147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60c56f77b00043e103c75d48288b43148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235dac09333c86a8f42dea57ce81214149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4cfcee473fb1181c073958174d7af150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d732a53765a8ac5a4fc0e00719392151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0ccfe0fd49023680d6b25d1089c78152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c698b2728c62dbb2ff231ac890f8413153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79464ab1562e1b8dd2b8a08ca2d9cd5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf61b5817180f9d4d76092bac15ae4c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0280bdb2a076c8108927f692f40ec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db31ffc8d8859d247a4cf11f015367157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94784285d8944f333e9a69d6454e8c50158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f78bf9615faca4bf73ad3ed707847b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9faa84d9ce8c837f7b9545154f7a9d6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c18b74118c00183406bc9f1903b1df161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90d508ddd79ed60e639cc626909f47162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331225cac3ac7ba09ee5403cd40a43a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b6bf56a57ca6b326a8dc4a0ff508c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e498bce680163c1d4d75cc810e0450165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834aac3e0e8740f6e7ee51baf1662fa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffea536a6b7b05d546c67d34ecc9a5a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee4ef4746b91a8bfb040c710f50fe7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5d14c0d56d1ff5ecc873818604a02169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97322a5e7c561b759568080fbf6f97fe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460549a3065a4f9996cc92f4f4dd77e2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c8afb3abe3b432f7c24f613061136172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd05bde91752bc9c1d2daad13aaa6d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3e2f07c43e3eda340570c449b70c0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ffbd12ca026b403c133ccd01cdf15175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac34a279596e17e889895bef2ea99b8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36270a4bbff145f5f3481e876a9a43b4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877c0be09f21391abb911b11b440ba9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b141905b38f4457b3a13b95128602b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae281110d5f00ad2300870d54e4595e0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abce9d19d5ac62eccd9a0544fe03f7b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06b536fc35a5f3cd40f016558fe1a2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2093eb205bc4d61be0fe5bdf21643183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a752875b9529f9dcfcf7f3edcc8a9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3613534147a499fced93c8badf33669185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950178327cfb211582a8319dc6b728b1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba581b99d3555de2891c57d41fddf624187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859ba6071d96299809706c0dc8aa5aa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2a48ae5f5661da240f6d9a5c4635c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed17a38bc5caa2159ee0a75bb305f3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46511856e8096ebd950c98aff97d871191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec19294e14812e2b859c3c04bfa81b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1aeb5b693bfa3894a6a02c22803eb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd21fb80e62d17a3323c78702ba9b4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96d07ca219ac7b76f0f115de23f6a6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd282cf17ed80ea7a3474c7453b7233c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b0a9d29fb377fb26aa50a0d79b675197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9686109567ee2a7999e604a70b94693198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa965b0e518100aa8627ca6336ccfc2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff449c6612a5c4fab8fabca9c423322200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07704bfc1cc499c7665cc7b7d942279201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8584d4c6166fdadbc1105e21a06edf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138021cb769335a678ae0fc8651d4fb5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48293cdbf473fb939068310ad9535de2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd89d3d884c711aaf8c1db461bfeece205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0548b0362f8cc2c04b7d49becb5a4b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397cd4405d5cfc09a146f8150fd4815207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a566dd5fe0603aaee96b6a5804e46c8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37bbff131599538718619fda1e0d83209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c31e12cd35bbe81d2f77afcac0caf9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53b7cdef3d0407349451c5c09a7181211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f3170b26d19bdbc25294d0014a7a0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c65e2cc26fa49bcb00e28edef6286213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ecd410fb9efa9db4f8c4bf617eeda214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277fdc25b944fa92a5f28b7e8e6a4631215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252abfc82d7e85da4106c840a4216e4f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998f98cc65fe2e19f753b27562e1ec0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c022af5da79cc8ecf4539558d89b5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e601e5181bb822ee76d73fb9ac26c2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd620a60a6e347707c9c6319b730de220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7dac129ecba8488a4d473da5f3e519221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba619b3f4fdda2d3de1b66e2c777485222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32827521455eb5c63619b0443c5bd7dd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d6071d9b68cdea25910159fc27eef224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a563aabe848beb32fbeca31b468024e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e2f60a67c6764c234b336a0867f9b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b291b1fe678fcbf969a78cca359db6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92041176ceec7597c5cbbff08409a8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8e7f00db19ec5994b04ae08a75fae229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de98bf3789946cd4fff78ea4e3b312230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e0bbd66492b6392a875bc60788d91231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e7063b70c43eec6beb053435037a4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f233ae19f41fc2be8da42881bbbec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a8d692e9edaf215065fb5daa9c175234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbceecfdf0b628e47daf5f7ef5c70c8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f4f472399e60690756c9c71966c32236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc413ba11fcbd677270336eae9338a0f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec327026d85c7bca166e893fd07e306238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261dd073f213f23a15be2128dd9e6782239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805a700d35cf62fa5854f24c7bfa9a7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618b5b17df464476f7f0f53f06fc9d9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7277310926c4214d7961c9fe5ccdb9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ea435583304e7599ba1f9b996a49e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34cbb2e36f701d4c6d2859acb8f8da7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145de24802cbc38ee389c766f191fdf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c095485b1913d50676a8b26c2f2be7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907d40a8d969cdb3747d0f785b94eff247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a9e63dcdb5bc779e86b41cfa3fb57248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d872f03b700566cfa89b83dbebc657249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ec36125918f569dea3c3cc6a7469d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f94e1311807a2d8588704dabbf0f8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89114491b35d693e02c3028cbb70668252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375670004afbf49f5058c17dd70df1c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2308fffbde1d10ad03cd6e2505385254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965448665c0e95c15ddf0e190cb57e9a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936c124af29c7ea2ab51aa7d2a31e2e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9a3a86efac007486220bcf48c94e3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e1a68090cce4940daf356144e37c7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863c0e1e43392e1e6b0658190bf7f95259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab3fb9a3839efd866028515f7cb6c3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b1b50003ad426bbeb19cca25f4d9c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76107addf05593b0055b5e61fd836708262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a6741a83c0b00e078b4d571954248263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ffca9d301f9e026c059f55c6aadbcb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf543093daead18d5265048a48c0fb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc156894fdc580fecfc0207138ce72266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953c12937133d8feb137d2a0a69c993267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221c9664e24bb8258418488ca813e12268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0a87dc275823eb52ac4936efa2cfd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7590fefca6408d83e6a742c858ec5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542aabb4b8e8450d2774d73172ff60b4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223ef8f55538667adc13afe34ed6f4f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a64a0b5f45fde5f671bc19413d9eca273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e05f5951f05e06afcd3649584bfee274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf4b9ed4f073875ad40ad47948a5b1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8feb8f2c73c710e6a88047adfd1f1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38393a7aaacf2a9d830775167e180068277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c770407d1ef1c22a291bf0099bd4e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28b997d8121cce2078f825498a0418279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8551386bc5f8c8d45f4cb9990f2f640280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ac82eea67e2820c61269a650eb3ff281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961fdeb4b84180b21112b6796433ca29282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83ce8ca5c34b2d3877e318e7284676283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a70a6887bf39e5c6fd57d6d2e30a59284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec86c1eb868ba64a5832cb377cd89ea285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e623b482311cd8a272b06b76e9338286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68463b62fe45ced7604737513908d0b0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f670612297386cbc270baa816e246288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03069da03903d66363a9005ce487cbb0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1a1fe85094b286079260136507469290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d0e9d30205ef5d57d9c0d76abb0ef291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e124f8b492484c938bd485667f6d05292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d9dc217bddf8cfbe44b5df09687ca293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17b3d1821ae0cab9879e703fa972c0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04331b1389a0c7411350282537c9c0db295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9dd76e75f340393ba8cee877a49337296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45872451183eea09f94d55a40637f30a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b1913a4d036253200e61f007648f8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd12ee87ee6d3689280b8cd4ef56de1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c1fb88388b7ea301c9e2cd79d7308300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7980ee185d087955f4965981779be301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e593e8a2b5242602f55b8fb6dbb0f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a144d651c6c44adb5224768c770dd75303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937abe8a68e5cbf89c8939f63c6baef304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682a15a672da99069089744c3fdb581305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040bef7a4d2622f095d070a293762b2c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d5c43c07fbddb88cbc3e9abc10cd7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ef7fd30035902e5cb4a4052937108308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000bcd1ecc235f26626a7ab3e2c5084a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e3f0731ac4dcba96435a52ca14a57310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9fa4dc6cf441678ce5fa11081847e4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270c19525f5611e6ec3a88f2ae2c7b4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13f0686f46b70151f02ee843119aa6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b060d2163e31f1e17dddd8c847508c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618747c586679da31b710273404d324a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a91dc8d987fd86c96302313f66e2c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6efbe91c650d8792e12d711d6865abd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44efd885ee7d7de1490a2b85a773c20318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98feff60fd196600abbcb5a6af4e41eb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb225da2f80a96c7e69bf8ec9579de320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759103872c78a97650474141eaf7654321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2baa993ee9fcc15e157a04216040e0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea214106204b61661e2cc68d21e0578323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f792734acab5a8e964cd19dc33e18324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb336a73fca7b87a4ce36db534b57b4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13826cff739366f8ca948451c010d8a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a324927fb674223efa33db4c05cbf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3baf5656150cb40f650d6eebed03aa8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d365311ac39c5e80c98c414c17140329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb7a52037c96f2321590e859e3cf8b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71417d7efc93f2cadd0bdfbddd6e7a66331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a06b427999a699cbd2a83c9cdeef90332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a9c3fcd042db276d37d05d6c7af12333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca60c7a0cd3c411eb0f6fe978f0196a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126a949b38cd010c03546c4f0096d8c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520dbe4910dadbcfca858d3ea1e46faa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06db86498fd49ecee4f400bb4ba8dd0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1c3df0070c65fdb277cb2c73148e2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb01ebf3ab9c61bb53cb72f5271371a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdab04bd9e41311d931c2868b368b54340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec18c0fad1f43cd4e8ad2c68c541c7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f27cfd108647af1f305901851f686342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606dae06b0ffe0f5496566711fa923dd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fce85ea6e9fa4fc062db615a7b8975344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37faa7df2f16d311f7fc1682c8cefa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657846f1f6dfc36b19cdae1402770d8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f7859ea07b3e4deeb28bcbde81d03347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4424a579f58a8a97347fae438c362348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b680c6adff6608a7897d6b95b9ebf85349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9588f198b0f6a9aa7e4eae9a6fba3cc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aea0d99a2e91b15452e4e6ab96876351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173a04fe8103697a4ab321cd1fcbb3e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee727293e6d9c805867b9da8bf47f5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90ec287f9ede7fc65c4b05b975c5c4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462fabfed41051c3ea69becc040b38d4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36a4e254e5a11115da03c56b81606b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e2517ba48b58440b88f3c098b0c2d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df627abe9a9d154a8a152b57d508cb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bee84271b020567dea35a06293590f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f2a5a465b75fa58bfcf1f6246e9bc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab42cc92e34d2f4d606a5e1a9bbb85361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f747bb18ec2ada4bc5b5105d9ba96362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0de44bc9a5a3efc565dd4bbedcd7f9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599b7718b59f213fc9983d1808e0815364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c3ebdfb1fbdd24506ff74faf94be3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08de96c3fa39ea1cb7f3418496a054366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df969c97a955b3e015ec7fad1e917a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aefbe711f49163bd73c37035ddbc7fb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8b98f9b1f1283c19220dc72dabf81369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d56ca560c1f463f1c583db946039a1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f080ea07912fa86aa4d02620dd3c80371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33eb8f99a7bc9d603856699f2e00cd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33780a37e65d2b07d2737c2f978ba1ee373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd856c996230c3064c806bccc9dca3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec96b792096ee76760241afbbb0beb1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f9e2bc4d252e4e10b957d70631244376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddcd84c9837a23548f2ff209b07d62d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de6bd3ebc9db71eb8ed62e9305e5cf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66355ba246df4d1befc8e29251df11f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64037e415c80347fe7ba13233d3bc8c7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cabfcebb35368611388e085379d9db381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e784e8415edd9d7ea00bc975767859382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374e2d45acff7de45bca60be1df0dab383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb6a978edc462c8f806d6f7d7b8d22384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281ccf003aab0d78b097837a5727be4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f6c4cc00dec0230f81163d64aa576386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e4a81ff46676c57d047eb0f9c80f7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4ed89f0627188d2f5223e7ce7dc78388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade490cd108e2f0773d034929ce67c2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c06561b1840503c7468ca8ff09e6012390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733d0d393a1fe2e79d7895fc63eb22c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac585f97ef4304f7b29b254913e5d71c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11ddbd70c756f0fb64c77089ffa8c6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07bd0067f756b9852ad835d2b7cf96a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b330c74a26b17ddcd04513a4ef7afe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0d252e5ac3710c71f66cc66d921de396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49ef0734d21188783f960ed9f6dc63397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a265cf2bdd43844a8f667089667b7a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e025899a153111947b3a13839de6fc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af74ae8f44c83770a9e4c721cf4824c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174cd60604bfe9e6f8a2f7d04f658f6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfcba051b8890649afc518f2bddbcaa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bfa52ef1d623c1060591f56d12b3f5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1170033ea315856097fa7d8369ec278404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321bb71e4a0bfb35ddb9d885ac9a1df405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2eedc16838e08591e529b4e7626db406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6c5a7c7ae87866b3dd06d26bd13f9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5c6b6cb419698535933dd1fd1343a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0b7a6b94d80504ba77817bb155b56409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8b6514d3465a8dfe9f52f512f00a9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2fa8c3bdeca4b7fa58850b674aeec411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df7d59d2fdc23edd9c47cca3dce1a3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336000157c8d061a99dcef57dd70702413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ff4603ebe6fe0618a7994b08e8f65414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d250cf742f6645b5b8b0a9eccc95275c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052e472f39378c22c37cc7158ff4ea5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d771537324576082e92832718079a6e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b83f1f88e4f91a2feb6c63d583b3f5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff1f9dd6eadca636e569a59dbe7eaa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ea6490bafbe3b7c6fbe35b8af3ba3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246aa62ebe24857215989d434abef10421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10930cda36532c74dba3530449cc69f9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16090fbd6ee51cf3b9802e6f1a58a63e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369134acf017d47f82fb9ccfeb0f47a5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad10212ca0dd74fd4679af88c12e56425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5021bdea2285c6f0da7f48371432034426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c547d4eae842f1247238af8cc9f61e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13673eb984e02f4aea7e588bad568a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7c358cb4925a72dfd3c0c7244df54429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22ca274b6d03c31e34e1c67d60b1d4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a98c1eef37e0316b140f6fcd6f1158431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae0d8ebdf1bc22366db5bad4e6344c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842f179ff1f4c830767b4ad738c5aa0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94124f30a28f846ff7a410f8dcb4e0a2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e0cd18a33b4b748d3cc09fe16d07b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e00835edbff34a46d31834c6c6356436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4e25a5501e7f528ff880a4ad08e21437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bcd2dbd7dcb564a56a96ad6c78e2e1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d467088facfb1297913f9a1704f45439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18eb46641fc0bc5f8d6c513e85e0a2b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df0b88e2e2b2e602640dcfb684339b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598bee3f5bc274cf103f1496ca429ee1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c3f300a18c139a4c791a3af8b1573443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f396747b80dc3f2e2bfaeb91e87520444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b3d246f6a28c0c563e1f7ac70e9a6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722d02a6d0eae6d3bf53ab382c82efb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e8fc090622ddcc6c5f185178c0ac6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf943c3bd4e2f0d740a2f11917a4e41c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19afd5ee69d97af0d36ce90a9f55d34449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de142257d2564aa88d042b287f496930450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4026c2b9f1552bb09d54679fe9ec5d9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698e86302ecbf72daaebfe94825acfa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb60b8bbb5925596e39475db2cc88b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc27920efb661ebd7147ed64ca8e16454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ba342d01b72be6fbca6ed6bbecd10455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704c80259b2f100dbac1ddc0fee8940456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee1e4c2bbd3213e80280979698612b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf943d5600bc9cb27c4a19c31767c644458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c604e6ebf1165fb7b4995d7f36acddd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c99c7ec8ec98e3436a746b5b68b65460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b038d2553e8f71e99c58403309cbd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20a2f67c8bc65a760e957ffa688d24462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81fd79fe5351074fe6eb5d9cffbe914463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca33f8fd1870f7ad899d3bea535a86464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2bde54c348f71cadaa39c3049c12f6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32cdc8869f17dfa30de80da1f9acb3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986f6eb68d5e570b44769a758c958db467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f11e1b5769cc95e87893bc4678d4bc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee4e258558ad28144022696118be21469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ced02b321c82260911655ba2492c0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39b7ebd7b328de74e80bbe8a2fc5df471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e6eddf0690b865824c0257f40e5d3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c1345fc8b9e2bec29f5ce35f47828473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869ae92fcc7f39d683d4c1fd132eb3a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c7525021c04531ef5650599d5be16475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43d4527bd71e29f6f96a407969f67e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03643134985efcf30c65cc2f7af842477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c23d6c2f408e16b17ea7d6ebc7fb31478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18572ce7af093aa6f9118b38c2e72dde479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bbfc8a48d0e31f941229ef91e3b131480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2479669de0fbd0e5a5dfa6b3836c4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ba6134e5d29016b7e28c1edeb7e71482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810fc9e6944e7f8473f20baa7721ffcd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc16e209eafcb2a098a96262caa420c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ed8071ddee7788fafb1a69494279f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0930a2c88934c8178a97e3688043fc1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976cd4c3cc3375ce182140a0d38200c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd423b8bd02e21a0a5b2bc343782f1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721d46422a626ec47a8a24c22f87a56489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeafe760b631f8270eefc772aeb8509490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58692604164cb04557192ab714ce8bc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170b3feb4e598ce06f5d80549ef239a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbfed035409aff03414a7c25436bce2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f562ffeb1ff60fe7e09c94f461e9e43494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f65a24b0314ec39dec31350f3c92bb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47290bec5318363d9422bc18e0095b88496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dba05ea6a6ad88cef25d1f5baed90d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368609aff287e7c0b7eac830236f0a5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f319283ddc89bf4498bb8e6613821a0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae15b160803279da90331f9db97ad6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece37f57e822ae8e2c2313d459b0b43501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1a35a051695fbdf6562f8553c3156502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83dbd368d2131a65b1132257b46dc7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8646c33dd7fe8f53285dbb0575939504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b644573e1c5f97ceaed4db0bb7bf6e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b83b77e587578a56ca7bba6b5a1cc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749f64af9572a80ba8045334ab1d821507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba709681aa96b38b20f16bfdc8ff8568508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aff7909e735319de1ba7a22fbeb03c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed60ca4f1575c6c3286fc6b9bd099d3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321bcacae2cff2da6c0b9f42b6709d77511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de423430ca9370ac7468dbb9136bfd5e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b7e2ad87a738002a5c70ef75c960b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24094fc0d63dcf2eb7f11d1491c2b77d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33fd371975bb399f4791592a5f0002515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b02a737ebfcb7ab9f7be7e35b1a415516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036c833e09852c79dfa4904b53f99c3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17a742aabd7486ed90dd54858dc3e1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d233f0ab2a1b6dab276fb8acd3c44519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3670b8083ecac7a5200b09e032a8a7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65c4c1b13c114a673a920bd5f55581521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c957b86a22c413836e367da6c6b0f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17853be7166c87a0273510d59adf5cbd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dcf20a7f6ef18b7091d1c7770ffe48524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932e898fbc6d437aa96c915c4b34b12525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1abb08bbb31f2bb962cb78c87e4aeea526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2fb32ff55baef1bbbfd9725474c4e9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d068e56e6c5b53aafde68ae77bd881a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9dc140500310033ceda2ad7af358c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af8961f980e0ea463b45e56aff0775530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af24482cda32279cde41ae28d29a7e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a86a92095afc812ddec7708afbbd3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880850a82bed023f7bfbceb2aa7756b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be8c225f9f776237bdfbe36fc6d93e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb394814fdb4cb46acad9dcb6f68b26535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5921006e004f635ea50e8d0f8682e9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6b6622bde96c8228375711b84c5e4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55b315c73e7a6ecc56e9af571f1461538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8eb2486d895e7316699592580915aa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9159d0c6e13b4014ec6c3e7babc9f0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3355ce3a2841ef7393521c8bd33b2c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874037c851eedd271347ea70cacf00d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec19a8acc457ff8ce1abd7b3d6f5983543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04514a7a83cb26346739403561a14409544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862e158be011381938d362f928987df545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1b806b7cebc6a969846d5839ccd08546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba046925998091ac6dc8ee1a3c851eff547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d72fe0769d74eebce0083c9ba36737548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec21beb8d16ad4548781e33f0d34ef8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429bfeae28f541f57209e8b74717a03e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7b979fa84454d6eee737878a03a4b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545cec7cc93d260ed0133920a2cd1431552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ef91089842014abd2bd536823a47f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56c2d74506c3207f8913548e06a42c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb994ff79e18561cfb44c98bcafc00f1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551292dec41d31911631f5d7f8cf423556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad077bfbb54ad7a761e31c058921a036557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382fcc83199f6c7f0dd63573bbdcc948558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771b358c26a5ae3b135afaf6acc8fbe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089a630c460b7a8fbc56f7e2eae7cf2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d9c951fb4f7321b0cd59e0724156b9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecaa687729600d73c46a57fb6baca84562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75bc5ae8e98e2457d142d3ee9fef3e5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5536ba9c683d12445a1769b68b72a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b9c7ca9a512509667bbdfcff7dd4c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4106fca7620f859570851b00232d8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02175702cc74c9557ff21470aa2102f7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9bccb0b182a46e1abbf3337f662ba7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52511c57eee69ab49e55f2989541234569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58b7991a3dcde9fe1549881a5be3b0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85295c3abb09b3cef6970f472518137571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1c204ab2cf27e5f0658e7716ce1c0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67554e456f530e4f1770f08b6053938b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0d1e73bf5533971e23969d4d0c4f0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ea3a7d0eb704b0b20c092640cc99e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7695a440db87afbc8f25d5c48f2f937576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6fb94e36de78f61e468d6457915fe577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159364d4fa1f87718641d5b07466d7c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf83b10eec40bb662310bae48f7a153579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091fa1baa1596b923a18556709de851c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b7fb5794fd054031ddfd0cbe0000e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485180926590b476e18d9910c83b57c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb820b3c1ffb23e7f0604a4440ca2a90583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4865708d24074a37db8855ede90332c4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eca039aa4fd3f0be411b12f0545b55585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad53c99c6141056dd6d24306396e8a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa498834f23bba27e35a6678689c384587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1841bcb3da40885670d38ac678bde675588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf4fa6eedd9abb3d1152b35565fcd4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c37b132c35e11070d2bec26d5977c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11eed75df2918ae13d97045d316f2d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69a644245b9155632060f4d57b6a2e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01ad0128d67ff80cda37335d1ebbdf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05a1b1e0a7dec4477b2955e9947f2a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e855a0f30e01f0a1c5beebe619b6dc7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1cbd308829690ed0372423c894e7a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb71d84334a4f3c0c98f97bf85eacf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9aa5ec9e743a4be00b6663ffe4a9eb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3647a036f8623c91caf45d1e98bfb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c927430cc0f12564b9aa98ba4e14cc5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c891d491e324e6b4379d8c2a7b4ba5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89e17c507b14754d04694604861451602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95f844af6a4735098c75200434e378603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3e59a52c8235b8343894d0f58981f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca560ababf9cf94964d9813f4d5fdc5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cadcc81249f057327d06b38dede32e7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9400ae50c2221b23dcca852c8fd7aeb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab467b9ce24bbef4510f06351ebbaa1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9cf92305fc2ae238fd74d6ec4051b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf69dbc3845136d1f4e4575064a47ee610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee461dce052f5768ff2b4ab3ca5e3a8e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e7c4dda2dbfefb57f1d500cb02376612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2ffca320f7a51126c37b6b7b2e314613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b07db0c92fadd81bb86c34c9a64f1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e0e011898837c27ff96fb0165d7e9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d09263b2f27be7f93ad2e2db4cfe75616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f454ba79c90c72143f1301cfcc76d0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6364096bf57b7391b3f88d958fd0296618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a1d9640bbeec6bbcb8d2eb420d5b5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313463ee9cda2678fdb18ff6e6639951620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29462b0aa89cf63b386a669b773579621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601e9df3e6dc59977a6af4a81dd0cba622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789890f4461d9f524fb43a8f7f9ca68623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94390d1e3f046ef1f23d80c589d9a6de624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5f7a7c4fc319f4e678c92334a5110625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1523820e6a7ee13d900fb41f3058c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6eb9e7d5f0493b37a8456929d2ede627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50675c3ee457d8a42baac0e002d4d53b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206188ab89d76e2a7f5b8933d75305a9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b8a083808c4ba5a59c7897d782f57630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12936487d21fbb0455f5d292efde79d6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817bdda7f64aa088d99484f5988ea03632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d5404479abda9cfeecf63e2fad406633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca802dcc6d7aeef10bfeff14b5a63e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742cd9c6b6c63b46932b89397a92fe8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c0ca999874f7ce3ff1db4bd45a486636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd0a6ca3b4765f5b6048ba43482548637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33006053411f09b69db5777f138a923c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd072c850c87bce0650e9896d3037ff7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c14689aca2fb86d75501e20cbcf54d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d342d7579c58ab6ec982aa6223d9580641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354db9506102712029974c8e8524136642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea803c982ced07443f53aa93d54c241643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa075196cfdf2bbc561fb8b6cce07da644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963fca25b18d900951e2fb06615cea82645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff165d3dcac5b8ab9177c7e667aa31f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c330a37fa27295a3b6c035bec9c451647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613e302f7f73432c13e67bcfb6baa95648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e885eab2a975bad9cfb877254cb57649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bbec4db4e5ce3ec33159411357640b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc838d768d6699b2a931e948b0d8b5ff651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15582aa49289ef6dd267b438445c2056652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5473bea6601b3f682943d8ffe7f1e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f0cf508729bf58ce539be12b5837c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529378aa38245df98238528d9adadab655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207a743596286dda1c92baa0e895d6a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f5e3ce2d3990681ea6e5f0bc9dd73657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1f0a8aae14cf5e1057c21bc6d5525658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29dbca43e21cdb71c05c6e31d2b6a1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bbc369b481004e26e1d89cd9760c3d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783afc31081ff02ae6d72623f7ebd104661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0feb28f4a9a27f4234cee92b7b3fe19662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92cbd67f315075de16769f36bc9aa0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500dbf1d49a5cc037e2651ee40dd1aad664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad8e8a2be892124b03cec65447c3ed665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4dcdd3e28650c6ec9c3520e638159666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918769de37935bde1511d083438ae08667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a1682d3722655504b94ac6ed926d5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3a755d9d787aaab70b7a149d538af669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5e35e66f79314618ff0f311ac0742670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9593d9863a914c52b30a5e6547eba671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da052b6a9ef72f5de42af8f9980fd8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b20acb1ed85926a0c19c2a725a9e6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de3db98ee0a09fbadfadcc75450315674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94c1aeaf0f846bac922a1f7c286abb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec86bdb479d3fc7206a0b91014c82ad676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5092c88ed708a6bf178bf30a6b860e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91542c5b1a4929df22f83ab950d729c7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30d045c4f30b89f4d678112d0d213c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a98a8711c27aa6626abae2ba500ccd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600cad2dddc383539327c1656e91d53b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5bdc7153e969b5d926bfc8368ff26682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab0b6b4ebb1d5174f78fc9431e7bf8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec818f485377462dcbb53eed1dfad6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48fd7c8ebb1907d9be64b3c435146e8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d8a89bc55049b8877591ea163bb52686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa91f995f1200e5133fe5c3aa146a80687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a0cc20d022010d5d95ea2b26b4b94688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36039ff1f50d74ee14daa6ffa7ac91689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed23eca34b18f36f41c906e0e932b59690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7679866f2bdad83ed3aba3a96e802c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d0a63d4a5a51ef7cde471d26a1460692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87ad81621313f645deab46fbef05f5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703bb5393404a475048979b74cacc3b4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39793d0d3df2e75544518d3120adaed695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff771d9566eb7f0912d72f4b666fe642696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778e8177571ab5cb211e76ddcc9be1c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf2fc40a1e7c07355adebf43897ec4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6867f5d8381a8bef4953f5c0cbd78699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f279eea124998ac89640fa86ed7ef700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675618fc7a73792c6e01da30f700521b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc4485a829731beb2d3b15b8d25ae3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8ccf8fa627f9782b96eccdeeaa386703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d065b722325371613f3be0d0fa9cd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a143d8cb698309ee61e6807b1d575e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dff199d8fcb502c52453c5a923496b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06c9f87353426836f71aa6e704441c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4bd0b90ade43c4b6c6bb5b0cd07d7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7272e6caff1664bbfef93da61519ab709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a413a707f8b1d96c822a6148c70ae59710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e47dac876342858c4c4d758f608fa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56562db1c6159aa0ebebab44b29e842a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e46aaf5003200cefa30bc98bf11db713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c130ae2ab795a6743e4bba51a8d21e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a1240e65f434bb8e8867352d6e5ac715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eededa6f6b5c899b0b315aac17bef61716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e62b67c6349fd1351cdefcc6116bc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3176cd0f317896a94b61c05ab3179b2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39b2c55aa5f26059c28b4178fb6ec9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b619a8af1719ba86bbd5f2e0ce29e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915a79afdf7090a0f6803fcd98bc47d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ff57e4a8e8be314c9b42cfe019d63722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d7095eb77178b07e55e4cb9f76114723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7d765ac334bc7a204d7aeeaa93ac5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f617761272e8af29c2296fe6602fa1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770a2e4eeef21f40c9bdbb50ad8e6cb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20b32e9c9151ca4d2ee965dc240d10727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76649da04f342b570c7b6ba3a7262262728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af70b78d3f66587fdc9afc81b9414e9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1597e0a787cbf2328d201b245ce03b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0843c7d80db1aea7922408ce250f43731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948da5b0d5b324f21892d7578765cc3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121bc0a9e18e0ab6ca1c437e4075ed4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9573f7e316e2456b3337138bd6a34734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b71286a6eba2aba7ce2538fa04273f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732c53b184a6b96403f144bfb8ab508736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b946da9d73dcf2576f535564e10bb80737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d5ebb3c2993b91a10ac357bd0bf58738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81349516f82db6d5dd721544bbb9b144739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad64cc4d8515aee65421803fb4c90f6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667bd046a8ef304b6a08f28c9354bbf8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b586eaae31afc91da41ed173ec30f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f534ae321ee69dd2c66732cdf832473743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ed6d8a733c72740e72c657482dd88744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d7b4f524dcb07d40650806296a77e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408bfbc77d4e674744899e00d62d30b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a1256eafff0261d2e2a0d9131112f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4af907507865154aa86506ffde7eb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab1ae4ce0644e2b42a65e98f811857749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c48bf6107a537f0994eeac244fda1c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a280045bc8199cd5b73ed1390c71078751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5ef980ad2d5bc630832fd092f86a5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed3cd3f7d5f3e681d121863805301c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a03293848fabc6912d99281de6a12754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5359209c011898bb2c6eb94157041755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ed0cf82df1da73647693ff308f032756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8c8a2a679c7ff7d0bbacaba84c13f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c05a3cb41562981c5a278fb2217de6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1a42e87bf57e830ef4edfa820db2f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7f4315a05dadb92f92552e1b5d4fd760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858015a53521d2e1ec4dc8e509de64c0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b568b380abaae75e2e761bf4490e8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684a1769d55d06d6850408d49d9be3c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75aeecfe75b51fa9252dc10272aab81764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a3e2f48102c836d3473fb7b615872765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34518d5e0ece34be0f357602e278d9a9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8546158cc1631551850ac493e36c1e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fbf318eedec87b8a4096eae061a31c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6340397ee2e45095925f60c853e9c47769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf7a8bd43824a4837522e2efba737a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2604d2ad53eeb823dc64766d44dc5771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbba93449cef0c1ea32ff42851cfc62772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28768f2ca81e70522e71e029f83716f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a519d9af0ca5cc03ce53c2f88cb7c75774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046bd800e79db7531fcc6a61cf08182775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e91821101d7cf6d315f5c19ddc91de776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcba3a76e80b615b28fe882092fbd79777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2ecdf6cb545c252ae1807eac614aa778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536b14f07fbed9b1f79392e3674ef77779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ffe67fca9b35ec447c6f8a5f8349d4780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e684097c76da4c024e951d069774bf781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bddf13079454a830503cb9f2a7a161d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06debbb3fcbbe1175d541e53cb782a63783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade86e031a86c97e93f3b7b178d9657a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53cdef647d13f7bc24e53b0769eb8e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ae003a3fbe0765017031b2c10e9d0786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421803106a2f11841a8c75cb8f6cc96787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c4c717489ba027869c960ebf1d3fe788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a19d7ddbb61dc479fe6dddb859f672789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd66f802653cdafad317a39d67b614a8790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1cf2b83385214f73a18eccabab617791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2e40aaa94ea53fc54af16b47c81c1792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597fe3322e0b71bc59ce2da50d07a32c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b344053321b19c7da12c90dc0cc2e1c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e79ad6a9a4937a8e80cff41428a03e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9449d65bdd1f270d4a04f1d32eeea8796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dacd71cdab7b5b94502bc4540cfb61797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b67a234b64303523e0b4b6792cd077798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae37cf1f0b2db32d92ceb44cd702707799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6377727f098de54c2107945a160829f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f45175c42eca855ef2a2007562628d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794dbec61cc7bbe5530b2d84157b1f4802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676a8b050c76ce7c272c3a31316c51c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaad92a92a5050a65124175438a5fca804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068256f6c4af8f89ead5e458d2a0ef0f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e55f68b4bc5dab256dd95eddd49703806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02feaf6c00a3e7e6b4686f393d03aefd807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0659e4f0fd9775428b25fd308bb25808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9b2b7968d0e7d45d2c5bf76cf541d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd0a19cfb588c151fa5c29187cc0a2810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb2b1b8ccdee95c20b4182e9b9e834811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ff8e0bb2d670d20acfb8306258adb812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8a0a3ae80d46f6f0d99ba47a6d7fd813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231efb27cf1a97bfb9b8b5939452cbf814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33829853c1f835f91886e585296e87815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bba6df136a1d7fac81d2d973869a0f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b301d168c3162478c9aa6ce2bf63cd817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e78da06bf0cfd2426e3e6415daebbc818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242f822975a2e72b4a6e59ae1b0c6ad819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80045953e54ecde3bff8a1823ddadcf8820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5b9ca22fd2f85363552e8160e6268821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce3811e3570212c1ea84bcb6c7091e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623816b7bd60e3cb2550bcdb67662615823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3805d846363ce757742367820ef77d824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1c3af5a4257f0cdfe7482d9c6dd97825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48fff98395aa0946d27ad97c893b9b826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ccb212a5bf1d73940a326f1ad46ea827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e5ea68b076d45738b9621df483516828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216649355bf401af9967f6fc4b71bb9829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc1eb91ebb6f65bc8d6d18b403892d830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207432787f1080bef16d473e74f559d3831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd486174d81e1ed6f27b0e74a516788832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c802644e2e1afa9321d1aaafb068b77833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604e4be8c220315c27484d3f6d9fd90834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a0359ad559ffb2c74fb9a0ef5ce58835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f6a03864689bedaf5d182f22c355c836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f2742e3623ca747e54d7ce72ca089837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521257aff1538de7d336efef12e082bb838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b930c5f9d2b278633a26de9b47e78839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff14dea03aeb07299a173b2c65038d840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26211ded01e1ac8786d1597ff81c708b841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa840a97234476664452fd2a8dc99c37842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674eab07c505933ca29211b96273842843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c9cca27760ee45cc951d20603cd05844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d1cdc1e20f6e3e1c7991f306618de845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e342e344ca90362d380a0eab4f9ae01846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb494deda3806281272acd86c2562a847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef542bb27dd3bbc71b2a10bb22452d34848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2399f1d09a7f12506da4e27f18c228849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391455a95b562bafaede3a142473275850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904fd1bdb164c85508b31bf5f506b1a9851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17a0de2e4bb486f61b00fdabff309a852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4dddb4dacd640eb24d7c1ada7405f853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a4174fa5972e85793461a97615a26854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a389349938a2d4ada92913b15cbff855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d595dcc00a47e5e591cfbca6aa30df5856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9509aace5e3a87b33b660f78d4b65857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2fcbe266e182f10be60edca315aaa858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914ed18ccbd05770f2d4b85f73c6ceb859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5f915390c15d28b6ef1ca3158a7c8860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4abc0d54ac98167f9a2045166ce0d861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4e5145a99491a37be2842ad097162862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fbf3215b4dbbb04c9775189bdcabed863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d35da98a12048b4f5df3cf170ac9a1864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55195cc6b555147ebcd915c8b807573b865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11530f5400afebdef02aa6c86942ba17866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9614fab616c4cf52d7a5ae893de61b00867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aab8104149f5a884022edb689e7f4b868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665535b16669b633f02e832038077457869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05441b7de7749c7184dea558f1bb44fb870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02481aa5e3d30f83da96e5e20c236d93871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3c43a22c3b28b821d446231bc53b3872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f951418d383b6b005484e1c5959e90873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb796a589e6eba717a2d569a679c2e99874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd08f9c0d5a9ee3dbbbbce91052a71e875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5553be96ac779daaff0a14f3b81c8876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e337a800a3796272d226c5c86c2ec877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789505be240a27db80deebbede315e98878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b3f72094a4d2c57c75ff3c9a8c430879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858907796c5fc4bf624440bea78d3e8d880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026e1d69342df64b6944da7cad74dc0881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c25d61b3e56ed43805c6df3baa2ac882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb76e58ba2388b064cfad5053fc42f0883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74bfa79eea29cf6b9b5cd90196c66a9884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17090370598d93f44f29b2d201e561a7885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc5fd5697bc8312a28652d650dc0d0886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0926692f4507e4f188ace506fea27a6887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3b9bdaedcb0cd6688b5c6c96eff6d888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157632ce7254f00455a69af654227dd889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e2f65ddb7b9cee07067aa47e993ee890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d585a44005efa283e94c9b9a4a3a7891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e90965b0ab82f0412e2fba17d06390892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c168209d93cf5c7010cfbe7645009bc893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965abdbdfb43bc8d5b060e942c81c870894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d21fd231cf71f898e1b12e4929e87d895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372ba4db0b83d7f660780dee076e93c896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b8ec37199a98534f2597bc63e8322897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7873bf195ee2a81e5314eda407f836f898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a227de7e26cca91fcc86da84f65e72899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc4db9d0c68f302156cb13a27cbc4b900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af35d64967c91bd1058289c6e19558901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f5b9abe29ba2b457de5a8e08c5700902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26e0130ef02adaeec528e268b4940f903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9b743869cb377dce0b2f3728b4603904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f226c09ffbea447ccc2fec703d65d6e905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189ff11d3d8d37dd54584ee92423919906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564346acf40233ef09700832bef49cf7907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55c3c91c6ecd12ff0c81302f62734e908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8999c3eaa0c6066f157e5b594bda0909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c6416b8099fee90553f34a8a355c2910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67393a8bfed213aded48e570499def911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b61e155d9d5cd5345a83630a356ff7912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d9e785274c568f228793a4404dcb3913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132a01d558791397e27a8e77762cc6a914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a7e28dc0c308311b6bfcf3de46ede915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73b5936c1e90d3a377bbef79ff7d1c916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6165da294c968a4eeb624503d5a8c7917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd40802fe78cc73b6c74c8dd5460067918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba4c77575939aadb4bb08834bb2a21919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7f69ed642fc92e492c87e8b6d9796920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a3d59fc866084f81d10ce75cebb68921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d96724d613e260697b24cf97310623922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f0c2c4e0853220d44f4af1f5bc2fd923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132eb579e026f616a44bd48a0dc0882924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68250e187995d760e4e30bf4a61b8073925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc3add694cf7a626f2d0ebb9a1b1c2926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622b1679e3d819b69ededd733443388927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc89e46f130bf4549a1f033e0843819928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ddab5a9b1c1e989af7c73f0434d49b929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e022c0d6f5773d432e67a0ae61223930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7aaeeabfbc88aa1bb867c4f3cb08c931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde17815a75c9fba4f54789132f1fb7932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ad79f52ca67630926165704e39b78933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67873299928a6932166135d8d3ce740b934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981f39110b7f07dae97ac1099380d9a935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71c13e119b2a37e27bc9704698677a936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0536ec909db5d47719bdee0b4995349937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ecc63491c9aa176ead5b27a27e9e52938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1fe0b695e020bab66b826b05bef1b9939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e272a327fabb2a4a61372173132e159940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580225655c49c32865e3c5877eb76be2941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de20ec762f3a43d871ce6b75a2509e942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4969952680916c4a1a6e9279dbd01943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd498777e7974badae582bfbceba92944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133d4cd655f79d54373cc384e5fdd71945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e889005d2c4f83e3429c7d7a31499946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fbff752b41b24d4be929802abbd9df947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574b19a70aca2f7c3df383e2af1a4b1948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371811bbb95537d24348628f0e02935949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b00b1ad82e2abe47207d7cc0745cd950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9505be7387e7e795802efa96ae33d951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5d443dca90e3159b3e12eb92ce727952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0fef251de9baf481a0bed66a6ab635953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f514aeaf014425baef83e16b8b6d77954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01263842c7229a223c587fe116d844ed955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2938ec24431e46001ecdd917505674956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146aed68804b42ec7427c6fd0fc9179957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b454f6ce29f1ab45ff305fb6d67df958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45dbd41adf1818159dcbe83c256eae2959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9bc85346f402525d50e837ac88593960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00e108926dd5849c8b291e7397bbbc961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24756d0e245c9d93c055598c84f855962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f40c6f25871eae597c251d2ae4fc5963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f725109914336041f118e9774add7964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec98da030ae9174cb32e56b412d33b965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab7821fbac92fc71fac01ab298cbed966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a5a711b2cf9503d69e87949509b3e967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f57d415b781c8c1308b153fc3914a968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257ce723e1abe5fce85b6e4cc80c5ae969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6fc2a6ef6f4d669b74437695a30f6970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1881301bae4ceef225cac04f1b6167a971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd4cc19cc6f5f68975bab793d7f8a2972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f32af8f307e3a572e59ce1c336df83973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92241a02448b64475590ba7b60031846974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ec6fe0f6be22c9028e986b0efb6b0975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1dbbb8249b933540d202aca8ca319a976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb5207264961bbbf1e1c5dad12d516977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05754eb9ca31d7e3a80bd8751c240911978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d792975cc8085c9b5a24400d67b80b979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761e0805d0a715ad77531cee00a53bf980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6e7c38ee15af58a28581ec969e213981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736270bc9e1c4e052b6064c7ea50224982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc7c220405e485205478b1ea3d229a5983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb60e47587b4ff9a08dcbb09bd4b30984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c50688c635a983607752c747c842bc985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f584b71e1c6154d6a4ca9bbf0a64c986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90214124b23663b0db77f736bd7fe7987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d915f2e323e4bef0e77554175055fd988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ec54450565f8d310ce49f5d49992f989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60357888ca29be90419d8e0c9e6089ff990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a8286bf6007f2711c635e30b3f6b1991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd22e4873a3b9339fda865d032b7496992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db3ed8b23de78591e88f9fcd10cebb993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab2b2e1ea4c7db01361d220d656bc4994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2af43eb020abbbae4dd4ee06eefcdb995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6255e75acbf3b7053797f1f20aed2996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743ae67bf9d5619ead6d52a68838c90997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>