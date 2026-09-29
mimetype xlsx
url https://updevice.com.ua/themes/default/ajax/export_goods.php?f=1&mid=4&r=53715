--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e077cadaca3aa67c67d30fa063aa8e51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ad424ede1d41f0e58f2a8a9e9b7132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425daebf200df93251d17ff2f125af783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb3f4ee0db84c9487c32d15e21adf44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80447e09b16a93dd3f2e6f524030fd675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be79b1c3640cf53961395fb35e1d2d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6102efd3eb42163d3e9a498b12df587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a261d46ee77ce6ee4c284ed38a2470e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e66cca43e32d931bea63d368a4ef369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40780aa6011c83750a5a9532407a571610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904753382914c227560ee0d24ae0f3211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53eee779358665e30f1cd5bea0436012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930001def76e5d4550a8c64617e9038313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a19aad91d77afc5ce74aa69b68484614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d93fbff14c5d6be198e36729f690515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682f615ed5b46d3147ecca6f04cca6316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe484b372bee00c6fdb7688bc7f1e1da17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5aa8bcd49c22c816e9f3538e773b5818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76341e763bcd1b9bc185d2de36d7c919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e4e466782528423caa2e0b5b9297ce20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17624a4da767052cf7f2d1fb2b41bb221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3949a2a9aed96da761b94b77a86315622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78dd8568dbdb873cacbd49695efbbe423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aadb3238f287d97db63db5ad0763da624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa257559d38769e9b64be10382a3d5125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc76c65c4c138b25ee9cfd6b22bee0a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8fe5738f8759e1227c04ee065962d727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8312ab8c8ed6f5920d4804e0b6d3128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e447acc3f4e21a4c7e423392da49ddc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357cfb085d7d3534fc7d4aed82a9176e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7e92da0135457fa9bbd84d49d904831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725ed7b4b20509ba2dd5dfa22918e5032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a23b71c4cbaf73f992bef48afc42b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529738adcc634a493ed695429146758d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf057f55a6a7d631333e513f03618935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0fd2b1287bf1303912185115ce30336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afde1fcf9f436cbe1c69f155b12d6ff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b5265a44e024c721511cbb7521a7f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208ce7f8475aff0de5dd0e064556b7839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585c1cba9ff299d693b61a5dd8bcaed40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb8df7f430baaba600049d0a291a9f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb62efec02f2fe712c9700fe95924f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26db8a27f40cc1999149929fc2a01143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882f1b6c12d5dce3b221cfd9f1236e244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e36e862ac1abc3741d03ff959b79845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ce1d5682378c2f0819c353118d3b046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da988d1365db5614ea1cabc6a34e041d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75127a3370f41a225e12ea531e72ea7848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac910a51f5c33a69b17f08127b45cc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f99c6cda54b901abb3a572e67de86d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45915d3fc5fa069c9ec12f65db22ca4c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d41e15e990a35bc5c1bd58a31dda5052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d28019abb71d6e618c0488acf04eb253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c610031932ac08954ecf220fcf32254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6855d5f8b53566e3dd68343e7cf0555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358b5db66cb8b4650897088d0bed4e856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0fcfa69dbe8c3ffe2901a797d0816357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb5da2ef4f472df8b3d9cfeaa488f9d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9b3ba6e4375edea8da1335cec633859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272bab7dbb6ab00bdd139593872932d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e38f6a45236c8720f87af7911094961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1c045afca4b17d4a50b5a0bf63ad662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49084d8afdcecb563c96ab30287cc49b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a7003ba2a521ec67d96a67f951bdf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9063a5612ed39b5fe13dfba76812ced65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260f915461c8d09311903d8763bf08a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3118a80a2c189dfc1cac03dec40b1f367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3c486252024e249aac6f72523afb168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3c3d8004231acdda15df2be8b301d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dcc596c86bdf7e216708f0bdbf800d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef344394148bde4919117458172589471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00a07955403142059a0f40c31971c372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24589c1b3c9eb136507e8c88187f49473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818805694d2703fd26dbc1a964e260474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80fd0d5e07853680d70e1d7fa45bc1275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf14ea8dbe0430f4848e2939fe7de576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1cd7f80ec0e2bd51c68c6971da35b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075cffaa89dfa62b13702d96d57c66578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813eac81f47391c119a3df5d525550679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782dfd04a41bb1b0b265b0048e9023480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d8d6eac64339679a058db6521d77881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98952ac8e068bd3053a8f1d8bfa7c6082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2baaf45451a45bcff100f33e4406583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378aa851e93dccbf2d9ff09db243544484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89911fc2544b3f004a57dd07c9c9557285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953f4b06b4658a49e7785b1c17a805e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1be2e36d329d3f830e9c2e5888b23387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8b3f94175ad76c774d8aa6c03b13288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2bfb4e6210ba3b800226f982aeaf0589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff97fe9fdd992b1961423ac2a32e2390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9c9bbfc536ed67bea273a71b2f9d691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47d4bcc9c81eb1ff77dfce78a8c7a392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23588a9ed5c5ad6f3aaadb41ec4fb8c393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5733749ce41c4540c928ae1673bc694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0544fc99da59cf89a742a6e75f9a2f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4efa33f98298859b4334af6703f9b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3c1d71bd3715bfa35be321124878097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49ce9effb48a444f41a1528dcd7d7698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a540fcb4707cc7ee59b81b2cfc3e999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc07238602e606b8a3fb261a0051d0f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdae527eb4ae7825c353277c8a8bd02101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f1a6429ab9d87b183294e6f75ae6b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b427e6ca04e0c9b2533371f1380b3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857dea1d8641addb39618553b299b7e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415b8ae5486ea4c40fad02aa6285d46105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde514f2b0668d38517cc3a2ef830bb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036edd8411a531ff4af2a333fb747d48107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60c37c0008cba4ed9bf96bca32556e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3861a119e2dbbce660215d1d645a66109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c969e42e3ed619cbf4987081aba8b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac52df5e53ecc1917d44984945bf2d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b20fbc439bc2c3a104f550a66eba2f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e438429e1cb916c991862eff2266f3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e11ed75b2f7db55e391e60eb2efd06114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9658c4a7a9150c4436f8a65e9644826115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f153db6fb2742a6eec9d751e9e23898116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7017e6fdd55b6b99a11123b8ce4f69117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8ae507cf336db063cea88b517d909118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58f67f199ceac517ab45616fcc0af4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500367bba947ab97a88751b278959608120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36c9f6e81e703e8a5870cb281c5a80121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a12a3b68ea056c7b2a2d37a45eccf1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51daa0b9f5dd87478c01b1d6abaa5a12123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad5664bc0c426ee6b7edb21faa743c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84609708c42c842c0e13794899d930125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176eb5d70d93bc7160f075a16f2b69f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7f23c72e27e8232b2953f08bf2ca5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e79cba3cfea27011cf82afa22d9f1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838682b6b8107eb1c42ae8339c9bb35129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b018dd410f90c92c7a07a883d542d3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72cfcfa06a8d186c24cda655d68f09131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c62bf94415d81e45cb1d866c8516fd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530d9f610f1b5426023f104bd3f80c4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4051ce65fdd46c6fb45b12cab22266134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ddb9510492e8b0d4c2a3a532fdaef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf1031afd78a606613b4cbb32c921e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83122669c7726a33ad96a0bcce24bed1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3aa4f9f4a7f1096fb76a87fb6c52b6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5470ac2112e760ab6a08e2c87d041db139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4f5a0aa1c4992da19ecfd2aa64126140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865ca45248382ab93f406663ad26fdb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac67e0e8e63504880657be0b4a1470142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54355b6fcfd77960e6e2af3fcc762e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb7e5a98a980ab7554169031b73d41144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f83ab22dfae4c3a2a1c1256e976138145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370dac6c6ea9e31aa6d69e9a3c37b3f8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3192a802787ce99a3b45522c3cda4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8d16296bb537327f1633ebb62c24b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06045dce79a03fe225dc923c359dcc8e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca14b77089d78e0bb7c1c0ba867ce8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6acaeb8746ff0e39d7fa80e511fe3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c04405b584076ed7a04cebe5b324e0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16fd1751f2eeb7655d208f7688a3780153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65580828c2edb634af9bad4a7c94807a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f262336559af12be81c887559a7c319155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83f1fbf3d4c62fbe1a52f833e94b94156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38920b47e12cb13fc3317b89af45ae6b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9afced2ae59262c1b0e55fb351dd7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114f7bef434179b325052157c725d3e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4ca215ae3da1214246827c1da309c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e80d35d89e9b3bc3f2f9fd93b92139161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e3f077e236674b9f6aece83988fe3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb032b2a9c17ab0a791dbfa047e8872163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc10534e62dbb1ae50a6447b61266af164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a6fa133d7cc46b32cc8f96239bd5d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863332dac508a715fc17327f565a099166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad388e5f64c51134a87cbce5b733d20167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823b499f380d5e54d4ab2a652dfea99168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771af3a803dc51900e59ffbd3aa56525169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966eaff55b0ff45c80487c9829225e1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b316e2202ba7b0c1f7f01073b4b4174171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12cae601c119ad45c0142a8336ff16d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1832d9221e7df9d3b5ef840a68a33173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855912cb633f088321d9794cea1c404174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2911e1185d7a6f44f7752c2a11543e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e7d23f6ac10cbeeb73ccc879b1fd9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164a7df0b8ec34f49f43187a606bfe2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f562d3c4389a296fc121463ca7a21af178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96720f3ccb2888b0f5d8cc6ed859121d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39202040d766689cabaa22b2049cc032180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea4c27fbe138a0eddef842e0ab1ce2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb66e56b286ea9f756cefd2ddcbd62182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887b706ccf7aad63d137ab711df513b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a2cca76060d3a20f68d21a738d475184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d914fa4525ba0d6b819ba91df97919185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904fb7db23ba528a2a8c58c95bee8138186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cbbcbf35af79f572eb32ecb0286bcc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673f78d3e29199015109efa5a5febf0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd59a6709be7a911abff4a3f161c52189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1798e474962a32c8293836c55528aa0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f49b3222244afa5ad26a6d3c0323cc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13bc7c8ca1ab36dee7c3b9b1c1771c9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef7534fae541fcef8eccfc1d5b2ead193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be247e861fd7c281390bfdab07655d72194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b2015c5f0a4ff6ea862173a2716ca195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab0225539e009726492434b1a415d6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20dd8d7e22f0283f07b5a88deef6a0f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806465fe304bc5e4b0b79538a75bbafb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84006619239cf775b42e5b0150879fc6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a14f77d7c0812ef97c3d90664170c4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede714a84713a3a1179b615522a6bdb3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22273c1457e8e1fc9e54391c688f007a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2bfc39a4764944f30502a3581689d0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470e18560f9a5150ff52d01a48697a3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0cd086e67aadf4a555853335e011b4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423e53ab487eedd44689fc470c9f92f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118129519356370a85d08ff414245273207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff6d3b6932d481ca55df53d212803a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461833f64f262a08e428fd2812e6bb8f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3d240ba3f977bc9c4a422b2231858210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbdf8712d915c7b9874d508b71971fe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0758332ddf7696cc666a8202cd696212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235ff3967366855e29ec2e196551b82213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e75de57a61c97e4233bec42118a169214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284cbce56866f94832d0db6ee170daba215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ef5f633725078ed7156f5a1a76884216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38699b16fe11b704f1dca780edad6f3f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9478320d3ae2cd234935fc39842ba11218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048bc1a3befd510f517bc28ecd3e1470219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecdfd9c746ea23336a1ca22aa9b195d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a053f9677154f10065863a60c726c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c51170e5a8a10ee2264b94218e5a72222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4e0ff24a71d5e9f7d5231bf379316223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22785a817cfa84e63742fd192258238b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07ad705850f058797737eee9786978225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6465228ed88162c949f2dbd53fee5e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c86ae3cbc2e80fe88bfba108235a7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284220bb34c1e04f31d28069219a360228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf26af225bbae5cb7218a865fc87877229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96bf86b18c7253cbfd59b314a43300230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e775f612114bdf05772b4d11f22bab231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca47899a0de3fc94e9529186e7f442232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e2a47a675d4ae38914b8657da7ef1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8348bec41733c229461c48de1cc590e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e7853f6fc6cfa3f15c16ac15f2743235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3660c5fc3aaf6fec9e0b1e19fcbe14236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386963e951038a492be567ba011e6dd3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fce354310a2c567b2e5376810bcd06238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1722837d026191783d0baf6266ce76239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72de4ad56d754c252481affe54cd26240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83888a98fedb007186bee1c86dec304e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c2e6cc8401040844fa8acf239a961242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0e34452c2a058e8aade6a3d5cf153243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f74df334b88f83deb93f2e922941b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbdb943cf8bab45cc51adb3d8b89ab6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ded8a239c8d36b55716af0f21cab27246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0c58d03e9d46edcc19b4862d398cb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93185b3fc8a576171f2e95a7d2079af3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14460ec7a16b2bc7c897a392f41c6dc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80390e46dec671a9f94e51f18fd740250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5931b988da5d7a3cfd2ad26693402fc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12da8c6f3f20fdf3831fc0a69abeffa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818fe48ebf74715e5cb4812a7a78c01253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1109480690ce849b28bbafc700f5ac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd562eaaa69bc084ef1d430a31ccc5c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8e92c4356519691d769a7c905ca70256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fba576410a528d1eb7e7fa59b67e59257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88cf956e3d1b73fb0a52656ae15dea258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be0a3946753462c7fa203190747a1b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db420690d53a58022eac03beda1f2e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a3c911ab62cd4537227b46db6bf9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3d88d1ca0b9a12a72fe105b11280a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f507fb83db708b6a77327bac8c5db7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9dcc9f80a9817c4147cb845255c3c1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d5feb0e8f9a8c872d3101031666a5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd330e91df49a6b7e0fb113ef752d7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226706a94a2fb26d99b65fc94c31c3c3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c15bd18ed1bbe02f0ffd3aa10866c2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a2c0279bc82f07d2e3087b78ff252269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9fdeb693a3053a6542df4e9d8f5d3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6fcd23fb78234b94c3d8beb7f5e208271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d248e2be444d7c12c33e5ebb4034bbe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b543e5c412b8d519e283cbc184265f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935851dd387d6091105c7415469c5a0d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27c7ef23fd46d73b9cf7110232c959275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5a7ae7fb0f52525711a31f9e9a9a7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbaaee9e8a071bc9ea10928579fa44b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecbe33dd03c3036cf56c13c3651c71d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5300fe78764ccf4a3f190a232f6332279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a992949c3dceb2f2559c2e708c547a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7a53cbb6511da38ec48f98a1b0001281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80360be8fb53aebc84888fbbd6bbf3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd424318ffba112fd6b84e722840df283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aeae3c80cc2ef9a7ce677c63b94805284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869af98f29aee859c6fe3e47d05c1bf2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af953b8d2628fb5ea7d89822312a7d40286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c23d3ec815022acf5f949dcd56300f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d0987e84628253b3920c2baaeba37288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ceb1cdfa33fd0196dc09e2dd216412289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01953a170f2189ab9e81508e683a7846290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc239d43783bf0994d88695915deee09291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc5f77d670f723a97843b0f7dc5225292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca94d2d372092d0863d3b03e8bf6feb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9bd9b66634f48cc41f242208854527294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d76e4e32e09d67e8e4655e2ec23ceb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9ba1d6cd07d7e6887e013c31a538b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf40ed1130281c35a0f9c0fbcf7cd4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4187c4cb9cd23437e2e122501de5f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683bcaf9135ce2636569981e689d21a1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d19fabc879209bd6d3122a4d3403c5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede415f034f82a33b2d43d6a23c851f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71555e9229ebc3658f7458444f3702ec302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9465429aa262cf26bd83c4d4206c05303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330da5a05c9ffebd756c33f1437f700304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2442a060595f285304745d1bffc17b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeff81c197746814eefd920a956f0ad306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9559548e2a03f214ff31d271848c1c1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0133080c05077c24b95f41a3da6b1cd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d355525217223ba6213a84d7997dc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919dc2911531c272a160c3de80c1274310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae883687375a1ea423748b2230c14ca311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef343c8479984cbe4cc73a8767847f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726e46c2fafadb9444d0ce0789e49d7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9cc7730e3d913ce24a709f5bb07cc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6196b5fecd8e83733627a7f140a0498315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8718a96416497957513e648d0903d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9143318be526a321e4bf45eb838ea64317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30098b1bda14fd87960363de0569605e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876651387d78627158ef633bdc92ee6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf5b4ecec5844b7579d4344cb18792320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0875f105061a00e3af342e7949c67bb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64539f905b3ea35b086176b09fe367322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384bd58201152f10bfb06af0ac66f2ca323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8f7c1538dc3c601686390ca1fedd4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6d471bccfde4a4efc062db36e3744325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ed602ff48d1d6ebb49f890892b526326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d314cec8043bfabd7f3106ca06787327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542becd62e06e4b42c4785fddb0df01328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c18de1ff36a234da2aa0624bb90de9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af725eb934515037854ce9ee173ae7c1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b717297ba264b10398c7bb216db3670331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c96f7d279a3d8f34f02a9e98887814332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576b52a10061a50cb7f30a32a2c7f8f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febec4d09a9a3fc202eae044c7b91d59334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098515d1907637f77d43f520e5bd3eb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a2e90c3cbe2b9a962f04a305d1637336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b1703616b83c9a2ce148bb4819823e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b63d9a2974f9d15fd9575b486f6647338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51edaddf328d92489dd3c9dec638c983339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccba42af572b8d6cd4c5293e48bd047340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6991f7cdce816c5d7ae025f03d85b6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff344f464d87533992a4382a5671bc7a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612668c43d05e6413c1184df47a9786343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827839f3bf5d08b59004d923b0afbac344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c249f92bef6559f096271a491ea3022345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5bd36242ceb1e46cfc618ec713022346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b195ed0cedb754a4aa1587cabf35918347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efebae24efa1b76fb2f76a557d89550348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998c71bd37ae8f5a63f8b74bff9860c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622a7090dd639b3faa6377e04952c71350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f29c2a8615dcbe05f3498cb75fa26351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086c594fdaaab7bdd424dd05987802e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ef07d71299fdb3681f52dd3001408353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091ddce5beafec9f9e16d308b48870b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1d619505b1258f19d5c02d8555494355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1fa2d0f5ecb6d7ff9f966447c247a2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c97f922aa2a0e830bd0012fb4c9eb6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c59f29b1e4dfc1cdc70affec322cb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36fedb718e5b775caecce59e62a919359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b16fd9c20842f4e0f96f13bcf273fb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085041e188686e18e652e95475741e05361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b25291031e76b7aac8a99395d5deae362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035740a901871d66fcd682f78e4f39e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a9ef4cea4aacdac6d9c62b3d6a16a3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ebf4b0b821458f089f2c9f33f4e91c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f67f36e67f8c60face6f8e1ceedd59366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707660edc5f39c8ffcf3d1f8bee18b5f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b1e5e2e1d3bcbe10a3c9a6ca86a2a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31a9a8f5f07cc76aa72be3085766ca369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30492d781a9b1d79a85a849599140f0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31639dda0261eb4c8bb26265893cdf03371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506b1daea17fef20d268101d9986217372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc2ab3d21eb88ed4709c1a9b972f9c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f3fe430497f18ed7c884dcbfd2305374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166c2f16d3c017ac72c0b33287f327d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d97f64efc426c56e183aca75a49c7b5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce72d1c1ea1ae936dda467614585a5b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c68319b4325ebf7b2510a5598687d9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5b5f87c32f836456d0726f7c8b168379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eae285112f3717e54e09890aef3578380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723b1d059109329b8d2f8d5ab85e27e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78176a195565ac2a9a50ae623597f4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0df05550e86fe959538081ae9eaf9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5307de90e31d2401e421fd61c0a20384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b8f74fa732ef68aaf6e9efba5d689385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247fbf425631b5ff7cc44cb98bdd626386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c021764cac3eaffbb5fa7d55f5afc0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7e98c48cfcb15abfe9d5751e0a3f5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e03cb32222debac3cc978c17d1045389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb09db0fce41338b90bc24afd51af94390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29882381e0dcdd3bb1545b472dabde97391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051ef0f7365525444b9ebe889b3caa7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a695ad8d21871be7d5046e8c1d00397393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f03ba360fd72c1bb9c8b0c7afea2b3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7f48efe2927efd9a1a72c9d481c2b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f93d366ea9112ac76d3a158c3f76b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c396daa200bf70ba33236155c46fc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ef1a76884fa89a0e34f4ba58d4f06398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fca862d56f2f9345a7ba1d81897cfa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a70437cad455442bd527555ac8df7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e80766c9077ac42eed97b0c9e1548f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7cb4b7f2bb83e39872a2b38dd14bf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cffb62ea9382962f90c6c46365d77d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c883f556c8bfd3965090f09a5e361404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376feca72eff6b916d0df229e1dd0af405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0fcf8a6f17fbffecf7bf413f30b9b8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b07b18f1b1ea10dec7f0abd194ff0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37c0b8d601782565abb8789cb46401408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740826bbed16bdd7001589bebc3aec7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81859cfc6e54119288ec90e3415dea4d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a192c2a4b7dff04fa77de68f11b0ac411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e2fc009cdaf3ce62688bb1933d463412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6641ae372f7d97fd7c7a259ebfcfaf8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3cc98a593f796bcbaabf0a6ddf183e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10035cba6b5fee35cda54ae89ab53b3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e40a67603fdb8caa4d4b884b7d61da416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e62a3d4e210e530e3b41de3f39e83c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999d3f48d5174617b52a501051fa7f6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c9ee26946e9aa41fd43ce77a11eda419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65323188bd142d35952af34c1fab8b84420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711715eafe6e870d274e138ffc9606d3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12ad7e685091d6aadc42320405c3ff422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea47a589f60c5323b5ebd498b063ee2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37466a304e42fb9051a8839997c2fd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78723bb92cc1db4066a17a8fe02b0be6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb266eabf46f50158d20e8d35df9d0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04e39a502667a3aeaf6984b0e54217427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc60e457caef6224b9b8db7e7c46b13428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6a85debcd87bb4a7171873e3d8bd4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10987f7657b676feda84bc3683a5f27d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a32e9b03d7c43569c0a2d1a0b3f746431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1b8fcc11d94596324234b6fca10a0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7dde8b71fb32e405519e4c81cd523a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1469e047e005f1f03d6df01273cc34434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d7c3f21352baf6302e20d3ed35fdd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d9328d896820b6edbb753e4a953ec436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba07d528402c3e4f545267f307aa627437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd76890e1a313c15029101f6889521c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62143d87b7b228ccba91a936b7b6c859439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a487d0a8b9a5885ab96322ba671b98b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cebc2ebd3846c6bc4a6be9a28603cc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c4d8cc47c2256ee8b00cbcfee611f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd395369761807118b2e5e878e91899443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43d8d18f4ef5f3f98440786bda614c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea8181c1f9859f79a32c765eb17348445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23cc39648545190ce0d061308676e70446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314e59120415e07b8991e65ce198d52447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2898cd9549ec258504a2ce9f2534a16448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e43a13620f68a937845f6d514620d4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99b50e69f93fd939782192400a26a0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3f0c5e17a148a947bfbb3ace541b4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e085b61aabd891fab5e7b43d7a23b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20543d8e148fa1bb2b8e2087dcfb6df8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f736f29cc2f9a916b2aa098f53e0c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb664ce80708ca1d08bb13119b76d6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37287c46e30a30ec818461179824e631456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4411301a8ccd45c7a2ee5d89af3052d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0bbe7c76986e3ec2e20b7679243ec458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999b09d6837f6ab324dbf892e15ed91459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e1e253b28caa454d5d16df491cbc3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e347daa6e48104ba473ec2fb4b94bc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69084b539e856a25417041f77e1f00db462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4707f790390ee208516be5164005cbc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4072cb22a126a63e83ced87ff59e0c4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ee595f20c0da0fcb68297e52e092e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a148e212802ff6cb968f111db2c17466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9481b08708c217b25df48332246ad9d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfdf555c6a26063a872c75be8c61907468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d563a4c98ac501c7209cef2995fc57469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba377a190dcd9ece03cb509c08dc59470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89832a9ee7a6711fd480638cc417f629471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ef4b2fbdf24d7946dc5f9f628487d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195a42876704430051af378af526fd6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153bfb7e48da5d306eb23c3760ac220474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd27b0f692eedca31fef1d39abc619a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96072f1580eed5089adb052ecff8e5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9fe8dc0d7eadc6358674bf281efbfc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595d69858f499389c52b6d7ca139391478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54397e2c1f59e9efbdf21794141475479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e6bd979d9b283c8040df63124a54a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20310b9bf52968ee5994d732c73454fa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0750d5bcfc54a477a654a760182df482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d87abd8ec225f76536cd2d3d9ae7c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd3347738e2a08283736292e70f2ce484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34edc437ead8158d4153db28e846e39b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243032eee50c7a2c35becf5a92dc098486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24840bc9bf4128813383a3635e8acd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51dcfadb92ceb2837e8db54f53c357c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023d64cc73272d214debc57445362e1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd80077b4cef38510575cfedef0222b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94115060dd95ef607c8a26ef3f40b52d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44553881cc5cd38fcfe1ed886fac7e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0a72625db75a3d90729d7772ef866493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f31e89e98cd4ff2c062a72accd844f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7e97c991fbee3add5d1d7193e985c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd2f32ea6fa348c836d5024574ea48496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13dc3b742ae4f6b6f8f74756eaf018b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0e19ee77bd3cb22f0207bb2980e9e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c852a26c5ba17a21d2c932e784e28b6d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d602348109830631ad961a92602fe500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c69e4c3fc14f69b71716a49782e1b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de47d22a862df19339f4b25658405a3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe43b0ed394941481d11463f3ca07f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c137e4eb3b7e359c3bc6fed980f7f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffb52eedf6008b48613869fef650f5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ec39b547c0e4b448ef8c4bc1f4725506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a1972fde13003b15834a97acb81b3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e3ebeb1efc4140e275e954bac327c5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919e71dda1c191dd0843549622a4d37509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e500fef66564e99e1b576e4cbee86510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f82320378e03f672b45764363486d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16dae5209a972ac16922d04bba7a46512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ef6a3167475a3f687dba86db5aaba513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ae3775e448af14c2a130c02da8b70514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5314d1a68e136ac297ba23fcdc174e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc225e5617b19431e3cbad29b7fe6a0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82bd7f309dd978776c8a8aba4c62fb3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2869cc73096d144d0ea83c45e8833d3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce6a7762384abdd85168e6ed5321a2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566dde76db321e475b5a48cd913792e0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25628edc5425f8cf68d57933410bff0a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade49b3e34104272814cfbc83eaa46e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61074e8254de52d815baf4f6fc85d5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6c9d53cf4e994442721c05b62bbca524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03fc23c22ee33a035e1508186391c6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb394ebd7cee012efda5988078820e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba78209f379f9ccc082fbe8c6925f36527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd4df60181e14aa221fd538c0b9b3b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb24531f2917dfb5beaf595890c19e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f852d8d2de52a9565d288f190d4c45530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf74077319f9fa9f652c053b63d607531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97024b0c52de5736746740cd92e708532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848becf43ecc92ee43a1936a40c8071f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3ff6c6272bbec2f98b8277bf5f977534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddbe1e1139fffaa6c5eafca97375d6a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379392244341d844e1097d685f09a86536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a870bcc5fd30829d95466be4fdb3216537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c16bc16b6d84dbd829d48e0d26cc8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb34339759fef00941d575d5091e910539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f96f4ca9f9185ee8f165ea64d623e3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de165f971e95c55202c635567f4e2fa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2f538191ae0b2044ec4954f9ae0e9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16cdc7d077ba2fa96fa4af9c4e71ac2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0b73e1eb4f38aa9898b3c3979969d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee996f0df5b84aa0a5280e1cc33f136545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaeec1305b18d6b1a544aa6615b7039546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e637a6bec022570db775eddce01be24547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887232d233252d90299afee7d15a0240548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240f3fc264ec669be93bafc38372ea8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae322c5428a6cf580997d20f318ca981550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d829b5cd89bdec4235f1adf329e784551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b32731f7de993145c122039f20103a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87c5a05b5c58ee2e706de972106afc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53be6be214b957c99d701512fe20bd4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85285d9fb475cedf3043dbadccf5fdb4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805307961c7aa9330446f8f26c2b3ad556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325309fe384d40dcf045d9a20827ce8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72248e8965a7247d84f5537b2f983fea558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa546baef512074fa40771fe16ced9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99986e66852d6c2ff5ef75403f63493f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc386208ea62b3a3d2347313a6da3c6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8018dcd974b0423a9027903a1d93906562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35612fa1ca37a84dc9c6a09b1d138abf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf99cc459c01de6b0afedf19931acf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34f885fd7f127fda8156ced0acf4d1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b6f221ceabbd4c626f6b80bf5d81c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a173d1797731294247dc99ed23aab6e5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8ba1804c9bf5e536e7e7cfda935b8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e843dafce399c1176c1d0cf00b9c3e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffcc1e5d06d3c8ba43037c2a20267e9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439fb5983b806f9f4d4bafacfa5b880c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f37f179403536828cf42e4d56cf26a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8eaae14f27c9b313f80e0a2909355573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73e4b7324ba372e114a13694a7e838574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f2de42c7500ec41a4c3792619b622575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3522d92e9a0bf2251964f947a463b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412217438ca19d4ca5a87de5032d8151577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618d3de4a4728657c0e45ab733aaca6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab95bfeb892a91f4d21f3c4cd2d960579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d1997d0d3935dfab4625135556c73580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25150ae637f637734ea592ac5ba7e9b7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64c732efba963683b70c1e0a76e71a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69a9e1b8125d4a0d6f9b10051ba239583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4dc92bab57bd4e0808b82b7ed9617584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61334f1d08776c8a5acc8bf6788e2cd6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30125de1d35790caf78c3ac58386a1e2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95e5c5dedb2a3f6450e67cfec9bb18587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a785feea975f8ef6f6701ea58e3f1af588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e669513b1f33ae9b0db02e9419e2bb5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7af0000cd570f4efb9e24ea466934590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c92bb82fcbebcb9b7bdca99ab506b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33992f175092a2e29f7993a42fd1fffa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282a456e5cf5969c9db5367524884d3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5dc570cd0a0c72bea5dc9ccfd6ba90594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad68d82b711eac6fc048b44e574ec7b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f923c01da6f60143ec765e20384016596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea561ebfd9fb21789b25de78f2eedd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc01c14fda288084856ac34d176383598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b34b5cdfb9a835581d70e10a494182599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41a362359444d1e9a8afa6a808b80d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746542a0c0eda949289feb23db1b51c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053343f0ad8c3f886908cd1826ddc90e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5ec6d15b812dcefd5d3b93157d658603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0670542c28d5dafeee70232e9d335604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6836657b8011d0d459ac373d4c3228605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab3e16644d9566b2c1c047bb5d4944606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa0bea3af0c258ac284af440eb0acf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ab7ebb7ae37cba4b13aa1d6791b6c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ad4c55cad679852a20326e79c109a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc078443924de19ca5a05a48328f1d36610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2bf9c355f3ac5f805aead829ada36611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e93ae6d4aeb9d1f433a8023a9639042612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c4cdfd9bee812324d1044686bfe91613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e5e649429479aaf39d7c70602ffc2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41aed65b55ddb9c6eacc2c6f763aeb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63fafa2962ae3334f5b2adf6804b18616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1aeb9c72a2334e41ed4f8e99ab0109617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0c74c539d0220d642cf9aa2480c9b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c7f4ee7361e88e7438c15e77b0b5d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07ee3798b532fa0ec9fee37de771b7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f15134e77cfbfeaa435ac830166177621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be105230ac5580e7e600d73d96a9d936622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69619ca14488f6564da4b1f466208618623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24876b2d3bb97d0838bc74fe16a2b3c1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc5d5cc65aaa23539bc210592c90a1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7db40c0b297d9c4e259904623ad86b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e403ed41fe7071ca33ba62f191f538627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6344b13df104f4482ed9e0c56a5296628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3f1f83088906818472a2e576ca997629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459553e0bcb41f7e99cbe2015fee932e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f6386cb329ee5fcc5ef292e12e6f2d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033c82e0d3eb90499f20b53db01783e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca535f27112dc0bdf2444ae635f617633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f64d9f1c54cddfbfe9f2219dcf1b8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a759f69e98364c43f7ce020df599eed635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e01a94d59c42478e09095040bb81e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1b69cae1122c1adcae9b480195701637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c867f9976998ccee2bc7a9ef2d193638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ac28c8fd3f105fa00ae2f67d0dad4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e19bc6aedadddfc3f44f225e1d47df640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20541ee5096be0062906dc327d1a9306641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ccbb2e97d1472bfec5cb03dea4666d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92b3b74d587c1c078e25b49cf5f05c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aacffe6359980cc3dc7bbf73e6a5e8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4405bdc4adc923589af282ae5614406645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74f500b11f71083df500a78bb4078d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d50390599c1b47988d429b6ea1ae08647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53e80f1a890772044a0ef7cc8fb6bb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43089f6db0da5050ce6a54bf4f0016dd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d907f33de40b446192a779640533847650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa025dc09652a3b0019aa391db39831651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7f083aec823e29d8cdd62981e1bad652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392c7f5b509f14000721264443a8fc8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89e6203c9fc0ed08bed0d2eb47b5b7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6de3c78857a60b6ad7923be3fc8378655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ceff923573008c353f8a4103eb561d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574c6d671b236e1961147a3b7da08cb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5031fee986453027fc79953062da5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b585b49979fddc5d57ba97d40b805659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2827e4f1c847c51f2c1be846a766fec1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b470dc33684d331452ee4b01f885e43661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870afbb375b8e0f26a437e81a7c1436662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63d536c664afb71ac4882e23a5ef93663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd545028fbbbb615865c82462ffc71c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05fd2bcc687ae1068c05689f25d9bfd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ffe3b59b4151993c784e2c6c9ca144666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c30b0ce3b0476de223cca9da3e672667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ef7845b8d86424a6a8e01de4b36d4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca50df8e6cc1b31203c08e22231b3d4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c88a6478e674a9adc481b9af276640670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27244d55185ca3704f4ea4c7e7389d58671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a9ea9522e6974a018d9f5da0ad07e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462fd64c7797c4da93aa5af4509c891673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9450f66bcfdb569673eb1f6b1d2a1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b85fb4ed41d650ba040b6d160d3bb4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6cba545ad6ac0d7fd59a91028e3512676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8727bac597c9e4e30332016e48a43e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d90e469cb9a8027e521a2e7cc60e47678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767fbf7ea42e52dbeae67ab12311f5a0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee5c39d54712bc586cd79280f39c5f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81651a7da85079af605c73ea69e3e71681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075a052b0631b038eeea1234901b986682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d603970417a840fa732d5a5575ff95683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb4b6a2e2f52d8044c7333c29abaeb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3640620daf5e104d8febede38ce293685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877254b1a7f5731188d1f06932210ed686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e386bb57428c63fceee23500b612f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35304dea788c74e4071636b4de804cf3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98892c8271e34761392ca8faa35644689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e830094e7fbe64e13de9ad586c3d84b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8915c2eb2e91d840f31aebbd4be8a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57be241849e696b251d64b6cf91a36692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751bbed200b41650821f031bfcb5f773693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d6d1a5fa87f36b97450e4f83c306e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6dbae757c6c1dcc6f04acc7a6dcef695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5ef65ff0e654dedcba7c936fd47b7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1316f7c8f7850af2f1ea4b39f4157e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1aa8cc80ceba462e7773699c346d3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648dea906668a8f31cdae9afa556b278699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295731a2d9673c598d74d6380ff6a7d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb0482b97627a1badf311c1b39db60701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a6b13f50f8e7859bbfeb36995fb7d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed32d34df6cafd1226f44eff12a62ab703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3569f4aad959c0d7c8e67f14f119791704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab27779f9965f838b41e01353d8413705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991e57e4fdd82be5177e947ecf72942706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc228ed7fe969879dcc1f40d852d795707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f05ad95679c28864b855019af71167708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dba8c252fe85a15df759d27e3855ed709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086026ff81428f42408e536da94f2b29710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8e97cdd0378e50df353f854ff7ead711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4d67c8ca30614a1c26c720e23cab7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938980d7ee1103b035955ef9f7a5f6f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e7ad55c17cfa29c4513909f656b55714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12f91116e9fe283e6fddcda5b02c9a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da893ae06a98d99af11d4c12d1a7e3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a47c44a2ecb61d15d110b975c5d2a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b115b97e89ef12888abde9e6e14e554718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c17fbbb3aee501a98d05d29a44c52b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87c7418bf8cdb0b6e62863d409b85a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede173cd18018a590bc700d4feba90a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06d7317ddaca9460782cedc12508f4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0198e1572b451d802a938d8c66c50723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f87f5d39d1eb00a029d184f332b86724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071bd8f0d4f5ed4f279bfe9edd61169e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638bc3da7adb45634934528ce613c09726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6a3f0a2a32d2d46424beaf4adfeba727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaead9482bbfc85369cd99be2199d3c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232467c4bb2329248d7ff13acff42e48729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75a6cfd6dea91bd1b88a42cbb96bf9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf298c41e69bb6068040ef55a3c20d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b57c8f9cc05512ceea0fcd739ce89e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206f8f7cb6c5e469ed2f65168ce2073733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec8fc4d4ae33588e325994aef6cf97734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcbd5ef84a39b0c264e6c97c9c19b60735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973df29ee1a4e142b9074deaf221265b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03357aa79b70a826b9aeb98c6e97ac737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c29db3465e7000b7ecc4c3d5f48bf1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed4a673de5a36c07711f57e1be84a9d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362de65d61e566386693f5d3a10a7338740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34895e166e85d7b1a8c0b7098a307321741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64249942d72a78c228d7beffb0f93360742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89443f7852e14ba36c858ad8b6492f6b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700b4f6886afaaad4717ba6904b480c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac8a6e4a45883a61d35bc2339694b0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7dea1b752ed03d7f45775860e9949b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc30b7d1b1a0f0bd692c9d2c50bb17747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf581eff21be4277e177317441908e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d308f17fa6faa50ee62a71b63d267a6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337a1d176c91ab77a47700eb79cc115750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0504918f799619cd85505adf669e0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b6f72cda00cae67183f2bfb6c3e65752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7740347af3fd1821140aac1967938753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c1d83f22052e12a1bbf84df507389754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec06558c1f6de525dcdd462779c7f2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e7fd3b97142733a82af00146a58bb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f03defafa551f700bf9c4661dd2b9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c406727590026a36a41ab15904ba92d0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309ed46619508c6fb7189b02d481acd759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210e3b72f68136cb85b971858fb4f34760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327a0c9cb42fd3c68d01c05712889e6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaecc4a6c5755fdaf61fcc89767f2a13762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a34a9c98dad8a2fd7d50d682a3dbd763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea65da0a48c97dd17cfbcaf4e2caa3b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b742b38407628333355320edab8fb765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a479e97a4c44849f25fff00703679d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eab70efd9f25ca2f83f1e303392c75767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbedec941fa7f454b5a55e6610b592ce768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c2ddb54b40fd0626216a8723eedf7769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff2ef4f8ef93af9fa815745b0a8a5b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c0e0a6c2af7d832699d1845ba1a14771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811b34b4938c67f58f35f8ac9706bc5772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853b1e35c708b930ce471a7e19c368c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c65997c71cc13e7e97e338a773187774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca47c70cf1e5caa6413b51778b273ac775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824250262f99f603b30a377c8a21ad9d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a1d87f731b08d04999e1b6aebadb4777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf366dcb1a71c220849717d860456a47778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd6bf39c452f3918b082bd224f7624779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1cffad440f599fb96cec71198aa77f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d26e94274cce3d3ca9e03e1d17471781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aabf7ff2bd123cae1d5161c7ec5700e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2a2671ed7a9ddab1137743bb22b2d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207fc8876dd4d2e75a72ee22fd15e57784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3c57010da676d2ec3cc434097fee3785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be73a6718d45908a4de38f30cf74c64786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2758816202d70d7e0dd3a296f598a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679df5910b9f0985495a72988fa537ff788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000608f7a4f73ad527d137a8ac877d5789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0417db328f0b9a57dacc3292f7412790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32141fe192ba0b64c53f7a95b0907061791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f938246e5ab61e02d0b743f85c6e4792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db207d50c048217bc0ff2cdc1529a845793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e02a1fba9906a1fb9ae72af39eba39794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de1ac702e758195a65476c68cee6bb795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b23c8ec5e9249de2b4a2a57daed48796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772b4bb2a827ed11048001d4063d703797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4911fedc03dcb096848ff89892163798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905032c8ab8b862aa7965e32986bf139799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaaa2e12f72cd56514e275883330804800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4afbb28c83bee68f9fe858dc7f07c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54f1cdc0ea44a2e035696c478b8900802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43dc3c35f72fdf35c4440344b1999ac803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfeef822917932f282cf18ac0decfd8804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28badd6b6bfc1c2125e5f4b80def214e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf466895bf1996b297db6cace41d4f5806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e7b21e1fe80953dcedae210a7f032807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266a6f7d5473251c84528bd5b04fe24808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957162b423199efff48d9b609a08051f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f3ea25e00f230b733a8be6de5bcb2810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0b1134ce38e2038e7416cdd1c8838811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9fbbf5ed99ff0e75882f2ad46305a2812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433cb201d2a3ea5f28966602646147c5813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028390d725c030fa4e7902b4f41097ef814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1bbb932f030df66b9133fd7c9dcde815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c230d6766226faaf3b397b1594b04816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8e1a508e2d3309ee3e0ce9b9d75cd817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c632dc84234744f5b4af1fda3dfdfe818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5951e2aa5dc762363c6a241136b62a819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff30c8da82ed2ea473136743c8cc4d820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efaa06904407da406bf948da0597b10821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa24bc753b354ce9036ef0d8f0973150822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2267d0a3942ba8b8be00ba1477b0891823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e20fc79ea8d1b3a77691b9a5dd99ab824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a819aa568fc354bc63d0cffc2ce7b825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14670c2949e358cf4969ec965cd5fbbd826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a3ff93e5ba060439f7067ab31d665827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce458e244d3b050995f42d979dd25935828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5156451b8bc107d9612c515715fd2be829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84dd6d35b7ccf0d6f84e7687a44babf830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701a112105590a16f6193cee5ac95f8831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d79892994e9c1c104d1bd4588d0673d832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba23802f222433cd9fa5c1f49d920a833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63811395200af72e9a6746cb55b066b8834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451f0cffcf3b75a78d26fe9cf631a2c835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a43ade7c7b28d5a23b251345c179b836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5f45982fd0bc2a3bbf2fa4c225946837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7eee2e9692f9e9cfca1fbe62f1ff3838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42526769b15b3697aacfba1f422538e0839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930cfc8aaa22f306176bf45d7fe8a8f840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62b40c45f64fdfad5a532ee7c2343d841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0902d1fb1302f6a7a31d00a05ede1c842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6b0ee0e72c22a5d167cd44df37d2f843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6749e4dd40723af8fa9abe09bf29f844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31c75251e1287aee570de4cb1da708845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a10d265a6fac16351e0598c08e01d8846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfade52ebda047b219047d56bd6a92d847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2df532a71369072b1e40fbe7a9721b848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7458d1c366b3ef55bc7a9425bf3054d849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d695d871fd6015889049b15c67525850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1335270696e230ca86c65f3fbe8c2851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb91704614d95ca2bde6dfd894fea4852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3df40fb61a7ba18cf1c5d4d1399eb853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4acd853cad4127835e0fbde2f4128e854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f468a5ca84a7d96d82abb2c30b380855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93af0c56534740ed80df87c2dd40763856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd7d1a1d6096fdedc0c1399e852dd76857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02204e71568c134c7993f8ff8adc3fbf858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f7313d78a1ae8ffff966cbbca31b2859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23b8eeffcf6fce61073075b49316bb860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6973bcaffc701baffe23f47d20fa2f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeacafac3727105c50b8150d2b79eb1862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b99faefeec4527a9b31a4e1c2f72c863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2d89d9311210ca491f0c91801e219864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8473544056714e44b8e4183619a19865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56eef414c67ce5c6ad0c62e28aa77a8866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5a1e17a677f010419142e9e3801fe867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85193be599f4ca9b287ac8dc33114ef7868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915be757c1b0ced07984829e81965d58869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a25234f940b8f865116f86600c803d870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1f33d05c51632814a260b991802b6871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c5428b6b697ce9ff19c60dc7d0ca9872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395c4e9bfb2b834f7c551b2b9c420eb873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ee883f075513368dacd6446425ddc874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197e0dcfaee6cc6999fb1aaa66db585875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba1b7d687d4ffa8caad55735990491876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816c30cbd2055b81dab11db5ff6b55d877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff6b04c17e0ac68004879b10b077b4878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240425151b7f6b3f282e43a5c36c25b879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35edd63afac973d3f2a85ce03b2ac273880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5e32ec1c34ee75f61d312cf0299d0881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ebae6b0fa51923a784c9b6b99df51d882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7254a088007570f099f2a807cc464f3883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3fab0858a11349dd28c956e3f1a654884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a68c8dea8a0d2d5c3822c17e5958a885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211f63d399ae26811f808da94f1ed68886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a97535496dfa8f18a849aafcd2e46887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb574ef14bce3442c2e2d722b14861b888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25453242a6011f52ef77f5dbcfcd479f889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194db79189bd55cab347250c2b9a1bd890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289a6ac6a46e04e6804aa75ad7165ae891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f1b46eecb5b8598fe34b082583955892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3da9ef7d954a30b8234b7289607b4893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61508e9d21275ad4e1300ca5323d4fb894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2d3febc67db370116aef3c6fff18e895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305f24b431c5cf65b990bbd955edb48896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104d6e7ef917f25c41280556b138cd6897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2eaf3cb557d247c0e938d4b8732119898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576b593dbdd7010701361ad008ba8fc899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d625086aed7497bfb015ef1e7f4a0900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770592da7273abff20508ecdc3d7add5901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e99a6b05fb873eaf50222c0585a78902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70195b30a02ebd852279f1307058d88903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125129b29f5c0ffb23c9cb3779345797904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b6719c8ac81c7def934b627b18b1c905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e50c1ff53f7553d39a3b46675167a906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15aaae144008c239f1b32bd6571c60f907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc20faad0bb4f734cdf791914566637908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fcb55fde57883de4e32f7a1162fba3909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f31e35f1b8b2a986f1dd7bdb3910e910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6aca52d45b07ebf4ff4f92eced41e0911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47524694621bc11abcc71ef45073ef96912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5351ef6c83f921d2d98df0db968dfc3913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d9958673ad9cc2c5fc5542da4cfb8914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc86e79ad5de298b97230fda891824915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e6864c5f772d06cce65eae9de1bc8916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e608079c8d26b8d1c707ed2d9e88cd917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee6484dc602ded67b3a046204bebe5918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c572592429d103fec7275f496d1f604919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7b7c47ad8fafb7074d37c2dc07a61920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c99ac070f111b58edc68cbcc8535a4921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7f4e87a609ac90d6cb66595b3ad5c922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61546211992e3236a1081b40d1ecb4a923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6cfb8684b6fd70786f9af18342b77924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681eff11b66ec46b02efec7fdff41036925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6be78c6f02b3aba3fd022346e86e2926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9784cfdec606c22b3cc4d6060580a927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856427832419e135dc2234d34e5ecbf928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05415a5a680bd947801812f298b4d34929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88abf9f82cb04afe16606435c55d9804930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b31286e9132c67c25a9592b9c67c7931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea031bd284f5c780b2fbbb76a0d694932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb446377358a710f3cab40b73e8e401933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86726edf03ffd3c4af0e1ec7f3253ca934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4c8c80ded6c96c9291f043c8dbf7a935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b69a951cedad748ab0cc1b9b54eab3936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02fbb6da46b3d2a43fd70a17d3ee93937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332e20921e1918853e006476e356e15938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93f89279f3761489b336b5f90e076c939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f98fd5e4c3f821ed4466f609026a3f940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ecbb388e4440f245ad488f7fd9bf2941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c38ad1f7cdb92b844f718c304477ac942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8859b6fb33c4e963d4d68a48c929f2943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee26fd2e78787bc7af837f30eb0ff3944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40380fb602ef46a7e83a6a7ef4299b945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eaba78f240b5dc2d30498f21d6a598946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeca009365afb4aba56bad228f8d9aa947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e776621f5179600895c16c4854608d4948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87446771da7c63684b13e2a70e3dcc949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a636ee434b2352899cecb6cd07b709b950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e776705b30504ca3d1ecf594b0e04951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e34aa6b61b9b7dc5cfa1294be2796c952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7ec6a53832423bbed644466b35185953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ea53afd8a215376880067b9202b38954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52113e19041bda29d6a6ba1814c870955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cafbb358e8ee62d7914fff8c5c64972956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82d2d81aa3f53baac5ab8e41caa7ac957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ddfc08581b969fad45fd048d3094c1958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e33941f645b443afff2c431c1d8c4e959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a6b470826024acf59e104612bb10d960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78141ff85f3dd7685c758a7203ae6da1961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7b7eb55686d7d4cf8080bd632e722962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933cb4625665d86e6833a42f31deeae6963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20c33cda6804998a1f2c49e6f944ae964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2962b41a40aef6f88520702e430bbe965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cccca02faed92b23a7e8521a2cab634966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111d54fd45d710d630fa6725d2b9265967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47b5e668662db5d80f355a39fc5ccf968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf64d00926b7148c246265e02e9181969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921798be2be9c8a211c4e93381c2ca8970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099bcbe936f9da43352296fc497d19ea971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e51da56d76b0c4a4e1bddddb1ac2d972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94749efd9f02c5600a11d5db1a9afe3f973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda952abcb5851c68649f606e799bdd0974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b39a2f1e7e6e560784d0be47396f6e975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eadd77e0981fa424f10056dc1cc9f5a976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce7d6bb91e5947ce75117cc09df2ed977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c081c9f815a1cc528233fa560a3cff2978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9abb8f8eb96f783e6936f5d7e134f979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0d23cb7ce2dead1b909f0ab732333980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a556628ec5f1e9d16971b40c2011c51d981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1999a4401c458fe915bb64ad8bc3da1982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8abf23158aaefc8ac999bc732554a02983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49758b1e2d4e0dc716a73b5c418539984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9e6e8d39a2858cefc323ca47d1f32985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74142ca51a316f08c5fba02ac96c4cc986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f566eea5eeb94496badce3d771d9a7987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41840d95b08797ae8d547e9db78fd7988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8225509f6df6be0460442a7dcd1ee8989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee61144a3dcd6d92c441d80d6716f1990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884cefb5035052c8bbfab6d45d09638991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ce801648fd4b52b4a411ae06b54ca992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9d7ebf129d0cbc2bd4cc6d9726c21993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f7560597393416d075ecc46bcaee8994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb6ee3890b4195b69371f7c7c1d6fa995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1106f18d78be3bfebbd87a3e4514da39996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e0024edacf8373705e367c5985bf5997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5045b76f94c6280b65c68afa3edab4411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8472c0659c29db10f3576c2f3c04eba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef2d79c334beb7a962267070ae77693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7f53b3b8f4d23889b953397299e884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd139fd4370d341f956cedd6ba7bb0b85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42fae1084f15538b8f1463370d4cba96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc252594ffafec75f287fb8870bf7dd77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3a73fe95ba4c7f616bee536d9f2038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726ec22fddfc3e18445d2e434c623819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daddf1f2d9ab8e723cb701494ef941010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9c3eed35e0c069f52c6c32515c0ff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16944bb4997875173f6bd87cde1b109612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1649460a3f0757c20879e4109b48ed713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67bc86de4d8c8d379179ac5b1e539014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71fbc3c269ce6c6dac338aed1b99f1815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e739a25d10fe8b879ce882d15971616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db38c354c7f5631ad44fe53f1a026b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6d038f7d93f1a399cbeb7c868227518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd30a02a26ce3c5a0698172e27f305919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7a82c53fee4ebb95dbd3023e3294a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b64e52d11c22770f658f9b694c9b8021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af02817b27f36a1c27f8c3e1b8ee01222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f455abf900e630a7233f2612ca8036223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47174b6d108c48d0c7d797a552fe94ac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e05b6203646fbc0cb679ce788b5c625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b531760aebd0cce3b34130c2314c0426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e23141de3165f5a5ee3f894fc2a9127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5d00e565da09b53e65af46d5b209d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab3c391b425cf81d7dc482ad94c84629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ccee78b27010dfdc6b5039ba3b94b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10bbb270bce136b2b712aa5962e96ad31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a917952767ba7600edaca2662888432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29444e4b9b3d24669c6b478825e9f8833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df5f2f75a189d001be97262f5d88da34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a8b9167ffc416f886fab21c69a1f535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac1a8d8629a970f0d8bae73c6921b836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42365cb55014217b5da8e872b4717f337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365dd99223e8319f16ae7d1794d819fc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661c351b32ee70afb6aa1e92d2ed06c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85529a5f8b6635366c2fe4f543a8aa7140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b923a51d9017261d5559a308c420b641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c683e00982230266cdf80e538348a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ea075a6736c0dd5d902f31b76724b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132054d1f422bcafd0915e8709c5491244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ce4ac52c3179a72c09801492c64f245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d4d13d5c2b819694c8a7bcaf44e4646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856d2c2f32eb091ee20570ebf13eb6c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3388b0d10d619cffee7546467bd699248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa708988e50b51892f985eadd4cc2249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54068cbdb52632e3eda664a529d0724f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1ef9ec5bb994288f029825a0ca59151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf09e4da6b29a991028cf3bff2702e252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb26d2eed17d23c6120e430aee4c8f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be855b63c66e7266f77d45794d21f72f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb0d07af2e3418bcea52be94d453ea55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2228e2be7757feb15563e6cc9e3221956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59024a112ada9b925ba89fc9c8748857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1d7cc95a069d305d43ceeda558f1058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082af5d5d40e3045181222e26a3bee659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9b9d307fc8f6d058513db8c109fea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694202ead434d7d36d24f6c6b3e1d7561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79160820fcd3b0336658e68b9b7e1a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92932f721e4a1786af715a92a57cb3863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9218774f2027a891d6f0a1440653a764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896727f27cbea215af124dfff9890e265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8900af249110cd4368bc3cf5f135f366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2250ab1e869927a9e5d05d9aaa756067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722a4e44ebabfc49e9811de22dfc90468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8ba635015cd12c36bb179ebd51a3569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4feef614755ad4cccb608051cf526b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097893ecb104ad42106a13c138bfa23c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1ab1dd3a2533e58bea22cbff4e75572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d231fe94fd9fa393aaf6ce477ddf4f273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee80059ecb8edea21197224763d041074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a222e458b0d4981c8928f62d912df8e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07f30766079387e7c12e6a50e3879376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf16ca882fe5c445f20fe3c38bc9b777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483711c8071cb1dcb2dbf4836ca811078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e774e39b27b3773e6a65efa9b6966779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07023099d8ed3f140ed88487b2d16a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69c8ec7c65fc38e3b38f7c1d851c0381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934df2f405ab46112601c952db0de4182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d6695364c1313a5622899e33750e783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35442c3ac46fd1c6484248d111bec86684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42bd56b43597e25f6596f2246259d4d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a9b55972994be53f1f7574baad24486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70246b9a4f0433177ac693c2a1c7fcbd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687edfbeca7ba73e43dc257478ea10bf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cacc8389536fa40b1bb0a6350d07a889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0fb92055769eb50a7faed1f3c517c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0497169af7381846f610b17a0f67ae91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac04f81368489856f555cc2299217092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa9a3e3559298eaf7fd89dac58417493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9edab1c7d7987109ab39060cb2eaba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c561b0589129771122a4eb6d5f83d2995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8af688ab323047ab00c63df588711096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1085a1223a7bac89be03c9ccaa1a397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4195d3211627e0bd903535757094a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83d625c770b424aad84f4888ac2f7499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418b7b5250947a122c270e7aafb13a1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1439cbc067932a8e65f9b7605d71460101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165cacc251e9c4b19eac98731250cb9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0fea5f948f6404dd9358a8d70f333103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da31e33303626317ea218fc9210ea95104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a38b0b6c3f355a0fd52ed274b24aa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08b1131b80c9c89a5e205093ceec17106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0f7e7cbd16e87111f265119bd94b5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab37a1cb073a026f00c7be78d779d4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188110fc361691e7ef5b4f2faaeac27109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ddf5c27fbec77e2d8c989836c71b4d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c060e02af81a2fc03dbacc11e54e4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6505ac7cc38640491e484cb3adcd4fd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fcdd103480ba11b791e8ddec9ad79e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e73272d86fab58238daca6dada027114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b24c45c296679c3d34a82bcc602c42115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64da239db4f7d6aa8d65172863fd12d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703efc106b902c4379af331d11433f2a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39057a92a8eeb7d92f3a329cb79f08d2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55674689adfa20ae8481f7b5f62d9cd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71096dfecac563e36a6a90508241ff120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1541fda9cd14d4c39dcdae71cef10b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2429ff06b617256a1a2cab55307a1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80048ac2632485aecae58db4624d1c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49777515fb1a81e414792a9666788669124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c16e285e4cd2e86bcc96f834c6580125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a763ea048be58638dca8cff4e8dc27126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b443adfade747c692e9510f03b4797127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10bd631a20b970a532971e38add7db1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a033a23a5566c6c098543e4651bb8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06a252498b44971d8161ee61de1842130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9284c4cbb2b9ce4097ab14b64bf999a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bfb1eedafb3f148091242c41cc53ed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5da0f2c0d4a9284b8f8ee55beddc2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ca900bcd2e64ae6060438549ab267134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de46d4095dcd2d274d9948340c88b838135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad47d428a243a695b4f097680c44947136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0655843dc959222bb319405c4c607137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbeb6fcdad9760635a585227fa0a2fd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54628fa5d4bbe70f85daa12b3ac268e3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34038087950819b2987217892615f7fb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf5b812fd87743b883cfc50bf60b3e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257890c86583c76df0bd82ed0f29fe6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48566a1584e064cf94351202be64af94143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5766552145fafd44bbe83beade955144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7eae730a2c3fd02a1858dcc18be29145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785a3e3c898c75d5d7155b6fe201d15146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c183275d595201f619e62b5687fe60147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a2aed8c0b5208345720039cc08d98148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ffdd458798eef84ba975574f9b0144149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee15fafcbf9c6339fa7a762cef51172150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ebe8dfb46d0041c490c9fa1f58747151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b101f43b5ac33a155139d47d66696f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81c4f08f8f4856d12145904671b0ca153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e03c2eec774da5c27a803e8209d75154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe545c8cd6e87213d7f6bf9787c1664e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2251da6aa6a5c530718d1222bb2d35a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6f4570d5f8ef7b4f8c8d05ef1dc1d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca69b1b93d6642902bec85b819aa9d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8dc7206c03d60f258ef7fb8678134159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a27d39a3fb1731dc12ee59147e9cd5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae541e3565db592023ae1a32b78793e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a44ceaa19493a717f5f7a44413d2f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41a9055a7956f6133bc96d6025048a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a76d2dad4e3f279a256506152470b3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb2031064e01b29a7c94dae88fc0b5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c12be01b8156d0cd116dea07129fd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e6756ffbd57fb4116c967b0d9b932167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e624777204d9933ea5b86a4a7f092c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc728d7de89c18a7697c139cee70f8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e930aef64e2fd88f29ca73cab55ec1a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4871271c44e9f879d6751c1f9ff199171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d8fb2d10fbc25adddbe25f9e4e062172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ddedac9d225466352a07cecda6b97173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d409eb09258bb2ce76be592cb4b1ad3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac0fdcb462d67f09b4fde4e8c41aa1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce95e553a172f890824068c55b12211176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0bde8f3be1c5fc269169665828cc6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed3bc16ddbcc2839b9a2775eac9a3d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dfc82690f226371b33364c4ef2d1e0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ddc217477e7da8678abacb670339a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f004942791a1daad1455af03d5f03181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da20826febbd3d09e13de29e13a8a91182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be728c55a90ecdf1549dcff3bd9b75183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e73bf27d746eb7dd8b7b0cf33c078e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a82fb7041238b542962366c19c4cc4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9bd968a071aefdc67aef1ea032a26186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efefc573c284e8d6d0d9e72e55b5853187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c71e8390f44dc1da0f76acfaf20624188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03ae5b25f3fc71d89861d054c741fc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c677f03c0761545628e3b0ad3971b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a41f8bc129d17fa6afd0b267705be04191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588151d73deab52fcbfec0b2cad85918192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8923eab57445960872971c0601e94e7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f500207c2b0ba4e8137eaa11375b796194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145ca65c20049821806a4585db795f2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657173da683bb179cb0cc172d33dd98196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2240aa5808024aa194c3a4187363d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb208e37b053d0718914a54ec7a4d7c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac152a2ac9584d511ea25a7f722962199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894cc67e2d37c72ecb70832ced2db6b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36694d8fc859deaebbbdd814c6b811b3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304215d0b4677fd008a0d0fc7f1c67ca202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10306523db26c06c4e2b730af447e08203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e65c0f04f60844806ff931649d870204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021487546947c5ac8f8ad5fa36482908205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140b766044899fdbf3ad8ab73085ccd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29f4e43177a43883f712d21347193a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4544101b1bfe3baff493a7025941a2d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6719378a65d16d9dda1bacf8dc229d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca4d5caeb7beb08cb519fb152afa5d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88fcde01ec7ab46ffbd7de4adcfc8f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61344ce1447c7bcce85fa10bb393aaa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2696c9c4ee4519fd132ceb547e7b064213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe60e8a7996b0db855a2456a35d6aee214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35d60352697db254167620865b02c4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4b112e256d164fb95c5179dec124f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8b121eae303a39d6ca3e03b5152ba217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96478200214351439ed5e5d8053f0b7e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b8c1667602c92fbc7d376852be609219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5be68653811a26670ddb52c85406f9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a531e653f76f9389b1af46aae57059221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88bb7bf633ea25aa870ce3bd59e394222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee1defd79a4ba78136493b638f743d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7306a58f4ee2b261b5d1e87b03a17a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20d3acaa77a381522adda15f131fb6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c59c87815fa914d3ec6214ae0a3a2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f950a6002dac3011e8c29e4345beb73227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd11ec296e95937c6512bceada6ab3d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19841b88ce34fafd8b3743033c88ed229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41db90fa46fdbe0778ba64bf43463f7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5356158900094c8988a258bf0bd124b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04b2122d4508b9a064e70f096d4287232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae926924507e2590766d7de9abfba7c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788da1eea5e86976ffa956b0466a800234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4083d85d893287807bf53c62a471930235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3febecfd4bf641bde6115ce8127fa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798e4631a0438fcfb8dd316264565d3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c59463dc29bb35f1f44facb805f0d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c738700cd283aca45ad977a6d19cf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358b47e51817594d0d2b162f51c45db240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77038b9f5c6bde3d3e33f8949a0c34241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987b3af9791475e3ae05f728a813473242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba0b33f54140047d46fdc36701edbba243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6948307cd3f7a7ccac1455dbd0ddbe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007bf40300e2ba26df58a169ea5c9a53245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63689ca13d6029fd57f8f7a068b5f7ee246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674c546e2a1a58ad8c4efe14d420115247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96ddb98ab6d6dfff1582668bac01aa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35228cbd37edd2ecca21518631fdddd6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b300af2e290ed213e9a57551d15aa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e90da16d1b38ddc521e866af9047a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db84ed6740a17a1276fb2b578f1cda252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58cc4874dc488f3288689e114b78a30253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163e51d9ba35178b7065f955b8bd9a6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072c0fd301c7b8e881f1cf1991495eb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c83533aa5afdd83432b476ae8eba38256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81051a2e418c2df10cfd8de2f812194b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98dd9c9c20c044fc49373831e744073258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0687f3ce26b9703bbcdf758f14b2a1c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ad38b64c5e698094d71b851978c7e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f387e37b73117e1e552f1a17bf21ef261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18f2bc7ee27fb6fec9533379d1a17b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0d5b2cd2246899f3dd6f772df7835263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25bc37a8dbbea7d2051a3b04b2638d3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7e4f4f250a0fb7882d25a1120304a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd121c73214756815111ec5deef07b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3cf2eb875bf520d87b4a39e22385a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67adfb91afc1b3edb8dabc46d6532812268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6aaf302e02da5d4e7afc4c1f99fca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ef0135648f176fc202cec4ae36817270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f66508ae325bdfd752970ee9650cc9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ab188eb38570b163ec3000a7ed743272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c67386e09c53392905891ca772644273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1884e74c4e77548ff54ce42f2d726b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3801df4aac5555acb88734cd5cc3a8b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e769e57efbecd4417a485ae7b3cef276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aebd4279fd639f5c1923c57415ccd84277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4faba41197d30fadc00ebffa36059ba278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc3844bacb9145390d67a9c7337c96279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb073be9a80719bee2c9e31b3260ed4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af13a43f0fe56edb9f0bcb280d06147281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243397fad883dff9a08291a1429ba14282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5daffb955498d1b94a95852155adfa8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0f2d30bcd93b2e8f5f8cca6cbd558284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3f5382f0574005e52c81872219713285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d089786a07f58442bd7f06aac5bd5f8b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c2e3ab0860c674c61add816c009f2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae103045e9f5509fdb523c9f87f02979288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6790f4a5de28f9daa6ab4202e40ce9e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151628a87e65f11a1da434a1c7c9691290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577e6fc97d1bc58130a94d2b54f460c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c16d6556a1d52231823f056c40681292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f67f174b6b8e68aa9b5cecdf01afb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fae7d7f19b7de7bf4d1a6b8039c5fc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9d1ca29c3f5d9513a8f1ad5101c06295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f896e12598b9143cd7f76f93fffb837296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b917619345d2da5522495d779eb39c6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0203d5db5853391d55f9b883736e5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccbb21edff0e684cecb1a9b00fa7dcb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8481f0dd5e1d6f0b3e872a97fc7a768300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18419837091ed368fae32a6b93647f62301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65a03e8b3b6abcce61c79242e874a8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a09c70c310a94f921d5af8cecae119303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d67179284a1ba1d404f5cb5689b38d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32feb4c26b72ff30380b24a77b8fa74305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170094b99944a3d0de6fbd4e5ffe1d05306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d92504c8ce4460f25e5ddca2472e51307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940d6ae3dfadce9dc6cd3ffbb7a9e8a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220027acbd7f10cd47bba6d97f5b19fe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0753b9c00f9d691d923a2155cb368310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeacb15a70d6d81ae52b6e9b416b8590311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633d4166ef10857abc058a13cda90b3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1ff7c9adab4a4b055c831bc0b790f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b44d692fb81400ea5a7cbf4567104314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b171189247a0245db66929bb017fa1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f897e9aa1707feeb4bfccf7c8d378316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c5b229c8322d4cf44beb4ccde9022317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94f747c7932ff53f25ac8ce5076d1d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f4d7fb41f9c2027ddafdabd254c45319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c35bda2e8d5109ad7cf3d1a2356321320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65222b6767753bfa881cfa38558d8e3a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152714c027fd367c54365d5be8ee037322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28525b72cca3f9466ea33910ca5f3b86323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83198bf7b916a00358d0b697d09c71ba324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd928cf2d2bfd3d43a59414a2030d55d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc779a72a92fadf39921ae5f99844a36326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24de24890162175cf283087bf7b5e85327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6c0fb8e78ed0bac1eee8a5c5c3db7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf8160688f305cf4ac5f148e914398329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6138f7dec46e828325ea603689e65fb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bdfbe8e36724d09b9e7e823ab90c14331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581de95b3667fd48abec3aef5bb712b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3dfaf73f74c61cdd7546d7dbaa251333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dccf540ce5d681f4c13757d92e882f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed66f7a4d91289f6cc01166a1da87ae335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2ba97bd38c44abba046ac5b455732336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc419f93fd2b3416d95f913867a74a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c34c3d2332df3cf2abc4673d994342338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6157271d003ac60e8a61b0a3f08185339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408e69d5b6f191c383743ec38e69a2a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c6c9f666808157ef3bf3d58ce8054341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c4b9418ff4b63584fb0a26310c519342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0dbe61334c6b0601ce2a2d6fa47eb1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d38d059b03c792ab34b5aef643b22344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d8461ea899b46be2eab0eed378f68345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097e792e2fa7c33fc882959275a3b9a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2beba6e5195af3ec2e96502814284b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab199a6c834ca4f0c9b0731b72630d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703e23328985c840438561027095303349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab752e50f92b7df7729c6f5aede511f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b27892ab598f911ba3857e5863910351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5569dfcdc9efe5d039eee6f30fae728352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913af54f32f3e17145b7e4f6ec1250d5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991ab717e4981f69f1d557f2b144303354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701dcf21e02439cbc07e73cf95f652e0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0879403bba2d35c8c280977484ac6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ea29de63c887579d8b4239c7645c7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419cb19d5d4f1b784d2502f5aadbc17358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d82f3d9aa563f2353d6e7dcf62b57359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950632a1539f3e71125e0c0e3ec3ac2a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2267bbb25c7099f4056340de55bfce361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6c651f6a9c03d0aca2f1728c5b7d4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead105944c5b5fd02b6dd7ab14bc5e0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f78fb1da235c58fd6f43b60159c42a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d250961d3f9a5161d066411951d767365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f92930fd3b856d02b359e945fa23e6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098524885b8b0a7602c3e65e45de786367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17107105c988f916607a4f2bdd6f110368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a07e2602d9b3b0e348fe943a0c6b2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b594e842cf34ba9f3b97b26c044cf2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0de8055eeefac82464e8b32f7f092371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a621336e5b4f85792c468a95a7c58372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73093643d8c772459c8242ea4f98b753373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310dea2d94d4c9c1cc9f9e584464056374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e0e67b329dc9af8778e78fa37972b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d23ddf78bdcdcfff8373b1d6a63eab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2997700ed1492be132a2ad52423e0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c489555c7ee000752861e76f70990378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc3cf3f31ce7e0fc51439e6f296d26379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be9da671bda2623468703df9de0a0e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91ba02d4c9710bf704cc04d5be764e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e50540853ee251af890824296b18d1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90c3b5b7941c299129bde281aa9952383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e536458e5a1f8591854bc78c75120384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d70e220aea6f4c6ff1e28dc3754f7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7880d586b8ff091c7f8f53d205c3b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91199f8c43f71a97023b55af5f2dae5e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9c805190355b5dd884cacecc7b360388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b0b3e053e331e5062f42df57a68c4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ae303f5ced0929e1833136afdd7f9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe59d170a45921dcb30dcb111b2090e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59238aec2fb51a4b863dffb410246820392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76680f1980154e8c91199934a06396dd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0714fe0bc8708f06b2ecfa76d52c3e7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58294973cfbf031c59d39eeaa9e2f754395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7581a23316bcebbc73f00145f757ad5d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5925c3b52dc038bfc5f95653c8839f0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af3fc63e6c8f1dba0f34e4914591cf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac9a60df18492b89a51941817d9f8f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b71dcbed7abf8ccf72ed109b6b0a8b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db2e5e37ebe2854bd1b1e0842c5ad3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08042d6814b502f511dd17f9211172f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a4be401b4b5113c3e822c976c836d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e168ef341c4625fbf36967219367c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410d5f53b1127ff57da2d7573a3755d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4d965c0d18d99d75b4dfd69cb2301406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22529699f7fccfed416ab3a2acc2ffd1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48a76eb7bc399c6cda94ab1531faff408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997da3a19fdab8996d0e58f5a0e5efc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f6cdbbc704ff590cf6742e905d083410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d5609564f0cbaa0a18b3cdf351a34411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7a59c221d1934df4c8eaa57eb440d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be6ac41342fdde6d201334f74116df413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e13c0712dcbd24fb17eb45e2c35392c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7844c58c447211e44bc2c44ab60290415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded156adb0a3fbffce8bb28db2d31ab416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfea224d919b1b5a992aa0751162a06417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005f7899522203c41cce89c3c6e0b14418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d915f0344fec508a0ed751d7ca4da27419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345022f673644e093e679a2a41d80ed420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc600bba3db751e14c73c146b0def4c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a975621bef90214cd9a5749e33192e8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6d62f0a9eb959650dd8c70a3513c6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f9d64f30572f28f04b2fb7ecfbc72424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f98f7f3ba78a3524f0c9f13ad781f4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76fcc7e47f46403417ed8b0ecb22d47426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f552ee876fbb4fba10531bfac3f25427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309e87834996ace467ac21bb5d73826428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369bb35dbf2912c0f5f1e7558489c4d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727285c59f2553d41b258d5decaf1adb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19bfb4aa491a60c19480d2587d9d33431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b8fd4cfef5548be7fd20ba98ebc51432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b1aefc0639b1e7c627261a4feb3de433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583c79e5b117b32f54f9627753b7de8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1bedfcad8e1c8de3b5a7508a3010a7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42882aaecd6bad204125e3dedfbbe727436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ad641e322001c1b36a94c2e8aab1a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8c3703b2f577a969972f936e8b13b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345316eddc3987fcbf52c8ec37aaf59439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0acf5358d57d5f07b1d52bb2a2bfc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58300b23c53ff33b7bf94cbe103785ae441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759bb15faad8b848414b388d3b982ed442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516aaf2b1da4810aea70bddeb79b4d5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60304b2083a9e2cf8eac1257837c2f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0e565759786d45f3658e4501fa335445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf41ae239da14fbe48cb38da823390446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db817b7540d1d75d2a43cf16735395a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7cde11c10e6bd074ebe152eb01f75a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3e6f856f3e6d9370dd9b7ec4e6b4c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed1e3402515b44871e3bf1316daef2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af338f070c352b7ea752760244908f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6eaef49c63bc6e28be588184ab31f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155efac3c51bc0237b57b2ae64d98ef7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff7c5abf9f5df79daecd38f51df71b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbdf47e5673a3ca28894e8e0fa5728455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a47f97e39d07c43de1f2feb5045335456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ec84c33c392f5739498a9483d2fc6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6d5aed7cda900a675a5c76221d175458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27fa444015a8b1271cf4f335dde2ba459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd34c21b30a5085ccff9836808b5a29460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d465ca4ccd05bd33da2bf335cd718eb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539a75242ae2d4bfcda82f986a4e663462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3438a85738070690842f55716221c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d62e20153350944a0cef534dd0eff464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8928930de10c42700acce0196b96b67465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da16f9c824239efa9e8091ee3b33c1f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a045228b5ab797d8e8c0e34be5f20b3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb0588782098da7693c353133b4bd7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc507c74d29ee2f0452b561ceba2e9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ce4b67b00ebfe69652b7262475c9d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbec66e66badb64edb4b968a34cd3eb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a732dd8e939c87f122d19f8fa83163472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725e5b4329a81eb0d9f5b2f6cef9702473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd577ee288a8c238943aef2b3a21c2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a190676d56d4979163962a91ad3426a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc346686f6ec356ee0a9ebba740960476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaed5170b13d862b29dc1c3de5cac47477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36499f39bc1b3bb59968a7f8313899af478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4e8dffd1aa681ec55ee676f579474479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18624f79351a4e5f2e303d9c7ce91207480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e18756ecc778c9814e780fdd76bae481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e86220a0066ad88b5ae10edcfd656482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f76b6221c6e06ecd675c83ab373b61483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1228a608929d1d374a9f8d696450bd9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd11a6e15c352055d2b20a5070809a0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6fd25646d4f5afc42409ee9791a2cb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94b2a65cb3aed89220ad679b5df5d5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d24bc9c0b92f2595853b937b336e14488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6d8a032907cfe67ee044d899397c8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94737f1c2b5f6f05aa8fc461a9348e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032e77cbfb455fa6ab4b35d7904e773491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa3334f770ed7ee47293bf75c2da05492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc12c0a8c0004d59db42906dd0c14e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938f97276e2b45872e67acc46c10f16494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52a071776aa3d0ad0c4133dbd199cc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19138c0302f5cceed074198f6e0a8665496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c161717bf9d2e6f8617354b16c4b2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1b0bebffa7fce596a95e7e0c414e0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608517c22f1d3f8d050502c6058d9f4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115086ded9e7dd88836ccdf8f1b5e7d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdce01e7bb46cd11856221b301ef030501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f92ed75ea263775fb278b49d049c7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6baf8a29cc6b127f80f3e05b2ee65d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba972560fedcb66b965aa4057116360504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e35863293566c6e790a5268cad6a91505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb29a3e9e1b73177d9ec584db1bf73506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decbd95e1d01daa79d93f67403ebf45c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072704b1b50da57fd85bc4da9cc4024c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49418bb56c50b43b5acbae5599f712a7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f287d35f3c6cba83df597d2dd78f60510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6967adb0cff50d07233ec943f0540511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6e4dc0957bb35f89def9a8bae1516512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3611a59153c066624b15194aee796513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53859529ee198f1f52bf31c4f06143514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127959da81f49ae381c7b66081e3b10515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc27bfda4cd97280a5a77e7db71c0d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9110f5d0abe0e582a664da5ef00a3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da93babd6a8ae5f0e8e9cf8e6deddf4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f99734d38ff1018415c69f56923d66519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293192b1aadfb0a54da2c3e1d318c702520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9817be8af0271211cfc07ac773685671521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc495d05620c161619a20c627a807f8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168cbf8f1cbea2002527a180f112ca4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d4ce1a40cd743996e24af317ee6737524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182550efade712af1b8bc1ebe9a8825525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219afa104c3683d99fef386ed09b92fa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004012debf569493cae909577e5401b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8118644a95bdb8dad9e4a83c21f74c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283333a9099c248e54197b77cf100e0c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6114638c814433d5b19851ae26177b2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6955117eb9e21eb826cd919199607531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d23229f847e12ea322ada78cd6185532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1042303657f04dda9c9cb299d2a8bcd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ddb9209771c9ed54f2b9951d857bd7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6f3d1e13b71581df6d9cd63ce2337535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ec7289dce85ad352d41fbf24204b2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a447b09b5ebbd2b32d94cd799d46fae5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f0bca794ac2110cb36fde5a876506538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f62a5306b3d6a250f47102b26c684539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5b7f1be6eab14cd41c6386b2491a5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e9804415f0317058c048116518d0b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792bc1c9d47a5cf6eb865b7403aab110542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157df4bef420d28c51dca39f3dd69182543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b59dfd979ef0c2ebdeff525f143b88544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dccd3310a736a212ed4ac1f5d5b608545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5b520074fbd5e6b52d36de0db9e49546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b613f211b77f559de2d6b36db140110547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891bdbb5ca6673d58947bbb5d0ad8cd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9334a7da1db4b1772a4c53b104c2a16549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c882af3af3ed9f0c3521046e4a3b0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603860b1aedf17d3dcae7d87cf5c1953551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c155f6985f3defda643c4fe2308b6e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30227e2502ab72529e65fa43df1bfa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b255a194ba5a21b9d51b28eaba5e0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1f166989274c8889a5ddd0134fed1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5634b2489ad56ed04d5d88b577013e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00fa586f1d60b096f76ef40890e8a71557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef8d35b39d8bec33db465e3b847fbb4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ab6cdb52b0b70067d62271ee341d7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993bcd6d8e5af6fd355faea9496b4c91560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e794eae748ef12353a50e85bf772b0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afee61fb216c4ffc228f9d9f827d49a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e976cce536d4cb31343bfe76dae08e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fcb19de38a78b7ee5d1628326958c0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e60b65baeb0d23c9b6fd9882fb6bd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77d270dc396003692d111a9df47cba566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7efa8b2a6e78e0718c597e40870811567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6f4b1e30dc50dc924113d1b8c1e28568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416c6adc01380e97cfa2444eec6b8d6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223993775d2b134bbee8f55684ceb22570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba200a8c2da8965e1d3969996abb51e9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5733bb5b97a366b80f1e684fcdff72572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c653a8cb9a934b29372257498fe429573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd720f475bcafcb2bffee2e96d48dd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d39a4a0a7347d9738d57ff98b7ee1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608eb8ab358fa715e5106e31bba904bc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8a545ec2dfcda6691b786ee13ab4b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ec7af111d26c2eebbb63a29f57059578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d91ed197d873ff25ec9d98d21889d2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9e3471fb868ad96c0712384557736580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0b550400a428509d7957731be8d2a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c0252fd5199029d35dbb623720e74582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26e3a2f63dd65618b42ceb9436ea6d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae792b932cb473529a1458302b92a2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef206617ee798dff68318853ee9e5429585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083be161d09e0b37be90c60d7cb1d89586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08bb0bb8701125107502e7fc900339d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c6e436fc6445b6e60e735b033a973588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517d5113e569cbe59ce19eb1f55418a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e1307092c20c0ca79176ee2a616a2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1964cc070ee73548adfd780a583f2c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6ff06a159f539d159637d8585ec48592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7ff158b7f7838a89b0313dd774106593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c98b2ed316741789498481f9b41c8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a35b13842d67aca44e8b8361c781f5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f080e8ba127e7bd36d063a4aa00b0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9730735d614cb92d8288a22b51340b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617afbab23720c6adb863890af9dde1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806588f3379d9d17cf8cb71e9fbd5be599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef45d7b9a960c5675298fecf55387c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5030e6cd04a322474d25a8a764e135601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b91a83b1863b89770232bdf4081e09602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5da6fde3197d6434495caf4718ccf6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27a446c1031d633b288084cb65bc77604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea574e7c7bac56b3a4cb5d641d8bc05605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37cbc8a0a1cf46827e0d2f4151d8a8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835b082fbe9b083cf91df94732fce5d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934eb53daa7d1746caded5a101fc6b16608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ff7256914d58df999eacac5b6fe9b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c67e22ca48f611cc42cc9c01d4b066610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2335f35c6a259742cdf685c4bcb4f36611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0426d98aa46485f347e65c3d76d124d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c9c04726bcbdc3a764506a78fc731613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96114e76c0e385d4d913a6c7e72d2eaf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d63c8f2402b942d7314ac79439bfdb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ec9e567ad28975f9c17f9db2ae21c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb8bcf3d14d7b6aab394833c988aa4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c015871a8b561893f1c59318cd64a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f51c76cd80a2c315c7883284965a4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462b874ea0ec58ae9cbf2263260939b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2dd414f2dd083197668867e433779621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2b07f539aa6a5ec3d83fe2b404b8a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635207487a047061fb8141b5bb0e8333623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6722c922d8d202aa611ecbb2faf8a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638eac174051ad5a293d9d08dfa2a036625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7637736a4ea5691aaea90edf04762f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6d8688a1b217e2228099c218f69ac627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd25adaf20e6f97176d0bf659214828628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6c9d0a4a2e5ef0e708a4647159094629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c491c3040601c6604d424e67be5caa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf7f96492e45e062a601aa95b4129b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3faaec89942de49cf65c00902d751632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b185b980dc3e67b7ba78f1cc72535633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f564652c9726c4f41861d84675f314634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157d926caaac916d519d730deec6453635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd36306dcf573d7b4b702132e34bee636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a300fd20e5c1ff79ca9d4b795ddac7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d34d6b24a50089fc590f827f99f77638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8dbecd3130b24d4f451ea058e02cb7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50d451a6356439ff7256fdb0f1deed640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8cbb0e19d88c098b9d4648b359f94d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d8320b14ee76b742ea7367405614e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af45786d31c5f73da73251869281555643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396d467fb438c4bab7350ea181bc8d1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37fa568a8d18d4ce03c9578357ecc4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67e25f2e1df303336f886f8b7171eb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2899bd5bc0bb26e7822c235f0c6dc3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e515f41fb4ea83f60261ad041437d8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4debafb363c4a45afb589cd943ae639649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a813abc5ffac24599eadea454f35c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ded0c6bd97e3fa106aac044de2d766651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692aa74270e534edcb7914acb37ce8c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d18dd7849b5d5612beef31f9e1ed96653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97db8f13e22c660cc938c4cef02bc28654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20bc948f8909568e2ca1615253798da655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd493ce241177e730c6aa6fc735287f6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d24e506a981468bb3530e97af95bac657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3c56bc650c8c6dd68fa2158353fd0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94697ab5a6c1cf0228c01197c84cab53659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72331f740d4f4b00e40de1175a4c2136660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd689d1fcf4596efeb7b1a7c608bdf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b99c8640bd7c70067459dfcb255fa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c3dfc006199a4ea5a7728ecf481cb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c6639b6e6a541006ab834e0d18f70664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc1fe426f0817ba3f92df9d3989c18665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840ce4ae3e19d78d702fe0db3e0515e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63afa2f089f7ff4c8d042489218a69667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ce929fa27371ac8a277d97a9392c3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa528ca91011ca4841c56178b838462669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05fe8b0b39be3512e78410d8861597670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58d698965e145a453ea3fab4581c39671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcea93896af4fab5c20e01d9212a91d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ebe6bddad71175d6462c8a913e0c9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2ad3703ee9592c2d2087e76a06d8e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64c29981b55a821aa6ed2d5fc3843a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce10eedd0269689e1ea8c10104f6a7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167907d2229f9a985874441945bde541677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41d0de45771513e8540aa4f9971f10678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb7e0de8d4c6a18b16f389183d8eba679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15010570770cece09a556679c82b4774680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50dabf4b10541a036ac8de1898a56e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f52fef2519754fe453673f0da9dcc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad49c9f4db7d67dbc0b1e3ce3ab162683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53779c5fabfcb822d5799b4201cd272e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0939abd99ef5f5e1fdccf44a60f86685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac03fb9c9b747b001911812768f759686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6ed66bc9a619b8d2c5339f28b5868687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71f3e360ceb7f29826ae8034f844fa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d72b326f7ef15b93834f4896ca8f4a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602cb30381255e3768e0f2329faf14fe690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ec946999a6557b32469e1c439969a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183410a2d37d139df4e5bfc2f43cde05692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a214e5a86f907ddc2fea913b91ff73693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9d971ca09edbea51be1fe292f0cc7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d7afac6935750242b549dd313fb5f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ddbc82fd85945e7a614859c8da6ac696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa688ce164bdbe4423c22df15b0626f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b74c4aa3093ba02196b838fc0b242698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb5eb3489b307e98da293dab1cf328699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95fbb92a3f1e173a18c1095c05412f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156afa534d1cd47ea8d19d8d74c277af701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f471eb5929d2fb55476f15904880f66702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c880eab1058a6248274b652434c3ab3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf471d77ab31b0e5f57ed0173f4a8d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84dd8815a5b1f5f31a47a8344bb50c7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd562a1c80e6c652bd1a5fad3e4e4b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4d0c3662436bbfa230ec8081621ce707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5fd18c44afe54d44031690b9d0b10708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b4c9ad5d1d6f5bfd27ea39df5dd28709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a1c5abc014d1a691fe0ca15c6a3dd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98064828ec3e2e7b1e2994bad587cc64711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bbee6bf096eb02c605a81776f53959712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c643a04788191e8dc64c4bafe3ddc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b18c127a0d02f912e448b08f2a7557714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ddeca7f608874ab60563d259ee69af715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79f569db8475fa299ac6aa5a9d69d0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219b41b7ce2ef960f328331d295b6ba717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d863eaa15ffe1d6e3f181289c775888718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f2bdfef4d76899a7d3f06fbf87e97719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab9f67c53baf3e4b9982af95a8be14720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6bd3f5b58524c1967817e4b585124721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99e3176fedb9e2c54467f846715fda722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358a8d1ac158118059123be0deab6da723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dfdc8649f082a6c2cbff04494b559d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c456af3a7f768e8f071edbfa38a667725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f21459e57b50d5dcfb112c86c0e68726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd310e4c6a8a97287af01ccddaa5ae727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6bb5557dc2349d48062353220a63d8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ac6af1e3b3ab9e64b31711cdac0ee729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7b6f00784f10031a7bd3acdcedfba730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06213a5887b39d8e8f425d50843390b0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ee5444a471490b9fa8ab42c40a1a3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faab27eb35eecb501d7647819e0b65e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42193c04c7fd9607b4f1506843a33c64734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466bda7e07f5c899bea811e75e563ae735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a98781fc6156c84fe73ae071240b2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f8b045a89ec8b179da1c46db81077737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3f1fdfc0670a6acdb4a3998d81b48738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac12cd391fdfdbda3486fe24a024755739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c62516151e5f7f2cf23a7f876ec41740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5383364781a9348b546e8cb8d9dc0f0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dea4e3a6e972f3a56a407ac318bac8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1552c956cbcc4707e2a45be67394b4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a88187fe9d55ad0795034f0ee75f7b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4a762bfee1ffd9443ff6fcee827e1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4187fce4c42921e525f49f7f03c9e3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed199e50c4f146a8b243cd1fb2dbb7c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956753a015ec47a1d8bf63ff23022e1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00ea448d8e62244298c6b2eb728141749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc9775de8e498ef4991c35036e5f45750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3b09e22192603add7405983fc982a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261b3cb8fe2681b32728670cff8a896752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137f7644550c7818b2edc43157921c4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc5b6fe256bb81a4a4c205b68b5e17754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061d69d506e5ce5576862e8f2437571755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5740e630d5a89253b8d3a2098334b58756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36597599d3c8776b74bd5d30d24b8fcc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7dd34ba2035bdec8827a5f8755c7d2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bea266e81906e09e7724fa2bb86a2d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a743569994162d586d623d4789894a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1415fb4163d099266a21ba7a00b4d7c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb50504ac3fc66e0ca3efb9fb8a1b6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666a1a3ba99304fafed570db66e2e2a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c959778d12580e52f4c6d1eabdb37f1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86d42c9db69cb0c9d83e509363a673765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff83c3edfd027c5979f79c9fe4f4079e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18dd14edc90df4eff05aee73afdda7e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23450adbb798e61e1147c510ff19cd9768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e5e5b3e6908106c7b6b42f50d6995769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e1ff14d4af25689a6a88e1f350b65770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b0a4d9b8daf985035e86553520251771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171af7921bdf68500134a4e71c777a6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b391d2c68a43ad6ff3d0bd2ee96cdb773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d301da06d69f45385054f304e57425b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556fa35a87818676756c1e1ba91f088f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4868559a90d4acb0915f97d56a2b3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df9ccb8c4458e59e693bf81edd1c2b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c5bf2e00bd2846f7d420ebfe9f5a8778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7cf158d8b0c89cdfa42c4a330494a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df6d1cb7e88387380a866a378cbc2b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db131d6177ffef3be8bf94ecc8795b11781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e072d0b0dcc2ecdddaf6b04cab7fd28782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b06bde0ec19d0d518a88e4342903a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498a9fceadb1a56cfb188f1ee2eca01784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09ee787cd42bb1c98f28a5aa5ad06d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e4991bbdddca3ded3a8db33011318786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478a52aab37042f215c530205454840787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee923a974266845103b40752441bf58788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d657cc4ff171d374c666b7b2a0da83789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce0131e682bfd020cade13c748afc9790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accae44fcbebbf53dca8efc39bee4fd6791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da65fd1801596b24b498aca98763f57792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971d32a0a05129fdcaa572052dfd93d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8099e693bd51a54405e7033a9a89ef1794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38525fbbae9d20d6e99dbd0827fedf59795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e9717e5a7119acbf0295323186b82796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca65f796c131cce0a12ce2f0b4a40f9797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7f8799782fe03c6547afc7237273a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd2ac6eed10df20dddf57082d69ea8799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b50cb6b917251dadee7e685518d4e7800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07be15664c4205356330a6a84fcfbe801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa338a329f9d4f198bdb5b4bf4841b67802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799fc467b33177e2964d8efd5b6cca41803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be676f9820894476fdd752a4781e502804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60100159d22f4c3e838e01d8699302805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80999097e73e85f68e3b6c684a52192806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3777833b8c2ee21ecf6b5c56e1a3b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341ea21528c2f3a37cd753bfdcc004b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f90a154cda8294315a8ebe139234fc809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f3632f8114e8cca6d8d8a82604f03810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c77b9b6d926b42cff428efb795dbf811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97329ec174258aaf86f39d9f3a99eb3812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f381fe7760c96b8f95f26c3f9e193bf813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9fbe13e91f98d521b0838a7d51f42814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb9a20b5269b40d4f6a8032c759962815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508d59681244f1400f5fe3a85b6ad39816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e23e5a88c73b36ba19f56cf3d76cc817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6691e20b8d9197e45998a427fe620f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c43981ee34e66d074a6f7a8b24823819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dbc527183f2f4748debfd3747c96b2820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae52f1a71e4c4792a30a6c573f2f638821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90c7c1aeecc66f4fd90e5ced120ab7822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f304ff390b0b9e22edad93e71fa540823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff94b8d92dc66430bb2b811cf0f7d99824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084589c49b77dd3e3d721eaf99377e8825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3bbb0823d93974873589534c531983826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04d83671678c06e022235d8a4dd564827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d387686bf88f50197c5639848a75553828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a9d9dce8137da5ec8f0effe6dcde4829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f7943344946f52ee1b8aa4cdd9a08830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4af399458b8f18b6d372e5e09c643831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5272e8369ff6c1a7d5d95068e22a605832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fcafdaee6a79c2ebb33517450fe195833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12c7210642acf8b0ebc5b6c43fe915834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2201ca10c2ee9e65eb11fc1fcaf2af7835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390667860eb22a163941bc5b295af2e1836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2af6bf8f59dc04c5525f578467090837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47372e9898c7994519d1b5fcf7d04d27838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf55433f4f50194ef449370572fafc7839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140e1ab8c2379720dd2260511c2e0eb840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1dbd7e8075765231a862c10e176b96841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e37cd50c173235211c055db0d0d08842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815816716e76065899ff88675393604b843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76e9ef5da347ac542f255827e38d3a844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d8b1c2ac47932de5c8c0acced28a7845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de773ab1a4c2a3faeba1e39f9be672846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c24b02c1319dd75f1de562895dff71847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592819ab9e2be8a6c46203133047877848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f88ed8f3866700aad38a5618eb9035849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301bef4f6e1d4ac29f2dc670dee5e95850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b3729d67454b11f559c029253785a851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca3150b57a3f5fafd088b3257f0da1852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821bf27ff27968b79b95ca0caf165103853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95014f412f7f46689e2b5d29b03a91f0854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af5613927486ddae98497c24f59714855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11adc8ca2ccd53d34bb3f575f4f0c0856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6528129c025debd906a4ffb859cb73d857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea506cc3b0190f2e96ab82adaa24e4e858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb24484c00701fe28aeea6cf382a79859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe03b7d23c7d1d2978644ed78c0034d860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621a661bd9ef503eff5e68d467e9a68861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e99463c7659b667e3d8c0767e8e1d3862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a191778d41405c241120ea7717f0808863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55a3495ed2adfb9d57af3143037e15864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81052d3601cd0b8f673373e4cb35010f865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b272c84a37fd9614de3479e6f610879866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44022ade56183ba8060e4c67afdae196867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a8b50d35198fda5fe46cb898a7aef868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108034a2061a5728bb175573ba60ad9869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43dbd7d1f6c57b1fcedd14652fedebd870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374894cfb59d9104a48ed89d2ee10874871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d556bdd3390896a6ed232d5be8fd0872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180af3b939cc1fc9ab9b07c1f6516c6873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e533bb3bddd2ff4c6ad71a16f8903874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d6ab9a8c83d3c83088cddd2d82419875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb96cfd73deea9437d754ae1d903f59876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd58b970dd70a18af64571a01f8c2e877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420ec97c7c1de0c0fc7da24b70800e1878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56666ac5b5a94eeb1099246621e0db25879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee5140d00e9c27e81df792b85e3c19880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92adf167ae5c3bc6d565a5d638fcdfb2881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb267d3c1bd871f13ea2075f7afa4510882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4280dbf3d6317c647490ab4deeeb0883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826017562e863296f492c39827fad90884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2dac1de378201be9555e3e421405a885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d100c0652dda5002167800d39d7121886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4bdb1735766f460823ea662c399a2887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa555ce744e678e5cee4e0b202d6892888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03881765a7570d6de07b6dac574f530b889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c695fa94eae900cbc9a055c7feb1cc890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036392b83dac3ba5cbf7b43ef1541f14891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2909b528eb259feecd4f02e7aea29fe892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc538fb395467c4cd9a1b0819ef4de893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f305674b18a96524077e88896e548894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5c9b5741a20391bd5c6e1b760d107895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20aa36b8a47f5ae6278f160f1d95c41896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381abb60c139f755e74c976d73191a5897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07396c8ef7f21abefbbffb6921f398898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06f0c9df470ce298bbb9308c7a1bd0899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8dfd3d96cc14fb67b1b1d91a95b28900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211406a97fc4b5546e99190178571c3f901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bac9e035b560ec8b6e351f68243658902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b95ae101e81ba6f2a83f8f1c07d1e903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b38808d0698044ba081aefd083a1c904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f0ce51d5c3cb7dbd698165ae69803905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792ca6c23a8b04c1eadde835fdf8c1d906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166987855eebbb85727a4a93d8c3e983907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d3d366f937a2c4d21c9a862fe9824908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c3e5afe7b7c9a7d87390ed59c6e99909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9d320325a0d90293e160dc05df678910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f3c0f29b679666abd92376bcc3fef911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b43cfd121a1e4520af13eb4e9ac3eb912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6760f3de2baff597b3400bd207761c3913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c9076663d8704be8de89ecda12152914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e91f174d34ff7d062984dcce1d3583915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5607a68d39a5ede600cea7a5e4c69b916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8b109aca9689570a28a7bcd776850917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e62f6eab43f36747d3cf9b9a23306a918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82f2788a36d121e2bb387b4f1a5541919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26044f71dd7f8ee92df4053119e4ec7e920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ccb01252e59afffee66c4119f9037921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda169369a4f7f52c15bb88626bacca922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b3d8c80f2e964389e9a347dbe4bf8923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bac87c00c2372dcbf82e2c686fe5df924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b46fdaf64e24acd0e159e89c62777925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ccdd39f3e2ba557996bbf669d6c85926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a62b57eed163f3a9ff6daf94bedd9927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619413c4c4677239d5f5541eef7aa340928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369935d5aa7a683b47cc7e5e7d39c4f929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be142d40d63e1580918d09c6f4f1c8be930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e12894de78dfab4b0334ece0c4b824931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5af52d6dd689ce83c75193d4a472ee932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131cfb6cc3188cc16d8f81470731e09933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e233f0cba03a33f6288f410ced898934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8607f1b095e72df0d803938f28e44935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b43f69e1778027b63ad549d33a245c936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a896e2d92bd60f11718dcd181e9eb937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39618f80f1ce035dbc778762e8b069938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556da6e314975cc7ec710127efacc378939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5df40ad497eb45d51336e987f10891940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a476e288e893eff86ba2202af717586941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f21141e128ee220245401e11b96059942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54016b85b6e5dab2187ffad84313839943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486c9b45e7c6818955b691ce67a2326944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc0fb39c2841999a411f4a5ab33893945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936a65e870521da1d3af0c5e180f97a946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71592535d9835785a6e11941491010c947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9f9ebc4ddd4f0d001ba4b0b70de7a948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645eada06bec8fa68f3b827656899d90949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b307d738548eef6929663637e2953950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c7f7cdd68dd9141892a9ad73fcf87951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af5542fdeff8351f092370ffc45125952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adbf4f19d9d0aeeb0570dbc12798391953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b77780d44b3aeea1f074cc846bd3a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d1af27b3d50b8baabcc6daa20989e955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6bd1df1ac40515a73d371082dbd67f956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d19df2b8c46055cbfc875fc0e669a957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496d07d8121af86a491025df77fb3a8958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70a664b407704fa690eec4fce05da6959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745628814badec8b8f16ec09522f8289960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254db535db188025dd1f6a7930d82c4f961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ffabe60c0a742877369fa842af884962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a21a8dc892a1b0e3b5f2590a28dd85963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cfe49300433d04a55035e28b6e9014964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c0096e800fc13c20bf9ea4ed57b3b965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7438cd6b0de3cafecefe8aec93f6099966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002b6e124f10f17725bbf1dd1cccc26967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd6bf252656558aabb005837dd35b7968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554dad8ef60cd551524b7bf47d24ead969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cdfafae536e20c7ace3123d32584ee970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1ba15943c614c7838c4868934f577971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1bc7345632ba6639fa657d9d720a5972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b4363500cb8abbe595ccb6eae2788973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a98547994369521541bb479dfaaaf0974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695847c6777a75fdaa4c7474ec5d8ec975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e9ef861194f2ca212eb838ba3ffd1976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c436ddfff7554d8842634b4682b23e1977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01391afbda16ffc681b9f2e64a5118978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3c433c0a9d97359180943a4106bc6979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c4d31c09678aa0de6add706d77bdc980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab34c8e14030db8e00cbf99e28ce2a1981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d0ce65efcc97ce59dd6d9e18f2421982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc249242ec317b6752889f27a67cc4983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33335467d568948a380417959c91ca5984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395a0c050e3c9772967185103fb08e6985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc562995a763d22a6f56095a745340986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b1b7ff0867f7f1ab8b8fcdbaa4e85987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5f7367da4fbe0338f75bd06b21dbc988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c86bb9e55a53713c1fe2056bfa357989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1ad9315fe6f4551cf2bd0dc487914990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531020c35eb4e9b79e584a5653678a0a991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4adabd831b8c1abb7541034e50dfc992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec845d62b14b0291ec42381bb28495f2993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f44268a346195be90aabe452082918994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723cbd8e921686d1b72d43fd8dbb9c3e995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374fa6ee3e9372d89190781ba6f5b148996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff3802fbc1aa5cbd3310ec97765e0c997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>