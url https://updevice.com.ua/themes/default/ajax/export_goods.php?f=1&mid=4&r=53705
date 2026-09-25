--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915de4146a1d153dc72cedf7d35d6c11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f56d804772362b4db4eea73f8383b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36e8d8f668087423d6be01616abb713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8a26d5c1fb26c1c940dc6a40a4a374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc67341bdd30767fd8320151956f6565.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34384ca28cabaad3bf049c40085da606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af3cabed785fda21a39bf281b4387e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cbaa55737d960efe67be8a40aaa5688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a954aec0a0bbc6d5ed0da64ea70ef9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ee4ce93d773643339cdb2c6407ae810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a620f2cc28bbc1f0c7c3795b0e77311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f647168fdd16e83497cb2b1c8464612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4230bfff8084e789bcbf06294a81e5d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47785d07393731dd36b16406298fe00814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670685687220570bac2f0836f725765e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57301f013202794ecf734de18c735cf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa7a36b8abc88408c6d120c69c059717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b7e38cdb688a82fba04d63989653d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4d28a920cbf70e660029ed1553f4719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968740148d4ed57cbc4182bc6d79f19620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a917a99a520d313a686542382461521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3e4e9bf9a39131b43ad2fbb5f011222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d972bf4ce0626f1ca62521da22b06323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354fc7db8930700909c4ce0d67a4642324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b250bd5c4f73ff432e8a231a7e6c325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7104b72eb6432c2249c04df5f28bf8826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9061034d82e115036fc1379bc3d35b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fbcf4a168b6d8054ea190a67be4de328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a410bc03de5d31b2f196e1965d599a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181653982a007209b39b0766a91e63b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6746c230073cae1ee9d429411ef783731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def85449ada5ce128277b91854fdfb932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65ad0c13205396f4bc95a749b61e3433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859db5c24e72b5c2aa8fd727d62d28734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43dc766399de111936249612ace539135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8a900d45f5daf80defc76afc2211a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdaea6a213f2dcc45b69ec861cbd51a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32670ecb4b01efcf66d2b1b1b8d11a638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0e28838271f4c5866f71eda93b75439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25809d45fc3eba6fe2e20c1d9bda0bdd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969fb8e18679c13ea4ac6a96680e4b741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964effba15bdec5d68d4c6e76e58017842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5b56ca960875d28fc5347a9f94ed043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024aac0c35aebea09fa3ec6fcc782c7244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca992ca2d62e562f3298e34c7f1a0bd045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252dd1df5043a5c89c9eaaff1619272046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7577f0eafcaec0fcb5df8191af809447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1697325a9500804ac177ba2999a406648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3db94e1fced717981d551dd6a7665349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd286e46b7bb6a49625ec3b86c959150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9495eacfa4bf98eaef9b8e2ca5f8b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259ba5e07eb658d6f09c596303985a352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a28085b5e21ea1d7e6dd5a93551b8d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda89159a8655b6e5546b1986979419354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712745b6cf5f8bfc27ee2d860db7c91d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53b7fec0aa6c6553fed847cd1608a256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb3a5c6d4dcd1e14e79a30090a1b5157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc7e4ee02cc46efe17799dbd06fa4e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d35e86c1ab38203469e626ab284ca459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034141d612d4ab45235121b23d5f96c860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6793012102d2516762f62428a657561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9817e9e8dd853b1ea17c629764fcd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1cabdea7d890e5b36d1145e8acf5d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23edce2b277e8d9cf2af2ed277a6167564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc5e7921d32c2da39920605ad98a1265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096c20f78b94ff6ffed2eedec15545b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac654d22940820890fab488e22da2cde67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1969a5efb632584209c7c186d668f168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6fb80f01ae78481b4e8c01526877569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3e191ccea5bcbaa1282846a1d1ddd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4c6b6cb81904c67ccf0be0b76ed7c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7c8a53ca489ad741ac2108159928272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794930d26810889aaf9a26eaaa6253f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f16adc8fec1f06d6679d07b12e50f974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f39beeed0c6408c3fc8a94f15ab17975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8d6df0fb2ae148ee6b329263328c176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea0d167a80b0a690f82fc53141706d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f51fb30ce1f4748bc4794a7f6f7cf778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4742dfeda29bc2f20a6fea55c12d3879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f0036f95759b8eff0202159f3374f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb942ceb7e167578e63aae7285b9340e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb65e2b3bddd038e6ce9a8e7bf2ee382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447c6d87b2a6be8c80a545918d1522383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c951a66dbaf563e5b45648a110dcc984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42539900c66db35e48053d505c57c0d385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79eeb14034aba6c30f2fddd6cbc664d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3783380ff9ff2ade053b7f625968187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3732b81547fdb2dbfb34ad41c6432488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c86f86894c7b9a907f414ebcc1eb2f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba90c400cb2d4f7a809c4500eec94890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee6959847bf8a64df0b880f24f52cd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521451297c3aa8c50da4741b8dd20f6892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e77cf0888013cf821b6c91528290a293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa8128f81a329e5c9b2f1a4fdda67f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706225029d4436e024b2f84a634bdef695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d62e484e2880bda64f1c5811355a896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b7b6866145d190e92b3463e1bcba397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768ad5b26689dce5159c7cdac3c872198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e3c44e18942404c6bd5483a3422b299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47b3139f21f90457f795ce71d32cb9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3c6221ca9ba6970a74dcf3ba5f245101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f33a6b9adb14db78b95dd4de9ac13102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10b1ad2992300ec76dc5454ba5896e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217991415a466b855bb4cac0a8e37bc8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45804e8889433c620e50cace0687a842105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae07c23ff5c63b6bf15e43e587bb2dd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d29c72485d9bbcb4ba5490d93c843107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a93353fae0e39ed45938c10874c2e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5462352271b68ddf6b02b234d328532109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8728ba73ae573d469b6f555fad44f32110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b4bd5d37816e36e684fec843bb423111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2bf5fcc5ed0371f7995df78ce64ee112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dcdbf03540be562909ec981b615b62113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01c6e8daac0d05f009025347404a79114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e444fceafd6f3a0bbcc8588e17ca91115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e62f36c2468811792850828d9de195116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015bb88436eb6605806bc8b8299db090117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114397b812a1f2b1aaa6a8ecd96165c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a9185b362ef9ec2499bbb73d61521119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476f8890e0d856cf54e943e4951e3ce120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72cf340d7d407f8725d408a5cf6d2a6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec4bf543e1cfb2b89a92d0951e99b7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f967e64b43b5e7ca7df9a7df5bdff7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5fb4708ec7004699bc3882ed5455c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f65be055b489f5c0032d889530ba5d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420c054845e1f59c213827e51057098126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea4773db9669deb8a6a4c895d79b2e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51df4aaa92bdb8bd2fc6d70413b086c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ea75e0932f29080afca7770c1eb1d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c1ab1c9640db5b43602d91825450d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52011c3aa86dd43972737c0963cf3f9f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f2c672fbdc57e475a9ed86d97abee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2eeafc1842bc3d08b560e4cec6093133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0acfdda7eb2a95f1f758a52a9a0846134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b27e452c11ed11abc687700aa53a29135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17dee0993cc766d397647eadd2112c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9204671d433bbe264c37d146ed9f1bb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767ef7533b4e2ffda686c2c7b89ad4e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6d3d87605e8306b316629239bea92139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a6cf9256e30cb8956aea5ada1f392140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56592e7cf5d38fb4d0104e288558938b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d7839dd5f90681050fae63275821f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ce9ef444841cdbd48261924c7cac3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89000974c8bb1a2a6ecba5831b8a3ac9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca4b3905458f594e30dfc26ddbd957145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd7cc036d31bcc5cabe59ac4ceec6d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634cf44878619f4dcccb62d6e28ffff4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abfec6ec258d860e1672e1bba40e5a1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e573a2a858ac3e9da4447e73e400f6f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81b3782f3d0eeaf71f47fb28eee2c5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27235131a0a712a2d67f37fe3fd8fb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09befc84397c7e51b2c05fba10f6b1c6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319118650d6458af283dfc1996eddcfc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d93a93ee2c4f28c61b978c1263051154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a29a60486cdaa6f3c5f26d2045f39155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12ca89a770ed9f4c20c90b7a228ef3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f19002c4eefaf96e5b2ad52e25d902157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a48ccb254549deadddab10803a6db158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435bfc44fc785bed54400b6f6881d191159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8418050721dd0509303d96fc409edc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc5726ffd80d9862c3204e862ab902161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25195310c91f9920ae988c37d77e88a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea2cc5a1d17bbc45a280a7193622c8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5707f734acff41ac2268416a6e04117164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6265741c5b73c766dd4d4ee7a06aa0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d004bdc805c9a03bcd16ced9b86006166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bace89ee77b43108e25828fd9160fe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973adb8be6b32044eb9c9860ca268a0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb0f2398951abd5a476c4748e315b3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f5117c84af854349e1bcbfab0d3224170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054771d8ac0945c7fe5bf2af52cc7d63171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15504fceea471b0db7ce9c6d467363b7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e75f9168b839589f47859394f5551c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8d92229e3bd6eefb279fbc3b949c6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce24471ae85786e86b1ae0a49ee2b3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85a3d3658b76f3356c142fedc7065e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dfc827384fa6e5404e4f12bd99d5f8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c1ce032eb488d0b83dfd41830e9d5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cceb733fe9e29d42cf93447a19bb082179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9763a1aa0025534904086a128517a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54651b70b33b62611f92dbd086d2d012181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ab97d88f1985967f429e5bbbe9fdf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615bae9425fee1e0b84d4df3ee89c5ec183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed717d7070d53922b25d2617251fa6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b4ab6b757f6f18ed16c66aac62065185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0c6c1b08250e8365c11220b8a0294186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e716f4b07dd70ab5eac381bd1dc438d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0241200d7ab9544613e743de6d248b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84d6f303f4f546c0266727401577b1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2a167169fb8dc4340ca00f043df0c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b92a9983211943a6c4a15ce12b7dd0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b472f7d4902d8078d9117814e5554192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32402840f575b8ef324ba5aa4e2a1f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04f855089de7206a729369783330b6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f93e271bed636076fd83455c05083195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb579622b3eb224c18a291cef11b93196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad40276943e6b5d50ffd264b681d81197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae5c7599bc14b8e02da373cdad777d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f16b0dd279ef89b452b01a9b99fa1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf380798f0931c3ff09e1459a31dfbf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170a1c1b000c51adf92eac6f1bc885c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c739f5617665ae60ac48e93f4353d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c11ec352df977e5eb9174c74bd000203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2fdd45df56125dcf291242dedce436204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d279bd0ecde67c70ae3163909a1de2d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab98bfb9b986e256c9e12a73de6a97206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8bce6227bfea2060e2059051fd7da207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8117d3a94629b28595444d5efd2d65e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d30b48246eb02b89129d695af1a208209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb63ec82d79ecb28242b8d9b3d38aa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef29646a79dd2912b4afcde477c2ea8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded3282c72fc8b4eea1e2dab4833480212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c3684f8981680fc895dcee5088fb7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53029d5f7e9b154be342ebb5e57ac792214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db81c50b65a34ce18c2e085f92a309e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d600b9a87e114c269d6e008a35e12de216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6758c47957550903dafcfa7b43a2954217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4327b80ce3755cd1bfa70b430aecf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead616f639b6c6df7c13738c6d4f661219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf7c40be77fc8511e34e7b81ffb130220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054932667a993dbc0f9edca813c4dff221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed394364bbd2c293f3775278964b7db222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5bf3bbb96d3b3dde590833e1bc5cd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc714af55e590b9a9a91d7ace8ddb3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a50bc41094353fd2199134ac179369225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eed8317ffeec01fd58a25b849fa8e7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253efb0e68edfddf4b4f6dec018fa130227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e0b1a0d0aa02de1c60061be9c4604228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa27ec4f3b90c3ac91b63a415ec5a4f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbc429a45796a885a67e8b8397dce0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbab2157e3d17b80d3bf1f269264d5a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832f2ef41f450a2dca18b2997310e2d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641999fb0486e9501ce49ab1850919f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33733f3533029a71fd05e92de6df97a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b9b69b8cfd60216b66e5277e37ece235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff10aa79d61a8e8ae70e9bb64d8a7f3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead52d9bb4ece9f8018fed72a21a21d4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154fd1aa347be83e09e17b4449a60b5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2cc09b2a4497a9d44502dff883db2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7453911d72a6333fbb84c26ade7be0f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8c357a3bb1fa894e8dda6161bc08d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59ce3491872a3b08c9cd03221cb21d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc79a76be12e7f8ab9a120a156e01ac243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb530f7d01445bbe282b4e972a5a974244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005405f5f8208059743c5e636382e37245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f2b1d3be779977ab316b96225642c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4009339aaf4b827a2c70c334bad0e4f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9015cfc30b79fb35a3bfd44e299c4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07998a5feb1dfe910e86e2bc7591078c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc5db410db17806d06fa75f8d67e24250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a83ca0e3bd6602ebb77c2d757c86d5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a155c6ec3202224611f834768a6953252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00263ce89bd23067925a0a300dc6879253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54baf958035c1fe4a5e88cfae2c7fb56254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024fbeb699ace5b825ae617672781399255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94d1c4acbac9c42f41ef7b6e56eca3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d7eeba3d41660ed0e42a44f514973257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4260b43d63b2a27a3e6573a15d4205a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad13ed9dd0907b093fbe6949a6fac7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc106f7de807923671a8cb18a7b3ca260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e1e3f71be1d8c1a58d6d6a7da8229261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b625832d0eb414b44d50fb83cc608726262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369eefaf3259c5dd7f2e22256feb1b8d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843b6d3ccfb50b3b78c655e5f5cf571264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c4ae711af1c3b4a1c8242cc5801f1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc52fb5411073e6af8de3e4922c52c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29802312490f9e4688c4917376872b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af78f0a2048772b02f067b214e0171268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84f2f8e2acbfe2303b1257332e3fe2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774db5f99cbbd7cf0e24f2096f6667c4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb25e21ef77c9f488a5774e7eddf2c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3423b3050acb772a8007da20ef4ec272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92018d9506b57fc87852392637ccc61c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762a6d69d006282207167668e08f491274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2c27db8da6ca42c7fdab3bb0775e9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e05ba6dd9fa9a502ff0af4c4afaf24276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a5a8596a7a415860564d43d009600277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81350a30345bd30c1f9edcd19ac539ea278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ae09d5840044e2db6a9f22a62f73e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef95089ae6ac0da6b7a838c777eb9f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1314157c62d4549da162bbe3d756ed5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d2b12a5132b97bcba54dcda6ee10b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d69a752a086e0eb9cc9f91aad6123283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ebfab3d7e083057e91beb74fd76c4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f425494f4bdeeba6c5a9fd013c5e03285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beefd993432189fb55e100895e63c248286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2683ffda6aecd3b8f4048310286ce6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c439736e677e9969b4134f117e0c531288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc1c3010a2bd063923d7757841b926289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb368dedba0b4fc955a84ed2e3dfbf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a65ab742d0109bbbf920818782b28d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60271c3a594f504a54095cc25d25c06b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac4eabb030f33987d248ba4ff3f47e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1b9aa922de508bb80b814ae15b418294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385086f91e8f1ba2e9557fe45a800f76295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d261625f888058fdb06b0c14a9a82a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b4ea74b0bbb3cdb4b712c3f42b1ed297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50349987b5214aca2873d30b65546f0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3d5c813bc001b1065eab28b15b43d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44351824ed437e5fc12c358915e2186a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a908b6d2a48c2bf17f4b13c31dd9d1e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4ee0b9e549e62f13408dc295a3780302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df312d26aaa3714b90e15a981c9b1c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb93ab4dc0df8fef6cc0f1e73d4b38f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66652877c0f5805e913fdf5ec4198f55305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393528a7555e64e079d4fa86d87f5945306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1737299223974c1af766c458242343307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0f54d48bef62f8dbca8f3ef62ee34308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3adc0e0173ade8d3499bbd444345bb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034876939768358ee0ed226fc5e98600310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e934ff039d1edc88a6f3c851b437dc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719533e9fdf24b6186062a1e33fb51a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60f944dfcfd2ce005194606d0620a5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f558308efabbf7b4aa182e909204cb3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec60921768c39fe21832baa9cd8bb6f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886aa97684cc33c7d62801a5efc5b460316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517097fa4fd00d6aa72b99bfe2887d55317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0833c6da03ad81fdbfa9a8e7b72c06318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e9588c617288e636543cc4d0929ee319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e46b5f7d7e9bcc71b547d748f1080d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0668cfd2f764b9ca6d28fefa9c6952321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5b19801fea697134e448794c5b7d0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438586722b7c8dede750ecb523bf384323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790b4642114547795aa027940c86085324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767b4027e3d8554bb8a946328a60ebf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576fe8468cbe55087dd89cdd66ea818326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb99cb1a3bd24f83ec2cdca3e4aece327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2c0233efdd7e73ae372a3a863d097328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c9525b3dc08038f6a1d609744bd50329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c525107571b82ccf49fefd71180c1b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac62e88bbabf1eeb4d4ec41c4f6d68331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b860aff69d49e5f424f27abb9415b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a11098b68e09ec694c55f3ac50b62e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafce89eb66969d525e59a4c62e2ddd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94cfffb18650ba0df6d6c2917228de335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6299e86921628c537088cb3e74cef21336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f246c238f091a731509697e997dab8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5e7c77e9028ac7be306eeb021f4b8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76a2fe6abe259fd3f9ee3d5102560e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397a7d60543d44fcea570f481b0e96e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271ed6ce72598496c2917933e5a56f0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00171f7a5154fb3abb92e12774ecaf7c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a00cb0a54549a49dd1bfa59bf674bc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d82ee6de2987628a082adf0b9f894b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d10c1ddff556d5c026ee6c48352fc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49fa75e49c18df14ffdcaa07f6ec57346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2652bfc4cba362bde23095dbeed6c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d6487476ad43c189491a26353133c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1abc489b43c43ca145833f98ed47547349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6c81b323c7b69cb09a125da034c46350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598a3258586b73e40733d6f87985de8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff1d2ee89ceee30892b9a69c8bd5d7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a94e7a10015b34aac54aaaf3d463a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dbd65e27eb1d29934fdbbf488dea5d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c558a4c1d2e57a77c21fa0ab538f293355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6798486e9544728bf5f9d592462d373356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c07fbd8051e0ade22d722aa7390b91357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04b5c02778b511b353566b005abc4f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229c30a81a8ee077b862a9f5a00041c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ccced6b14bf5538c6c9055aa7fbf5b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0195f4d48f54f9f510eeee533cf3c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef860454fa8dc6c24b45b4731dbbf0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26def76791df61f62b591e4684e9dafa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9df590d1f822e55c18af2e168d7da364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b10bb2a17afe26958fb7fede77a683365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa14fd9cc420c650b6eb80895a3f87366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ca056e5d5cdd4526c6d7471d47756367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae4c6c05f6223cfb5bf2625df117aa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b181c2f6d3ac3a90ff62b22844ed9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309931bc5e7565598071965d611046b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c3d754ee574bb973305a2655e7b94371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395aac9c04fc6ecdc3efc8ae6a99e37372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9af92938a82f8f4121d07d735475b3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b150b07d9be7a828f54ec03696a467374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5bca19910a1ff9f063199eea48f5e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ffe3684b4b994b9d3382a002c1c268376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18344c98e87f8c1bd3593c86b157942d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d8aa68166abf5f07e281446fcc8b1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32194f129e381028b7ef75fb57755181379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ea59b8c657daacf0dbdd14725e5a7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48170de58b30fd735d334bcc36fd9cff381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d861de0bd28f0331ec7a6d84d1bdfe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9682cae5a54fd375a7d4a2d3af752383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938788ec410568293ad4bc08ff8d002384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b0cac420a718901044b6af6482f88385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb6ba175b54422488ce0429505a089386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624421bf1626b8df09bb6563656bd7c8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3dd6efaa0753ad0d06fbfdd2d7e6c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578749cc0b85b632e15d2d30675ea909389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d1e9d8b2b9c93c8f16ec78c21d65e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200592eb6efd8d05a619d7ceb0a73e4e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dcc32f30caa91faddda5171fa19794392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f6d0d03062240628d836efca62f3a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03928f10177d5f6949ddfee3374faa00394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5778dad86b637a8b3acdd44d8d3dcb8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798be4168f7a9ed0b20463664711ebb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48141a1c73fbec6f3f7c46dbd4f093ad397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e172d49bfe0c72b4d6692a2c2e6ea398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6650f88e904e3cb63d74304525c65399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f298f1e72ecb5a1c07874f88644bb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114d2df041cb756131e73755e3246d4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b32f89cb26ddbefdfaa6b915fbd943402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516eaca7f3300c37c338991a31fe8800403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d02e42f8516148274f3c4b6ae8f26f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca380f7fc59ed9713f2ea46ec08604405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56d796b047101d211abb7047a82d04406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86907fbb5af726feeed9bed170e0442c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4420cf63087aad1d79e035ebb1b85b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb4018b078370cc64b79060223a0fb4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15877f63e43fce6227f3085d6337ec2f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69718e3e91de6a062730b6fe880e78411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035a0da04bb342ba8644dec961f88ab412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b432d1b2e8ae2668f658bd4d1b61569413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012528355b210a5517dc90ff2da1a3c4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7103ef711f0c9bec23048a56215ce415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56241494cc26996e39fddfac338afad416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf49b3307acf1d443c8d1a07b3e6e59417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9fc46d020436b26f94a8a28ceab18418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c3e500618ae2b7d41b879fce51079419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d69c45b71064fdc1ae59f7d4745f9f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985624d9cb97f84abcc9d7a67e195cb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4042a21e21498bdefbf38c6dc0b1e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7af31b23732217dbd21b427af5b07423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca1568995314f640b9bb3eb65b4844424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c9cfcd3ee0d022e7b9f82a69966f1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b294d71a2091302eb3f493fac0d32426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd1050f0f04210f1c4d49e72cfff97427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a096d6f0939375396d20ab096ecaf93428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d28310cc2a9ff34306f5cdc007c429d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d5b7820609bef4195cacd7cbb38f2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e393f549365543ccba24abc51a16f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b752694e6140f753c9b5a696c68f46432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd76cbea878b6a39339668005b058f9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7405555f16b4c34c2f9a00188710d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b5e77d3349633d4843165d62b7554435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc24f40fdcc198ff7b95015fa5acf85436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5dfd00e3b69ad1c28e4dec4aa34426437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab79f05c6ab6773a4aca84f05e83a41438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c779c2401dbb54c505b5282452ce37439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b3030c24a199ff7a1b1483bb3e33d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6ddea3bf5c63d9127c1925f41d204441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41534797cd0bcc9e08713f1228b75143442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73cff4cd6d933c7a5a79d7ea6cbba9c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15674d27294d3fd402423af385578131444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ace6e9b6fa95bcfaa319e8c34a550445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec86e5acc5d4284d477cd199b1cb04446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276a773c2357b43e32f95f99cfa8053447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da62feee14ff1cddde60e25c57d5253448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d580b2b3147e9799d22e75981715412449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faabb4b2430b87100148e460217c707450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a34a97f2019ad69c8e1876cd83d0a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e1e782bd1b2bb3ac72d7b2f7a0b0b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09dcce0a13ff83bd96b42f06f25f7d6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dedb37c6ca78cf1d86bc130df98168454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187baa425e01841cd10dc18e06cc2811455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b27fad97b5b00dfd0a064bd57e32db456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07660e6bc45c9e7f10e90bf625bdbc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99bf08f61b5a78b7f5f3606bf8d73ce458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f22c4e1adfdae04594911c456404ba459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa67cfe626ddc2d2c7c75c148746d4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63281a547961443266482ac911e6aea461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ebe7f6034be07b513cd9f148356bb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d3a9e52335038fa9646122f492593463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a013bdc8e821da9f2e591aa5efacb59464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0529e55959b2d61dc876d02fc0999c5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c178da373282a05f530e8315fc98855466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fda63c56773356892ad7132491c2cc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b15bcc53b0c385a70027abe20af594468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aac4bfadacec8dcc26413c3002c898469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1931e5254b6bcfe053f010824bc2e4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca8a1355609ba2023f4a8dfe373985471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92fe973be7dd8157daab4e29451d55b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62b9fc2de366b9f12bce5eb01e8d07473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c10667d7812017ecd15d9735edbab474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed581588fcc040bb8789ce6126de08475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82358492fda98abd7545f915924c3f71476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8d076fe7115bc040185fa30d30ace477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8a800ba3dcc4b495e620b2995bb6d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e36f5cf0b2be189f9b252ce4f295ad479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dca3e0d63bad374ac5e7ed59fd6faa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a32661a7b93b9d88f7cbbfe770998a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62921d3371bfd98d100de5cdadc3ab9c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b119ca0ef9c6a5c1f486760e425a5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d27c4cd2332586d81a5b5af8e5486484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052eceb8275176bcb6d4722d47f7a3f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae219b0285cf573bc81f0373e5083a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a198cec5b48eccdd0acff5a866bc68487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bbaa4d2af2bc679594ea3d978e1409488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967aa9b818c28b9c78efda0cfad1703489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1789b1b044a13407925f589ce9fc6f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5500ee35b4fa4ea2777334c48768e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50fdb86d9671ab4b9bdf13ec35ce3a4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37535e90a03b7571827c6bc609e4b0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea467ff094d11541b52d1141050bc33494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6814f948616b06f1cb510e9b5cc3b5f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf04935686c3cff569d877a9b7fd4c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542585a20021028b4439be519b8bc91497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d1c5b30475aeae6afafc9812ddf29498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37588ae64db03a65ba88e54445de4bfc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a16b2398b6332ea24741ba6f0e173500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7bff18ccd86d04c9834ba59f50e30c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40a2fd009e95b14038ac2e4d8ba9a4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b77ff87baac408a88ebe9495b6150503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63213877d3c6282d09a9bebc3fe21322504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba513700623818b79d259ac34d5401505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4ffef859b52a7fcc9a7536d870287506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1aebba4f0a389e6b08385e770c542507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191eae66c244aa98328c369b92324040508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29f39e57022e7c45ac529c9ba5a57d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f93053e8a57510c8150d01054220da510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dbcbe8bf5016e1ac42235d6975b927511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de617aaec67be165e2e372a03fcb3c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7fbf325e162d1367f65dc12262c7ef513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2288ebe43dc56d37fee8ffba99ab4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575a236f60ed6382e9f85b437061c73515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d10450ece67ef255bc5f7db85049cc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee917b0a51252faf01ef9062a0da6c2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7d00cf57a59651cab1bc4f2cab577518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54d16167dca1154ab44e5040927bf4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68479e3abb062f6aa855f7e9d9583d6d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb957f22725e31d0644a1f95d80e973e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3bad2295719b73e1ce06fa1756a58522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633129412dc9c360b956c490e5ba559523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debabf430887b2af4a46b15bd811f62c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c2718f463890637e0904ce9db53f3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdffa8d26bc34c5a759a814815366581526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac93f76d50c35e28ed78541aa11381527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b981c1f85beab7b94c21ef16c61da66528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c021921f394466f7c2d6813a6de1a62529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61bf89ecaf3ca4ea4b2c6007ca7035530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5a38e0877e6732641bd0a1721087c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd2fa491eded2c04a476d74f6a8a44532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe04adfba14b62e090571d6ede6ca53533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ade7f10e7b63258186ad8011fb2fcb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6673e665437e9d04993e949a883b43535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c21a2b4bfdc8b1166e5cc5d470f6a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5aee2d529391372a0b52d51a56821537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3af364a14476262dcb87c91bbdf6fc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72d9e8fed98676aa5be19563fcd322539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c73b583facdcbbaff39b3f0f38f2fa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20347df8b8c23fb4ba4e7c9f7c4457541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6873c75e4d1f029b0d4214a4f164c9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859f1dd722957e1c10ef5f4823c9634543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405c57c1a71b5b19a42a4b14bb191f8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10226cfb9e14cddb23118f55ca2895d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d8b09bd80fc89a7847d9771cf36c1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daabe916e301aa999da2b4b7adbcdd53547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a510da532d943b291c61c3a2b3d7528548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8c0c91d3e3cb2d7acbbd5e10b97b6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12425fb9d498426f8c8908e23e5972e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3019877d03f414f849c0c5317734e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57603ad605e7b4a9bc5c982ba9f6d5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc4e19cb612114ac371e5c32de4862553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd3b409e7328bcb10b5fb2bee75862554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e93ae82f4361470b374b71ae02997555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0b0b64590cadd7cad393a74d25ece556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7c16ea460d9362c9cecef00b6ed19557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902df1986d4660917fb39544c3978969558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe198e979ce259db3f21a1d5c4609edf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd1435cfa5a893b0f373608b4bda63560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282392551073541cbd0c079494dd80f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51254377339e1fd4a07ce6ed3c96ed7d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6141cc2751a05246bc53cf91972ca29563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fcde7f696a81750e24e0e19183a688564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba94e76711112e690cc94763091d16b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5aba8c373ea9d246b2d5e94574377566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413a0e571d6b38a93db73e084afc875567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f397647a1cc07fb830d14bf0137ef568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4241b92bcdf9d51aba72a11b0775c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56705bd3a0c0bae2c073b257c73f88c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04ba9bfe1660dfd29df49f599d41b2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e572d976536b0c5c0894534e7271a2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f62d1182eb2fa88ebfb183d787f468573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137b732749c8547d28d2471a02b0734574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b02b5bc3a0069a9306a5b1453efde575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d2a581f95d9dbb8dd72d5fcc02048576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926426686ccb2ebfd6b5118fbd27c80577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8b23f97fa0acc9bf7df39ba0d7e15578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4cbe5cf80cf10fd5c40b546ac2fc14579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697abc7e4faa32a0016bd8789af7428580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894bc98b4316448dd942c75194f6426581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4b4d28406dd92a99549e9c1eb4c9d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7771bb2aa5740b8a8286e6320ebc5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ce600c553bb7dce37d6e9b13ca19b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de359a702d0acabf999ec3673eda3af6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b582450a739ea65e5ca545b7df24982586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97953f565d036c6c3607491b057f511587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d780a5cbf54f0827d2e5a70a3a82df1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d91a11b2cd1a8788381d7b9cc13f4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34f96d8b2c1a978e1b2c1f3bed2652590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c5aa5b5dba4aba5c41027b888e476591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7359dea8180971eb7df893171df44e1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb501735fba1a682d981636827531b5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e91188b58cf174a0d60a423ba6e75f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57a38c6a041bb013def853450bd5c4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371eaa31c7bca5f2ade7bbe8fdc9e1b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8a11ec91a61407e4deaf5f4db3593597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea12b496a305ac2bc75a0af23d47353598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd084e81a557f42b0fc943ad24686d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38202636eb9bf7803ab85d38396bc3c3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6e570804da4f989aba3f44fb3bb41601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519fac857de21c42f2b6b5b7ace6b20602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21bc960d489f6413562c5edb2e7325603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628401e100bbd12e97fe9af928204a9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd98192c77973ef3168fe580480876d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b23fe1cb8bc5db95ce8d25987da82a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fbbc5e9d0a260ba067b6f70db92908607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90bf595aad0371560c06218f9e85ad608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5559471c2c2e2f1c222f1729c1b85609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b276d8c710d5215dba00bb1d19ea4f7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93d2a69ab70764bf2e94a8f313c23c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad20f4d07399325d3c62ab1a3e2b15612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3a53188039d4551c8214e13eac434613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9292f0a4525f7d08f6f0e648f1ed3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d91bbcaf71e6861b48fcb7e754c4a1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e681eb70356e17cc5a913b06fa3e157616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259962fb7b1c60469592383f982f1006617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc0e02e3b7669542932e05e63ae4ab618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b40a286e413e72995b4ae535fa1ab619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e55d44170adedd02c6c72ca3fd0f6b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a72d434868087879d7f3dcce33b005621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0398a688832562e49cd1ca77bdcbe622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848cec4921049e1be476f5502d7c0e26623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e247e7a2902db20f8070368d6f4c1b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceda90c63c89e9c1c2099cd07f1a091625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0dd80e527e4cbc72fb620035f3dfc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed228d34d1fb8a94c682c4ed8304fa1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989e2b2d2bfa653eade5ccfc419d940628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3581a7ad940c15b23582776ae00362629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d40a7420d7ed709f184bbbd9de1e59630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be51c03e3efd238af6b9a818111161631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6784d4da627cd7041e479adfdcd9222632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9103ff335e1c3fcc114f4081d3887633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7542e7948ef8f42a28f615e537b5754634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad4225b4f78cd30dfd5ae6cd89f5ac635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4ece5dcf1743e9f3527def9aada1b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27ebc6092a19ac5f182bca3dc66790637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4003c25bd8419143b6588f79598fcf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71756777f170ba071c0de80902890e78639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eebc624b67433acfa800a6052b9671640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75839fe5142760fe6a04ae76944036d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc45a2ecd1dc95f5e781faf44b883a3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38205a25fb88aac672dbe0560ac842df643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b8961a69a17f6fa63f0b8f87e1d86644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5a95b38a64ae6f81872997b448e14645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164b5c31a81587298dfd5177a0d0641646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60303754765df36f1e362537ac1de15647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849fcdca47041555413fd896210298ec648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f49163ff4bbffa8d07887487c4f8b7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e725bb330417f84852890aed19a3d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d404eb356e35e28c62984742c72ebb3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c989354ce5c8b4be6fcdc17285716652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7bec118aed84c82a2cf6161768e09d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645e30835f28d888444e2e0787affd4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1928fcb45cec2399ba3bd99de084a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a4aa9ae0833ff3bcaaeaf42fe57af656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103def4b03328c1f07bf28a1bf487d9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93b3e4f9f1c357178b8279e927133c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4fbfdc0955d56d860796e01a23a9a4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105a362b14dd21ad5de2bd574da5d4e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4e50a6d31adb94193a415c6746892661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb05c13b270d342ac5abba0f24f96e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d41dbfb38ad879ee83b8d2f5e7e1b0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d84ab0d56162fa6f45f062b8eabca6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbbf6c28dff2746a8d8258f8f21cd3b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc2cd003fa5a1056fe7f9af8bfd27b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef3d30c9bc35539f995aced35592e4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09454da81155c251e2cd904e7f0f733668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75012014e47a38a385a52d155127867a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf451537d3672144bc0df24938bd41e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db2dd0b61ed543c2b1c95db7559ce7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec5b9c4cb0e18a325de1070b3d3919672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f37b0f50bc6e0faec92aa639213d5f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba51574a7669ac13aefd3b23b89e636674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b87fd8e098d980e36ec9e7dc79ed5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86846da41ccfa77e0d49413ef486b959676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091eaa1fb677b18ff631567d1ba655e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6385ae9d7bc6652f694fe5434a9525678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3678d990c4e87250bcad022a0d1c9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26aab522c58b50ee8dc2b6b37e19a0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8dbb7005fedfc09633d75afc1286f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df340ceb196264deb3787457c9a21fca682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8154300499f5c4dc686d6e92c0af2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd361fc1e78ad88a8b5bfc2ab12c61a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f5b710cc13f9baa558d9b3f39c65d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b1d810d6bbfcfc3973b92ae2e61e0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc7d4126c20e8b10db9bc59fb211f9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664cd83817094a84e19d606177905e9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba916e019bdde2f066212ce5d5c0784689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3e7659582b063904362a5d9eb4ae3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259f235fe7f70623a50873f6f84e952691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702706c998580bb8eff2066f2773210b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25356a4d0aaef74b6918a491f48c5be693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c00091495e837faca701de5ba92426694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055741d93e53d73be3907ba6adba5c31695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993f9707427122d3b52ac5c19ff3d41696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d637fef9d211e7c13b9b39ab234a17e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5b2bfc2ddbf8c03090f120fce83ff698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cff864ec206b8374c8271dd8e7e584699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98c0deee255b3356ea11703cd20f53700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3e9e97c5d80866b1fd1d192fc7fd9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5aae1e1edd2cee5695f4a581b2e25702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91f03b0b9369478d25c5737090f070703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004827fd026f7bf8c428dbb1451760a6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc437cb0a5c8ecf1c12e2b3a166d19705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c0c272ece08c4cd37d1156c91b52c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f02b0a76c789238426966b577e4079707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b7fc163c718fbb4c2d80250e2193e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4274b6a3eec91e664f8420657d7c9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0b5989265775c52e1f89f7cb9e071710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556b8d30357f6d6b9ca10b2e5525dde711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245631e60c0690506adf60d1e60c06c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54e1400ba3c8cd79f68e74bc252309713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708806a2e1a0bdb595ee0281a615db9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87c8979711e49113c7f8f808a209ca715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9cfd4fcf80afa0b6573b2213e63e0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636ee793633eb56bd9cf3c922efbd1b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c5109e47fe063b8c74d320a70c83e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091c21f054e76136c59e574cb5b0f55719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24b3da27cc5ad1d1d964a4734312a7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f5243cc34e4e25e0d436282f2ae9a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19accf5fc89a4357758c6c6978df56722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485df2f0ad4290c28d194d0e3c08844723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb7ba7cce656435a7bf94de19fd0bd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cdc7df284e17cf5fd793f0e331fa42725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e72901d3920e241662d80f59922d22726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3626dcf1f3944004bc4f0414a53c7d1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f46705ab36c84f84161929dc8f9c92728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415d33b299c3bb33e39b14b282cd16c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35492f8a99b9a66ec5c6a4744f0b892f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd8e039a6689a480e3220278cd6533731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9729edb1c9249398bf8ad1769284754732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac79f890403bc4f30374e5ec57ee481733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a18f0071fb9e075f2e206a24fd6d4a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab383e78abf4964f06a514042ef9340735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e635b3391e019cf6894a784f5f09c4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2f016345d055be7ead128ca960435737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe0fdeee099191297373b9a0415406738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18790ee4bd1285e643818af5166d86739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed45fdff73d8d6dbbfd7fca6b9f34be740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54f489f52f099e313219dc95481826741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d34279269c3132e9f512d3010e3d7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b605bc52e60dfbf1610f76811d1e990743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2dca6d428add3ed27705b921b02ecf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54496c96e6daf56741e97eddc281d7a9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b7cfb3068befd6e7e1b48ed44e561746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d17be4d5a6f4765eed4269c3378595747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b23af041ce5f390ee9db42d51291a4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde703966af00ae0d900ca56863a01cd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c88ddc8a42fb04eba3cbd144c71be750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571b570a395b19703b0d01767d1237b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9141c8fcfbcb201afb0c2a15a4a5750752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e4892cd7e0d5329e19bba8b5ce8a4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d558c1790302b3614e3deb10ed7ed754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6acbb99c7e14efbea2b5457d0d089755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08c2306ff4bb9fee43fee0e3079679756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac6cca0bec446212bc3de4995d391f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95a613615d4647f3205ab7d464578f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae68ed4c3a0dbdff03b174c40e1344759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862d0efacafa59cf8dc6ac85416f558760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea477acb65532bafdaec696bbef307761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26662f5ee06c16553aa6ac37162c7b84762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12cb80f8b7205b25298641f94159ba5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806d629e38ca964cb3c9e2012371a0e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3bbe22fb3b1e3a5e89cb28933df33765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f4da88d270ab2fc8d7a0f30dfd238766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001a6db5c669015492c200c6846aea7767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa6adfc1800fe2e48bf2b40c4edf9f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44302e95f83f2b3bcafbdf10065e1d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a88c2719a68e7685037b497113cebd770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb572ce785d9d59654efe4d154018032771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f28b8ac4798a52df39881cb71a03d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da287392b9c181e08cf3065db2fb3a92773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ed7b42936eff844220d9b87b38107774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba1f4f437275abaeed60b9cafef65f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48254295dacd4e3bcdcdd8cf7c652a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957f248ff41bbdee64dc6f1c0085f0e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78053adaef197c00e32bb9a0c92adf778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db969f7258ebe8bb91cba4cefb586b2779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9908c9fe973e37a34f5de0f8cd81c9780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887018a941cc903a339abe60d78c29cb781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e4d8bb845f4365987b654cb6d84cf782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708a682d3fe5b20242c1f52a6e1c63d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bea5eb53950feded185dffbcb03a80784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69559d13545c9a00ab57af38f2f0b84785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8e127bfdc5004093484db5fe404eb786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04e9668eb4c6d9499d18592827b7b0787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be4a7e44f276ef9caf68a22f99c284788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd57aa634a94d4325e41058801801c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db0d2dbde046e3c9e65883a4875e2c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e1002e179a4942d066108171001dd791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a264463e881e396d756739269045132792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d51d876436b5b99ab8b911688ac65e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421b803684bbea2131af3897086f633794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1265175eff3c7389de6409525f629795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf43d4e7d0eb1702264d1f28e94ff7796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27b011ea39aa53c98fc2298fe9e601797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945180866a9899e810aae3d8da83c9a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9448c8f604c2bb2669ad86b615dcfa799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce01bbb69c6f58b00adafa272670f86800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df217149aa9c50114d92249569dd287a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52061473ba5df9738dffa9e626b0fd2802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642f2bcad5f00b7a3cf8695d4e045cc803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee63b78fcb3338dadfbd809aa7344f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571fd767c3ec70b2e49810ea6cd4ca71805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b97b72379250884ab14527877476b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068172ef2f2c3e0973e406ccd4ba3a0807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876cf156211bbd0660eab8075684c0c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6625eebee480966fd0dfa053c4f52c1809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013b004fd71cf2e339cbedf90b45289810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356aedcb5923cbf93f22c2b44e82963811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e3d5711aa52cbd18d60766a270e62812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7c344dbbd7d80fe181e254e40e4ad813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2d0c28dd2767967a7a00a8a053ff5814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e30db85b0c68080d30302c44a1561e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f35b19fd7afd1212829b7f9cedb7f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f57a21a4b86699eaab7addd4f3fbc817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26d3b7995869ffb385b8db251b5690818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e928f5c5800095babf109834236ee18819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08890f850d47472db00dd510b8c08dde820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96acda0260a24a6631348d62056e12821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448299e05263345a52738de865275e08822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d072857daf531fad99a433bb158052d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd5e1c9460a89f615e1e35084010dd824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a659e0a213131f4c6b69b506fdce0825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2704d80fbb6de7057828e3f27e8f4f3826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7147a8bafb2fb99454b30e1bbfa852827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb2d722d12d3947c9a9f962d110a48828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1b74fcef5deef23f8d04ec37a07ee829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f477c8fcb505c126085779d05c2044830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78e7d1973dea4c3652b991b60b3a27831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5228b3af2513a7f1b3b31d617bfa6dd832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e750942dcf36c35aea2ea2fc32c02833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80569a7e0f930fe168e844fd1fbb384a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20c9395c1a4dda1600bd3509545505835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b198067a7a3850c23bb795a1d79f0836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9ee1a3a9dd372bde321531105460b837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e2669a42146d39f2a7fd88566c8f5838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d90263ddc5e59975409061d3dd157f839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19338444ab92180ef33e2f86ae233321840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97b016c7c69104d54f4831fe971e45841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013087a0bda06ccaaeb4ee370166102842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ecc9bf98f53ca1312e14e63341f17843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bded63f9c574000fd33e632bce01384844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3142ee2ffd669efc6a7a10dec4f3065845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef22ac7c08c85d0dddf23c4f220a31846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39fd8b93f78b41c631fb1d3c683d78847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16531a4212ad3871b156812480964f88848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f65e808ed625c93d28ee9c11dc3fe9849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b802eea3715fa7ba909fdc080d4a90850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd2b62efc2c7212a53ada4c6190bcf851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35933dd575406fc290d859f11d57afe0852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c45ad16613245dbff573152f1c35c853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce957eb328320ef13fa0f16affbdb6c0854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5cdd9f064fdf3c17d277f4a0ad543855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fdb7a2987c037758b618d4821e7b07856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f368b6f8f723cd0556d886635989bbf857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8256841050f4b4892320321bc2d5891858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11514db90fd43e40761c2ca10a4d7189859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a693c4f0c6efc4121c7f373954b14a2860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6bae4f41914458959c5e92aa180d90861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13b5c10efd2bc123e7012cd28e480f862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa517a1ba9e1aa5333ad5d827e4bdd863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa419bab0995beeb49ab1741610c5e864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a503928a74dc5d2b23c1e70fc3bae865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdecbe9180db0503ff89b160494d5b6c866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e692f9f9f2694e42bf095b91c2170867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f454b55b2892905796ab874eae04635868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f9b0a407da89dec29e829a96d5a71869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4196d4dfa3af64abc81b39c667236f44870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ee19b1f7cf5fa974115ede5524c7c871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab21a8eb4f97d7de6a1771f83611e2872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fbb2d49b8fff57ac7022a481ee0b8d873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5206a14e1d8e059a5b10e08777beb874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335cfce440292d90b75feb426c4fee0875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123daf22d552a919819ad4cb5b5b9724876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f078e320b71badf85c29aa9d779c2151877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19fbe60b6f01aa583e747b2b7f2165878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd2db0077c790be444d6d32785e119879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a5bc5a59d585f35e9bff0809e7115880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc72850a09e34d2cb94d0632e3dd04881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344bc9aef1ce1cd2ea1ea4e325130478882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22352ca75ae30d280b9e7cee8205f4fe883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ae7251b3569cb35e02314e48f00b1884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463099e2ded3f9b0d417cd8edf609c6885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9d25655141b7c4ac9b8535a5eeff7886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4ddcb000a18aa50956eb98963e726887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd896587da07c8dd1a0c0a2bf3bd748888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315f90d3367f9740814edfc3ffbfe7f889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9575c978bac7f0ecca5d8fd8dbb8fa890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adaa7e33083fac475dae30cf193d393891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445ae9944b03fdfe733f91b3d407818892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089940a4e0618fc04d2a6ddd9a9e263e893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3055920bb9289ce570e30e27bfed6b894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310bfb75165b06b14b6e0ea595d86848895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47d6184e612ff084fa6654925eb412896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2024eddc587937234b4511fe8b1960897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa76197d047fba0dc67029431f3a56e898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdbe1a4603c9c4e89fba1bd60de75a9899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258636361a60a50f61ff405f92109393900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829212f8a8fd91a5db6e9382e263d79d901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa74f23a4cd42a4fadc6504ce0a109902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66371826d01b1e9f545b294fbcc5a8903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af300d2941a9859c655ddc5e53a6525d904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6bcf21b55c56f40ddd519fe80b9b40905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971fdeee7b80d88d9ebeb933b998338906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee6a5288cdc994b3232b8b3ebd88ab907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97955a3535f19860ce2643f2286c42908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0bfbd16c3d47ad13c2c4d58ca81cfc909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c06df2b8e6e388be488630f5770ad910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7849579464aaff29aa6c984dc84823c911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f7ef0fd03471afa0abde5008ee94d912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b41228daf5cf429ae1186cbf60929913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a4a4345cdff2b0be3ba25d29e52cf914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582afe91852730b2301cee21aac81a51915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac9fa8c85b078af913378d5fc64573916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f81eef6584c693f94bb06aa73047c5917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c2f94db93db5993549ed94d588ccb918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf38ee8a9e0152da2b487923c5ebccd919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609733e3e362ffdf8a11ce37984266b7920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b2149f192a228fd7f7e5b0fe6310a921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42e75eec26602096d89862875e9ef5922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544c1f251572f128b8cd2a0cc7ea70a923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f689873490c68dc3657dd3165dfff5c924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add2117277e3dc8eff19bd7461799ae925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47e827f1f339f2257ca89d2cad7e5f926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97740636985091f73be2e963789e5f3927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87f1412b2eb33558f1a0e1e0cac9a7928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa4e5b4bab81da7efcca29e3b73336929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55edc8b8b4c93544c19359d4a47fc8a930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045009ae3593bbefd5665552535b967931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bedb4f6c0d8615fed00d5c3399dbc9e932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c696b58307f1accd79446a610db0af933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccefdacaf9961bf731f80b69e25e1fd934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dea7b7068362ae1ba9fa2576828afb935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc8c3bc84092e010474863fbeedd71936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac697f4dfda60e8327c398c05ec9db937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f66ac49871a30b1c3778d55d427fd938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b43785207116cde5d69794d85b453939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baddecb863ac0e4a662b3f10dffbe546940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f63a18b3c08bf5e3d859218f40f06941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fadfb6cf455e3ab9bd55bf183481fb1942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594cacadc164b41e71dbf23b7c917d8943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37546ec4f49c7093db5bf68d9a06a6a944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6877ab1102d41e390d6d8cc1e68a74f945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7166180c14e6463f1a8d61d04e46b946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3620c0ed7d2cd71287a28bddc4de86e947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c353ccdc1db06b4db2dfc060bc3382948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48457e09651ae129c0de666f59c87fa949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998f475d173942b4f4421349f7a54ad950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd1c423879bfc1cb3a5e83fdf2588b951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224378e1bdc16c039cfbf2ca032b828952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed4d33f4e5c820b585774c1e00da21953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ba9d6827b0e0e212e86a17e061996954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17926b29dda846c8db3b8a79d3d4f84f955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717d29a02f73aba400ca9a574970b2b956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307aa01f1d24cd31ba4cbce59ae729e0957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb82f3899126e376f51b5b4f3fe91d958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d60a3085d81e08f23acb7d50d1d3de959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e784dd07b2ebf7ffab36301a21950960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9945964c4867e6a22dba48bc60839d8c961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d18a517f6bec3847047a3f82bb0c26962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cea3ac0b81bba9fe0ade22e4baf17b963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6cdfeb7183aa4efa3bf41627ed100964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1f812de0a33ff48f2ef2b23a354a7965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22fe2311f3a4f26e40310ea8d05b59966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09f245c5091085f38baf9ed8ca3e7d967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba59aaeb60c7ddcd902ac83cf9439c8968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b98d58927e8e6156e7831c3b3481a0969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f08c8cf4ce1865259c78fb7fcecf56970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56a023385464c2eb1e3925c7ebce76971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907082561d66abf13bd9201766d0c2e972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d48f2d0e0d2da8fccad360f520936973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3155ee14c607994b61af9c43c23cb974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8053d61be0f71bbd62954ee0e5496975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87739730a242f51e03dba2e93f43867a976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf35d6e7575301d730298e43ce45f9f977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31bbe39ec255aadb8cb94c66968c0b978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb993ef160ce5d0ff74427260a77463979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d8ac5af4a10e938d092808ec5fcf4980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ddee3b99f854bd6d3cd3ef6c1fb26981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aece4fcb90860fe0398b26c06804a1982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832af97379729d3418ba2fc2f51b130983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d441073c84b666e587c7fff2e87c704984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031e096fb432fd5d1b3ed0773035c6a985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38cbba14be6fdc4e500533bd5b165e8986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ddec6a4cc46b18d314128a076c48fa987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42ffd55e9ac945e6d6a30bb7dcc06f988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d7790ebf4bed4804851a0e0627a92989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2e3aa7f3df577feb12739621ea9f2990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea5b714a79848021da200ab8c22f87991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad35d6f794f9541ae30a021f685b6c992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55778567a5e8cc5941a3ebc07296e3993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477c33faf63aa4322bfbe4570e072e1994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d949d591f42ebf8136d04636c1f542995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d2842a798a680d38b5a8483836f23996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494f19ca8be1964286a4c8e164274f0997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e8488f86b0fa80aa9e5d48e92a11c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a5d2d3b706147c2994040b215066a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad09a06fc4e6822cdf348922c4f1c323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b31c0f8676d596e26d0e46102e2c074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388f11dd9d9bcd00b77b7ece9bb294e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c52ecf0fb062220d4b072c8adb47c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7f0933b6531d3c752c8bfd7a1d3e47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba773b7815693b9b6e715c798fbdac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8493a741db7172928fd78109d712b519.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f910caf9a7fda1ec4d118a9d87fcf0b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826909c06ceae9fb4cab2afd9e58ca5e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69ae5f8e87f5b202c434e837a0ae5012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb000d1b6cbbaf10e8805ef360b806713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb642503b356c0588a32ac8f14aac814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e753d21b205e4bda2b51285b048d61415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a2c0527f694d17ca9a695ac54e03516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b5cd74e883af7c5b647098d223c0817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6127dcd5d85d6709c5944325b01b3718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277d1330a52a0c31f8ded486bbc691c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39877babe020129c062412e362774620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcdc6861c0468a30894c3ac1aad54c421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc618005646d414ddc00538738f016e122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c56bc10929c87074a89e1d76df99c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552724c9f37fffc4f4d75e75d98dd6a324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87668379c0dc39ddf293450be667bd025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d34bf351ceae04da9bfb5dfada34626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755760e6c99ed9890f9dc9a72545b4d027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4c23087e77d10cfe350e521346f2028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9472aba33e4585f94d18eaca10ca429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139f47b41088623ba8b2f6daa219db130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454c5c08c5cd87b9008e5d3bd7c60cf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c96ee2a248d2686138703d92b9816f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829711a148f98b88b586af97de51c76033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487785a867b4a33a810953bcb8bd37e834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ed290c994f28b6ca6148e63b99e4235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874b08f6d7a18ddd3156c5e3c52fa5d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9edc145c3ac31f0963c571af2ac0637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a93b3bcb78ff95e8c55df486525f338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5bc24a229607b5c6691d5d8f75fcd939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c048492171d7e00aa87d12b261442ea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4eb287dcf6def81c24a7bdbf94c2af41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae23fe629b6e3a05b66c530b7acd4842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7062f5cd783bb1016fe92ac9d386243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4da3575891d44a0e26225725a784044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca23951176052ed3e65aa6e1215345a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05073e0367c10e887699ac2fbf778646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8977a5bd48306d5753cd2b3005582247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2e0d23edb3fbd6b194dd364a6a15748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26faab22b2aa9994ec073f6e7337614749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ccd0992e0e071c5098ecbe5d357c550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33641a2c34add01cb0eb9f8aabf12fc151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c3102a82a2ae724f290e3eec7e8b952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3fd7015cf29bce9c2bea1b26feefb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243fac22544dea6ed0ef00a6356d369454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f57343cbb146838e68311fd837cfc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c958d5815381e6747339380105d4156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c252af1872553f0b0bee3af7b5d76ad57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9339cb3e66048a9d800b18c4470e9f958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69e5eee987d22d16d6a83b7784a4ab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce79e57840c44727e6918313670c7d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619dea6d1158310194921cb6de0020161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d7ca8f13678e52457ce5bb2a91b4862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96115ae2db5f927d6902ab8f93c5207f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d09c6d38de40710c74cce5b5d1364064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f60a9b6d92ff3e9b7759609bcd81f365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2a2390fb307d54617871fd00794a966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44325b03bb3c6af05c263a22b4fac56867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92983128785ab7967a3156a711f079e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af227e2cf86dc2a07ffa2472979a198e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5eaa69d3b95e60f0a9b27c4dfafb070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7036b89e0b559176788323a35e6a0f071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd1d8416df6c759455915bd8320c4472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196776080681359fe0c37acac57cbb073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b09be7e84c35effef54aeeffac3d274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79eafbd9ea742bca0f98659efcdeb1975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc0bbb72e500342399e72b5799c1b876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae4169b7b6afb3c264814fbd2e906d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d5727045ca86dd0597516e4e129cc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a765e61f64217b107a2ab8d1475471579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5211b1521d42388f5f1fd16d9e0bc080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c1621632e6be17f441d95e5da8c2d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e553fedb2e203447123c81ad3d3edcd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25d5b0fc2110521f83c9d262c5b4eb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c626fbeb7b17a2233aa068e498a949984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2b5ab023a25babcb396e424eb3f8885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b7f89c9ec74249dc33fd09339829886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819a8fadb8dc6c93b0a377377ec54f887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8157d5b5cae91e0267355bb0c2316288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8b3df5c9c31b11813821da1e58a1289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce1cae1b6018e57393c668c8e5881590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d37e7eb1a3eeba73ca79541ecbf1be91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d44eb76883c1ae0f443b602b8b4e7c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd409ca2964f6a7aae372de4b3c7d2d293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8749dd9ecd6935d5e7a13c0f23aede894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdcdfa4d619afad0e41c1f2ea56828d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964bbaed31ebe513164a4a5552c20ec96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6853d1ebf4f61c972ee5c4c0dc793c297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6345722eca569346910f7bbf78d0a0298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58096c6284ca6ea499f2f3a79162fb1e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675f5bb7e235384c76663625397df0f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c3d3c38e8e7135c76370f69001939101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4d2223af5edba889d56713d0f3a25102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a56edab17a32c2f734ad8b11e5fc9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58dc083fd6dc251697222b3a81a070d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c57a9a1ee1e99b6f5ebe8f24281df105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32845b866f9522efff8310a8fca6d89106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7090a6296a0056530c7fab150c48d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453fea229bdf9c082bd28ab7fb43a8b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790068e532ef83ebe02497910c37ba3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56928256f1162d19312a68228dc117110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd125ba2f1f8a1d657f86540eb641c67111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab755e52e934fba33faf73da78a3e171112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297748909c07553fa73b5353217b66b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f4940f3a1a56e744a974b6383a450114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88507fc2a68364f296709d342119da115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddcec54ede466a22daea5c7151e4adf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e02e17b09d7879aca7eb7de537a8b0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd7281178305bfa55ca0b8bd002ea5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edcc54e86ead2bb54fe2d066f1d86dc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f512218b65d35220c598f3d4e4c1de120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335c02605ac88fa454deedb4c8b7ea7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af8df1ea9387798a2f446775a08464122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86887d862c24e677787bd08b8e2bd0a5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa27bfa14d477f07bd1c3fcf0670038124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e884bcca0919c53be886f0778d3336125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44bc7ae2e9fe7f6542c9a062b97109126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13fa5aefc3b965fd634fd9a28697062127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12b0a67b1bca271891491387b51c85128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ffbd7a43a7fbaab97890270af1661129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75da0ff075e91d806c59696cf72a012130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee301e547457cf1b0992e839fde9b2c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d862ff46d06bdcc486f039d6434db8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac511bffa99d210f68a01f0d3714a3d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabc85417e6085c85b9342b68e4bca7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33515388dd4e449255e7268be6dde117135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df037b49a7f8b51283f52fbf7f0e85df136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b93734036c098157074850cadb5fe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984b530a413de2e8e83ca005ee880c8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ed88aef1f5b87ddb86f0d33ce4066139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed107a9fc991d9371c35b7455c34e9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2fe650f4315638ef7912b9fa89adea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4782f1e21087dbf92097391b8ba5871142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a5ca53ed017829ef87ee4dffcf723143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832700337a0a894f22f5f4f86dad0aec144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d03087ac5b44efa20bccd54ae3aea1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a28f1dbf1ceb266acdd236290a914e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0b15f5dcc1d1b516a8ca3a98fe9e0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f204e245cad589469b495380d5121e5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9bc884eae3284ed17190d647307eb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7984278d2b41728bbacd5c5c3f37c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910876562926e40ba8fe76c045a878f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337709a85f189c1816fadbf440dd98c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad999ed987cf794cfdeb9c50151375c6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13867a200337c2b2d11be227955417f6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc2345e1501c6507c30ea847e716f8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33b55dc1f008f1db00a31ba0eb156d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a186ba6aa96e071fba6c9fd0f3c48f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df3a62fb29773b0e94dd2f39ed87c8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91c569fde57e877b3b1fa1dbbad1f9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2704bf38b8ca0973af85c171b33cf5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ebc62310bf84b23ad3a81ef0f74ad7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ad6b9b747aa2dc5f27fc01d2fcb59162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9c37080bb54cfb6ee098a47066960163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11553eb08af27858475ab937969b81164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905464d0d3e9a9a76f35a0235240b90c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecaf4c5e7815a32ce555b6d28ea7284166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acdee3c854da8cc04ebe25eaeea8d32167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05cc5a75f1610bb0a41bc1a95d3b60168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b48fbefdfb4c4c8cbcd287c403f5a0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f17c1d16ffecf5b6d56de1fa33ea69170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632da58bff3d4c62ff3591d4937e2dd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94484fc135c876c482c0f65cc483bd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1439233d14e98efea99f0b9de137fd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ecd22224510ffa5abc95e26fcd5ae2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0166b7e2a4a20b443809fa086482916175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc9c58811dca19e75715acef6947ca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ee6dd3ca364e50f8112f6351de10d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c023b536e57de4340ece87fa2807ca178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2748715c4dc512bf9a52a06a76c0d9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf55496040d3fca9e97ff0763ce48e0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e52ac588f7fb9a3275a5fe0a07590181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6670e5e67637e950128a6de626e88c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762726a4aa619fe0bec25e014ec5d32183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d94182012d07385ac11bd8597e650c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f5a597bf04174281f81142471d2b0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb83dac7ecad8db30067a84c72d94a5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf8d839e2fe0d6060bda204b6092c2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b47fc305619bfc385eb26e418f3028188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e6843ed929faa5a08780af745b77e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89142d969975a2c32a80bb854e3a0374190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d04afe7d021664da975f0e2fd60088191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81492c353f273a858744371c02e3e996192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be145b1904c6580ed2b74e288a764d1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73deb8fa4cec27a32400566321473c71194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aadc3c68a5606e9feffa6882e4ed7d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0aa665441025dd6f2845b0b79cc46b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035cd87f660d39553bf3474eaca811e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db372e09bdc2aaee357cbdaf8fd6e804198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be3cd92826895d0380818b60140491199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9bbb293a684c803f7c76e224ffdf6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7018ed237248df3737e942a08556268201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8a9aa021592f545b7096bc1e1b3a5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7c566082c55429b08a2c4bd17cec6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e39d7368518a54b1852a1c8f6ab42204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114df6c86d9590516b0056e938f5e889205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab1c378bdb7dc7ba6a985b327e7fb6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986606987fbb4394d7314252bc37423207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d5ecbb259803adac82ca18a58ca58208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef7660d4016cd158d9e36cf0129989209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022bdd21794f54fe40219870b4155605210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479d4faf30f2f64e88c267f49a2547b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e8dcbe1dc264f537562b3da4ac70d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf91f9566816e7dc0523930688a633213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c4c2655ccabfcd70cc7f2f32fc5af214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b49d3643a0de05dddcac3a153400c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0de2904350e09b2fecbf2c1991c150216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97899f7ee8c6380a4e580262594f79217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912d83b0e56874450e6c040ad5990a3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2f6948decc7edf356a09cd9213d64219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b6945f0b8439d43321ef6e76abf2e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd447d5b0b0ecf57d390be88056cbcf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d032882f0863fa1ab3d196549392f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8e9e43360440745cc1a76a1715860223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ee4a91a409d73710bcfa159d13337224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700e39ffd6c060efcc31ed830c7fdab225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99662a4130e44412a936b488d7e0d2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22bfdb3c748b0db923dad440e7870db227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1a01cec2d634d6173f605e0be887e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf99627855ed2910f18eeb1c43b37b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965bc78d75171cfd3eac04d8ecd4a633230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe45f910db8e8e4145965859bf3ff5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ba50c0c74bf9971732a77daa0604d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea473599fd18da5c611b08667c3c047233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cde917f965a193fef393ee27ebfe98234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ebcf9c52e6bd7c4a8f4849f0bf5711235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cfc0b5eb30bdf80ab8220eff2050f7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff80839406725647dccf36eb6b1c2f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13617fb02d0eede670708f5ebf32d31f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce800a011df8dc85c9e98ca5288d24239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c71e9adb0beab6670f1cd2b8c9b2f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e504021c5b95e0db4e83973009f40a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff88dd12392abeb7df09e645705c897242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb72e1bc3871820138b867108beee76243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c4b9cf5506cf0836ee082c1acf814244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e18be2db95d25e88ea7c955ece16df245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7a43d36e23c5e228e044a20c2135b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13e94288f6b8a6a342074d4cc0e93e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5575a5af2cccafcba295e96577e69248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67602f2fa333a306cc25b20240d0e1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf0f955cf073af9956ecb5c37dbac5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9977e9c3713991d94545aa6f5541241251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10578801e24f673d779e5adc153f1748252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95561a7d607f1650ef765463b94446253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a587273e836191ae089c1afed96a7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836d9d994fa41a50908ba0466d88a87255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b374d03b7301102d59b7241ab2606256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f72833cfa1a471c427d88864500a69257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bff39b2b117f588a17bd0820a81224258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dbade9be194aeedb212640dfa55bbf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72a41a5a478d093cb3cd7ea56f004d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0571a2fb36516ebc9c2c68ce50a4e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5f904d5d3c2434c7c3bfbeb2842d6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773a8d8ae1b2338987507541e189964263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e998ec70f1e4caee72f0d28e1bfd6e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67821f338a13fa35cfb46dde05bc79265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22c6365d4f34278c65ec76b846133f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe7705f46f8b941a7aedbf937f1608267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880da7b0448396d027f33443ab44771268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8d6390cb70084b45fe4cbe9704ae5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f6c5fdcecab4cde08cd21ab746e44270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd550cc9a2307326aace1801c7df8f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea79543c6741e3fdbe84f316e6e724a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5dc10075a1630f80f6f50929f5057273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a564768dfc9a8a24f2daaffc926128274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312173ea92da209c56f3d5600ac908c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3701dd55ef53d13a6dbeb7dd72197276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38325120b1e437399ab59545625330277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2870861a88cde26d33f058b3d798ca278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372644fe89b4a3466cdd834b84171d3e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b139624c038ac7cba143db88bb7e38280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c855bbc7c8c093ac4fb0e5263522e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a852c393fa0ae75f13c0c2d111178c0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229f1bcfa9dac8a500961e8f5df6a50283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb65032931686384783236478dc3e20284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de305174092b49a21f25ac48dd4fced285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7850881aae02ac34f28128766fe99286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49357c09eeb8207034c8197c7081fd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6bf18d9aa16c2e42e0c9b3465ce0e1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e500919552b81053518b69c6e0410b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cbf8a906db44a09cdcc641ed7f9360290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832f99153aee84bc7b51bd3d6262878291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78669c2906bccddfdac47ac85a013ec2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358b1fbda96ac848683d6ae1777ac98293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3b4f173b39afa78cd65c341e1c467294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0f501f94dec523a91f71f8a6373bf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1be3d48afe22e56ed23733b93ae9a5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf61e86b512585eebbfb8003b5bd423297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab19f16ded510fcc2910b35297e83f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c752bbdb11fdb27177692105ce51ade299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939bcbd5622bf8b1feeb659912cbdaf8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f8e00c8404919622e98c216d740c8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba7ba520a73f958f0a19519c478f64302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29eae23b91d38e31871134a88350a08303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b1d359c843a66c98a2c48980e4f69304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1a7bfe42c2b175c4bbb823021c59b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b62897a27e203a36e56f541b11256306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef2f28341b99e034a54cf23d0c0e8a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc834db2da4762eeeda22082792a982308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91058660270cb9dc53711792531cbf90309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a284189383d55ce72112a0d4043aa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb8206356d4770bcf54242c1b50ea9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3bbb3461dd352ac81034f0f672c8a3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b724e03e7d4baf4befe6c364bedea47313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbca550b09f0f357015a5a498762325314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203291388ee47dd764cf35a43fe71e4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af7477201310fc7b225bef179b65d5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53faf6c79d349ec67d25235f89b0186b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cbd99bf378d6ee8845c08a09bbb518318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc52b6c5ecc062ccb0086b35cc5f6bb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c950afbbed50bda77f94b6d6dfe6c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee8649cd1676d789acc9714049cd5b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d19d408166fb5a4b9a961452b8ca8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c414e9e8897ee875612a9a47838ef323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f52af715a37c48902ab1e42c50fa9f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f73e37bea78b50735f89a22523045325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c3f7ce0544258a7908096675ddd67326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e0f60ad7c0a328b3a0696ca1ecc84327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a194eb97201b23173beb326e21698a8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157159ca49b1f999fec5c98517a18ba5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb076f95733929709537f56166bbf84c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183f1378216a25cbc14067c0ab0e4cc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e06f66d4011480e4e6fc5b2e7f5c7d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d92d74904befa0dbc906692dd4d1f7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f2ad77eadf7b2c6fcbc9713f924c5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798f15dabecb1e7b2014e92910a1bc0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a030063488b469f82428982fa730ae7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dfa5242279dcc41685ee55331bfd35337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbae74575c544166e3a776f244154f5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987fd7494dd9d2800ae5920002409dc4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d384943b1b3b2deca3851dec46944340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb0ca8609ecad98956075eb60a42b9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0e630d15ad3bf55b846e8a49e8d5c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec173b161c595d0b14f24e32d244ea343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce1a7166602d58d9b1cd843eaedbf7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398637997063a986bb45a0f02cab66b6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33f21267f4ff043269ce73ee41aa80346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7157faddb9960a3fe1a4a07297b745d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda72f7b8688250ea4613b332cb739f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49bc4ce7bf2293fb8d4ba2e55191699349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120cd6f0c78f0216b9ab6a9380e63932350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76aff8bd7f71e987460d72058bcda54351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302f5b9ce3b00b2e6fc00bf109cce77352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d879546289a7628780a2cdd1e294b1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22153175fc08b707e7650a7361fb095e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9322da876ae153fb56f6ac1e9b4b672355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b42cff65ffd306c2d0969024e869fe356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f2e5008d843ba1d46d73ea58676a6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f695fc15916753d963a0086b7c954358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58682c4501be9c0fbaaa9fa332113a16359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9506e65d9120657760ced8737f04118360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36bd72271b2055f1370c5945fb1676c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095aca9321c52efc903f5c306d28cffc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd8eff53a2c6778702cbac98466459363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6425fe6f62747fa602d15c3871f871364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd813d42362b13560caf7582202bdb9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0fe1cbf8f5849fd49530707e4c8ad3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb17415a9d5f36055b1368156adbfe5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8344ca5a622f9259ed58547d37dd9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d00ae405da782158f6ecad094bfb3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678cc99c02399c8c31c7c5b1a73b21a2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b435d6dce0bc32ba77681849cabcc34371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1845e24480386d4d227c6c4448781372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d120b2a063f304b4d52a932bb5358b7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf170a96bf8ef2ff1a0db96b9d60a413374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ceab6e6c473e6073230d49131822b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51319f5b24230784f632e7d98d2bbe15376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da767f40d4b587345554683d2a3c7b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2cbb3e5d3f8daeb4bd9ddcef513ec7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51373f54e2e8360bf5fbbdfce2858d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b89673778c45b02a3bfec6c36c6284380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ed84fa5015aec4115f4af00ff9760381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2f54d3c85d505258e5dd527da3faa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513047364dc603d13c006d270344ca2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8514b5b2e4938d5ef6ef23607e77a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61abdf3e8233c1d6fb1065777600035385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78110a35747faeb313c9a834dbab1aa0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a32748298086f3408d911ba6794ea387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff195dde55def765095f0db7d378f1a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5960f0d2def1c69bf256879334e26e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e05935fe1effe78a2af9e521def861390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4e0c1914daae0cef3fc880edfad23391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4010adf188a42c8a9a1a06afc8893392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5835d4d1c9f124639382c706446589393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401560e7c67e6781d113a93692aab40394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a75f4c4e0a3dba41c5c105d95646a0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39cd9b6910658d94803d86fcb7f1169396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b41f8e902f6497bddb7c09bc978b76397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e64580936444f258eec7a11239460398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1ab19fb972c6f7b103c2f05bfe172399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f436a69da1b38bbcd8cd0171b3bcdde400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb884ae3501c62505e2f5400fde34af401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b3ffd4f49ac847cf60dba695c9feb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa0d7fe1c6156a1973a75b89ea1df0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94afd092adecbdc050396e5c0e33f8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897684b031e15ff8dea8ce667d10717c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97dbd0306b35f8c786d5b2d8279b8a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057fd6b7a26551f3d35245dbce7a51f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1efc35a77232359f7da909c3192816408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752d9cfaeb1f8e6e2aba336de95b2db409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f38a5b606cd9fcec04a7e3fd250e3d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6515f00aabc2f9ea45b59c6ab733e8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0289a079a0c7aeb42ff098ee43a8a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd01d95e8ef21d227681e5a3623ad886413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77b2aaa31d4a0f1c6ed8d7eeeb86a7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07b930ff1d8556bf9fb4652afdb028415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcbd5568c3ccd60a9c8e7703d8611e7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724de00cc78dc29946211b44badd051417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e889199c432e460445dad489d12183f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1310637f02d0b97b48438dba5b014419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174fc52c037ecaef4582676887a8dae9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a446093b3d92512a1c4efce4bc01ed421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a7c0e3d62dc0a1624b0da66b9359c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c37afc00ab1e4d998133eb4199b9c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049f8efe0a5af47d7011590bb08151a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ebc227dcbd607d491b1723b444ea6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369e3a596a6d77c95442b5c1f36ec0a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc007b28236323f3b692dbad69bf4d2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1abf9cabf603f20e960c88eca650f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ecef621d51d071bbba65d653252dad429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdda134f9345eb62b3c6c7571ff4e6d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33c0e7ed986992d96f18e51de254ba431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc5be208984ba85340cf6bd837f8e5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934eb3c4980887a18fadbb91928d47c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344b523f23609bf0cc36716d2495efa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf266f61466543c5101b4fb89699ba435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d71f0514979dcd249a31b854e7a83d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496270414d4574b0661799d634193266437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0412579d5e52503fef77ad3b90c73438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18bafb4bc97b9fc6742e8c299e3b08439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8038a8eea00f0c8242e23c5100b259c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78d340014428bd9cf78906e63d4691441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d63ad305711b31482eaf620df51973442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c505375764ac619a63c2788cba9b009443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010c2bfe88b9d4936d876778decae28444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7831f756b43d5d0955ed5b70ced228a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484604ea0c918490828292418615ea14446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de50f25a6ecb29d52678ac616acc5a6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66beff0a2e8f13a76fc7b6b5cea93b78448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e678f327a93b53ef87c049c88052a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13016d846e2344753a624fb7a00191450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0716df350e33c9068e62ebce68cc2cc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489301e90e6e9ae262b299e5e7a5a2fc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc9f91011449cee830fafbaa068266453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b24ac7ad2fe5d84db44b2907c18550454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287368512e1d030b17fc8ffcb302e38455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a96be41355f113c69e9fa33b426d4a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc87846d48d23de4db9afdaef3a8ad9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55506e630c40e9651967259e56e52d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f06c3ae1417f57072de79eff1ee71f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7ba7bcb9ebcbf6928d5a6c9033df6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222f5f07e455658b1d0b5e626194965461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6cab226039e48fb82b81c738801357462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d55c3e8a020df2e404a792cad9c9702463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd769fcf195e5a43f7f0a1b248be1b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55ef1d9a8e37c77f0310ecab1a1050465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6cc64d746201b43e8527229ad9144466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc2ec835867e168552dae1d4f1cc20467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7fa0204767d88867c88c0b29fcd8e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a91aa02b212a6fb28fa32e3a92f512469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475180ab069aedbae3f54cdf6e732ad470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12a70ce0605e00dde8b691c26fc8ff471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd80674dd4d3107660da16284d5684472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff66f2f29027068060bd05687b01f09473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813699716590d3e9d6ee976351b044c0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e16ad48edbd1fca9d0e712aed10c4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6943b8fa8ca50930e12dd93105d77476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d3c61f563e0967f98a3040736763f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f4b923de5dbef2fb46a94fd76de32478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba89aea262e227e620277cd9d426f90479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e52b8a44676d78b9fc38571d107fed8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f365b7e1ffb60d0ddc18bea9c9619481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9496a32e9ddf657339286a9d8ace362482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe939fcfb1583d7261d517fdceb7089483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3abf2d4346546463ffa670b2f33aa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d35c5e1a9909469f3c65727c7aa138485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24eaa9832d573a0510221a765427dc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b85dc27edddffd1a8d0611ee13aa4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30d466722754dd8cc582f8e5eff6f3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6edc2bd9a279beb8e82bdd6aee3446489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53f05b4fd8b5faa539810f0f70a53f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab249fb06c03a2334db5c5c76ca466d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d147f46bc2faa4fcc35fb15712e032492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f6ac74230ad050e890b75b5639988493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e30da0c40cc9adb0d46b77c720e81494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6f78975cc6a363ec8f5e6a9bec2c7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da56eccc590b958bf06fbd3466c8be6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe660f7f296cd72542cd7b6743e70f4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6512523650c214e7c09646e6a141c173498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758ab0f6173da29dd91548c859179f8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504a99fa81d6619edbe8aa616b6e925500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addaf6f158ab9d1e38e88c043ad7fa72501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9cde80f3a1e55d94c1bfb97fb0232502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3353e84518048a81e4d356ed678ee503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138bab61cf16c30df94b8da469014c2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874f6313a1775f68f79c617e378b137505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d54c17be19dbe02cb2ce50534a2b6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8845581187dc3a01915c96dac4716bb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233b7f10dd54d25c725d040b084234a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c008a8226870539abdac6327532f8a8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8e6bb2dc28ed402cc08faa798c70d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d8c1ecbde5c92206ca8c73c734e58511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960299aab7dca7b34c6b30791acc403a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2eb54b785e684f2d31779c07de755b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60704894d3b6888a2cc6e19139243d97514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b14ae7e10ff317f3d804dc9a1f6bb5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf36cba63b9f63d480b288055e9cbd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59870b6870ed53cc5dfd6ead9fb57a2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e3468a511c9f7a27e00a087abe6b6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6a067b210215a537c6034c0494f69519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fac2cc7efa0e9ba2d736b3860534a9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ebdaba9e20fb1898aaf1b0f4dc14bb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab1a0fcbd0df58d331fcce34b35935522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b5ba3270177ff602d398e94590d83523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ce095c20c629949808206af0f262f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a974567032650aef0f4a51d627a968f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6294b46cef081057387da9e94a310f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf15b949e6e22c63db6ad87cdfd85b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e83ef1dc964f1c26cb4aedbc4e8bd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c84a52015749cfe2b23e68cc6fd35529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e04a024539a4f427c02a2c9c1ef94530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ebf7baf9cdd5befc9ffdb06b347553531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328eec01b7718be36c7e08781cac64f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85184346e1d7fa934e3e69fb8efc0dcb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7606863deaecd46ef48a03a16879a67534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50f5765c584ba2f0cc5787391a2177535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11fede0116624b4ea00883624f25fb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b311f66cb8c2d0bed0afdcaaff79208537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8ecbf6031c4e7ad37d32c5e545b77538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a6cbbe57655a85feb097d7b18c2d4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181d445d900aece71bd83badf792443540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46687aa583811e7236066fe93438d899541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d2591366d4c3edcb2f7f11f23fb57542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb1e268790efac195c69536bddb120543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122e771184d94f7cadb0c49fb466e1b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4f6ba2c6e5ce9c779b3aa5945bb2e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7dfedf5eaa6d0b0b99123965c6b1e2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f916f08c775414152abc75c18bd26a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6975a15ff9ab157a5ad75f0f46ad9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662e3668b8acc7c1a796fe690d4bcb4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b8430ce3acdfceea6fd2b8a7bb98a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c1bda0571c09fb3f502da71df27d7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d04c2cb011582685049b881b008b0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4c205919b4f41a250dbf11b4a5e15553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77544e0ff6ee572600d4cdabc603b489554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba5e978fa0daedb8dfc87d44487b03555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e423afbebedf430074781606f5ccf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca3d322cb7255578313eb57c870a4f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a34dbbe6eee00f3d07df531d419118558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7af16d939d37e105406fdfced1fbe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebcd2091fa0c2a0bb177286a5f748af560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eba4d3ff96775b4f655a12d500e6c7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c5de226335db6e151f92451ccfbbb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4b843dbebbe06e35b6ae23dd54531563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99cdf75d66560509fc060278cfbdd63564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0ca1f345d5669104b5322e3d4496d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f94c667cac8405d93fec1af15f5469566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce9b54daa5dd93b0545b73c0e416cf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ebff42407b0d6af6fbe7974c2a833568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf836b0d815765db6f20d2429a546d1c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58cd75c085a5235ac021ad9a604db6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6324523ce9d4f5335cb41304bc7e1c4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d907647a218dbd5fb247246f3d903572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ae31d9a1d711d41bbc400b6cf344c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343ceb41295bcb558d13a2aa72287d0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21319bbe0aa5b8b28c2863f165378e91575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4296e07a09140f41f1276b190d62b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d98d12aae667c3783be2080be1e7a2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5748a146e75519df3b6a08799f77e37578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8712762f3dfb8c529a4468cc26005d3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f284caee41796eb725f240fb174ebf0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52255827cd2d23c964e88f1705a29e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd02651bc7f9b3108c5b5815fd045ca582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f1cf8232742791403f46af153477d1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd6e3142661c6b8e9479137be3025e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862d368faae925e168731642c9dfc98585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530296af575802dba27659b217d5f8aa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f457baf13a023b21716d39550c7450587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83a04d9254dd44599bd4fa0bff42f2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df3684c77a5b4222f1a36c87e85170589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d201e9a49df456b612887378ee759c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525925a686366c147dc3960900fca1e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8408819ba72f193d30c08e14f0e9d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be3c2cd2b6dc2e9f938f62b740bea0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa55d41e7cce60630219e032901e72594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75967355e11047f956cddd52594a8877595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dbc444e9d7720527751c1471afbb24596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a32292ad0847093754c768c9f96f42597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb4d9c2aaaed64bebd32261615eb42598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95932cc3c89bd831ccac76b6b8fe5ff599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119968d8c6c51738759cdda8afe2a3e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df62af165b992c0c76af47b8a9c571601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9a1147f215a94b560c8ce9f95e19b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844176174de3cad2bb4f81aaec3f35c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847143af76811746426ead3e06bb899604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f8de5d6b00757617ccce574568135605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e5fd079aac16fb10f4a5405da2084606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86338055e49325ac0c46ffd7e636c2f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c8189f6bc0765f4b28863e4aa48c4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51516c5a9a5fd13c286539625139e97609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56496f2f396fd77fca12cceb05a18c1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec089649634357b68b0693d33c47c55611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d585dfa0a27727e8480cb834029703a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182a5e757626a7f13dc7e053d39bb52613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601cb9ab638d1883e0e9ab35dd1d7959614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad422dd55142ec3322f4ab4418e5cf71615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974aea244a7c970897beea3bf9fc13c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bfeeda7708c1c64e1b968f067369ed617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963169f252636886aef5ae14e0cc36a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba98fae5dbc5e7382b9d0a793262bb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eae5843d4a5b5974aca210a69c8225620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d522d6ad4a7b3d8fdcca7b9027cff4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975f70b10f43b3747029a8281349500622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f0382304ebb19c974e0409bfe8710623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ebe166df47d51a6480b26749def54624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad10b3dfb203ca4495838478a2a34d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180063030ff1f92c58ca37bcd4b36a7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668acc8adb3b272130dda1112ebbeb05627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32145b97145cf260fb40f327c1e87df5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56320fefb43fe96cbc6c67ce93802302629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c9d20fd5405116fdfed10dbe75134630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ff4907a692909908b2b6b211d2418631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e62296a735d0539ba93cba42711bf8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1017e274b745f916b722df7a212f72d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d447fd5b8094b7788bfefbf714c1083634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f81e55ae115f4d89987fa678954e6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf48f5eee9622e1ddd56d1d30564ce636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ea2cf041d8774bb688a1e081646eb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72615b619f5c768120dff909fdb8b011638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb047240610100a65ba743c5e03fd4e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e0d5c665584a37931a932a69c08fe640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850ead0976ae26e4d58a07d751503db641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1abbbe020173f73a9450c7e4b7364f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3e83d9bfac81c64eaa203c925f535643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eddea98826c50b6b1c5c9a14dbd6532644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e794a55f7d6143baca68a0ef729220645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55483447949e6617abe2838bf3a6ac2a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345dac5bf9e90f8e9e85aca15941328647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55790c7f7b863786d8955d8d897880c3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd018db2e06184f0a351a1db8b6108649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d89b58a094f0b53bc78787a96972d6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe219a11d3ea4802c9735ca05da4a2a2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0685316258434d95e9eac41c299fb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a586524def7edcca5d46e315c8a2e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65360fb80f7863410f4e6169eb39f08b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9f40b6d2e3c9f90b16bd3596144f1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be2eabdf358b790d6752f7209e5c3d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13183de7fa96f3639435de821f71cd03657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27a0a07b623b4e443bccc2bcd28774658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3f0d00aed7d680bb5fbae6d3d4bb8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830be2e2408ad840fa6a0fd5da21bf35660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf39a33b652cae07e5fab348f43a668661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72962989a1e4fb8ff157f754b39382dd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a10ab974c28aa002054ba629bf6530663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599fd9d932d3ae3c9ba2ca3dd2a3436664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f53ab578633fb8aa718860b3266bba665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4de7803bf1a52f5d30828e24c7f5a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560fcd54e301dbdd4c7aa533a5b9a4f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e73a9b013045db5a0cc5e600d2097a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa619f5ea172e16fafe44fbc3d46ed1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ecd3989969fa4b071b82256d8466c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76fa63618816923510a3d899b0ee69c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f072fa419b738702218f0da14f497cf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c103f1a43dbaa5dd26c439a6dab651673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7a7242d6d820bb438d12131b65a9d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125c607af9c70cd1992c5f74e748c1b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2b5b37de5ed5743a083fefcf55d26676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a2f42a63c226312deb47abe474afe677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5f7dc2e0cee62ad71e23494637614678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3fe063e3e872f56dc5a194309bf950679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5b58fdaec2b46bdd3ee44f5ea7ebd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b8853882f0365838ceea964dbd3d5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622437b2ab6b9c8116f6f982b4499168682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf92c439e470e11bbc0dcfe5785a8c9f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54fd1182c2eb2e404f3770f262c18f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba552f25ea07eef0465bfe83dc7a6e1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a978f92e3621b33eabc8e9f65badf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a6160a51b5828187b40d804c6c9e8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ead684e36f2d20b24fdde563e73af5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c21934dcf92d3f7608a16a66d76f9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb03a186051a43d46def6f69fe8029690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f633d0385972c3c4d2fbf1f2476ad3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c98435889017117181b553471afcb6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc172802d6e087370a25ceeee409ef693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4639e5cc778343362573fb8f14839694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584de78295f878f1a0f176186ceb099d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3a7ac472c553abda373618301998e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ef8cfbc3638f62f638f7f6d6b52fa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ad6f7dab5c8edee2478d06b371c23698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048cc6163dc79ae4c4db22923ffd1ae699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930a7bf9fa23437782e2a1174cc7248700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f113b6d181657c478cfc74249e288701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f5de06fe6e877d0a6696e457fcb46b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b09861b332a93f57a8cdcdc6336a2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d7dad51a9fbed89c5593fbb3575a7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19fc097c0eb657d05958f5840c9310705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedaa364956ec2dcac19a39cb744fe6e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c65b244979ed3b9987dc7fe8c25d15707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb3159dd45aeee9503ad1356197636708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac036432137c166cf1165fcd0967366d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4118f5f8c324d22eee7a2216af0d7d3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6f4fc47385ba0eb4873168257ef48711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0e9158a9ca19eddd17bbf1f6fa093712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f542f05a4f7846d3bea3b65834559713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e42d58d290270bb401e220b414a9d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe2889334ba5788ca35c8578f48573715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f6df51a96fa79346abf9ef9fb4b55716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ab50684d556f807ccb948ae0cc3d3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f088981ddc48f67a71b1da70f07ef46718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36fee532b4db19147c3a017078320b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee77a4246d22f97a2c06e4c625503f1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b627c560b22f5bff9eeb0e9fe25075c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f095276fb50219c8ef6553eb00fc706722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20e0c69e1f9b18e2ace5cb12cc74cf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08d7ef25557c8363ceeb936985532e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44408538a944dac577305b1e2a120a4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab71300a7d099ccf46d4994cdbe2344726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc6af6dbb496de80e07c20e341f4ae727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2798d52d807896eaf5551e325013b0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39dc3f1568c9a96ef9b7550a243099729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bcfce3fa909f5c862d075e36aa3542730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c15429c8db49b96eeeb4782395236e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b5d71700a8ca4a77154749eb272efd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222457a6ff81b9e20481a88275b1725733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a04660b11096d51553e16cf1eb15c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9c420db47f3ffb8c0a98dae933898735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b798f74afa5aa248733f0618f000a0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09479eb06277a0122a6e7d9e71d9885e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367ed1fdc2a174ffcd191d0516aab79738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7728af7b60180926071407954aefc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ab42cf8555d4c9886999f69af4634740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca535d922a37b16df20d04936befe989741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c80bc2528c983f185c154d3405ed01742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e9915bb450094079870c9cbce3ad3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34a1298bebc983cbdb5526772cdb62744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790225bb9b603d87b0e854984742bbdb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74efd636fc0290180c1bdffd8ea1bb2d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62abb5e22cb06b7288c53c7a08f5f9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49fb1bd2f0273c640a8830bc96d220748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ddfb53ab6050205c6bfe3a5d63e7bc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d047fc6ab7429fe6b8e0bf5073faeb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c350207b1ab85dc76b87c48fea4e8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22505880168eeff5024103c7422ca012752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044ee7617e8d2f87534f64ff0381be9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1304689c7bb471a83c6a2b1e65699dc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27133a6b2ecdff79f4043a4373cfab2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861ef06784acf5fc2958f1f978df730756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdff05cc0944376ae048294ea70b8fe757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9adf9e23f536ab8fa25cc40245bbd01758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42be7cbcd05034e1e6263b3180bd5a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72958d3489c83c042236b46aeacabfc3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185313e8398fbe4976817fde3fc553c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399cb114b8fcc4f4d96f0c7c67a5fbfc762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4462fc1513f2ee49d8078c208b5d4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882afca69d13ac020fd14790785ee0f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b67780fed6668f0b3cfa1cc4078a1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05068c8edc11dc714a2adc1d816ea5d5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f8c12e245ec907b3a89f3ef6390b9767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7242e89b34c0b92c1a703aebbb76c91768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df46b8db082d984007f6a86960028d3c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b74878eb2c70cbd837f2357f5e2669770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0790b460c51b2aadb488581214367771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab754cac9b457b2c15b9e2c70b4bcc772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c4e2d879ac6ddae43b3d64d3046d0773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0605a1ad2f2ed8106dc40514bb237c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4edc2fcf1f6054a269bd3e6310ef9b6775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e26504f16ecb66cb2147b3babe89b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311bee68202c8849ed55e5a4bbba892b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456393c4286335019c44b2878948d74f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc36b4456628b7ce1818fe378ddced1779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48fabd574cd11cf567753467c8a9e2780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4ee0ccb9c0c0a9fbfd5a97914f08f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af49851d71d9b31011671425fcc2ac782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af9f5bfb16c75e21f7aa16626e3ad5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2385840762ed73571b2ecd61371500784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60826aa277786a3e10127ecbef6cdf9785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a844bd3f807b341720a0298eb5e7aa2786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dda844e0bdfda99a2b64d84a2e93df787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147c9c3e12a426401a01ef07d6601e0788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759f320461b57afa1c8d7e5ee23d0da789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90702321943969a8a90a71f8ea456a9d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc5dc453c94bc583d48f5e22f86c7c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb29719c3546a7569808e6a3964823792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c58c38052ecb1def464ec29456a77793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad70a0f8e70864ace35245e8b0ad43d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c78a5427387b0e78fdfdcaf27e58e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4df6cb67d281e80958ceeb50aed42a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6988eb2503dc1d1c74f6392596a5e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a2823cada0f4cc133f32ba8819393798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71037b55666446578495c346d2ae70c6799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7711f17c2648673c1496fa073ee1353800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1506a68b371612d87af30ed8b3f1326801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2ed5f4c0c3133e20374798ebe8599802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751afa3e1c5ef5930e8af9ed50c2e07803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c810666e4e2ea7615e2ad72e8c26c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49594f2a93682f4632365bc676e985a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a4283c911af7db00a41a079d1e183806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01bb77379a882ae144126b2879aaf6d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6796c46006843376cc5064abb00d37808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936821cbc262a4db11bb4d6830a89f7809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99956ce91b0e02fbc24c4630012c14b0810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d086b51cbc0579b0ba8dcd69c7504a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f19b570d8f98f66c9511b5170c6f5c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbab52525b5509557c4d31c195e40c1813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9905eb78a1f1e17e1bec5d5b47c6bf814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9896d16ae96eeb73cf5ebc354e174021815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ba66de45531417a50a4fab4049b0a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eff5e26fb4361ce0495c3d8e68e15e817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc55ca2b80f517c73f5cf48a5c2aa35818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56e32e38d4ad2efde3391f457dd9ce819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9468ac9dcafcd4d7fd2f4db5c3d78d6820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34aeadea3425f374b966f15dd723f0821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22824b855f954af068f88e581a85bd25822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91484384f84ca8f0181f50bca05cd95d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9a703fd0b30d4249f7d5f1f9ef330824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7f1c21609d6f4fa5b0f9301ec162b825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52e202c8b9cee61b48f5f4552621fd826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a460edcbd9ad686120411b570be9916827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3836687ac4e7fab27369e047efb5d6d828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b55b47b5f8cd3cb599559421a19cf829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff09877dd0cd0791912986b98d6cdaa830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c535d8c5b60858d1e633e9451df7a831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e6a6fc43ebc1c09d97f8b4c64abc2832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2e78788383cf8e3ef301db4f998a6833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a774adf0c590cc33263816f9642564f834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485b58de2dae5e978f6798ff4c96efc835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb64a4d2116b352a2a1a394cccfd3a5836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae14d03ac0e99923f37f884389ae42837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f9b3541c2fc5974252094948db727838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7afefacd0317d5f4396fdb54f0bd6839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f258d69101fe7c2f105e6abe612182840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d640c14137025b9c48df9f82d69522841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215c489b651da46711febf91a53e3b5842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81cda26c8e4d43378a9dce8c87ee431843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9032955f3b902ac91d9d0091f533574844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69d34145be822f4b412eefbdcfd516845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43980c50e2feaef619beabdeed6004e846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443770b0e6f3f8965053a7a2ca443d2847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717f41234fc41b6c6a8a54f438f6f6e848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822bf56bb2d0e2db1fd157305478c5db849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9d4044d6320c92b66d8ffc9db72d8850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32762931261841a7bee655a86599d1b8851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238b19729ebfa56a8504fbf3cb1146b852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8758dd2a341acd4378423011ba449853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd07a74036f52a94ea1d30bbf149e6d854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163b2a7ccd61014a5efd0a36f3d0a0a855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e232b77b89e27ccb688f4cb44bff3856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a096ac266abe674e4135ea34fe8a0d3857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f4fe443890e0a11f0216baa538b06858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f15f975d53b4794cf0af7bce6f31d7859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac296ab5c241bafb3a3bae2cff28f0860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8273fdef2420e1d21ad95039061bc861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa142e7f0fe2d0e2c396558c73491251862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c441cecc11a0bce1661b7c0b81f886863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2cda95dfe76f00205df14c88f7a669864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef92aa6b50d7980c24972c72aa2aa01865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0f6043b26718e10723a36ea1d808c866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4dc81256ec69a1b11f00daa8ffa4a867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0beb6b3918124e667fcd2227880b7e4868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7c2e9d8092ed0e9cbcfbd183c53b6869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ebbc1a3af3f8b51d8152b662e4ffa870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23014f978cca032ec46947fd32a453871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406870f2bc7bcbfc79d00683ea6f1a9872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784eb4df23c98ebe02b8ce37661659f873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb19a105aa2bd83f6d1a639c28d5e00874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba8d94759d516c8ad6b8aee746bb99875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0dd8cce9146970f33e0970434262c876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c90e13e312ffe8f77e1c676333475877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164536f2ebd43f272440f05301da5ab878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af737bfec6d235434a53f1589abd30b7879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62f81b23351464be7088f3dc93c590880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9a4be1b74c998b92cd0a7db06b650881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def78300488798a35afc439253c60f8b882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341fcce7f077ff4e6a921db0f961096883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155db276343cd424f91521b69d10e83884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa7c8e1c8820c7678da1eb41a11f0e885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b56c1c3d9aa094ea6f36871dfa66b886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a249616ca059f0ccec307a7f56e60887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da47bd1f73bfeb4cea98321f629fe9d888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e41e8b59d38c17f357bfd634db3b7889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd250ac2fbc8360556feda3143d4f664890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899c0a6ed57acfb3038fcd479f6133d891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13eddca4e82d9d6eb80a9c975e5e48892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82f0e6a83a00a3eee89fb410ad3e08893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79526984aedf5352c9222c2ce2bc0f3b894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681e173702ed1059d7cee1ea587ebf5895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761460621a1bd6a7163afc41ec21000f896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee567699dfb394a99e5585b152f6aa897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b976dc5f3819515685a9deb25a2de09898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba68ab21a6734bc66b4134f9ace039899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0446755de4d7480681aa9f7dcebf9cbc900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd64b9908d097170d3dc609ce885bc6901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb94d74d709281bb7d0056b9334bcbb902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a146ccf8db6c3c603e0507b4d07351a903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b19cdef9e022ce5e1b541875becbb904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974dfe0bf1072f9d450959f34b1f35b1905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a67ffce08a84eb0310b48080dbf508906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b1458bfbd900bd822a2a3185eb453f907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73503b24168449cf397edf89e282d573908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39792e2ec5c1ac4de0df9888a2a969c909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60189626b8193dc5aa59a2c928df62910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082fb30d60a6a6e1d368754105900f0a911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476e3d2e495d7228baa65a528992f49912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3341ee26b4dd6036ac76fa9a71fe8913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569deb99519be367d16eba31406bcc3c914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387fb7eb5f6085f8fdd44f8145d970ad915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983854f687981d92acd5eed36700902916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17894a6799a399dd53c2f0a55c3f7f5917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04473aae42262256a4e73ea45f588d918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617eb59a837095955922abeb80fd041919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa252fa9471969f5286c5dec5e98ff37920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca8b6ef5f4433fbc08f368ae782146921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac887d5b4f6fb1187da5786b1f53d1922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16018afb34ca823983e6aec617fdb7a8923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7992093f0967e24ca57882ff545761e924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb095e3d6530ee32e4cfa6645abc310925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540ca06d04f401cc39754ae97a89ebd926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f7944a9435e94dbffe5e6732e2191927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad61f00079ede4ca8431df0c5af96f5928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6dd2613dbb2d772ea03cb787533c9929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a8c30845be4a583a6bbd1666ec6b3930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c05eb6ff687e9265455422001f5ab931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9ed9da80c9e728ba5bbab8c1b51dd932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf486945ef54ce5ed5955ed4c808e0933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42e5e06fb72a78368fd306c6b88fcf934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6bb23b33e82c9a2fa303fd03dd838935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89282a07486eb6e003741261c169e46d936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88e2ab819435dfac6106bd30156477937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6a05076b34a683c95c434b6aab58c938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65fdb2b88518edea17dd3143a2923b939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2252cb3c38629c7250e06918f1c99e6940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ef521e5ffe406b0b867888159ae27941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a8faa265148556f19bd64cef2d730942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6978a71fc82f8023fec868eca4062e943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b712d58d56429cfc96d1e5377dd0f40944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e405a25eb9296fb7ccee634e3cc43f4945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a61b8ef83b2d037de80ac5031eb43946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55a59f26a8eb298e0712dff5923a07947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b87c0e3bedd3169ce0acb40a584384948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710dbca0ebe2bf343cfbd7f95df7d30949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d271bf86077a6fe950e1c76bf68c71950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053ac9844674fb1acf58fb719629cd0951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ac62bf9f36e9fb5996e1e45ed7d9f952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5dd2d5872c91e6448583d0267722d953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c879dd16b4f93d9246295ad0c7793954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a54a8dc95fba834cdff15ffc0d0d07955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fbfb8e7403861089e95516f1d83d7b956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d792691c916596d619e0d7385da1c7b957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c19a9e0eca2841b2cd588a40973a6958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800bc835ebc2f32b145893246f084468959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3b854989eadb7549264337b59766c960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f659cfbeb8e6589977c79684680db06961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d69973f02053c83ab3e7327352abd962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd5c3547dcdb606f6ba110c9e78dda963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a70b9870c54769d1b9c0132cf9a90964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da34da01420f60bd33a3e4f0f3450a9965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001de3ff4b453093490559ae61311ee966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462bfa2375622aafbe0cdd52b4cbc19967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1eeeb0f13b969ea81c18edd0cbd50b968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eaf410a5e9e39944b1f3951f28e59c969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d57e05df4492eaaff1e253c6401f3970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734403ddc916dbe1a6d60504c418d94971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666f573d16fd311c564e3c754fe9711972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0cb66ccdb3563cc48a0a9251e20eca973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4852820d45f2747df21a339978ef8974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043a223df8f186b83bd0be3883e40ee975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c05c61ca9df98f901dbe49cb03f2b9976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d164ac333720da107305fecbc09c5977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28108838f6e16c8b0eefa6895f3a804a978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa640df789d9f61f631fcbbf3b536e47979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d8ca5f2ad02754c282bb5fdee4f69980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5f4723eb24d19ee201d3bf131cc21981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01ae5fe4cdcd7182696f78330c293c982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928c2c32e6f5b7264b7c3d20f8f3a0c983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c65ff8085e6f88e62847d4747fc09984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7116756636a9579233b72cec843bc985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c57fc53e0a0d15401c5fd1fe2079ee986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39725d3f00c0a9d1dcc4cb0206b3b794987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b782f9bd9e8e6edf3a8e01c52499ab988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6c50eb6684101e71f184160dc2f5e989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d2cf7ea3997e57d6a8a2d05cde0d9990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92e02149f1ef77f25cb719aeb2653f991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5780e1b791d238c9393f658d7f9cb82992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5b57ac9a04ad18686a01ab5a3db39993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf75d9893275b5f16ea666e82834da5994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b29fdafc80e5f46351c5cc06b7129995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5826bf184308423a288cc0c6482c4996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb78f9087e3478bd997348aca20fbd1997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>