--- v0 (2026-09-28)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd19deeb3ae0f115dfd646ff4869261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd530297de1f833c20fad48b99e7f8dc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c611f6b6ccd652ec4e875842c70b8823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883447c1808e4dc608e183f1976af35f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69eb1816c01892d3c3447e9dd1dab1c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be820aebc20f5ddc6a227c1630a0396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81beba9f8fbb02e9ee1366c1f9fdf657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578a97a57244fc239a9a64769a0e5f78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae41f4fd64d617b6ea84de268e1dbb79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328b5a733c3f9757169259564aa64cf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de7b71a90473b536bef02dd4cf572411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d0a009d690c07fd1805d2c3f2726212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbeb462633913212a89ce90ee1bbd6913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf7f203bd4e8df109c3ddc500805ee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f2c569e41e5ed127794147621247615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f05f7c541dda16e0aa3a653562b3e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae8b8c928314d231fc4b63f37f88ad217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d5cbc79f80a111ca99b1e799f522b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9242bcced0108cf8d27d6393c9704219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ce75cb9e14bfa6eead9627196d75a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9eb740c3b7942d1ba9838638c0ad5021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c646aca7685bbed49f3e81a67f6bd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0e4f949ac4beffafe684e53fd6cdb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881ab64037c71b662817051e1a4f8bb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0334a36f0d29e622d190aab27b35625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144d589c6d1102d43e12902d6583e0126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993738a237a9cbb9db2661f568b6b02c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76b4fbe33868ca19a2bc640b7a3c2028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e61b11ad48849504e3f88b6907e4d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7bd3d1f9c7fb66956b25757999624c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4381f334f2b0e6f38f19e56ba1f5a6831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65efc131492ac0f744ff94f7bd030d6a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7e9cff214135a74dc2a847cfa9efb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f90fa77411a0b2e99dc28732851f134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e96c0f876eccbdb8ecbcfeedd7f0f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5dd4ebcd511942c3994dbd0844c3336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9233cf8aa0ec6b0e37042e19a89f25e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa608def0a58be315073a9f9c22d687e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7678d728b6a734a3a58adec9fdd45a239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d7fed46c413c95188f7870a2c7adb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e886492e91a822873524f62fe694841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031fdd1da17510aabba6e44a6d8e342442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79b5e60ffb892b6c9d3f6c5b33850b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82082e65aea9c06d148094e5fad026ac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3399ebff3eb825342f2ec33efad6a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305700d6a2bf42a00d3d61fad0a760a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec16e1f045916cde3f4b90ead2ab0c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f7d28d4a07be334d2196a53ba1f2e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c882558f972bfad92d0cd7354d90be49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c570961b2a64bfafa99a723614dbed50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea95743292628b30a263ef2fa24773451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb70ae405133d120b33c60af685bcf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ea8f865d29c69f689ef2c7e003f0153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6895812798cf6640c255ce140a12c0954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b19d690af9195fd09afb2eb714d4aa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55804e990997134d8728448872776356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746572996a06b6f089194c44bd67d42d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc40e4e2f537665f88e40773be1a6558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8572df1fc0a22a8a40fcadca2c8de5259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2634a6f5b218353dbfb6b32b5163f360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c572dd5fc251554d7e1b096f424609c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0932ced5102b26d3fbb6228f1757b1062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904471710ce3c58f4e501c4149b1e30863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66e5d83f5f1baa5a800868277d801564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ca9ace04350e56c62ae177656482d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a737594471538b1f882aae64aa2d38666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738e8f80570806070f318c793ccb5cd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c08c905f7cd1024af76752d175f4068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3883b59a2256e958467cc39c76913b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79153f8b41d5cb7de254a5d2897a1bc570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0482dae1f6d180fc1ebf5b739e705371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9cdf3f1bc540baacee004f1c0c6ac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e93c901d4c9d0a1e8246afac6b067d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92038b17ada5e762a335cbe42815e4174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce861c33083706f1c33e35db6ea5f5475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e11f6008a3ceea7d807a88356942a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed9c197f2240b8376bae9020f6bab477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95bf405230361b8531896c9c3b53cfa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104996bef2e870188673d527a5dca9779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989506ea701231588e8681f9f72b1f2180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e879bee803c35e3d2eb2ac15261e07581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4571979d9267761ac6f28ec56812a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4bdb26b8c3a53066414200f20d76d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352bc290e494b02e024d48b565c8b55484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879c20645c61e43d04e45449912e2b585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bfe08ea763bdc1a854aa260a548c8286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c0fb42a74b3be0f7e5fb2bff6f19e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e472239b025f6804cf3ef71128a76de88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ff7ec73793448b40110821634062489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc39786d650c31c9a13acc7f0ce16c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee2ebef0b2c5f36891559afb17bcb891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297c3cd22eff91802bb803cac1def7c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa8cd64aa58e4399538fc66738874593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713553faab025dbf9b6734f0a6200b594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6250687398e60060694c8af9d164a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504fe300987daca83e18d679c427a78b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd2247093ca568cd78c497fcb2a11197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f7b2390868ea55f547e682ff93a0098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46688a6c9746a30e15cd885cd4b05ea699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f9a42a38558dc77e2ead08bfbb5dc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5e401148576d3b780b504193fd011101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2623b9d3f40a194a6ba58ed454478102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d34684f497207345c1fa76e4936dc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4923b49f0f6cf6481d7219d971f1ecf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52fce56f3d9e1ce3339173c752d3222105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f2bee6c386f35b95cf6e748ad7d59106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446709c679eeceaa47bcfc0ff0b38ac107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e33c0364abf23d35a255279c344f2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc3d7784e6ee5a5152cc08338c0264109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f589d584fe87bed575abed1d0463db3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957af00474843cac5b4f7be9d9a50b7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76434decf0991f325f331db18ed71218112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192b65e17b3a6f854d8c8b84708e7ad113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e7a3137676679e28ab6569a69e0a8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95acedda964e8a84859cac7c80f240115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92849ca235244d1ce558ae93319f8e20116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e37d40c7558ce5fca0c77ff9a4556e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e08a849ef08d1f066e4b63117d8a05118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf0d2e0ddf46d3fd9961c6b8f3eada119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20babdc6a62af02bb1f99428618a3b35120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515726663ab70d78aced660533885f77121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5307e958334167b8c6b893c11ea6c7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63b117e170fdce9d8fa7dfb129ff75123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82fb2570a8a63d3e69a53e0cf55c39124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ccc5dd68dd0263fe873aa822d79ee8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5216a7a642a2bf0e0c5e9c8b696640126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f40667568590f3bcbb8b420f091d44127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72aa2ce7c921ecbc839e353cc4ea3a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30efadaa40464392b4b456229e345926129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1206c96098df406ff3627a1268c0772130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c32ac59cc01a61921c5b12bb4b0e19131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57dcae8f953a838267a8cf47754afb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39ea964bc84b44f8085f923d199077133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34dc7e41a225ead06a049133185d18134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3415205e16f878b22afbbe715b851b3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2de3af4be4d19740b8e9393a76bc70136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb08fa60f8deab9dc4a700e5551c2f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37559dc66565ecd249cc63b9b88fb707138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17587323eb48a4844bdc834a51fc986139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099dd1521ad7e72215e97ab0995df27140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38159346955f450815616e05d857cb19141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a0c2699780e7953bf6f13e08788f5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09edc704347aefb0f148a56d98cb2c0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee69d2dc21f8ca9aa94faed8d342ac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a9069b2e195380c2c0f22a5772c32145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3a35e04ae84273ee6763e45de2adf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26271f3ef24916c049252e2a9067bd62147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcff132ee3840710dc98b9e64dd7558148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314c6a4cd7f6027682038568e06f56c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef74b706488a03b2ede98e18dabf13d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fbbe1982543e35c53505706b95f841151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f235aacf4d6ad04eefd03e364cc4c78152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765f0274dc0d7e1f3aac5c188d2f4b3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b02afa07a9fe306ac510b0d1a9472154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f9adc606ff8c3fd79a93ce43c38d4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f37261b739707835781c33764e1409156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a9dbc53babedfd5cd2dcffc7419bc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445767aca9a0cafefb6f1f152bcea1e3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47a57c48b3c181644f831bd0412989159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d955ffe85c3c201d4d9c41343bade69160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a3e7815affe02c5f49b23144a22595161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411a5067007a4355a87d3609091f0af162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf41f07a7100eff15830749c9f8c2b2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de6de570a6c76d4dc79b9df3285fa3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561af69a1e379e5e58a2cdd8faaf017165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7f7ec318f941b4e2a7e272fed105a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de50f999c07f27b448b0328b6b34c32167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66826b357bdbcb8cef99abfe37d31eb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6388f50edb78b51638d0c6e916f457169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef87cd51b1809a2d193d11ee406d44f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c637492da8163b314c1c84edc0d7676171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8784279156e71c4143322cdbf1e43172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca92cba3ac4d63b7b890cb7d2c8db4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd05b5976f1dc64775a4e08851c28b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2f831796da62fbee1badd72333f6e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2604d2dd940e43e3ed7f018544e1f8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ebeb33d95fe9ed818a45ee2a8e034a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952742f9de6ce90f4a47ca903cc3f61178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad983adc86149a45affc8cd153281ed2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236a620e992f9fc17b4cef9c686beff180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce9a75feed6cce2a30a9085e416204181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f911af45d880c0fe3b526eccdab24d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87682c7fc70a37a6f7d26d20f39df65b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6899446d343a836232cd0fcc81defbc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263216b415244f91ee6a60a0a95b461185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2dbbe411b8e0835f93f9636897617186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e84a3fc018715b7f7b492c7e97972187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f4bbc5e906c78f2e22e64f744aa8a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96405272875b074749a231d79d4c64e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044864e418c60f75d40466c6b4fb5102190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7463d0e19feead5fd7971bf7674c8f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231edbb65a329ef21e09ed7ddb78a42f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998d16cd6d338771750d3e16a51927f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10cbed0e1ad82bfb8a2128ec3af777e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0cd18043ed116902f2e6d585d0808195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460f033586e0d8db4c1d133b006c97e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52433adfd08bef2d3c17cf6c455872fc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe17335522efa59de4e308f25423e8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06fd7aa1ce788d8f668cbdc606d039199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e73cb2683fd8fa89a35515942d34d3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0333d566b88d66860d37a848ae4798201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f138caa7c8980ee8476c7c680ecfee202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577abab4a58a95b3fe41f290822fba6b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041e051b4c5457200a0003fb3781bd6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b492f9d093dc87ce17577bdb4c9402205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f9168a8a258962e74d0c7de5e1e48206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16aa0a6e80ddaa98ba51a6606ed907207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439cb8e6514a29fb5bb9828c91529c0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe595e00fa11a50bdcd41aa3356be4f3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f616c4adfedfd92e12e8e36e889901210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab6172deed453bb7f9f1ac7a209fcc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578d92b0a6715ca2764c6c7ecc9a7dd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3990363a548db8eabc4ae9ec7d089213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69cb76ee3c86bba014dc83d5fd882c6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096427e85fb2cc6d89fc76a87cf8588215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807161504978614690679b57a9cda768216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d518b52a7bce5c6534189f9f60f95217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316159ca06f439f3239855b48b062f67218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c9335b8c45e71591521b35cb418e6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fccdbdd16316c10c291ebde76acfac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba02f93b9c54f6017fc552842888ee221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927987fde487c839fe2d1c283ec335d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6046ec3eca734cd056d59206aced2a4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd1d509358450e5726b5762034a1ee224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b465f1398076a5e48d8b8e9791e0d7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5200b8f7ebf82c2891bae81ba9ebb0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae6767f12fba77ee1158b4daa60ea6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908958aeb996bce29c6cdc18313baa41228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfecfe05ce72a6c07b54e87195b8bf1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ccff141d83e736e90738482f369f40230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c46e7c62e9d85b950a8316aa98e7ae231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4d1c0279ddef128d816a016f13516232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27999436ef0025836fd6413b11d781a9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670651f8c1dc0b17784d65b87c576793234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7221a6cafc0ed364aa0c8231f7e5b3a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5dece239b513a1629f8191f545f907236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618798bf77a4eebd135ab336619fe6f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d227f40bf7f8d579197f792d361c7ff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501f46d05439887395241132f7bf41e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f879dc5dd45121682d6bd8e3b107e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a8e7119b268fc0d94caa403967e3f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9c757cc85ed3c3015488b704d52db242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4a3e45a3e74f6db79cb1be96b7698243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ee18ef9985fc8e75c7865e1d2bab3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8394b65ec0a54a5f0ac41475eeb9b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896135da005c9e5b146df5aa49f8fd19246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc72d24e008f6d8b6612a4ed15b02a6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ebcf77425fa31fcbe2312829d3a813248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde97d678b475554b0398782ab55edba249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438fd028aa509d4b39a49e48e37c8b0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f4efef6b1876775d566c7d7db027b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59917e08c6dc634968358cd47fa024252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b8f936156786cc5f003a47c87bc48253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a6b0001526ff6ca0aacf6de9d1631254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f3fdc692ebadd64d73d179bd4a81e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21025c27d0990ea6727032edbfc199ca256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b03adfd5877a22c28c19d87bf637f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec250d4d4cb442708a85853420b7ec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a18a0eddd9b42da619847d65bb526259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4dcb0464d90e5c6139e6391908621260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ede29c337ea218dd8f7c1b7a1fbda7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea68fa3ada743ec56ae54e773d50a14262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b7de6ea9d89c044cdb6f88a0e472d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a382d1a84ac6708c5189be517ce7af8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb70f5d1e6129d77a419fb6c359a006265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c493f433d29c63bc330ffeb53604359266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d388c7cdb6d26ac30cb1155acf4c1b4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cbd1c094fe4ba156d15d5352aade7c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fcdf004747b5e779e6b2724077f9db269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8288629597afaf76b2d5661ae6df2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433bdc9d6c139cb2b204e96f887aebb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8c0b41cefdbb752e99aa41e75230c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7dc74147b9a8027ecbffb26b1ffd3d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca7f24bbff464d231ab083331d648d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77f2c39c90987a93f51268372b4f5c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369c030178326aa4edef16fca8a8f9f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e808463e227e2539d6553be08bed05b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5744a3dfd48a8b55a523af61e8c30278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3715b00d57448d5b2d5a5186fb716b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9761d98c0a15a42145344202e17c2f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88278e0c6fe9aab224ad98bffaca21281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecca67451c13b52dd21eeeff76a24a9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177b32341892a0330778d49dec3e391283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9da03e83e277406b3cf484cbd6248e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9e7785a88e4561c2fe25c343d5b9d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc19efc3a6c621cfb63115cbbaffe45286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587b490fef7f7e9b675eb08cb4d0894287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d950cd18e3576ebeeb272ddb85ea05288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545488ca0ed6eb3f2809265042d5ac6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea17be324028bafdd8e576ac66bb88b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14110fccfe28f150f32aa9d0611de5c3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b9e4e18bc3bd8fd4b61f54d4e33ea292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b22749e5391090f39662d189a7d7b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3f9537fe23d434ba2358262d4c4a5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0456d66cc4a8cde436fdbc4b2d0995295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721d3f61f135fa4977ceee3b641cdf9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31681261a6fd0f095510b433353864ec297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ae99c7bba9afde164e4833f6ecf95298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2c80ccc7a65b86d577b85145fc82f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c4194fd6c0ecb1aa5d449288bdc74300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9c2d0f5839c109be64bf7bad313af301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527dd1680c7fe0055c512fa96e8356b8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626983b179d92f56c525dc422b791b57303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691f134c943142b929396a445b313e0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50d37b7b62ada5e28404dfddf8b104305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ac84afc794873eea002e1b5727894306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ad33925cd18f4f767591cead2509e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9484064720a4ae34d5a5f654a0f5c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614e5553a0d37006b198629e1374b0a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d73f88d87292f993799f7280a308f1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bec0c4466fb3276bc53da7fcd29d54311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373f1844530ba465f37ff09af06cdbc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e64eca1341408c0c09eec21ea2574313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9b2b0a669b214799f86bc7b012b54314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a8086b7e5b7b5fd42bb55b8d50ae8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb940dd8e4e5860ef2c82adf08db50316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176daf3e59d6ff03125cbf44d39e138317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef3ee906063bf50da78a863c5e3358318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6fdf37d9532542197935a27c1f97e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c471e65c76ed9b76036764a46c4dd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d38ff7e5f904769941b7604ef3ceae321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507ff21a29dc13b4027f478ff612cd0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e633a73c8eee5beccdddcd152499351323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01b867da0ee73de549802bf49cbbfd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b946d70b8a5bf3d3c858d8cfe0ade5e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cbee0295f4e3b5f7d7e826955da9f4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7feef0ba2d9cc60e4cefadb69c81ec327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d8dbd9402bb30c4058e3857e9ce83328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef512b3233225327e368f253106fd922329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ee54457623eb31b64a536df91f689330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8d220a15a97d4eda443fd2fb3bb54331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f6c43e28a2f91d918df696c51436d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594730377d9e28e80ab638e59632d92f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d875bec3325f994fcb044c7fe12b0c2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc71ab6cd7f44cba5c58910fd37624335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1708988764b20029f39e2f7a863bba336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f25826af0a8f092fc7bfa7ab8b669337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad79d3276f8d211133634d68198dfa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5232b1954d9a1ef85e7a3dd63cb483339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed3dcd7c9b3c9f19e5ba19f1c72ee6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1bfb3da9648ceb1f585e6633335fe2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507b623dea896c6d437783fbbf74360342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbf614fc09508eff0c9563685ba7a0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84391c5103bd0aa78811c4e5470537a7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed39a961647cf1396d3d80e95db40c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6347bad20947853f2ae15ecd46bb5ff346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef674421bf2f1bab13d3e131ab8bc3e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3286e9479f0a6cd7896e7413013a8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1cf4535fc39cd8d618301a4b78c3a7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4bff678ade9298fb408297f442441350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686c1ff9bdf1afb0443cfb22c2654da351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293561309a07225d5d7b4589af00f52a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19d333ddc9a30a5b60e39a18893ed6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8c84eb94b13341fb144a1c925a82c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71450fc753544feba8ca320006db85355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d768a3982bc69eb3dc2293ef400ddf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba8e502d9b1a80f2e14de34b8ac0ff357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1e409345e78f5ede2196dd51a584b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1cd49c693fef8960fe27fdaf09502359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0a3a5adbdf0eb123718f4e62df425360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b0ffd01036b51c433d547625cf196361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532d5f50a75dd1af155427a4ada5731362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f0099aa3437ce81fd4e82fe7ad051363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ed4d08c2fb0a645d89ca3c4dfde0b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b031e3198373c021c9d0c000581f996365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a259e8c35a9dab896937640bb6ec3e4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd319767d60d4e660c7995d61793c6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297de26314a85028311c3d69301cecd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751660398d42115c2ed6daaf7e7c60fa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30190ea81c859fa6fa0145f268a2bdf6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4fd2100a74e223b1824d64e986342371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8883d40380e1b96bfb10e3aafbb9b3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09558c2cf3a74618c2fee32b2d91b48373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d39447097f446d62d50763fde16d5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200fe0b694a9b0ccb205b87f889d3df375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8594a2019c58291679a1dbb1efd815376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06337d78675be62a98d7c878d0ab55377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ec6af9a61a52aa38e3c28bd28fe8b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3cc3496031566731eb7ee5bbbf688379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d45c5b0b7367d1f2b0ca9eea5050a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0b08ee49cbbf1201ac24afd6fae6b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7fbe544a5a919376c89249ef370a36382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48627e8f01d39248cc42fe97f1a7d3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845b748c99da141bac87670487d3d60384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f598e9e24d5d61b24ea99b39da790385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562de7b7c7868f79d3628d890b4ff90386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b322158a9ec038525e3babe1dccf49e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a83f53c47adbd1a78f165421411ef388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c3a9c39604f8823ea1236c1870788389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a63dd53b17de63ed787143af61410b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c23e1473a12f23a13015313ca35516391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ea83479f6121249bd040225492376392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7700ee4d1f62b10793bfc1abb479f87393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3288164f27a81f287b56801c6ae2736394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eebc765df57bdf696a24701a0bbbf0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056759698a15cac5b3c25e45bc84fb0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962a5b2cb55a230114fbdccd53779dc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e1351bb42413123b827c938f4f66c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f0f8b3ae96f08df3db4f86238fada399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0eeb023b185211eddcc13cef82378400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212c6cec269196a146a2ef1a6f680bd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4f6c4f63e16eb0254e9304cd61f28402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2073645eb0c4cd6ae6e909ba9c2797f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882021683621f08bb2baa6b2cb538bb3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f018118ba3701972396044935c007d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652bab3867c6f85cc8b87ef52edd6d4a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e6740daf1773530c78c2ed353ef4e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f40c2febe7b9432583dc26710a3ae408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8dd78996139c1b3e753e5c8d49ccb0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b79a07f62306e992a338891c825b2c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917c5ab1d49b418e2d621d6b2cdbe4c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec550472b095a8a54b9bc3761c2d4ea412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e7c3d0fa497f4b228ce00bef4915e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da890c043579f31841bd18dac1c088414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d3e25dc51ef1cd1d7a2675dc797f9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c6f1ce002f6f16e2e4629a322dc12416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5002c9834a372cd5450ca215bdcbd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb804aaa47a77625cd8038c6dc888395418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79f9ff231675e704f011ab2234f8fa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fabc876ab6e3ce2aa9eb438be52cb5c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b635eac80df42e0353fd0e7274c8254421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6879befc267a25a3926c6851551764d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e976d6e4bcb9655fc5011880be2279423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef64a887cb012fce25277385b74f62424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4ce4111373c8a0f7b6be41822c96f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c473240029e45713954f7d569b2565426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f105159ea82446110b4d772a0a809427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2de6997e1111c0c30cb911cf9089fe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a039dc63915625e7acd2a86992da17429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd91dadc43ec86bbd38d38f9f94bb75430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8757cf4c6bbfacc62356777331c7ec431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b309062103776ab1ef8eeb9fc5436f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817693eec18dc7a464e936c8cc361b9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795953151b8b3898f06a6a925dfb54aa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b3ab03a600f4c17163964f5c9ad2d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d1f08351f3f94510727f71f8b70f5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5def61c9748210979c5b01f912e3404437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33400e3978d462f75994c1e86735356438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802385e0d3cce17dc292512949247c0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841682c5cd648e3107de19f08cd6bb2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df259e8acda90b17a2c7696e20d7ecf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd331ae210d2e00984fa182a69e8596442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2509526ca9b5ec7b5d04fcbf8618e3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b6758ebecc10210ea58f9ea5cc48c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e523a0257a076671e2d5974ee39d7c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314002658fefc501f357e83ec561ce07446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca320691a45574e5cab9730709db6da7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3b29ae5d9463f832b8a05e5232c4a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2afb2fa1d5793e28790940d7f4c28449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31d1a3c7de1c9484f1b492d4edaa82450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb800aae5a98e4fed7edcf06f243b3a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf63bd007dd44a86c522df03a89279452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010309daa7ff5bdbd16f7ab452bb5a56453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab1f5329107443de54b25a87a70e36454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16036c08f1b6a63dbf5a04cd2841642a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4567758181e581af70872a2d91da95e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2187fbe34745c952ccd15b6632e5465457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70597ca6747c7e2f30a3544999aa1c7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93056e5c78ace518aab982961d12192b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b5a848c0bb7910c4445eb3081c81a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ce50aa00521df3478c8180a6b6812461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd0dca6a704374707c10d1e9ab7d7d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701dbb268b7dd57a82c271f8850204f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2aa2076200faccfb9532dc3ec637c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b38925e63070223fc75b8792a1b97e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3506d425407b022a8f84c741a301c4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26472ea37d751ba347ee44d018b2684f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699ee17a4971ce29626d97e35806086468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c16d8d53a347614b01bcbf8f2b15c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150d7f0d232c7d1c82addd22c91a5c9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c681ad9e3d8502d6a1ab00596ba1e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5dc4d153f19e2761aa8de04f9949ca472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368e95c1978bfd180fb1399734fcdfb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2abb15b5d580e9aa9dbd8c5b4a8aee9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76650fb515d6cc08a2c755855c0b68475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70a3adb2f9a8ac757325e9f7b114cd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434a138a7c182e4ec918bdd85c5da92477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738834608a9de4daf6daceb4111c2d0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a80416163a69a2f9d0cb338d0b48d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915530c6e94ca82fcd700f2af1d00f5b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e92277e80975c2d394bd44cf288e6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3569520767c3c16c0334614874b630d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3c028d9112f95cdc32879c920d18f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a99a30c2705d859ea14a8111f911b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34fe870c25a04072622f2e2fa55090485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3adc89f8b44461d0e98b9c6267b13486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd9db018165a0b41b4c232e30f9e87487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d3d6f0973daaf0ac0669c1bcf076d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1714d726a39e6fe6e43c065b1a8927489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc2d53f24dbcb9d5d75e822a5245a7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67047786a66bd76be21d009011ef0690491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dbcc3ad9d32ebb683bcce92dabf86e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068ca52a1e63cb08b136eee5831c276493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf9cb8c4f0aeaea4306a84cbe9e233494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d1c088282b851cd7631268eccc5ff495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06655a7b80f78b342d58bfc285994f2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8cede397d8d5d0cd90ba964ad1005497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a360234e0628b33438501a3a90ef83498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c64a47f754fc944fe7646b205f8022499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50a4f5db742c789fdc98788a1890f6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd9afe60a4228b6e4dbd3927405c33501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583fa8054f80b431a329ee1dea00b55502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d3dace5c81b0e1c68589d4bddc18b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ebbbb6f1bef2e9c1c76b04441299c4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87abb8be1e24348adf9d37e8d79d92505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a38168ce9bbd326a263890aa59a97506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0bd205d1a8ce2b6ae3394053f52889507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8c3e2ad482e91a0b3342bccfb6308508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d502c354eb5460e36ffb7e88265601509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e475ce453d7c8abad42a3c3e0fb8e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ff7f7f4c58242fbb11cc1d4272b05511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122bb8e8da714e7d2052d41ff814ad89512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b8d011cebe1ba1e130605929e7e12513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e75f4877bb84a932685d111ba08830514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded11b185e590898bb57a7354e58f56515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97704f2004cba98e75bc831cb6914f93516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ce202f1a2f3c58edc8d15a853da53517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217907a34132db4745e38cc2a35a8160518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762cbbf1f625653b1f8568123511613a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72389c4813b27f7564b9185dd8631a33520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766b4d883b4830b46b24de26d8d2e29521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d5ebc3f13842997b32a133d5949e3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9300ee26e5d2d140401c881ca31422d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c42a96757a185330d40e09a9567ea0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350537fafb6c141dc4487b6be0628aac525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4beea9390df3e47143d90bc1115ed37526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6958fdb2a9f62f4f7e83b01b68b007527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97179d141a7d3ecd3946d273290384aa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ef66d48e08b17d6093e8f053f51fd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc3d8aadd000c3231e59f120de39b0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e83f000953e611279f847761c798d6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240f83805d41df823734d46cff9baaf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3952ca88f03e677566786819d63a41533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf57e3d74f596882c00d0496ae0c855534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b7d38ce0243cf124ee1f55c6f0b60535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61bcd9649c259e248328d5a72725c6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36656234634a9e6cdc4268040ba098de537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1788d7fb464b30f34a962a55ffa37538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edcafe754f3fa66cdde3f656bb5330c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01c45300ee1c961e49f246948a2df4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84155cc9bcab057716d8a0eaabb2c9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd66b7f5bb9f785d05f1868761c9735542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafac61649a06409e39e478a24a20e9b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53dfcbc5bfc936a70381c2520da8132544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd735bbac2771d374bbbfcb9a1bf7f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62257bf255db46e6927be31c9dbc8c3a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779a395f3b03413bf5a4f613723af24547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a084c0d836447000532dcdac6ede676548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abccd7c9a67caa2f85311864fb353c4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e237e436da7e7c07a867cf04a9e4d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67467ab59fdeb60010dbe3b5aa9d06551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925f29a3b5e74a849ff2daebc056c11552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d503fbb46245f9e0f3acc68736d3ff553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79116e73e3ed94bf12408bf50ffa83e0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c67cdf6e109593122ed41b0ad07af555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536aef70e9a8c8c0001256f8c1f986f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b176ca238c7c02ead69a2e5ca25d1c3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a3adecad05706d1e515a3ee6f8bc1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306f72f748fb0e7648ee31452c79292559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b252c303a2f190f3c6692d81bdd4bd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd50d5c41da9b8749fdfff22b1fd5df561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f749fce703048cc63f61670efcf14562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1481570ed7b2200b2ff54d954dbabe563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ee7f441d86252dc33e6ee058bd448564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc6726247bcff9944da4e8c18efd10f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed710f82a96bb3d0b5f6d7a8be3273566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229168aaf9b3813eb78acd94ce1f878567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c85d1a58299bf49e5692d19bdd69b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79663a424593f0b332bacbb321a4f0c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576455a1ec12624f8b9f4afe8456f94f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ee6474e9cd7d6fe832e55893339cb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af1de442650a6c41697522377d76a2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11b02892483a3a3fca4407c99408a0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee57ffb6b855f8f416decdd95ffa9fd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cccfb9dd31b60cfacdc74495e8142fc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b3c46332b5a93407f36250d11bbc2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c418eb83152b1b9b1c912350196ca59577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9af08f414e01635fedf4bbf4e19df578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4aee538d57f26ce06b58900a4cba9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb4c141a241ed33e03f59837a66ca0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a248acdc5d1d2aa73ec0d793856340581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58c22e1de5c99a4eaae29bc034a912582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfedc85b09087dbeb4657c3a9197c25a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d5c2ae8687fcff8ee83069d21c08b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c332e42828e59d42f9ba160e3b2de585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08901cd74bd99ef81c70a6dd8c087a1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92ae99d46ccffda2c375416f85b156587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6b2c01aad42b8ad057aa0ce9625c4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a5664834f186a2d148dbc76d84c59589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8474b44981ce6186c7b975acb232caa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9064afb8a706fca41cfc4a3d51931591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d94a3070a6ec1e0ed4430693940957592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7e585ba91b03c67ab684bd6b13a35593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c6f93b0b36c309136ec782162bfa1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d310a98cbe23200e8e5fe46625ecc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9363f58265ab2b59ef5c81fa56e376596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683331388978bceb8c39e652c019a746597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7e2fc4ed8e5af341957d15f1f0bef598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fab0ef857faa5c6aaf68eea2b7d550599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b97606989e45b2a25032c51cd888e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1eb8183273169591ecbf17183c097601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82074945a0d23528a5b4c4261c4bd2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973644ec05cd5ff728f912fbc02d1e05603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d12352e87f619b6041a29a6fd90cbb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7adaeed27958ab0f87914ac6bdc4801605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8a0b5618cc2cc4ce9c75c3be5ff9e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd562a040e049651b105c4c667840e35607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55e177c5fadacea56d9de9950522e6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92652caaf3c5ff58d5ef3047967b7ce9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0caf823acc00e15dd98628d1bece3f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339477b93e47a95bd664a1ebb283f22611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb8e0be82428d6fc2be6ef55fe91ac612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a2ed3ba5ec4e4c9c0d277d43d91e4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125358a16880baef192b65c9d7793f3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b5ab55f6c9e289dacb5970f6fa3b0d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6b50aaa62f1acdb43db9d70ac5ee5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5318f4bda972201fb58e46f8bd1c35617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd82466c049488f4db40b500b254de59618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d21e04ad093589de0ca0bc4c42647619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92527caa17235e2f6927d4587854e4d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5181dad9ed76e11c7448acbeec770621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986968bc86f1dfaf62fac9a23f7379f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd608c63bb3b02be32e80853b80c3ea623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c3253dad7ff96b3f28d1efe97e35a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c272bc03d840dbbe0ebcefaec866e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60cd67bf26c2b9fa88b4258cd5ef34626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083a1618f2c813d7761e3586935acce627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402976ac8f9701a7067208f57a0df03c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7b544d642863a15245964d3dc6f51629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159fe58d1fd0edf1add91eaa88fbf487630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ee81c401ad944237313e47f9cac9e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb76747319988193ba03ae1dc8c554632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a106626ea80fe37f13023242265a2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74469ecba6633eee25106136ca74bc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ef8f42c526732110a75117ca03ccb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828754ae204cd9ca27ca92d86a7f4142636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935dbe4a2a65d6672f05655f946f903637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d31338159f04dc0f0188d593b9f84638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bb0806d2fb9f4cb33c33af8659bb0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1209df35fd92c268d28f281a40ab0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea576bae0222ffb1637f7c9e7ac2d0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf0e1138aab359e44d9c9a10ef90fc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3905a247859de767f707494ecb460a9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451f2a4ba6d05b252037017ab2763dd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1744c68f2ea73ee8fd8b93c3e8697645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b50bf320fb757b4915518032abfd6f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5d12e51aae8b79183c6b74db75f85647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669aadbc75e4a72d1a6ede60a9196af648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da54bedfd9278c5dad17ad0ba3d799ba649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403c4f375d7600afd2fc705adb01253650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e10c791279fc088e29e6a6315517a1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ed90307d3d3a915fa38c9435d437b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453d32b0604bed2940d4ece2f04bbf9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35ca91d24f07833cb8ce235287c715654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f765a6e736e980ede67a9a26c9a6f5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc076f571722b1ccc7bde21b3fa3b9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ea5221fcfac21ff3e736a060d1a6f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14738e423d05f917d5907f41fa6cf9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f40d4847e12426ad33224bf8bdb339659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6dd3e6b02cbf6f460b6cb15b2d2ccb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2f6ae4043be34b4fdd21b1b90709c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb1e0d29a15ee2d1b50d7f3817f5ec662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c5f77d8fd97359f794d5ba94cf304663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e2462a2841e29037f4ed3da4f6a98664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54b73a9e05681d2666483b50e23df3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c6cba3762e69633cd3d0ae2731419666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74c4db2bb7a7a9b58da03c163394a1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb831d059a5fa9cf02fa7f46fec81fee668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f4f8bd9776a65c4df181c2bfd3cbe669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c253e1b4f812eaae0e0390e09be6454670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1cea3d4f687b87ce5755936e532bb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044b66e72ab9eed4d3f15bc9da7ecc0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2c75b4cc79fd14d38eb2142bfac8a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f5490b203d3f5248a25c83cd1a0e0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c82895e20183c3aa18f10918138d70675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a0d796199f28a650228c2aa5f0365676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0f40e8bba6d090c727401c18c6012677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509defcaf975a49b524659c00c97f38b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b23a5611061faaa769dcbcc4842cd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2703cb73c6aca405de005e8596ec26680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb48bf1a72f8d3c59276e901993319681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c735488a00bf7d04405fb3722ce3f7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649ea166f22ace3642168fe13f7ce09683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ffe592ec113d555346c9430e95b46c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacff2cb77a9cab2c13ee84e745360a0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b51ae840eedb96ca55b68e642046fb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64123031231feda5cef781f7d0560608687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7c9510df2135be7b10d7eeafcd614688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2380d7c2747b8697bd056b8e48b84689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3586ffeb3898f560b536b973eb54da1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b789f41ad10a5507f866e2d84ab063691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5282363cd01d94d127421c4a5858fa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87a262b04402df017dd88da5e6d7a7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea049db0c79eaa5268a41490c2999d27694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab474c8d9dd6bbf1d3911683590e41b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823a0b85f9a9243f3ad2e7ba6e71f5d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492a7a89a79e92a9f511cf407a91372697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16afd3d0ad6a5f80890a335d7fc5e70c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f1efa1fbea6c307d112cb15cfe77d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ba650dd99ce9bfe0f1cd23c3f61bf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef113083adb0880fe5f95544d31b29701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc8a5955ee570467b11252279256fb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829cd29f1276ac122b709da760b56e7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43bb8e430b63e475786c1958b82dec9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5c35b3cbd2504e1b61ccc233d38f6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5d33f0c2289c3a4bf14a525945be7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aea093ee2c9a9c89cc09b45c94957e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5cbfc6e925ce01caa15d63550faf8d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fed9e0565b1344baa074dbd8eb5c53709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83efe7e7e22de5c523cd82769a7ff0b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f553dfad4b672af362f72d4319e6043711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285e9c435e320b34230da5dcffa40b8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015916df99dd859895d2dc5e41a4b4f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3463a1a1d1b736d3cdc3e5081dfba714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb52b4c68c2c8ce3a6b97eb32d40a1a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42206255cc49b7879c2177aa81ff2fc0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cfb75f47774568049fe1e722d57698717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be88952899730613638aa72978afd65718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d02566e4bd2e3aaaae1b592a4863b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3969a9db60162d25448c3fe41553b02720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddda3bf82861e238986eef48251218d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd7f0b3243ec75e3ebb885dd78b0de722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e79e17ba9029d2f35dbe1e0e1119b2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e57f9fbe5c6218f0e47470b51e2d0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47f34e1bc911fa5eb34bc442ecf5aa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc1f068bd7543977da4e444d7fbcf2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df729da1f6a8142bbc74d466d26852b5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd21367570ec2d196197e378ac4ffe728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848e5e73ffc79642903dc9bec1b284e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915982c7c421125500fa4a5fa65c8837730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf80a4699b7d68d57b15a43206a151731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3418df41d8bd5b52852f837e422ab732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a1bac0029a6167445a807be949335733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6e4bb07ab67677b622f31d58575cb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee40861028dd55ceffac8586c9cc70a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74779d9be96aba83fc1ed80d07c46a5e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506b979806c1f5d684f66f252f3977b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e6ce4917f19fa02971cb0f2768c5e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c381c93393b44d3324790061f1a7cb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72372baa8825e910be3413c3879308740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635c06f4a57d3777d2a87aa6e527992741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204bdbc0758dbdc0055609fdb51845f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606aac1531a76fe8c80f48af0ccb638743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4fd60a6c3740555e83219bd7f83d90744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf24d3c0102f35fba97ba652e7e7621745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef056725c677e0a096655afe4fe2dc1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c1877a1b1064a4e11e61bb884ede6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b99964386165c18939c92bb3bc8b46748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88959d483592b92e1b66a879f42a5109749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cedfb2a2a09745efe21e9f1da9e095750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7a7dabe689459fde315f6813e6a1b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46145bd63ed907570de21855e8d039c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034bb682e4994fc2299e5edc34a15c3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92634e548d70780ed2daab6f8d89b341754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700bfc67756450d5587166f204740068755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e8462be76d65a963528f1d1db59ea756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269253444345dac7c19dd65f23f7b1f8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea1266575b09a66bc7bc944276e42c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97af9cfcd7a5f2673d1f17d46752d2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59f0bf135cec06307d229258cca036760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfcd24c5239ef0db15215ce199fa47a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063423cefe6611e9d330028b4603c4c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502a0e8e6e066d22c4abb7f2adde64a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93646cc720bdb3f39ec88101959cba84764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f1865383a4dbb7d2a322073cc4e4a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac9ccf3431f454117632610e382966766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268658010cce70275bc82414d836d90767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283da8ffaa3b5fdb720ca360389be79768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf571c15583c62bd2f9af442841037769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12fffec473f4d033f86463c7c3ca5a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c1617de545ba502087016b08e1513771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da9eb8fa9deace4c95fd8d49e96f4b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19531fa5cb9dd6f9bd93a617ba3864f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d141b4bc08c870ee8bc15a74917b645774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bea36b32ea29af1e885980a8801a0d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787722617fe910a90aca7dc6a4591df776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115278f06d2dd32b090aec0467e2456b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1fd146d9c0bb9e912caf722df47d9778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34d0af3b6b6f22b58b831bcae68ba5779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3b149203aacb05f1b1405f1f0d989780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd28757b848d5fa6d341c394df6cac781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06418070a640bad4bf69ea6e6a8fd5d9782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc08b5cc460f2919cef48d8a2e63f03783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0a48d5f1510bba57859b3b8dc0ebe784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32f9d32c971d4b68194957a81daa38785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a8e709f93520b057d631f19add34d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e91b50e6a350c5139d2c214763bc7787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425cef981b3674c323f57094ea33f480788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36978b39723c3c19d67c3fac680ee73c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d9fe0fa5da6d306b9ecf1cfe0c3f1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd7bb9384b6fc47c84bd5f458bf34d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da48a2953dee26f8a153781ee1ca04792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668e8a994f0ae790e1be41034c2921b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab8e16528ba4f32558f900278858c6794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4528f256b5a966d8dcc15b8f60e6c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c090bd86c0c30f8298e26e282bd5f52796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8962bea39e60321ce3a48accb58de4797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bcf49aeb07bdbf297158c922d39986798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588e06ab3d9e80da530ce102199c314799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc1cf43b2adf3f1f757cde794e092e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70506d9c73bad79d0a43a5e2a690e30801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9625d983da28fef914a2424c8c34733802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef82d6ba85df1391b07542bab2e685b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01120c0da522cd038822909316a1e25d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e67e29b1b36dc612f4015d381415c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f018a4d24a1f55d8fa67bbd1d3b17e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ebbf1d6ee7754bf6f3ff83275ff91807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79d0675c56354d666cdc6ffabec4ef808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f565c122c42600b56e80ff7bc7fb6809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da85fdc17b778d931de3adf349b0dc810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e75cf8c8fe8bc343a9f052d024228811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361068b7fcd2cb3eaf59173cc16a9e42812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2dfbeef63aaff57c178ca332a2098813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea022372d3cc4f7231d5b7f0a043cf22814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a4216b3178ef3d85a1d314a7b30bc815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246f0c02fc4d51c1783ede7b29df67e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad20b9dbe16301609e3d66300b53a9e817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb373263651c5b172435cb35d839d3818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c55d3fc4877f5d64fe081b913d9052819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f44d14f0b94464cdca7c8a109703d820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0160978c0adcd75edfa7b792cf881a821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e64f63a2e491541505d4274d2a5faef822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1f202c820e6e116a391687cc1af77823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a248ffdd663a97cf13e72f4e357d7824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f90ae0824300af3a8940296e035b3b825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f5b6cb13ba8fc275ba0c35083eba7826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc3c11687a83a1adea02ef739f1ec7827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197cb0902dc36f3b7932765b62d6cf5828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30ab31393be9268d93caba1f5ff2da829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38432bfd9fc7b39e682fb3e432a41318830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088627294e2a89a53383aca7d53d077f831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189cea4f65cdbe28a79b6441c25ab5c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7fb4bbff35279f94e10f80a0fd60d4833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c3b36646ffdbfdb97745794f1ae88834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade25cc95bb3d7944410a1d6743afc80835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125682cfc6535efaedba0cabf9fb8be836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330489af419dc60de89e9362c22c959e837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462291339847f0c3b2ad6ef052bd426838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746a63f6ebc9a25adf8fd78b47b4791839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1677fdc5c44f05b65f29fbaa2c1a26840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375727edce9c06b66c3546da892f70e9841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0d7907b1cbcb6fd80e5703b8405d7842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda28cbcd3a2607eb5252c9687d98f60843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e752c961bd4c455506155301eedbeb1844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c066c4e5a87820a1cb99258f0ee3863845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61846bec27df4894d9067851a0176f846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ca0d33bc7dfdf8e49c314d8dc8bb3847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b62509e855026eb62cdf8f54a0891848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702cde649cb8333dd7ce5d2edfd38538849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65b63f22195c90c6a5a662b2f1dbe8850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ed2d5a61a741269a1227eedf3aad7851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2ce67a04409501712a944f6cb1172852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae643c737e1f231b189d3114698d091853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad38efb1de14aef8e80e1c90f6fe9c854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc10e3db874423586313b60e2b0e54e855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b64e718aa1ea04094f93d206bcc821856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab079446eeef1e9ff167feabb334d670857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b841da4bbb6481cef633e37131d49a8858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377af06d6f5e00ee87680292d78abf0859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18bd52621ea6d95e528af85ce384c6f860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d53047ce2ff64b26a6d42f2103f228861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff994136387fd4c7d3a0bbce1bb004d862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d77323e5512567594ed404ec34ba4863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb925f8c960d914cfb9daf17cf314407864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa704891f885043c66ed733fbcfd94865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b8bf04451ddb3163c15b4bc537b9b5866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e1e4d0f139cf0afac82ea3db1cb3b867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56833e20ec9ea8ac64d021a739fe0cbc868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9f59043d4fbdec024bd841aac81d1869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81d94e5e35d20ff8c606fea960c303870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6abcc7f0cd409f69779c621eeeada871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9775685b05eacf0d2f6a0fa933839a872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749bc7e1a6cf798ddc66f3ccb1ba6b5873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f4e7a462e9b96c0cf4c73712d7003874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5efc0cff461bec6c8de0c646211ffbe875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1076cf67f6c05f57f8ed9a1377fbe0d876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eddb692f0454b447f9da6ce5cc8318f877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60172599f00d10de6c78489b6010c244878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab64001321e0e807e2dec8b305e396879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460bdecdea4b05e1543996ad36a11a1880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a5b0c2b3cd00681e865a35982968d881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87abcb4134485431981888f0b9463040882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a34fb8b17fdb796d15f8a9ad1cd08883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1055d3b42776bae64243d138a3dfd06884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2601673f4c3228b19cef8c9bb5ca65885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a29e644518aa7ee093670a52a3b2f886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d780baad28b7a84f439b5dddf06588887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acbd43b424aab2ad858ef030c1a67ff888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b25257e42252cf3f03b7be9149c3d0889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ac195dac5677b2cae3ea147d1931d890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb5dc6b543c7557a1f2c0bc516393c891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918193cbb3f4900af7d116cb427f8d3892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e787e2c11e1df376232d731196cc2c893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11351a90898249d888826ef70fd538ca894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525fc39d4db62ded95992a7ef20ac4b895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896a1309de63958a472f9cb54446577896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede22ded84d261326209bfbcf02af382897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1a05d1a996854725c478a1838f088898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ddcad204440efe8579dcfa5aef9ff899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15cadb979963fff847ca65f36375391900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693c3e7057454321f373098b65aa458901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fdfd61005185f059a2a394d06797f6902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabfe5fdd842e7628b7109ff3d1d3d5a903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f39ae4b300e57209181831dd5c274904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080812847c82278aeda067170d794e71905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18ddda10e0e52ebed28271a9353782906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872c5d87bc72f2911c6b7098990b54b907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e6c1a09b43aa26bf237e08944c7bc908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d08cc69ecfa568fb3256b853fc1e8d909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15b5fc3bbc096e5024fadec46d9950910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fccae3bcdaf38882276188131308c7911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47308d7eef06b476de4e1b83dfbafce4912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68346007f34a166ed008371a286a7a9c913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8c394c6b936196aa7847ae42e2eba914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b1ee561ad680ddad3502409affe51915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac35b76e646bc0451cfa083291b830a916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac4990664700dee2fe784621f9d763917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa494c75e894532eed3b2bb4dfb188b918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730216b512f5fc1eea559e75551ece94919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277d347a6138de1c0220129975f0a57920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ba0be1f6443e8d91849492de224a0921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf85c98ace034e576c902ab2976e78922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d5ae408bacf2f7d5d9dd83ba5499a923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28ab6a08bccaee42e8c6a098773901924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fccdb1d36fefaecab43b3901cbfc919925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a6efeff6d4498b4e96c06fbb34a7c926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a43ab11f79ebaa661e1fbec6089c64927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76636bf15bf269f075764a0d11da08928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4df909c7967e43e4402dcc3713fe2c929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa951797bfe77850b090d485997576ae930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79dd04370895bbc6151e867d5dfdc25931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237c88cc1a29b714bd98723bfd38d78932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137b8c6df4e601f0bbbadfb6ce49f8e933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5935fd86a2651490c365b3edba7e5d934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d206ad826f9467c3834d2a778fa0756935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24cccebad7b5d5efa2525c5086c538936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ffb35f47ea73376a763db281f2222937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a00204b48e6df2a5f86dfb25a99ee0938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4520ef1605ac070cf6c8b33a9a229a939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e506277a44d656973b6e1b9493e82c940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8dfe0052ffabad1fbb25380f434558941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f2cfec65b6f3e42facc3617a42855942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43a468e88e32d101f1059755f8cd10943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af00a6ec8f551211586931a7a48b306944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b671cb630b08c3f8c1f4f073f66b2e945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e03ddb85d124eea9f346b3efa6ae1c946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc913645b8880c77018fce44139ac9947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8c931f9b837d7e9601381d1127fae948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd4ce74c0c87a2df62e0fa6a29b129949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2a1964575099a6e58081bb15270d2950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5c51943b175fd7537619cdcba9df5951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263ae4492eba8551b919420aa82ef79952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c00c9f453b643eb8a67a1397c66141953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699defb69627739f09f735b2fcc7c57954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860dc3e47f1314a620d096629eae79b955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02fafffbdacec7c3311617d4172245956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b33d99af0df7637c65d905f7b7598957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc1f44bbb4cc9f9812dc44f9a8b6af958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28219a8489ad17683f89fcacda4232959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1793b2b9d55743496c87258c6eb1f2960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce97b058ff402e5c139b5aa2cbc5df3961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b1ddaaa5c6636c9748cf94fe3b1de962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2865c513d48135b769730b78eb2fe9963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad483931bc68877bd851f879a5801d52964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4ea54a78c1c6113281150090c20e4965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98695e457a943e8fd958f8fadfac9422966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bfe607033afc025e7d5bc5789fbd59967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037167d29124d894637ff2f60af47af968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00f250202e98510b815f50cab9e815969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3142048c198d38b218a2845550528b6970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db5105f300d1b83c3eb7cc7ac75ad6971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03b995909dcd4caf48c81a2e7194a0972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdbde7f3c5915d990879fbf148fb12b973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3461aaab2d63741c34ae703211d3a736974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7cd98ea14227eeef23a618203b2fe975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1539f5561ba0b7c0169f140630e8a1976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cda1b965ac34fb90f26b9b00d730be977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9d11ed39084eca303f8507891e0b6978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac18b441d8d1406a24dd585330b3cc979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d61282d8a905501fd4d98b996a69b980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa88038465aa17cfee329672800c71981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3cca3e44df3150a898e19a5772ff6982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa874cb0efb94e9d6772024141c9df04983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae222d2698e658757cf9f5e990f27b7984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa8c378ca4fc25bd38d6414c59bed8985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25dc5f552277263ef64f50543fd9d9986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf069a722f25da1deeeffb17477245b987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c647ddd9c9ef2ba2a7e00b0100bec8a988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a8048d8d1b3351e9b75882b2ac388989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaaae50970d898dff7507cdaee505d3990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdbecce0f920094b134ac3f755e0264991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df4c20da76bcdb2cbf5c2b29508b0d992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2e0127517543e21186c64fa7770cc993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c0721e780d8eb3688535345463d91994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6fb1874a03d3b490e2d808d7bbacf995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc82d8407c6ec68e98141d2b02e88b3996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc61a615d82272cf77f8b51fc21a30f997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f22d9ce550518a932cccfa3397ec71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1b1aab8f8fd2be358945c08e10d612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d62a57e0b7fdc164521c0e6429078e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67e8fb7cbd678a5342216817ee20334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173b959a1c5dd181ddc9b811338c2ef5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babfad44461ada5321bade50da08399b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d312e695a75476c6e4fb1cf650a757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886430b254afca94861770752f504bd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3e8a78fb45b7178bea4399d3316ee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9b8d9d3a3470f2e91cf40fcca1ceb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c93dcb67502da87db0e47221d073211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d1aab3e01304afd7a5d1c738805da12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49ef6916aa5c44597e56d74d6d283e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473c05ce346015cb6ba79ab1dc65af514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4bfb9545bd9c268ea5be6b10e4301315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681d294f991126d30f71b27f2b9d3be16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c28cd8a1f2ab226344f7e0520f55a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495016728f1da193cfd110b728a3ed9718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ce6f43f146b12b1503dbc1b026cba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b37c8d94dbf553c19340e2a0cf4fb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5d7935f27d781993c011f7b602acc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1fd4d4454cdcd2f9418ebe08d78f4522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d18dbdc6224999817c074bb648d10b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab7fd65906dbe9d8da8a5fd7e0e4a924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0bb58543ed0967f4d498f15c51641c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b4b2e043de3f5c0f473a1d62f751626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f124fe588809c7ebf21f8aa31c54b3927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01984fe6507174a15a03ef4be9476b0528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba81affa68aff08b298c7ff14377d6229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4f3c5240180af14753516ce2b878d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127937249893b0b10061bc872db267c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc7961073374f40ab8b4ca68a30b2932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f68506f1b7f4760cd358da69dc943833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f482d85182f37a2097982002b2936a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae00a744c73101f9c1f46e5759eec3935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84645610104b14738502a4305f7857d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ab31f90ea2505b2e1ba7045f7493737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668a4d6119053a1401021d32a64d80838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745dc5aa57ef1cbff3b7198a696005239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9d2ac8b28f8d8e8e74ffb6196024640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4f6b7337b562a10be222c4f95ff1e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5934c2a9b09226f96b89137b3916d2b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c39e0aa03c0fdb203c6f6c0118c4e843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efdd51411855896176477f242fc72e544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4062f40f22e6152ee01165f6d080ca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826cfd603b7063289f7cf069676544e746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da163cf94993d3e0dd60b3cdca9d00547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb22083efb96348019d9ded517b174448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4ae6065341f464ad55da0a7eba1bb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17883985e2c8a2b978a1caaf18074250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990e7e118d99dedf17ff5a330f2fc7e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128e644fd3b20b904324215bf5ff01452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24ac5163a2688ab3e6ecad4eef5ed453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c461da939701e8847cc9ea772c94e454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb47dc8cf40496f3b08f60c3643691155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d66ea82f53abaf59186241dae08a94556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc47d47366feaedd0844ac1a36f87c057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4599ac6d13e182adaf234747ca65fe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9571f25c722db38145abc6c6c1087f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1fd3154b3b16fdfff41c3371eb3a060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba68604956fc546e15a618b471584461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e289e913ae4c672886f8b9feea059562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178cc5282249e89254076370467504763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec00471afaf43891acde1c8b9e12a8464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3945f0a9e1113dedc23dbc1057180f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b47861149dd953fc5c748a5ce8aab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404163f24757dc53a000012d6a2ae0f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24df720b6cfb38947c90e06d5a224268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d941e0de529571df6a556985f0161c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a6ace0407e07031fa3cc48e2b26c170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc648b2f71a9d6ebe1c02d8b14ecfd1a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610dcec7bf276f93ac00d1b571f05e9572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b60bfbdd88001c48f19ed035ad5df73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755afc69dfd9533f9a8bfa886d628aa374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768776dd5825b65cadb2e511da1c3c3975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14c6262ddb3c5c52361c38f9e8218976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47954ca0d13f3ebb1b0af6214d9d9077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3b87cbf09b56bf23183926ebf206778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141906737e1683f6ef847fc5e615696479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9edf6ca7660e2dffdd8c2bca3dd78780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ced0d8426a221da1f5b2d203f3d9881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb5c9861aca0e09610c0eb76e64d1b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89720cdb5ddf6ca745ec3f6f5ab9f13483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e251c528ef18c13694b97df0170d79684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd93f19234a9a56260e287b955e86c185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c008c9c2c0a0c326e3ff3e36f8d2310e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d1839fbb638ee91fa31758a3f29cf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dcba45479cbf731449d0547589839588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a960c83e417cf2caefa3c44000b6689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808dac5315b402d104f62c308efc85e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e2bc15f320521b1c2764ff886112591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d427a7411a1d3a38157088c80b7e7e692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27703d59fe0541e07a8cf4c11ef57e8093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37939cd8ac257700e5b92e5eb38bfc0094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa362dc679a32b90f85f33d5b9a94295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7ec88b8c7dc2ac33a2cebb53ad3df96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c144e0d6d422f5a5f675f88d0f1b3197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebded6f7a177f7f45dc2b2e8981283498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbcba6abdf58b202397dd710dfc67dc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951c85a2e1181659cabcc30953bb6a5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6887b82830c90ccb4dff1ba3ae630101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc53b33c6223d76abe6ae20a756f0ca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269bfd4ebd8d35287815a2d95549bb8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3fe5e22cbf259c8399b8f436ba62a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576809afab240d77cab1ed9b6649af8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb197616ba05692809abfeda0f35e4f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be8eacfe94f430497d143b12559f6a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7bc77a19269d63e856e674e880f0d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68dd4e405649c00f6e044b054d54d6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e36f6fe7a3c9ad38faae09c2265b9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594040b8a47ce62f89b0205059452b7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41abe4b0e4830aafcbdafda5e9861a59112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b48787dd9139f58ee2df16a558fa8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42f2a8b8c199134965ff2e9a67ea8d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6adb16c3e471d93714fd7ec23a20c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9756fd9116b329b2aec5e14bdc5356e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d53a25add892f71ee7848fba528b46117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb976b2b06277208ac8da7a2aa0525118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e572051a71f74b88ebe61934a0329119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29898745114011b5cccab20140dac0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc0a695278de7acc335c9d7d5f90be121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8774b029ef08ea3c72796469a81c4a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102579d00f56369ba53ad1a953cd0d70123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57a5c975465d85fac79bd79ea8f42a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd437c55b8ad54aeca0b4a1a944d96125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe7528a00eefe7c20b9d04211347e6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0376baadaa2a1e18d16036d20442eaa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598894f15291c9b08830d36440d19592128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06561487ef8178229f612b2bede90c5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add0d464ceeaf95f3ee6d00db92c446130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354427887b7791ed4adaeca32acbc8d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d2b5d90cc78db57b97150cc4f3816132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c5a365270e56318dc168cd6dc4d77133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a748eaa56bcd9d5ac17a96ac4781d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb285e31e34fef67d3e26e6e91160d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbad55d0ad4e1b8eb2a4bf53010a610136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76665e74f224eb8a4cb8086c94710b87137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baaa21e1acecb85cac9589b58339ea7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d393c519024de24cf2e81140656534139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c7201a2b26e27ad8238e74f65a972140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b02b1c5fe105138b867a4b466406e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd19a0e22f8fe07aabfc6f5d1bc3af142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1738d665ea53b5ffe036717a0bf0e2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225eb42bf69d6544268400be80e47862144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ffefa596a9e29447d68db4b4fc30e7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00353f2a2b4039d894c89d67d81fe8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21ca52c0729889d85909d73de3ddae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54f6b8930fc31853027018bda88ba2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f26f27651a36e76d3b5ccf4059240149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ec3ae5d2bb2e50df8a781d1a35dcf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b45d645d530044a04b3e066fc61a2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6a464c8a7079a8bd8f652513d33f6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1f4158767c1a59bd4c96492886c52153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325028029e297549c0e52b4a58792f9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823baf0b88258d0dc27be99830b025f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e266121bc31ce288025c5bd834c68d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003cd70704e56358483c0fe923cbbc4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e342105dd81bbdc6dd9d99611d1ecdb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb899c64e98c9300876befd5a07402e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd876724c9aa19ffa9a03819ca4d4a74160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836044a86dc03320e3cee2a126a4ed0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662025237d2b28699dc2925fa9993dd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c346f224e4e27e0d0de4a9e1a1953163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31079af60d7b9c9efb30e4e8eee81d98164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1856405d057b339b208505db8969797165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d73495e5b7dba61e59417bcad0f3f2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617b4b2f698e6b65a000df47f515803167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfaca69d3f907b0bd58d3d2ef3d944c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04223377881852880576924934391f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721dc14d3416ad5b7fe9e31411899249170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc256cc5447185730ea0f4fad91301e9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db873aca261cc12c225fe048b167c81b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c26aa036d75dc66619617fe0f1ac7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa392dc3e3c0affc1b6251a7d6b40d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d48664d01da1c60adc9bed82e6b43a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70652db7d0c1d7453a08bc7204534696176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7bf8a037c87ab3a09fa59404b4e062177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9526fc2cee5589ef7ba1ccce2ecce2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc56cb54b4543bd0279585275f7c99a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a2cb5b082ea401a4f01287eea5370180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5851dc83e33495ab39a3c9f82e03bc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8cd5bcdf0cbd059c187cb23b4b8aa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccee7d5d500cb724bf6fb3b11cba326183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9ebeb68a7922daf7b3afd19b0e1e1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf844e2f46aad22f2db873e717584387185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10661a8808760ffa6c56850aa4e4ace186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe37288fc88c39ca6d94af605cafa3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7f830406b5e227f6a17a853a68440188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c140dab996185243515ca1e4f75a2be189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d21cb1ae194d90d41acc9452e474b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e88dc753fd872d545e57d0dcbd2daa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf7bb78c1048d10808480b83c77a2f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b54474ddefb933400c27fbcf8b5a0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b3f666a62aa13e9a83a96326e1c50194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70baf52e09b8590be5934d613d46ff1e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9eaa195e0b8f1da710929c85b1bd3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2528bebbf6429aa6ecec870e7e3c5e5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e77b9b093070b17d9bc3b2b212529198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2decd73f9ac1210d79a48818248f0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a79f6bba4286777ff1eaa3f0ebcf5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b670f5906a0027bd6c46a38915cdea201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd8c43e67a3fbbb021bac1d7a8b686202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2098a5493b4693778c61c4ae65de446a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85548d3c5f9ff5701be777c898cac8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd7ed531b9f3d5ef8dfe02c6d8c13c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53742b8dd2ba2dcfda3c11be9ebc7f1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637b96249366db8c9994b8c359e0f08207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518df1cd833ac7e9ea9f6a40c367e5d1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949382d45b6589906b7ade1678b83511209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d66be30b17f1cbf02562ca0e50e90e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1651e39624160652c4c68e39ce4cc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e95651f8015237e1728cfe5f76f4d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c055d1a949414fff879073e8f2b46b8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63642e2b01b2261bc9d9dea88ba1344214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e792cb9d87a4d40bf38a97fdf6033215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca96f99574c88b55b030377e51b37c5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aeb2d61f43681f44d74ac94e602c5f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408cd0958fb18722eb345a384666a0d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837b534de239347cd81265e57c71b50219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e22fd3b709b33ba1574792221ca09f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4bbeed6ec9cc6a5e8692d2378391b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdab4ad1befd77c4a52e90024d5c6d6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ce628c4ed801ab41de1da0fc2be79223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d74c9aac8bdfe8a462981ab076397224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358a5356a93a06628fcc5194f44c1e0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323bdf6de6f3b68e32c2ee97cf9284f7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a2cd24bfb995c1130dac3a231dacf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6e5a0a3750f29e7e6822a1a014eca228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e670753852e6e7c737aa41480c5d6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b8ffab4d33b25e917b3adde2475e5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30290b7ed83fc25753b531875c824d99231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84d77194c922160c588c391688b8dc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12894501f50533f179ebd7777e5cf8dc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d831f9408fff153207ba519614c22ea234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28d1731540addcb08a091a9e8ff06b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42cf9979d8da3e0ecc8da1ba34b5a6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ef2ac28ed90d669a5571e19c0cd3c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4cd5dd54b5878b599dbe737be8b06238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10656f4bb27440040c0769449f83c4e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a92a2e5a5a9357ed246d5af6613448240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b77e682b57d0a75a572ded3ea0c8e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a499f6b0659e74809f2c2c7f3ab372b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc245df8352aafc12edb0b4b66edd610243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0a1122fefcb1aa237c13258c89306244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ebf7b043930da4c6d8a217d5f0bb2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c5a56f56edbd68b8c29658b95e8b5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6ff871d73a9ba493a07d8966ab0f1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07231a27da4ea34ff0002840fb54423b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498883ed1b8f6d7386aed856bf3d7180249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd35c7114ca879fd30d8bf0475d276250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d108bae3f193db38b7ee53d0b78961251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f1a1e37a6ede3c5116a5e1e99483ba252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a76d71855ea68a5ee4892627ba7b4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fdc81ea8ebcd224b450fff1176c24d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6603ba37038a11089e5b1ac5aad98255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14704f39445e8bdf0fda9de4e7093df0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5570d16d8de98a10480256ef153d28257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc8c379c046bdc13496c7d91de84fc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f693d992bbbc487becc4c1e2e66882259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72f6d0c9e9adf4a893c13aeb35d891260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca0a99505278fac572b056d99a1ac8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa46dd86fb5e4cdefedb9f169edf92262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a371898cf74330112deb9d52cf57e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579df3de9e4b27fd155b608178c54d26264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21bda796bcacc02bf432d6f5caa42b7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3cb4b05fc70aca44baf31f396e0ae266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2f4a4debbedcf902488806e96b654267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6907576fb923800de392e8232db3ec3f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ea0453d3faac745b8618ac9e3d4f5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7ccd9eb1f1939fba2ad7f56cbefb7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc182ad64e4fbaf68eec4336beecc71271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337471c051a11caefe793c36ca255ac272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf191f59113effdeff572bff574ef9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b756813d2e0abefb0b610e57aa74b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a85a854625910119f6675ae24d390d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78785e71ec14ecee9556e486bd4a724276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817efced7760cfca3779a1a512d1638277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57855ab6460b6c970b3b38bab2b0aaf2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e340ff436f5fe703112f565bd6dcea279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748185386f92b42919a64cbad9f0b025280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc86ee9e334a9832c00432418f66576281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def2df2a93821725e1a092d76ddd819282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0481c0984f600fb71f3c38eded83719283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa0e410e5adb549ff7fa9c27a8c204284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701d02f8632c7f4016ee30ffd37c594285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ea75ca90a2712f883d8c302cb4b3b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2297a04a03a75547b9274aa01d0665287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0cbc22a21d559efcb10b9d94c1ce6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a1cae327e6cf4dbb7089b5599b06d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888616f956d0b5bbaa366b9ac0c25aa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af12ed48a0917048c4bacdab7a33bb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d31fe4ff710a7165ba71c504ac04ff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a501a4865f51d0a7c7d1c6a1ec969db293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979dc52a2648afff873431e89b9e7e1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ffe851e0b564010fa86de5accfb0d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7c70d6631ff3bdfe93c747c5e95a8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b03504ac2a7a31c345df7e9d8149a0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655cf54087ddb507702d12bd26c28705298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266054507a3cd95c2616298a246f41d8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89555763cc5100e64487982d2f274a6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aff2407dd829626d1b8ddc26058380301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a1efa9ff6635040c4b9f3556edd89302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af7a4a86f529c9074238dd88facda4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12c538b6f52a2ed34d8d8cfdfbdfe2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a21bfcb41f91fab8be53d3ab9b07a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c282fe6d35101b964ecd86c0813583f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd7afdcc737feb00df82a2761af894307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d63a29d832438f43e0c187bc66f40308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b188270f2d52cf78dc5c1e8418483309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44801c6810c7023530223790e0aba7fa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77550382f8c6665bf0a5c3a9a171f531311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa97c480cbb5f0275ab4e4bea679102312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc4bc128325661288f1f7fc9a4a08e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886fb0e1db7fcb9c7dd1803e8299db2d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd7ab3fbc7002ac7f77996217e8d9a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2615a68846d136f1b718a5c63224e66316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6233bc6f35cc97d73c116c1e2519a10317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a10776af50c6ea51a305d67aede0a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b744d3f3f402cf527cd604b473a25319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116e3f079a0526738065061bcea74fe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe4fc6ab290a9916ac347c2c792043321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a419e79b95af91f3814513b21b134322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353b3f898999e99b56eed8b0518f809323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17263890ccc770652585c018eafd95e3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85359750495450e5ded6ce1428782fc4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7adec5d3622f7f168e353c6b039a24a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246a161ae4c24a90b84988355fa6b0e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84c99a7637a0147b313f4a16cbf185328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13534563838bb8ae0443daf6fd8903329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b56ccf6cec95191eb6da838c90add8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6401ba331f19ab2920458b93cd593c2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ee9a40d610bb3c00b76e210d66318332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a305542f2f76db461df5ec835e8fe5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f783ca49393319431fdc30f13c588b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382ba3ac7f5bdfae8fab85fb7bac8bb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df952e913e2720f3cef756b7683b406d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02eeced0e2c1224d7eb484328aafe7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f00b9561d9e29a1f5a54ef9e7631b1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac96cc135fb14f266e97d46117424d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58421ffa0a54b6add65140824a34e70340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8e67c4062c321a96c818984189732341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bdcf275bc4f4c10891088b4e681fe4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891c6e306f063e129225662e1a623f6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4585b53e474c918eeaeb1fdc045adf7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2129543cae0404e2cd6f72a8e763b96345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9f34d9843f618ef34d85749491ca2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0dcf9c275e20c8a8a5c653a5d84906347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb165a95fa7eeeeb93beb346597299e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf054b7ea671323e8138db5e250e497349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513787c3473b7cbdd4566af49865a63350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3dcb3aaac7f3abe98b853785342241351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a91c9a09f6166f52151c52829d582b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67b15ed605d554fa98b00c2d458113353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2a8b39c989a55a2722047b2371a24354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617a520fd2b00ce79cf0cf198545a39355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33f3000405188b035eeded90f9c199356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302270ac15168c9516d5267631b61ef357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510da087f5f6092f58f6a211029f7a0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224a368b2c59b3b6950b8fddffee2de359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7dcad2539d45801f51cc29626cc9a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094aa52b40655f068d9677bc51d74c62361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92984927b95d4be3894a045d3622e2a6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0f31a0edc42ca15f12cffed58467a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f038490bccdcaccf70ecfea3f4e330364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e31cf5a880e208258d638c9fb48e5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cec1e6562f669cb6fcdd1944e5c1e2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0a311021f40116dcbbfeb98160d94367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f52f0a155c998c36ac3522a9d33f2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38759d6a3e8ca22d771fa84d95661bf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab520733038a4c7a084fa444c02db41370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38bfcd0b823ddf5cd1a0b20fa0c0c2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408570b998f2a05a3cf27affc75ac600372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd43d003b6e71bc8b419107461f4b2f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a872285f76b3df2a9eb3104cfe968d0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e85b4369f4a004a2952b8d4c221123375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f855aefb8774c42c58a98190f6db77376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914e4da0124b27ffbbc4e91a615d106377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb461ea23fd54091e5b376b5fe54875378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed45749d747260c76b27eb3407c8556379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0cbcdfb37efcb9900c34e2516d626380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc2ae9af8ba7ce8d71fcd89fdead2e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f059ee17e5b2914e7e72d445619dfb9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04109aca24e1c199fc0a78ab089798b1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6a7ab8a07779b9c8c3b3c851ded7f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671e202229c0a8df71e60e74ad4b1f2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cff126b6bb8512ae88ff1f95801ae9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23560aeaf8a3ca9d48ff15a17e9ac1d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a608802d1079dba1968fd2d8fa257f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea54a645731c9815cf899c0f8777386389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febfb703f9a69406e72b1b4df80a84e4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44895cfdf47f8fba0b00986cdfc6a14391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea2e92ef6147a1ffa3bc88da77bdd4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b6d0da3d2bba84280272f4a22da31393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de406abc384da11fefe3f6923c145329394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3a73e972c05c53c7ee0df01f01e8e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea69603df7e2689951590ec2b1a999396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687f18df0d673572201a0ef6a5eb87b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3d40c1b7ca9e0df65a240347b8891398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c57db4ef9c8fa512acafe810dd202399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151caa3d639626a695cae741b156730400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5f4c9a05200284302dfb0bd3d59b9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213e1a62bdc46b3e4abec32c4a2892d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebbcafcc2882b1c4697456ee4a34d34403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5073497f656c2857c50b6d00b1b7cc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53277a62869b6a650e2db663b1d593ea405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6cf43337da851d90c99843515c74b2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f91e385cf35063857bbdc81a676ce0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53139ee04f008ec09d093f5c84d160bf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f5809b6f9239cb94c0e1aad66c0c9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1edbfc0830882112952b335e26dda410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24dfa378512fbae46b92fa676d94d9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410218a1c7a59247cc9c44996860ef6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4b044e88c940192103e0f0b8de3be413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3dbce193ae4baa03772d4146111daa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b74edf3e708b2c4afb331ab17b0e7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92cd5befffd25c5e1f4915ed349800416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8aaba5416ba4400416eeec4e100734417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6ccff955db282f451b97dc7b227eb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0dfe82eb951c01076f9cfbeb888ff419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f70e75e21f0f76c7a8dba55bc5bdf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df0add69683d79696a68194eeffe6c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e810c33ccaa3910dde34a4908f5c7b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ab29412a00a464cfe5f7700fbb9f9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba0fdce9191153eb96955dc205dcc9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e4c47a5a2d175a306bbb31c6a20ee425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d971b93edc4049e2090acee6632df426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b21ac3b3044cb00ef525fce4678cc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a29f46bf14132dd38298e4e4eb96f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e875fe6338044501c599faa1817dead429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8a2658291096bebe17bef383401b4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ffe33f931b20e1e9d3d05682bd809431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b790e09dcfd184b47ef178291edfc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221e3a426866bf5dd5858d08747d888433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae63753d8c462ecbefddc641f099816434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d214bdfec781b41f17667aa665c46435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789a29fea629e4414aebd9e87cb41a2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19005a7cabcd721cc3bc676a0c3456a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2df073f55e01ee26c99af65c629af438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c87e5b602c09d0500c72d4b53d979439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7752a28c97053408fda91f977071c3b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec785b273d5448f30ae13e37d5ff02e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b78dbc68f934a1c3d703505c9718b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59551b3dd561c5343dead957225e99d1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99284faa01df70dc4092e4717e67b8e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e93869b7707b2df800c341988a6da445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f0a26cfedc29b41e6a8f1f9f633d8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b16b6df8871aab52f75ff603a236aa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ccfd18286c1d6ac5cad1272a58056448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03135d6ef8ca57980735a3b063984a2c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642fa2ca7f5cd2ef462bd8bf8594569450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82393e22045d15fc3cfddf324379797451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4d55d66f702ccb02af5645a961c89452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d6a76b1e01213e498ee9264fedce9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b8d9a97718b8195333f54c9e3eb65b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2006bf6cc9a8f51bc0d762c127e88455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fccc3b8b5d4f3bf2316e0d9006e79d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3771503afad46a2f88f7860729513b0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae8aeaacf7266f854f376f2098559f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be0684c91d2a6ecc72f042b500f1b4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c638bf969624bd44af2d4be7672d5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511f7f439de4e619e240cec044b8308461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a362d08d1338fb2e2624417c83fa4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79513a0c7a1386105200bbf94dc9e2f7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0e02ec592fb32687da7011f80b3ff464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a30150408fb8172da329967cb64cf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca304bff8dd0d8129590d891a4c22d3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e64b74b70bccd347b137d2e82e11e3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76392f94574ced218390e93b42539086468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db178c9c71cd5944c7e5802275ff854469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad1fa3e79055191bcf9effbc243529470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee14547d1987ed9f96783f147a5430471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8ac6a81ba9447b0885086385fcb4f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707a3c06d1b8727575d981ce7a67452473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75222987c541b96adb128f6e6e9b4fd3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6e455bc31b5213a1551c2d8e8b934475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff265dbcf66aa986fb2e16b6d01b4ea476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c3f23320fe8ee7ebb82dd674e4996477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8514ca57caa508a7a82bf9bc2aeecb8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca73f8eed5c47fbc72e104f02cef91479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25137b46cacd5f1db447e118da687522480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c671a3fe14e36f108891aa3504b48481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43edde5a9f64e5372cc7ac4e74267c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6cfcf7ca14d0483449737b96f93d06483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc6af337d402a6bcb65c90445f1020484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4c4cbe255263206f905008f59f4f6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02263a363d70c910f9768c36fac6a8f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24b2053fe301568beb3f7f5040ffd4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ee7bdff99ef6cd7311f929060f5b3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060fcdecdf9f62a4f1bf09f3b7c9c58489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ce9d45da6a5dfea3c9b8108a93eb0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7ccbeb51b5420b6ba6ed3c253e040491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7333cca0e02ccdacfcb5769ec0e179f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72745ef29cb2c06f2feafa854990a6c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee7642b664de3104570cc01bba1b9b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9d2787c0439f0cf120c3c15094174495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ffbce26ce377d1ffc0691e185f513a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fdcefc6575a96d04847ef2251cade3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8feb71af7b6116a8345281c692960e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb380c10528888afb06d151ac8d93e3a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b4c9b33aa86e64adb73650c277c6a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d387fa23f325517d79950f6a90880b4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97a12dfaa26f93a8dfe8519cbc8a4a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee506ab5f2dbf94dac5ac79047493f7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89bfb8c95d804fed5bfd75d7a24357504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e58bf5b1bbd14cab20f0b1cbf4d40505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ebab0e5ade1d2f4cbabba2493249fd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2142fe7d17b17546ea7f5b96d48389c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ef1adb4cf17ae8ff4960ed255ebbb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c28800e982bff2df331d0284eff79509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9454e75ded02afbfcfc401b778f9d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c5924abe227048aedc6c6a943fbfa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843e8b82f9ede168dd23ca939d3bddc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97a3205c582d0ec0128acff93f17fd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb811932d1d99736c3669786911a76ca514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e6d3abe16cfff03b75fa34a800f94515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad7540ae1fd44517f639473dd9c0b5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc6f434f3317adeeb0bda5d99842c7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ae1bbdf2a377522179791c4183937518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38e631136b32f72b9fdf243b6dd55b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c679fa157cf48effce33573fe1f205520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4321bf00bd29e79e0ae456edac868521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b874d3dbe7ff4a6b32c7b3452fdb4bf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1e11750236158e6e34428bf571aa2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af66f4686cbb68f7e4940f48918a1e0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ee60acb4ba097d08c19fefdee393c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b32ce6a93dc52bae09c5dab220ec1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8078a7543bc80d3b30db4ea1c22a03527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc21ee960a9666edd5242740d77169528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12203644711f5463624d95521b0c7f02529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eddbc08462c5d101397b4c45b6b3b7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71fcb782a6caed2e7b3538e3be2c938531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1aa2aef0c15dcb1325304216fa819e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51e88a96a7777ef55281fca5412680533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12201a115515fd103adddb63dfb98e4e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad33b7d22f9ef795fc6dedbb706820c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5c6bdb7b548c0f30574327c244406536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ce871c5326bb94cfe2d8c23f4efe6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e69ca601b68cf33c0520626dad6e1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c920b5c03ac8672c69456c9de0bf4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727b6aa36f057a06976878d1a1a00c4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c130f756a674d2c26bda3fe2c197649541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e00202dd0c9dd0ba47c3e881aaa846542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f47efad2025f50cb5b9acba39c439543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add02d91ecf61f8d34d7e5aedf53f441544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeed47613dc5fe6bdc45c7b6546b1a5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19844d92ee5e7e402e7c8ef746bcf982546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ba47bf8d61f09df96ebf89453b07e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b46b77e2e856c6e5d3539088ff13e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8b9950146d788e38dc385b6ab9200549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f3fa139b388bfbe18530d35f604ca550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d38ac88cc523fa88d16a77655c319551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db498e70da83e5bf4474de249959e528552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19477d595c5238e5ffe0ebb77874f38a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838297566b031a5975ecc8988894513554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd257dc11e7d340f7eca88f11c8301f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50981a1154c0bfa1016c0d55a9d965556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd641ff1830c50ff5eb9b7e1bb39012557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf337e80fd507d0f4377794401917703558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23a7045d1503ab83c59919274815a5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d766f0055ae6569d52786f58f3b6e10a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41277d63ebe456991eaf0527539ec2a1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1168915514d0fc53f1026a9a7bc5cfd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c96a8b6bb3330658a926dfd8ae1b9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fea024579f076851a91dafef150a42564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af80b5dea86f9b6bb8701487abaaa7a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8cf074f6dc49b761662c86ad193e1e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6663ef808f371b71990d3eda831639b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca97b4008be831dfdafab0829432be1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05369e43e60a088ccdd440b6c6076e47569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f93d893f142ed35d0075440ecef2b3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972e0acfb0304a5b833ca3d8c3f909f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240909d087a6c67e8d199941eb34bce572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999058856e5fb5bb61270511ae1fdf57573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0b27052bef48f61cdd4408a2c35aa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4eeceab24e550a9270f75c6a20b9f4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4ece4ab17d25cb90abc104ecd0cf0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3bc8d16207bab8ad8a2df4388c2f5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ccc03937ac12c0af084b6b718978a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfbd1199b9c9c69e59a94047c1532bc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412442c69e1669257e198bf6c23ded2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49645a7d37b6c4ac3ebcf598203e6ada581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba578aeccb4984bd3db9cf8b95149b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e8dc911ee989cf7ae554960980c73583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5bec258acaff7ebb9d7bfb20e827c0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8c23bf0a4b020021f7260160f2353585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7368d0e06aba358a3a0953e7ed8d6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003997c9fabe4512a0b17826f46e830587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e039028f9102031e4a19a23dba22c92588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9a3e20f9d4f97aa5e50fba17f6cc2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b56c0337aae80c78a287a554132c8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659ab6b6241da1539329190440f5266591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7278a3ae97b316c30b2e9fefb78ab592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d82aa6de1ad76d43be6aa4d010ca3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5061ae0b33ed3eba7942604f550ca594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b38546e83f3a641d507e144e025da595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4dd3d04d53f0b3ec4a889f4a5e6aa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5bc158f44959cc7c47f502645e2ead597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285e2591b870480c2420f3b0dff7d56598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b693a9af2a0a4af6293b18840e0c5e8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3735bac9b8b93d37dffdc023b29f37600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b68df10092f58c1ec96a2483c5623601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6804e33e8e9e900d01f11c06f8ae45b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820669c1feb78bb0c31b09f343e7d83a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e66d7ad810ee23681f6d8427318781604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77196f3de8248405c93d1a35b32f503d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c119afa826d0060af80ae3ab9ac5342606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9acaffc76132491fed8dd259894dbcb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a98c040b349ea911f3dd7ee075883608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a1b184e98c80e08812186dd7e7f1b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2924822234afc87f182899ec8ef5c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b96e84e585ab917e5709c3c9a5e5fc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104546b025d73a26c51cd95394ee324e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e89fcc384d1a87d75d99f523575bb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd7b55ecb87a6083aaab974ea06f55614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a40fbcc72a7882792a31777983b1f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a9ab79c31bbdbd3ac3c7d985eed60616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9546a4e251cb756904dce030a769645617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c27e16f1befe1fd7c030a156f7d19618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a31e9e8c708f7a4a241475dffb498619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50582ecf54b4a34ffbf9b09eb1cd692620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2e16f939c08516c525b48436fa47b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666de4c6318e74376bb4320599f45a9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4affeb27c0ad53747e0fcec91be03264623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2c156027efbf492a3a793d5d41a87624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e16d53134965744fd180257a4afbd1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016bcfa84d4ef8d40763ce35af831e7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c76edd102d437bae46ec6c54d4ecbf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29033181fc6d51d1f3740eab56f0608f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fcea663a62b8d57f232feaeb634e74629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68570a4cd8651cec9933e985e2d0d769630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a398e1ba14f67fa5e503350762aa1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48970e2ca05b74b18f9ce47cc2955b4a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f81a914e3e82f0b4d01eaf47d1614c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147aa9d2afc42e1f58172f210b3ea08634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a65cc3c686256931c28555c619c0af635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9b4777695ac4a77bc1a10c89683ec636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320106101db91d35130ce50a20160993637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937f00a193f2a935f5fd1d3644b3efa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311be8a164d82687c3fbec5ceb0e044c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4803469479ac6bef4bf76d985311ae9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2345d3745b51b9accce66111615d04641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755cb95f781d5efa062e7231dbc56bc1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a0d2d8bbedb26682b38871fad84c7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d760830b04ec0cef876958c50e5d5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93acd9fb945bf08da2e3d40944c8658d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95222f7deaacc7797db2cf3d043059e9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46f4502e231ddf1566369f652ea913647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45b2973fbb69764aafc3eeef7acb24648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d329f8fcd257ba4b223852cd140706c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463111ab073f1a7ea9346991ad8640a0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc177e0a440e2744998b0d8bbea524d2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f70d1cba8a623cf860f632bfc7ee487652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf346810688c6f4dae2bf8b9c684606653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54afeb8cdaa9547724943fc0f6ad1085654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec738bd842b876d3e701f4085d786187655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ce715a5f9da3b641f3c2e501d37b0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b009eb9219ab5a49102c88f95ab96a0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434b7600899c2e1ffd3b0fd6b702742658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30716ab46ca131499b811be9fc1f54659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042aad02ddd338d2d19e3e420436cb44660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa9207f17aac73a1e61a767b96c819661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f79a839e68bdee60141286ee7dba71662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b3ec858f3b636e1a32abffb59e583663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6923c64aebb6f9ee5f7dbf2c642886c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7e5cbe8a301fcf47dba4940dfdcee665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3d29104a2a392f81128216d8d6a6c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64880b4b4e8d0bd787221d67d800c4f5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d12600683ddd3bcc0642be6468b12b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc3e70b18da965e9024b64831f6d20669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7512876be51b2495ac1b09192264d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179a562e896170bbffed7bd769ab281671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab7ba7ca44ecacc6ef2d9ae11d8ff9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ce8b19401ae1af861e5cd6e5a9cb2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613efb0d386c96c130160f10808e32d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc73c241bd9ddde2466a1e08851a8a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94be23106e6762505b73864559a4393676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38170e3fada59613155f5c2113b7dbbf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7a46b731382aafc24979c73b6dc6d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568ebe6acde2273077e34e17f938309679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc12b685e5ae036c9e09bcefa75416680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98afae5e0743dcad11319a1e17be031e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855865775ab6040139379223124e35b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002ddb16b4682c4ba487eeee800b705683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af343882b35fcbebabc28dab6404e91684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243ef6d9e3bacce8d4022d18b6a3e8b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7b73bc26e40b681d0226a25296604686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd201bf64432e6be015739d1b573017687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd42bd91c0f4849b0fdc06034ca9bd1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994e196c9377cb7ba209e2b3dd772eb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99fbb78f1816199bbdd47992147d30690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255f38710a8e867fa0ad101cae9eee8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc0f1386b93a0f41bc99263d5c90de692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dcbb03c029c04fdf06e8e8764b855c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb2e12d58053ffa51159af77290d3d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3258c96eb40a25a0dfdd973fa987a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8057e6105349640300006f61d9d052d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4f51867f548141e5507b20eaa1507697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf94206538258ff9e93230a632cbf62698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d6a421378d4387c60d2a3b9c9fd78699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210758a109d6316999a210089305169700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21d76b840b579da531be4c1d9a9de3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2cb787cff27e04e236276275c602e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dabf77f8bef99dc70baea76d49193c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35a7f2b5b633cfaaac551b712e0f1c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7f827d7347b1f9d1278da0b17ca24705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf444e0f7c851d93334a2bb5f6aae40706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63526ac395e4e14b089a43558642300f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e528c364c8630f67c1906ebe97c04708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944d826223fc72bf0a1cbfef1826b92709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ace775e69465f6c21aeb0b90dfda5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce7e82c479259a6349fe9dc83b04bd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0077697efd7f62377d91187923926712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af07bfc9e2b6af9ab0953ed2703427713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9044f811be2f7e3aa743f9540a6c11714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7f1e40ad7caad29c9ab6ffddd8d26715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049f6471a491723d091d4f23efe54f4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f1368ee5c2b84f858e0993542a248717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a49706a4e3fc5198c45b5cb911caf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8ab5cc29d64cedd0dbd28a8b04af2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a7108f3802b06f0af206efc5f01c2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718e6f0494a8cff320cef9e0a307476721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077be47fc163b3ca191c80a8a95dc992722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b86d1d750556f26cef1d3addda2dd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b577785cb978ecf9aae6862ea0e125d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48995623cec435d4efb41a824e426656725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54befc97aa9204134f294e38a859c61726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373aae347381ed5b7a8da8ea210f2ce727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623960cadcd3ec39d1231238440152a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dafbb0a5111bc3e4f357dd323ded7f5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19888fd915c8d2d406a4b4b14d70fa7c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434509b55c7610fb7a1b80cf1bb1f81a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4fc8dd6851da631af8521150208b5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54d471091a8809a2534714272c92ea733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e3f117433b93a78001194155d6731734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba3bccf6f407969b48ceed1d774b6d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec3fb249dcd722729b709263073780736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c6b204c75bc07debed0eb60f3de75737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a87a1b74e92599f5cd9331d031693d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994704cac5263a50fe95cf27135ed468739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50035c2675e5d094d5c0f928a0d9adac740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b238798fcfef17cc4a4a5a41af8ec741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51c19c171de0c4792f50832072607c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe9bae2e4320ad16b4a684141c3086743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d794daeb94de2a59b90f654bbc913744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aeab6adf6ec729214c4e6c7a36714d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa7a086c449d4f946df8ed8321c840746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14159befc7c693f0802b8f1b7407b1cc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea569db67f67f142854ce9720fc07c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0c90354f269cbd1f1857547be5f55749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fae68f8233706ed9fe02b82b01ec11750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795279e55d23272783b4c9af17941fb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e6d2ebb04664bac5a638e0572e662752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8644a71a532ba828f8a5717ea08dfe753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b481945b5ad14f716e12434bfd3f4d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24e99ed32cb18165e1e9692b4f1edb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26dd4cf72f8aeb5a073b1f38cab24a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c99ddb8e3cfc221769425d00094cb0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e961e0ea92d1862a96e222e10318e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da7ecd616de4d6c3588b5c90948865759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae219b67c360e22d6d0bbfa21398e268760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f56f25c325f0bed35e713e9b66e62761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87fa336258b13aed9f7210983842069762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a94e44325d3bac0dc0681928b1ad8763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf208163c4a2256cd4f74cb30757215764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f695ed88bb107bb1ce52135c1a064a9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09749f18bdb622f67a167e8c79799b3a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1665b349b7145acdf793fbf5bf07a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8725eaf6c0ca016c30450a342a96307768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59757d37ef11b0258623f5dff6d60e83769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53e4a94ae23d6fc0d1f6553672c1e9770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a37769f19477a27c466ab28e9405f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91162a329f5c9ca6ab84d0706eb5a1772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb17c08ff98e3d8875829a01ae1f4d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d183605d6522d3aa02df24f1cff9c65774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6379755c60d5bd0b49d87312c70601b8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dad8797d3533bd7d0b10d846b975c8776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1910e912039f9668e8abfa1b573526777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2762b842b0684f712ebed1eaae649778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e01e44f981e1e336de9a214412f1b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525bda282ace568b0ec2c195d479816780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e2334a3f4079115f7bd571e4bc938781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934d3a9cd1bae603832b5be35658f65782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ccc6d54038f8209b2e7f84f60993cb783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797ff5a38c617d52c8a05d9198e7721784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f8d7d67c2a2f5e8efac5d5dcc235d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234fc4193937369e17b3e87439af5a6786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c226e9939e2a1abca2ec1c636d3744787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831e96a44027855ac59e3d277f879ca788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3762b4647128b06683c0ca76da380e4789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489899d5eef0fcf7779999caaa25fbd790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771969ef89c141a7509d2a11f2ba0b7791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e089afb9db9549fc4d07df4278e91d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dbd5bd9008af28b18c410194950398793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7ae42ef9d6871b9632900a86a054f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25ea997554ffc2b3b25da32e96b18e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4f62c0e19cc24c5030d6be0e9f846796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f4b0998897305ba2fb5f077820ca9797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f6681de412a622349214944519feb798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84227425998c86736c10071a5bdc5e86799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fcc078d5b03d18ddd9ebcb83e34ff9800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94932e2c80356ae62093fc19d3af0ff6801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda90811c044f106612fdc5c103c106c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13cdd2d61c5b0e13251b9fcabb13893803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d9c9cacfbcbfd81ef84160640014d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9f4d90f9029b41712632e43791ded805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c7d5d58d97f612e522aaa8a5ebad3806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49fbac62167b0180ecf60a3bdc78443807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093f7116f5593c103cb0d1d86da1e65808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc58674804e1d1272f118cf04ebede8809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c72d432c9e38b6f784d0f8e6a2e80810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ffab1f66858647749a36c61fcea4e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792c6265d7b186a4f27ba1a5620f8dd812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3e0872402ab4b63fe7c7f113d4a50813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f721b41632c10349f7488055e6c76814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3be7545552a2bbb65e6f21f60cac8815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ed888db5d8be55facf0cdf9ca6533816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eea17d3771be0296af990fa06b94e5817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6f985cdaaadb636ff5c18e34b75a9818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235e7cd597253cb4ebde2d9c42930ff819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb10cd4c967e750e4eda652875d4e9820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492f2f4cf36811fba8ecaa050e48dc3821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4292df69698137c6971e6e322f5f18822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895554218abe13374f73c106b275ca4f823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521faf1a58b68909353c5040cb932a88824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5605f2868d3b9d5f9cc4381004767825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e011fb26eb890e05f85f48d6f05754826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7e187346b8aa71735615dada21024827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936ae3c786fb7e716d1446b5070e7c1828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d104b88fc0b2c9c9c6c04e585d567a829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197e9a89d133bbb696eaa76564223f9830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc5bf62731c330a2d1e36339f9263d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17cc284371cd475f56a89aafbfccf0832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915ba5de7568093237e8d1cd4342308833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee246a62b6c319ad233be872d52652d8834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e5620ae780e6d64e23861d80925f6835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9c4f0b6da2235d16bf62ff052f834836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7c2da40ba8314ae4f00b42e5b775a837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12807a76d177c8210d20b8f969b6a4838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e1a3c56ec1d83c0788caf12ed9274839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af85179c536bebb01fd33ae0b95b3f6840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3766af5172794f008540889f402c3841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2527bec7e6c49e4485271091f478e0842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f53fcd32b724fc18e57fbc4bcccaa8843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9f0196d131303b0dc2912eedb0393844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff56a59e03cf7aa433570e21c7ea58845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4c9152353c939ef1703750b85947e846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ccccc2c558f7626ecccc83cd8edc5847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf623ad71b515dfa03ed5f952bf95657848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815d5cb36a39e6e58491d1075b7207f849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd78043caf4fadf386c08c6b87987ff850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb45d409e5e2fe0a543044fba13ebff851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34b49af8ef1a194954dfaaa6c77936852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb21b277ec655eaaf1b93b3d15861dd853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f92a8f18142dba5e5ab5ea39437ab854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef36e818c0336ac2acb5b9aea48f21855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0a9138afe3413c02828722c8a7464856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f44718f09213422a8515870d53271a857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977862eb49f167237cbcf7b79472a11b858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f341af89b0b75c56026abd15f74963b859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81768fe66475571d97ed44635bf071860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9857ef842c31d292b6a204245b47cb6861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9975b78e078d562d154d15c5c49ad5862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a730622ebb74dc53ae96befc6b0356863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6577eedcc4ef1b4222001d0df3764864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506efc0aa4c3fc4659e569ac7a610a61865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dfe309f30697b321340262f785a6ca866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f73a98f4e696011150d5961a409f04867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813049e7b61c178e3a03b2e63ff384ef868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8aa2336ce886e8dc7839f79a96357f869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb85f62a96202cf5463419ae20d772f5870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28008fc50d9589df22814632387e113871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edce7b1d3880118ae932074c6e28fed872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1acff541789facb16819bc8ddc91f5a873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326313db89453ab50c3cde38dc01b9c1874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a210470356380fbba324c5fc92cf60875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d9f43abb1e40aa1be43b51f18f65a876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611753954d1fa5648353b0eb896daed877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a0a0ce745216d05cd75c7d6022f54878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e85907a9996694035e0b56625c43f879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3ed63a3c3b3d0f91a3c58135a826a880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93483a06263047e8971dc6d39200472c881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca7e4cd3114eb944a02cf5ae6e2c8c882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32622d9d2319ee04136b58938db573883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348682a782dcc0c4ab4887bb011923a884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0bfcc753d0cb733982c380adc4deab885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa03ab6a8edd644f1408d5a6e6018e886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4ce691f2dd73a34d657061095632c887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102c1326c1457e23fde1573431b4b99888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eeeb45ef16aa5dd2e5879ca0a7f11f889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40ff08566c6c268a7e4a4d022f5cff890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb0f85a8a26c5bfa0953a8335f0c6a891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034e01551faecb2c8489c715771ccd1892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c3eba848dec10e8e48429ff6a0869893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ca61140188c7f84a8045a911de61b894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706bd2f467ca0f1bc82c19cf5470f6c895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dbc0fc502d9542a19202782461ea24896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b439ea0210edb12737b35427728f8d897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d2a2beb52f9c9cd25f28791272ac8898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10606cb910a0b8da020a9747db9a9b5899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b9fc07072b244093032114d9acf66900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c3ff9baeb0fcc95b5c8c3ab60e8ba901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e07722be356209ea3e9365f6d39aef902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3626f51fdaf0cd4605656c8c9a6aa43903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b8719578890411ff8d3922ab50733904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034b85d9e0e45aaa494463587355d58905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787639b272ed6edbba5de5d96c07217c906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0326bdc54c0b64580c8ca9138721ee907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28fc80a7e1bfac2bcbabaa3a35990e908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ab7b20b73dd4cc12833bcf1bb2267909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b495c59a5d796a9c75e3fbffc2f54c910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82879af3dc0e8798ae268c44aa39118911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08aa289e43755c901f99cdcf4ef272912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5760245865db5760c43a2a6b40e7e26913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27ecf72886ed3d922ad0b2c1839212914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c6fdef4dce3d33d6a197d5c2348c5915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c141b44973fcdbae66f02c392c1ce1916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea27bbce2246369f4529344fccb20b3917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e52e0b3a36565a11c1ba25bc1a23eff918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1efad3ffe617907e85ba2e4abbb1d03919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce015e72b472ecac6d2e71625e02a9920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e475ccda7ea63da91a437bb971ad3cb921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0075ed61e2a2d817ed9c3821f60e702922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8a45aaa20ba27aef029a7d0f84c2e923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d3ad0f5eb9beb69ebda32f29a1d14924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5033ee7c7fc255f8d4735c6b3100b1925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01cb4c2a41382dc0af6f8539f2fdbd926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1267515892c7329ef744cf6c67008927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31651cb23401fd302dba2df220401c2e928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc184912752bb15c64b06fd8a09fb1929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632844f5ea41bd6242f1da9c2723234930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05438bf57f1710c08db7890ca865be48931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e21dc3f0c230296963180ae00f5e2932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06086ebb8ed2a815fbf14cb4bc978b933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c417348f554a6688b4117777f0b51934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d833cfd5e887140b2e28ec9c166839935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4376b7f80822c08acaf8f62054b2f2936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8985eb36dd32b6d9c721a08afb6b75937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c194d8d6a5c4baf945a8f6652a6461938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72900f8f31a59d334ae752bf7b63fbf2939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3361f486d2433634f928ef24b5767c6940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60eb8dcacdac8a19722a8787dc04fda941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1321897717f4e4cee41c203b6fea3942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dcb25cf12e29985dcbd7bca0e428fe943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e148aa279c54cf2e1a0266e822c3402944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47192c88909fc831b9350ad20f9ba0c3945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434486d3c0071eb55ff16df7454206b946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89adc38c327e18afc9cde3509bb6f409947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093adda5f67eb811d50c5e92ca85a57948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ff5269c4c101c1fe08aaec4fed559949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935d34ebdbfe053a8e934a1b443ba33950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33a17f366c5427ad4741659dcb0096951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4d62df2f00a4f01b5fb3dcfc1516b952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31063cc5223091cd4cd440fe0340f3953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6799c5ad02e0170efee3401f55774954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9fbab1b6aa1e6dd377b7ff4812c545955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375fb71cd8781864faa173284687ef0956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1934610e2792a885dca3dfee1d13c957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a477a9bc7426f0d4db20c50efa80f958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23526600ae2aba1591a19e5f9730830959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ca9aec9dd055ef5f1d087454afe0c960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0158048083637c6ae13a9360c0fc9513961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9783db3955c2b725d6a9d586dd712962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6a7e115ca19146018a35c58bca000963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c706a05d3fbe9cd16e86ecb83528fd5964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5488c9d85082231dfd5954ce550c3f965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac848edc44d9ca7ea8352137a0a1fe09966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4230bbc1f948dc5d5d8159a979f3e8967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c9ff8507277c5605dc97672c1dd70968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa543f4be118aecccc1082b70e2f65b969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6734d22970bd69f81acf19270a0ffc970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a7fa090fcd2124e9cf0cb2e151c03971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6533d2adbe77c80ea7ac42cb55d9a3d972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b3803e62e00ffe450dcc4f7142cf3973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42b1cfff6e5c2dd9e37f4af7e95749974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986583fef003b56b87cac5c59cfbb38a975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f3c9ff39d5076b87bc715fbdf3551976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb7c65b66bd84cacf4391c4ad6cd43977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b93f56bae579b5a45f4ffa7a66e7f3978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e895bfe579c3f0b1ee12b4151cb8a0979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d965e30c3b4ab43e5a6ffe41a8db2980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5a0ccffa8d9f5ecf64618ebd8149e981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b1f82d1186ebd8e900a05a8e4a0e3982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94bd842acecc409dcecb86803c46251983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1f1bdbf846de7bc314ccca11ff7db984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602e90e1c5eb67a81b0cae84efbf3bb985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6e3180ea65dec6ebfc967982e48d3986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23dc2f88184e98e30df4d7b6e1dd89987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271949e718b0b098e8e400e01d95942b988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6312f329cb453cb85c3e288bc1fbe0989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07593502995552a7ba9d6a7112727136990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c1de7ca3972be0e55ba8f8b2e8995991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77663abfdb307c8817e4d8b3852171c8992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb8399b301b9fa0cbe036331d5aaff993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff45bff0173b9ba4274c82737716be994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42d815e4a5836eb10bf327526b4fa8995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600ec5f6cb6e6907ec0d9d52a521d12996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb0fabe636e477701419da53f570de997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>