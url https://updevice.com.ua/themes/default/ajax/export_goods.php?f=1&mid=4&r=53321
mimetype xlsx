--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d991fa2437f8620977be1c8e93d701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69410a42a8d66d72d1067bed890fee492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ecc0f9b8b75cb9269177c2df4afb4a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1bd0b88d87cbcaba0f43bf49d1c0144.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf369f9a6dc0dda87fa8fd91c967da845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36525ee65111c1f2918592cc99ca73166.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337bd08d09f2373de2184ebf8d846cc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7597561e867327deb56ca257b608038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39444f97504bf78128e254f8867e76079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c387ed5f00764400ba1b8c9c3ca259210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf3e348f0fcf91357486424ea8210b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90041d2f04bbd887767959e1feb519812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e4ae66ce17762b04c208f5899049d013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894679f5223d5823ef5910d84056e9d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660c3641f3592171dbe27c5da6b15b615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a448e72aa6bba8a86bf7f5983356a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8383dfdb77930198bbf25061e564617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e351aa23a14e99de3c41c3c264ec218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55661b7a37037a72eed91988176f533819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3156406c9e885814cd2b07cfa603bfc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70de53434d6f6a80afd5b58841cacf421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e251b744871abba56b9ef147e6399822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc70c36293129c68bbf20a3c356f3b923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec87f137d874c79b9fad1043056929124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e92a9c3b96827988b9df0976000a925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea3ff25c5401c730b120ec545c4d6d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490140f7ad3bdd20db85aaf008c344b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e1239df95ddf677820711c1a1035328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c89716a58360024ef7ecc9743efcd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2020117b70ad1475c3f9a3ae360986830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666ea3dd97adb64f8a926fa17f5b7d131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadfca6a11145c0d8552ebf3b86bc18832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce24632b3039443ddceba658ce0338e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a3550d6b22d8ac5ad999a6748c44c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90aa1fef1aa97987f5c6d0b02ebab935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd3f54a358ce25a90a41b14fd2d8fbf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b36f200a66f6d692f748ab4c2c48ea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f2667ec61b70e8b432f3552dbe10f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2803c70eee7fad096984c25a4dad91e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154d0b5f45f2d94cc42baac343812d440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7805246f00e8bf727983d803f7a48e241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd153d270790043a54ad8a06c34b0cf742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d9ca5c1748f77610232c09104367d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f1c6bcede2fdc09999ef05033461f744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a0adcfe204c5e9d56ebe834fb828a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b217a2fa430c982a0c0a63bba1133046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69727a12e689f272ebfb6072aaf94dce47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7c909a8bd768ba09825a8c07e61d448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d4f816f451f9713cfc5a28359b74749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26008bfbb984b110c9f03e9ee16dc950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ebb808ff88267b5be75f51707c37851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd898a7daa9087f5fedffc03af4ff63252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410edabe0392f6c6bb30f3ae54cc6ee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c2d71a8c0da4b9a7cabf0b5818d5854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574695593a958b5f3fc83275faa8c0255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79f9d5e7dc4a40b8df65a6f381178e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec42c8928f8fbaa3af293b5c38f7ad357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a396354a689721f2ae975d1ed83f7e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3cec732243e3f88079a3fbcd8a40c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ab3276039e12cbc7e6dcf966a27d260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a50ce2aaa75c08d2477cbc052e40561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f35869b3aa24041a08e0c561d5bc762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135020b6c2d3455d72ee9ff84cb1f54263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7efecade7d0fe73583c9bfec9cc8f4364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf39f216af3916d28067061a140ee565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f473cda4af96cb73dcb24ce0604d0d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5c52b64f4e216ece1e158e989314e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c364924249619c0110b501a256abbc968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77248c84c2abc807202914af222ac42d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b0009a27004f0477bd6485b5071c470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f243220916df66bb791d142d40028571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c3b684a5650a4947aa17eeb3ffc7372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d982c634cd0d75d66433bac8c7150e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663ef7d0c4ed93092e9029b97804b5d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22387fb5b4f9d43b4a7eac2500c9d2a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e99c3306e2f8e3b2bab77b75b2bec376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266109b8bae2eb8d25c323f701967cd677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2af16db9cddb02229738c32fc428f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9ace2307f667072ca28926b67273079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9420f4a7e2705be647d30b299e7fab480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d90d3737a034d72f541e096debb0b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9117b93232a1002852738696300125382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15b0fe930ab7b53a1b383dc6312ff983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154fa80da8deed290f486c19d62ed9aa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1bbc1eeeafb36dd5b587a1222308285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de9744a40bee5cda09e1715cef5fd086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6198cdc43c54e34b63c9748d97bcab7687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128dbaf231af2557f1ced1aac9398d388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b807b85203fb26fb7494b718332cc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89093f7351075e67e0087dafa209c390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b10ba00b6feb6e926807b4040a228191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787b77ea37fde1897dd2fb57052be6492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fbc1e2c8f2301c8bf125e5a5d1d57893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce452fbbd76f2dc8281054e39baee88c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9e0dc73289023c81e9e70ed54419c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9209bded2de335a54dd1d089a52f8d296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf084c4c9cb154d7690a06b431d0f997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f23fb13060dc7a6295e322785667998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880a8a76a9cee9246048e0849b0719399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f097f164028a1adc82c036d4ecab0b5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e2c5b599686788836e9ae8749863f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a982ec560845676e6a5bf44c683ef102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ede3e0200d7071827aa3ad70ac2c9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36d54b5a2637c9f6a655ac359b2ef5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab6d3663ce8251b98d83e28793ccee105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6b2cb5bdc9b8f4849fa26f9c1b4d7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b894d43c51fbfbff561da1497b7010107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ae00622341b76303f42af57e77367108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc762d794779e9bd1c7ce4401f89d80109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce565e50e50c444795d10b406107c23110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401385e7ad70500724662a82ceafdd88111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603723a8af1af007a2c995bc767b5e6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3954151c6b4bd6810e91cea39cd9612113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09de5e2b1f9adb522d52ebb0653aec114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025f570f9470b02a48e3361da373b0e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c79ac5a288b380fde43984810c2c3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b6a023cd2bc65379c976023f53fad117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031baac03fd793fe1b64e3468eec04d6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ba8f1e0c46b32a85334e326960a75119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b151745d78702988fdd93af3a9ec01120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca86e042025b44cda9a3587a212b45121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7c27006d2ca0c29c19d7bbb0c1672122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d620a5ab61b4b200a72d9ba08f6cc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45edd6192b28863f5132db70744185fc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd12bb3e0cb69d0f5321a009455495125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9a4f99143571f53662945eb0bb156126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2620b57078945fed4740b343f82e512127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03da2f0d47d22db6c9b43c49b659cc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28706ed98de85077241e8e9f7a2d522e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74001d0d32a9793a1eb0fc38774ed52130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2068f8d7a13b809a33728bf0a7a4c7d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac07512e17369687c446b6380e1d7d9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39baa14801941a856ea08f199a74ea133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16da50e9abbff1840ad4851d2a2f7c6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ec92d056af8c8beae386c47c59c53135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22117071151a2a70bf10c588eca556136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439ca75128e2701efd70bbd18b75e04137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc6ed9bf80dcdb890c8f02ab6c480d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be214ece77eed1ce6d8e61b791a416139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d32f5cea4662f26ea0138ce092aa1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50520e1f1aaa8794a5f79fef9bf1a8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a26b0d14b50f9d75ef6900ab27cd75142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ced5c449655e8c9025f0f95c81197143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48faeac9dc67a8a426f45122867ff5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd691455430607045ed75a34377ecc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6fbe66b95b898b32db5bef3ad173a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1814d5dae96e20a2db43f475ab4bc9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5bd27b1488e59d16f6e525594da90148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85efb3e2f2a79fffa453470d2464b27d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928aa43fc1cb8c74492fe2a0944c2f4e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83501a672167dd6eb69081abd69809e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d092a5d18237d53d25097e677daebb6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f688ec52f756c95b58c6b86b7fe098e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d4dca816a11cd82e90958258e5cd9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5bf48aacfa9cc20144b845a75a00ee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ba72107d88c54781286fa17add5d0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a547826e9573328aa9e73a3d63ef6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2430a5c68b09eeb33f4888bfc34c0db158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f09ed87941a14877b038a359f7e115159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4358ac1ad276c98e6435b341ab8e4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee8c6987333a3a53b2da3305271ea4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80983424133bf4e5ca4689fa175e5e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09bcb549d519499945d611d838571a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bfe384063a07385a90b36f29d4c183164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a70163e348d3ff27a787125e675eb5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e678f2c5a1be0fc50cf6f486dd0408166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8367433be64d12615501b88f51ef600167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511f97b4878d45702546e6a0fb8b9f8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4371300f5ae978cd8d889f2b2313ac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5dffd30cbeb0cc1b9fcb708b4b1b69170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed86d378e24ccbdeceb7887dbb9fc52171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2a862644c64ce3bf53c392df9b677172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adef20bd9529c2a814288cdff2c48ba173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6916bf2a749b3b037bc6f87610f39174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644da87aeb50ebca892318bbb4625160175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db280579c9659bc30677e8658035b477176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a556c3c70c0f4d3029f0ad2f6baf26f2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8d4203036d3644f6ad8b129fdfb18178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea892f092af0ebd10e04eed4a44c4e8d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225361aa3fb79acd35f4f839acec063a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753d2c7e9a28b05ccec10f88d6ce3e5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c40346b240d3b540f635e86db56e6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315468ca22079642c93309699ae9a788183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99079d58afcd023994376b77a194cd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b471285f86e46c814df3fa992eaab29185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea669d5aa16883d91f891f74bead93186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f5e56389453bbe7d9fd25042beb44187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af38d3bbc2729cf2091cfea3c89a663188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213a02e4758a90c63eb1df9a993e5ef189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41e561fc52c98843f6276bb1b3f9cb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a8de035f1fca145cf710c965e1572191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87e9c5c42898e8b9f9db592c877bf7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e93d517f3dafb2a624246739a72951193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229cfd1a7b28af5aeb7c081d5495901194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b1236d1df1a8eeaa2cb5e2375fbc9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635fe3f26dfca25a8b4918757733102196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71912ed629595d5997c89ff0b0bdbd8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b62684a2d78a1dd8226d7a03ca4cd2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7812ecd0ae075e39478782df25b97c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3de78621b2f9f6bce005e34820de57200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87236d283dc945e0f275b36b245215201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a78769afb4e6402fbe3f1c893e0de202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56247e40380f23b2426cc7cd524aaa49203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841132f9a883ead81390fdd177dedebb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f786f9b0c4aef74cb83adab060f8f7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16354e0239c8f3596954ff2d8cd431206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121fe95e88df1df07eacad1f33151812207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f145ebcfeb3540a2cafcf67fe4a04f3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b7d20b464586edcd622f8fab14498209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8f6bacf03845ce119b4bc442f8a15210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f42429e841f6bf3d0186ac3b949363211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd556d33090865eb89a1e5fb91704e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f20c05ae570418553dafd7f44317ff213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4a0e48f792dbe2e7223dd9ae808b9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc281a211f4c5aa4ab6708f7a39863a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc34286a21dcded8f16ad1df90671e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2754490a9ea657c195e4dd3c03a6e3b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4968dcbabdc0db7b15e42e39860e9b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f5c48f06a22c05d907645e36cb06f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f16f81dfde604f3497cb2eee5cd91220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47866e0f770859e28223d98690394ba221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531087802637d11488ae96bd56d431a3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb683c485002be10476b77a2395b39f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e5e4c7a3ade2a43b76bf3b6180d7e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a942b49b5574a50e21b1a9459708f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b17ef1f1db6e7c88b4345d409b98a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a994e6b92c0fb3cb0b838273bc7c6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b4919298c161012309eaead1d11dd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e881dfb2ae0f63ffb60c3700d8f2e6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ebbdb92e27e92d25cc8c0060bfadd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d99871b8b3fe7d1f391ba5f756868231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5cd27b2f6de2c94546c1d566f7fe3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5debeb8ec2e913dbb2f0d546aaf84c5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb6d67eaf8a15dcf8412ce71768915234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8747f81fe3664d7c434ee7a7d1f5d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8921817c514b4bd9e9e8b23e78a843236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8794bf8e6fefb358bba22c52b605b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31308d44b4f9ec94196d57d3920e1e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1592ac25681f6707cc42a3cc95101af239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba563040238dea8292324f3360e1d37240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311a1dd0764cfe6920b39770584948e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453fd815c1e4bca5575ca07f684a6f5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603043c8dd1a4ef25b247d8baae1e0f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0451703d4cf1a1d79c84d0e69994f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b86a25e3fd4897111cdf34338c4750245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1362a7b6dafb8876b10ec2029641a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d748261d1c43adce985cf6934812c14247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a655a35387de30745b8bdc51fc30594248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac97e2bffa522b5ddab6fd55711a484249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eacc712cf3607e6cf32e6826759e17250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7ecac9b3ae2ffbc93405027674f3d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee21c4aab066b776608f6fa4994614252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d82acf37c0424f7b3618afe506af3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b195950a73a4a615b5b7cbeb2309d7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde0943dcf1490b354efc17713b2646255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545675423ecf089828908255b3a8c1e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a516e282387dfbacd99c8bae324a4fd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992166a6b66a804538deca5a6d3899e6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca93f305d9a52efde95cb4ba4c8fe6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3897b093bffdf51931477c7cb0318260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8e84c1bb9c3c61828f4ff856997b8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d61ef86c6387c1b36279c9d807cf1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b36589a56103e8eb326184e3cb2ef7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb19b138bd62e7bfb839669a84823f0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb117d5f18034a41e21941e41934c84265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e407c148fd2ace5b5d5533349caa4ca266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6817fc670fc89c269285c67c55ea2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65707df8be09f4dea6cf31177c2e69c5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dfd4f62a9a91534ebca1747fc740a9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94cff847556e1edc44abfe62b64ec3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f998d7548fba549c514fe998a59cb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fea57a43adeedb650f6083541558dc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0ed748516eb5506405ae94c8c0a2f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698936a708eab65b76458256ad41658274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79765b75697fb9edf74cf853cfbe320275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920dc247e8c41cf3b866fe8ceea288ce276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941fc5ecc2632b5907f82f1cc197d5bb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af48bfd8766a6956a4810be1851160278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1738529e0b5db00cdaea11ec24cfba9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650540ac4e7ba306bd7fadfd8557864280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e18b3e946c8173a947c18f972a26b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d5214a4b96d15395ad061e3755517282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0880773c2643f2051bc2f65ca7a0fe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391f6701576b4eb8de4c715bc56b374284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57fe3132124a3e2510bb4e2cac7b59285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc69eb1fa5d87e16d37b0b0a5c5a637286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0053a8bde321c5db35925d2aea65e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073f7ffa4671b9a8b036b3e0d81d9c7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b926afde8d516a6f5ca7fec6c8fa1e6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61873bcfb7017ace995f4fb22ca629290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be5d6dc72ef934819c154636726862291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f6e9bf2295a49120946ffff56bb9f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7cc22215efe450391b5443fca91c32293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe72032cb7128f2171be2052ce1cbc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0fdf6eae638bb55c4f8443d39e18f9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e41aefa5d286cead6c6370fc338a0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a846849603bbf066443999a7a2e00125297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488058f063b5ce0c558dd637b1af0677298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077c14c6c305375aa8cc30def3f87de299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb707ff043c2444a76ec05c32b8363300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2996999a37410d70394c24493dbe5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d8c72d553f301d1b5fbf394335217302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec85c62309fb3e46e6f3f710c33dd4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8e579da6517717da02101ec1fed1d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7149acd712c5d3eab3adf7f3113740a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0ed3a2b39123c2e1fbda97fabace4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05571b124f07c4b6f63affee9a8ffbe5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d954bf800e6c41f01f313250f7e6858308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c384b63791c8187fffaa124671736309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165357ff15f5ed801ac45cd38f12ef98310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ffc3ee7393ab0bf480228cd8f8aa06311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d293b5ff1e5e9e58443bc6d331095c7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db1f81bce9525dd895cbca6ddcae3c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748c218f1171f8ec0135a447b11d4be314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921536306d3b7850846d4be8ee6c497d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8d252ff1bed675db3071f5bb222ee316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6c2ce7ba0b684de88c272545fefbc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56926b067919a5e4f1ea52aa0b271469318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555e59fc1d546fe05ebfbd2ad670cab319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9fc0bd4e7b2b12f629683e59c9efef320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a92cee8aef9a9b5b00f2a6db10757321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae5619582893b2d9be77bc388cdb60322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7694aedd6f77c46906001cc3a8dec323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663812732b8aad1bc7651b09467a9848324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777d4f2a2bab9f25040936f85648266325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ccc1d5498933fd4f97cfa1d101741c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218bb3864c5cd151ee19ec65d202f301327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98adb108290e1922b766057fc7e90d3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c099f07ba621d4ca078dd9cd2e5f97329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa46e29bb31447183df7b364b6b8a2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe9cc885c99bef6189568ee1ee7a64331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d31a9e1d5d860a9de6d196531e3266332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa3f03359abfbb9545fc3d622c4b03333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59d0d26384a81a90660e8f29a2e5b9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d56cb4bdc230ab08914260cd1ea4ec335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dfdb8e3ff8da5394374d1c510a6523336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384acca7821d377e6f223007146a4eb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c7beeab943d214bd54a6b0e371c3b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c44a902241b06216413e5047aee6d5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c62038ab8855b1bd005e9f89d5e7eb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576bfb8e70ae137c75bdf24d2ee9debf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0abfa989c04a265a1709010da20f9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408770e508853f25d5f033110cac5cce343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b72a213c8c95360a3c0c91c6cf2c2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b843187399648a395ef11459d12af0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8093cb0b42adf29ada6f6fc4c6d818346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00984d9498cda53733557c8f470e200347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273b787c734412a4de5caf3150d6537348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726001a37c055b687eeecf2e9e4840d0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ba97978a393ca092c7c8cc65d93bb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed464788d9789e51c144d55c3c23993351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f74532f319078a100199e7866b0a41352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594b6922d520a4576ed3cdd2e3942f6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10765ea068f66023dd86425ef30279f8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa4e38452f9a59185752f4a613af14355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1c4baaee96eb8ba1b357e0e054846356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a786b784a8e52c20bca006f9d06b28a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff97e21fb8718aa96f59713609948d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2df7d66bc1f7ec762804d12faf19c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6a62a9afa804aac97f02d08d45fb2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1b8e06a4d660b64640139b47f01a0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75547af61d9bdd2a837f9b982dc053362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dcd974cd2e54a5a846be01d49a7f7b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c8725ae04efc09791d4dd3c9368c2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb67f3651eb6ea4a7ae9045929aaf5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588234b37582f2fe178ac6722403f9a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe5644a154e895228293286060c07b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6fb17f302de2c87c6faf0f680f886f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c457d2db763f54a9e91ca8327467c63369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e801ac08f77a3e0b507d884623a40a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb9413e53a3981c457872e6f4a7178371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8cb453d1402df84fb19b424796d32372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71960b0373964a405fdffe056ba16e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a043daa1bfefb7b046f985c1637d3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1835588e574b3b32dc549a66004dd9c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd593d0b8c120267bd00cf95ad76979376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a425d64e613e6dec03d5487e7faaa2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9833ac17cd413c8abf55a4a1688e7c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dfa7b91cb952a8e47cc75be956dc75379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4487651c9f7cf044b0b8062d55ff75380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d36648c1cc9f11da456747904a9164381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981228f914582887f5f5df261eaf263e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52064d3bfe9432a6f19c6f67f56b94383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677855bf9c0b8ad64009b19c80e61f82384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388b81f6896a3a446ca9bdc01a0ff94385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e46e31706a2b5d538dcdb4fa5d1789386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd68b44485234aba3cd538266ea65b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d69be3c6bc9c53a5fc9db4700f081e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8478275fba5e6f7207ec786aee2892e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8346c4983727490b800835810c1ff88390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ec3f5d5ff76c2269c34732d754338391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d938aaf2ebf280b7ccaa8a8849e73c4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f00bb19c8e9450e320082051a5c89c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c4d0b6180b8a84d90c3ae879befce394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce327fae4283849b8a69b8350e179a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda2cefa4f8d423a86328fcbc3d9606396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850914b5d096d51515dfdeb44b901ff397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c826a7ef32b54989ad3d9e9e35b91d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a697fcc46a89b7b924c05a351164e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab87bcc8d40bac456da80e91f599437400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53224029591c44600c48c0e13872b10401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c920b59fd889a76496905671e15f5e2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd06919f35261c698965bfd787637b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22545291719e7dccb54f9e58d3d1337d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4dcfb23cf98418d796a0a0735aac7a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9016797d5b536334f39f1522ed9f9ab406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b139dc297cfbab6353604ce6a5d822407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80de6b12bce700a6af15394791c11c1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b396e88fa7c2af9825567b0735785f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d795569cd919d3ae9118d9404f012410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e304a969963257ce20960d8cdeed0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9895b6da8cff96bae1ab598c289637412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9a62ca27d630c6f8371207a58ae9e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a27eaa650ae7ec56bfd00b887f5455414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41b87ada685a38d6047f32e98b8dfa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c6ab8e09017e14294473d40bb7966416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2f7b1095d40547217bb4a3b71b26e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25366ea0725f0c1b308bd65da64c2f03418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9aee0259fb8df049cc796da40da40f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2fa4ef78ae4aeeab304bfce50f705d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d1c3ba99e204967970a108ec62d95421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a4fdf7343953d177dc3d4981d1435422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b570cbeb00ce47c460794022e1a230423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5492a85ca32313d8be9604118ff7aa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a06a543593a7d056735256bd74fa91425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145e2c29e9d0496fc7f5ac84d3e09be426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544f580e3422cb48dda0c703a3a5947427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bbc8b33af07cd4edba15e548225b4a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f57399ece78bd6210e32823707cbc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd99df5502dccfae33f66eeb08cc7b9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402326aa9ca826bfb3fce2830a9964b3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293e8c6382bdd8e0b0905e1b6ed2eaa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427e6330cdb7abb9798ba09c191d328433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54704c74cf08aa124e14d6ba005c3c2d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8199d8bb274c237c4e07078dc2bdd25435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa2776d1318749ac23b6891669eb45436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48795532055f65eb576a2c6ad237db437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6bfba01feb2289dd79b8d659661083438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3775f85eb8ba7faca92a75487b5ec3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e991e9222f83c5a10e187871a3435c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228178bc5850d69a48affc9ebc4d9bf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d67391e8b91c17472b3425525c3669442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd4c3c44e231036226096adb401a9a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef284033cb3892b55662d823e7fa813444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15602ced70f6855741de4be9909b99c1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a811a9a9f9178ffbd1e0b7458df6fd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c4d9ffffd036157d09b00dbd3de3e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9b377342d3ee342fe3bc3a1df0bf6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d299bf99fd72137f5dc6d33dc32a4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e0f588de22087d177d4ce38dcea5c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90cf81905d2f6a300dea00b7f4a17b1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619dad58a546b8900a9a830413c2720452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ebdab59c4219c9fcc9b7e7a26aa89453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24199df1226795749e63c62a6a70bf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf46d3ce86436cdd1670d453ce42a6d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d574a1b91cfaacad9af658afcf5e9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40491e91ceb9667dc47581c32b3961e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cac0cd9488a13639ab7b1a5ed4f6f3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492c2c3c897aacce645d77a65be55af459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e45ee8694ff9ec1aefbfddcf6d812f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e98170b4ddffbbfd5e5e182955dd6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff673182be602af4d040499487cdc1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484b555f72c89349dd4662723eba9bd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7320687e396c772bd549c54aec302464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3c13335ac66a5dccf1f3f52ee5a55465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786eb2954cc2f3a5d27b4b4e6dd978be466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26adb1524290655f820e117fa94c1870467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881b321c36c756e8f47fd6f60b66f2f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73546b5ca10c0ba04733de204f990d50469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb09549d2815e7aa20e5238d0f3175470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca87b4e29770d02088de498fb009cac471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045d466ee7897834eb8250ce2b2b2ae472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b1cae1a20af1d51f21df86309e71a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca359513e35d17f4c453d53ea2d44fb2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de965f751bd05115dbd8e192573bcc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d9d3eed6da04af8989d26fbd4ecd5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba29a7a765bdf1c32c97e635b269ee477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9a1cc3912cab0b4120545ca5d4d58478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585238cfbc4025d2f54961786dbe5dd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922347d865d1e8f9e3736cce2b97d5d3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e077ae48184315cbb0e55b906381c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34389b2a4d5a9d9c65608d16c80dcb9d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007b0e64c4c6f6fb9f52cb65c47c76d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed581cfaf4f4e51e58317c661f19308484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c558ef9bfa48552399f6922f5e91c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ee1a1d0e57369bcc1e7b046f2b153486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e456e5fa8db09e9b193367157e0abeb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b44b6fae76d3370d6f59e7e5a82ce488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb6137b5959fb7b12a1b1abf41a06a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37320aa06045175a77e925d0c3134a01490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9abce90e89498c0c59408de946d137a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df9b1c368502632c513d29fa21c96f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2bf8dffabe96f1f8496546c12baec1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5bec0976b9d8abf075a24816af5c1c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804de64bf83f4df2d87c6a30e8648cda495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8bbf68e15f74ceea869b7b180aa07f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8715af263ed60314310cc7fd680808ed497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81d2d966041593c79068830834564e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742dde78343080283f61a5d30fc23fa7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444562c7a29855c26858b957066d4ac1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf937fec50d0957eb37436ca077718501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602b374358d5514533bbbd4ed613754502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3db7a8396e57cfe6f768bfcc8f86d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2203dbd2d06aab72ebcab332c84afb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f40a431d17fce0d21abb81f298c20505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f68d2ccd06a701021814e6fa671eed506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a7eeb84a33c3ac87317cf5594f5f2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc60431d1a5034258d35623ff9fddfe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee6f695b602a0a563df779cb9360cd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d8324bae3fe405dedb90d4902eb28510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8d51ab19103fa854c7e679010f8bc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85baf52369b79a61013002b7c64ac069512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0735d71b44754bc229e12deed9f2483513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2ba64e3e81781aff30521960833b7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea28a8da7c816bbe58b270ee4988a4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b2528643d2b887ac9d97823337d3a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80283af17e12358808a660883e2a0edd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966888d940e83167e5d115353c23b017518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b953b757f2209b64e78540f99b4369a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25fe3ef59ee4d39f573d1cd6b3e56c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44bf9ed83be7d97b28bec3abef17ef521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82a17d463e9881f36d3d555fd24c39522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02e34b6105ae72adec1c2e536d7333523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef4061364f31fb0e5370fd2463d19b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b5f49b7cb66188b617124b662bd78525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b62391d9b4d7c9c3343dafe6e8dfaf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f764516739a8b2a992b8a875fcf1423527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf99bb11473f1a23bfc15a92be498b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d028e12b0f547ddc12ce0163bc296529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd6b44873791fc5762eb94bd1cea8a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb7f6faf468ed4df2976f79c12c04c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea73a7c66a4a6de7e5c784f1320f6a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066ae363da1f16698172b44eadfe23f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702181109f796a536280bf70c19d4ae7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409ba7ac041d7f4357830b7ccf344ac535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92dc2b1187ffa4382cd6b98ed516d5f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f61caccdbd784a596b9a906976e175537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab62153c2c35fdfc495ccfbcc367eaa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d04edd2762bca03cfceb46dbdb512539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9590441eeadda04c5e21d476ba9e591540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa038d752c3a555bcc52ec88459928541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562025f3f3bc3f3d15869268c3496a32542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4c669fabe172389fe5b1534b3b932543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb689f762b6650cc4d0185363e21443544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6596aaec2677565ee4a29e9c4a0bf9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3828e0bd1b0f1e06ecf1eda0c82243546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08765eeb6079f7c6cda363e29435252d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb925db20e640627ae6ebb93826d745c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee5644f9f7df76ea92a5d24c28b669549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4847e893e0d0b9c2acf9e8eaf3d8c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20592254a3145df78bc03be74cb3127e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c60ee96fcc4597261214e664b811c3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5430b373ebb7fece52dc2ae7bdee0fe9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535a1e95094960a561bf3fb0b1d3748554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b01ab7b82a6c1b7dec55429bb6e8dc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f0c43a2348bd8cce99c48ea81daef556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a90c414cf458d946be9a03d16fa095557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15c91c45a99569c9ba8c6e32908511558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135a67a23418ce763b2c7231ae524cb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ecfd3b4e70c051ad617e2b96647388560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b993da49e0b7e2560534a70ed6002561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39b0603efaf227b905dbf9d8620c3d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282d31a37f74e8e8d54c1bedfeb44f4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d7444db0caf4384a90b9bd0a7e827564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf3362aecd7b529df190e7c5bdedb6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770aca328891396005b7575b02ec9de8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e67e6883ee8beeda1a3435fa521bf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02538127ae91ef6f51c3ae16838c59568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f9fb093225843fcc453d13652c783569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d99d774e40adc98138696bd22cfba570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0693404ce798f32da53c92873d23e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7bea0beb1fc20b62be54789d012be572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326cb7b05e15847dccbdc94bd8f7b7c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea04a261bde73e6c81b9c09da3bc6ce574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451cb452704694c27a10af633152a7a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f858e1c6ee54fe0864994616c018bf8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbdd81750d5e1a267bbda9c3ae5538577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624db7fad25f392932d1425c28be72f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e86b8cca450dfc6b15ed0aa58b3c89579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e7f162c129db8b829330e2b8cadc0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55793d28df6061fb817aa749da199cd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63ff6e622673d39104650b900ae970582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07091e157298f62af4ab46d63573ebff583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb5633374063e91b653c9569a62248584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022818f1ecaace633ae84fbc1a8ba84585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded65ab626d297d555bb3ce83811129f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a8cd8dc323a3eba5337112da129f7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172718be1b8c96bde411e97a5ec9ac2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01d1d91bf09ace304324e18c6e33a8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd68fcc6d13050bdabd6ad650adc5a8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c75ee93cef3dee25641d42e221a297591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f6a6cb227cfac992332024660be68592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda6fa14508ccc0675dedf47ada31dc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b3f6e51a84fc7050249f5f07e2486594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f04d718222db1bd3d5835b0689b653595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c31c277b694b5653e21685885f06aa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e40f5b17d085fa4d609d57892e895597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7c9cd29a2bc32af54be2df174f4f0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3f5aa59a8b1b4d5b660cdcd7ad8fe599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938c75d7b29c1c324ce4692582143a5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b75cd0c9b4e371ae44cce71d9c23aa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97bab055b87db42b8f21f0ee5ddfcd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a02ef3ef31da2404ad81a9456007d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d47d1fc1d32481ed792d1886acb12604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf17709291452348d384a999a6f2a8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698bf6feaccc38f2125166cdd2ad05d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecebe02c38c209e005d1aa7b4f908db607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42ad41e66988e285091d234bdf630f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab318aeb9ee489e4e85b76c1b20022609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ca1fe925003447726dc439c932189610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40458e1837a8724bff1ff7daa9960c0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef17d4f6d2d12ba8c49c61d62b39d3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751bc27f250e52608f765ea8c55b7da613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85dc22eed40a1a0970712251d6e513614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df328247cfbba8dd5fa309cd641a7798615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cdbf8b2061236473ddacdd6d5e7c67616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda18d517dfd0611ec06546de40938e4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68279ae3e684e7cd5c3227aba2d058618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89bae6cc9687328e02fe43846d515e4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596408d94f7d8f0f20b577085d5eb3c1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e06daf5fe8afacddcc016b3fca6d7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f78a35a3e39f0014c2a74bdeff1fa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf5f593b28b80b451c9afc100b3971623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a197ae1cf339ed3f2c36a5af6dfeab624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de7f16c168acec50a4d8cd10983e1c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1612f29446c31b10c50dca8b24655626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f880f6aba9a44bc351431cac9d1862627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487183bc215650030e40d6bb0c20b3f6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca9d3d5511bc6fbc6166eb381cb8e7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a5c9c0d17225a57d4e6f1cd60b5ef630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95468dd6b0a896e16b0cb6a2f8b05f85631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84208ab15220985193c149c49c5eab52632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718e54f165932b414d593d29a0e4dbb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7f27f5a751815b7334b223c992dab634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86108185f15df78a25cd20fc151fc6f3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f041c331b6528c37f4fe36c3901966636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b7606e5125ce4815c7027ec4e64e7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d2e88ca68ea9b947f86de25365ccb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12a0cb8c68a67a082e1b45e6b44350639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9926207dfd1c78ec2dd6cb0aa559dd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bee59b0f7fad36cada4e1f8eb9b3db641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b415ef42082d5e32e02cb75bfec834642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a276178cdfb4793e21f430f329f1929643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b41ac7fb8e06e2394dbc60ab746c7a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea968b884e7c398756fd5a3cf0ca2ab645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53532c786297dbd2ced21c3ddac1b77646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffda4ea564f72a468e420f3f115f40c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cdf4bf8c58a96662fc48d8f703450c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9eef28614bf7b303bb2caac9e0afa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd18e559132e8f1861b54e31bcab6ac4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f489c8f6ef11cb1ea91c01d31113f8f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe423fd9c07e298ad9dcacc2558944dd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7f3d87cfa2694a77c22b5daaad1c5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1897da69666d6d342b172c9a0dfb01654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df257e086a99ee7fb465a7d66a6e07655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503dfb9359ace2eee15a37c8d2d22a3d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71998c485ec135799eb3f6502e100f83657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e1a5b7dca352ae0a54daca70cd44d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb3b091a94d3c8850407d3f1a2d8f7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb586625421747ce8e4c4db89389b6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26326343d96b3070c9411fb451814717661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b31dc3f2fc0246d132aff72cd3d2b3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ead84f6163b3401c74b3f88b617bf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af37b026411f48503b424ec3f10408664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31503d49ad0d5e3ff12393a253f28db4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d1d9f4d3457b175938e99b4597b84666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b47880219a13566a572f0a7d94851667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db623c9be39659f263345d42fcf2b800668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a26dab01576fc773898566bbc3d88d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d6a25a868894eadc6e9b3d4c8a19c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11953519ae3316f2440e6c9c4e7ede671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6de299b9ea820a138a8cafa36ceac672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce711a6e4269863040752aa6577115673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ada026f5a232384a535d6ff4c7471a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe606374e619ba5f4563f381bc0ebb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31a61350052eaf787695de078b5676676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5907307b532116e782d3737ad3c702677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce936216abd6d4e2e3d5ca038e9b3f6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ebb3c53838f5b029208cf43f41cd7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab5638612d58fa2e5a67831ecccc79680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f6b0181c6937564a22cd19f2439e4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5f88a6af7cae9069879719becc061682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3b52b6adb7abb0af797f023dd64bf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e508af1f688ba1293de2dfeac83995684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb96fb8a8f3afa610ad8574b73a9f4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339f6f1e0493f0ad2b1fe7ccca131b4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8cc81a4b9811369dde4d52ef8aaa3e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9465bc435a01301eb7780451955363e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4afcfbffec8e8afcc20a8c7e4887e99689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490d8250a020ce5387cc6545eff102e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f39561b3107d8726eb99e98452a94c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6467cd439f8312db7572ac1deb390d2b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e0b2eb01afdea5b7ad32e7c443638693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f9c5e53f11f9401778aa5c583a846694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f2a5f90740d68c4de411c56f7d9ff695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430695542ab2f0ce964b9b19af9c4f7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87ea6a51cf333a5f24d75c4337987b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8001d83eae8bdb871879b52289bc3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ca23e5d3b1d3b0c070db4a53ea355699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3406a117ddb0bc0f6bf117a26d8b8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50c3c2f5abd013c7e5937ab7657cbd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4834a6c4d24d9a26c2651d30f44a374702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0868ed541042d5f00379dbce8c6cf855703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86377803382b1137b3cfea6100e36dc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5fe75a081808a7f6b8db92501e120705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29fc1b56181cbce285421b0009431a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d6b980a345f1a7b60c1c6837b3ed8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda24b8a4a2f48d01e1368315f217f8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed5e1baabb4998b558a2eb0adfa08c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789fbec30c68e4d62d6af3a191cf2bf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b101a84406d1e823764dfdd92edd3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50597a2c8ae1902864582b45acdbc8db712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88023edf5ebb0e7df4f7e1a888005d2b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588ab6f853cc0c0580de911163df14b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa19f767f87ffd65e9be77361582ac3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ccce6829e2a42a9332b6ea02a17a4d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee878e1a1b106a333300177a7b1b496717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77dc03df0469c4293ba8337791afbe718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf3676fc22d96a50932d200a4ffe89719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a412e3b41d5ad9d3ceeb85120975e8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619cd990ebd95bc83763e751adebac9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31dc4ca0f7e053fc592095acc1813f8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1220f5ce9391dd8320df90fa6f8c5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1998b2526c7cc378756c606600734724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3883ea62eeb00e52d8eb1a901f7f8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d362f123464c07ba5acc4d8e01219726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1588481a13b2f1031a81f921cfbd485727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa14c92614cc8010732293d5534f076728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89839868e7a1a725cfdf361526aea4b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb7951cef4c86049809b96ef7f8e7e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8723828d74d40f84e0a0cc8589c0e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b290fd6523dfc09e041356dca1e85732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1b71e77700838557ed837b8e7f876733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f80d0704906fa715b649f8e19a923734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e839f92a702eb0172ec27b12d45318735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d072a73ab49feef1aeda29dd9b61cf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0e55b822dbb3d6b7f7f05f0df9a1e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25aceba81a20fb142377e8fffa77aac738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f22c999307dcc2bf36551f8e40435739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d8e5d58c7eee148556464f150fa11740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffefbaed5dec648ba46b70f76184774a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82046ab682295bf3ab6b0913e59453742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3faecee26e45f3bf6e7cae9ea56444743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277e60d1889fa4f3fb2650aa128deab744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387ae9a88c747cd62f57ec89a333498745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e314c7fa1a3ecbc233ff92070e411746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6d1c06b55ced96fc6e417cda34384747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835963d27876dd6dfe4bd2c46bac706748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402109e70504afc5b1d4004e84ecc227749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349c3d0d5a5b6af58876860073617bf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b46c70d5e8b1f6e20993766addbdb3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921deed3113a6cfe942bd372fcc6cea752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ccc02f056095014600693c855df0d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de8707831abc597a6e5f3a4489eed4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1a45a915e3db74e9679abc8940dea755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548aaa0e1f93a497d4b6a394be33adae756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ed6d472a3a7c39e8430dbc5031276757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762278e65eb7b2554026fd4e8b667b77758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039227780419d54574808fb59873160759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bdf48f8059dffbc01041dc3291b1aa760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e04cc39ab71f87e40aaed8b20a9d3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d6defa849ac950d712df05cfc1374762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7a05e83a5f8105cb8254b8a6ebbb2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937163effe07b769b7648c2da8fd7452764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ac79facfcebfb6006f7ed157993a8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dade7434b6e427068e0d156a134fbce766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690aeace5ad6cbe133bfd90ecdc0b72c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0fae55673ffeb0b759ef890d774a3768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab44ae001924035aaf08234bc0bb62769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f6a455ab751970ccc183545057a16770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aac256e9a3f051eaf5d58172f81e7a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62bafb7b9f10f271e51bc9448903b4772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c5846260d3c19362f0b62b6f7535e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25915880935d1605ff4fc1a542215f7b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1a64f4e1cdf7c9638202416e7a44b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68360b20ff20d73ae310f30a38f08e96776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff3f97cac8a5497ec967894773c25ca777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10728911bcd14bf605ffaef42ebf8b0e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3099c340e858ec4ca2a9102ad3293e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02562590afa156e118e716716a8c593780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258ac0c5856bc36e4e4f0399241e58e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ffc014725fc26ef297008735ed12cd782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e9fa96f685f4e3924422eadd62fee783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bba7ea078cbaffbd5c6c76d066f035784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722405c5731ce7cf25969290ff566f8785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e80266d03870e168ebf76259ec70e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dfb243e1b4b554305842f4d463790f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b23a02c66039b69065113585ca3c77788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9868b398e2c056c470a3773fa7ad660789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293fe963d002a5b042870046a747540790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded057487f9ece2f21ca86ca3dd449a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc15f41155ffbc0f4b991bb8a4ef7b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e6014f6cf87f0f8f476ccb7679dc5d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75937b2e270e1d83a6e32b6ced4d37c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433afa19b552b86470fed313fbca057795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd91711d170b6eaf2afbdbae7aaee95796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea8bf95f00d94faac34b107009902a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69fe5f9f75e70f1fc1c44c183f00be798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d587e2946cd36f07ba4a01d41efcf799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce194e91ccbc4c298b3118a4fb729c3e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675bb966adf9a3eacbb3d5424745b56801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c161c0be73a891b99caa22365bdeb56802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da2c95b16f6f2022cfb2a702d5ce5d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca384f06600a8820de8f030e22c6b3e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184c01f4ca5387788c8cb9e14f37709805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90aebc5906460948a4d1d52dfcfafa806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a10ddc0f542fceea9976d4c1814f32807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e9782e52b76488b55190067e46f7f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329a00d129b7d81e573b77021f96b6a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a5f5321b4d0cb4cf9388d95943a1b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ed3b00a38171bd08ab0837eaa1ba4811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8484c22a0e7c854d35cdbbe22255cc7812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2cbdfe0f1a4f7c69a9f30d1754ceb813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962a28924a17dae3affd8cbbe862b62814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06acca2dd3e0cff5ca4929e8e35d5d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f65151f914f8fb817c1644ebc1bda816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07cb99e0e7e1b7dec97134f30b13217817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143cba74280673afa5a34fbd5b6c966a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38afd56fe08d0522ac891968c404cf91819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf1eac3445c8671f4da9daf1d8a6f0820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a96c0da59005ee8b252a353600ff52821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd133bcfc9865de919e512c495d06d822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929484a1c6e8ad4058b3c0da0b10766823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc8d318a3d2028aab2b0ffdcc9d3c6824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa75ef560a65fa796af7da239ef259a825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e2783d362a6c84e47958b9f7cacaf826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948bd65d8ca25e48bdb5414a50ab542827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429344576ab78dc5efe020ee60ff9eed828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46128ba534a3912dbdb9333dcf8be188829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd30b4bc10b2fa60d17d05332356cb830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445995469f8afd42eb440666f894d2d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b36ad9b77f16a30b9fde0c78f1e69d832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0facc749cec7e770a73926185adf20833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c82dd59b88ebef2f83a276cb742993834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4efef42c07c078d24350733f639bd2835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2cc3941664d48dc81054ce7482f6a6836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00877414fb181b11bbda20cc905309837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4769d1cd15915a17c58eafe15d5d6838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025d95d1a2371a1ddc6f7a55a5e2064839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86240e20488c8c9c51869fe75c0b2ad9840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db9a58614aaabac8ca2cb5f41f2c36841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e4d535feffe87cb4fa516b7ff3bcd842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcae48f5d993abb2c0d96341a742186843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a74be409869579a7d17b335b2fdaac844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b0729215e8016496becec0a73dab1845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a246cbdbf65847f44757582066138bd846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f249793c35804f154bf028dcf20c8847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272539c23b0682d162de75709fd35619848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3748dd14e755182a6303b945289e9849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ed3f23392756c2f17e97fbd782e99850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87cdd2faf54a6f5fec37e00a5a7772c851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93bf590f1cfa15e0761dc83c412ff4852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806efd3b219160d94e09b4292bb1b200853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161fbf1194b8173638244d0b90d42077854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787d82bd0716d2404766448c03edff0855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df8546e573af51910df6ab04b6d935856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf30d1b4891a2bf6e56c8f797f92318857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680219e735fa703dddf050761108093858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a8f7c6f0219570f129a13a31532d7859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976037ef3badc1abe09c499a50d7a2e860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3bf9468cf24378a6817a03b99e4660861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efadf0b68954dcf34da6e00afd1cdc7862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56040190fb8133e735a5e75c2f433e863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133f59482d9e9b63d76a2414cc6df8b864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f11f7cd831c476195301b7f2ba6b05865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c170c5e9df42698a79968ac6807fa866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60369525d8eaa61e54f5d700f3e071867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2219968bcd0ed5c90605bfa253102c868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a3efddfc8759cc7ac8e80e3b2e741869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9eb406717a45f6d20c9a2e495c176870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9367f279220883c2f6cb140609204871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207083376f278095829346335789417872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d33abd4f8c2f4d77fff3f7d85d77ab873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c12030817614086d45446fe6fcc85874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe10c5548d0cbb473c1873d7196d1d2875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c27cee17b55b65c349194df3ee400876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da976ae98be9eac9e68053bf97a6824e877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b194a0ebb33c2449b6904f5dc89163878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d819a3dde9a145a5f007c4255f6571879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c6e6c8dc4964a0b26042db8d19cdc880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe32f68f38216a5f1ff37aed6d30431881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fceadbdf02cf4c9597d7853f8076ee6882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cdf5e40947267bb9ff65a381048e2f883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c21b645b2676aaa130d3ae106289d884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3eb1e9bc1deb7eae17be44ffae16de885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25072fa287ef8d69235e5fb1c53f6c3f886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986eac4443465e1908911c2199b39522887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e059e8038cde2a030a162aaeea0650888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b263ea9df3317bf19ef9291ba6725b889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a45e491537f4b9739d8bc8f652aa4890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7467f656a7a67ef56999e6111c0a4b2891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30516855009e0bc343fc4986e954a06892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a4125fe97cf9077ac8c341688c4a2893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b57b61f750fe34cda709d608e9d4c894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032feab53eaf31ab926f0c8b750bfa6e895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ebab8da0489b4df193375ecb83d978896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1a7e7627c9801801a458fad8a1fe2897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bee9437f634afbeb12bcde28e82634898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d987481a26a0b894a4ad4c9ee713fd899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b951459b5fccaa1995eb923359c217b900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13709d00aef69a59f388c96afbf01ec901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649071e3db2748ac9e6fc5f77c4036fc902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc91ae45c07472df49aa6f4ba9ac749903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10900179e1e3cbaf9b902f3f7ea526c6904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e9e54e20dbb5f1daec6a941c3efb6905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab3a0e1e0226b2e94a7b5d4393c44c906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e380e4e9fac4073483c8aedd665594907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba82989ebd041b33c0a4781bf81b9c1908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1004867e61ee4f59049f008ed052e3909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50eafdd2622e750c9861638e6930627910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df968d49eade868251f67edfb8b3108b911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229a4fdc65a15be83d646eef0ff54a7912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b66360e03db9302b239879e9b4688913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61e5c6d87802a9719653d4c085dd00914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49794a78a8187b3d6e7c3fb18891ad03915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bcaf9d1d5a73f37c69d37a8178a6d8916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683561b98dbfd53bd8391573195f525917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735d08513f4853672faced2de7146d1918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1c7ea09ad130e7d46250e7c09872f919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8972cab69d9dab26cfaf14a868ea8d9920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff6243921d5978b0a164003bbe11ea921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9264d08c905caa1ef1b27c60785c5b56922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80135b0880d090ed01b744c342dbe7923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75e0ad33d6cce5815a45234e802999924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d02072b3f360e2fb5adac00786a3b925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270970a9d58d13e50a383e2960ee608926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67ab3c5f748181797699894ca95995927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e1521f4c6492a1153def079ca5180928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24562a9cc89c3d0646e90fcaf8fe445929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39ca6e043302810ea2ba225dafa18d930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf93b9736bc51f66f80b128e04605c931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c83276de1dcc86afa13f018cb7e28932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb7fd40d5c41fcaa0c43c2570e000f933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb06f35b8c74997c800cba9c891de1934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046049ba7609feb3b2b24a9f04593393935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75804b8f0a8463b81ecc28bbae84bf9936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463b96eb899614ad900f0d081c0b274937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0803f687819474b742955e38b064d938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6affe947acbb38b48e2e026e634e8a97939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d51bf4c5522a458b00f7c547a3b43940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a42befae2db2c77556baf8527db75941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44670086d7186719a12b48b1a3bfbf942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5d1d5242c30dc494180c25ecea165943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7fb5a56f2fc4651639cd86fd08292944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95f60ff73621cb916ba2001e942a1f945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e36616e73dbf9041c1ea0ed7d8faef946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a2c79c4303917e071d4d3faa73cc0947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4ed47746690bd330460d829149627948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5e1e4379c1ac051d37ceeb9597312949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453f6b234c18a2019f80b37aa32f624950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef6c31d2aec6cfed6ed594b7d6dc510951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6983f7259ebb9f33e0c30449b537b0952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3c0c1fece3ead0679b4ca26a8f273953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f3c7c35bf3690f9888767ef537cba954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d58cc39a4bf30e7a1c80f1ef23fc5955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491bdbc7e99fcc875393708ec80fa38956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f5ee1efa5656b174fc1c477cebc74957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc22d3dd5e013a2a8db12f42d5ad32958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef887b956cd5cc18d02faa952b0de1d9959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1762f07693d37510757ed68453ef9b960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ae9ff6c132927df706ec740d53bdd961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd81e6c162dfc418cd680ee9709238962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab99d0401dab01334a1f844c52ef590963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3c033d9c38e84411121f66e54696a964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ef459a51ef36d916792be91d4ca37965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c098652bdf93c28e3c46061967d9703966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426fa299d7e762c04b51e09aa684253967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12556fd2c626916272f10b5a081d4656968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90595ce47884d10f0341a703f47c8da969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a13681ee7a616fe993bdc0982bb16970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678503328587e02b71df9a93e2b2662971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa70d7d5cff5b1307656205cebe647972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337b585a0d9b367f146d6f87cd1fbfd973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07414596655a406e629fe4be8793295f974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085f759bd8771515046d8aac64cc167975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd0bf7b7c80d8413ec5ddf7a139821976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf6ba4e166b561f818d3c30010bf31977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a488dcfc18ae65e80324701c6546d978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfaada43a205df7972b0e87f6fa4c27979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85f5f7dcf728ebcea4b56a3a2558e9980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f86967569a811f0f64462ea660cc26981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca906f71d64a3c5bf2121c6e7ca2f0d6982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ec8be0b99402ecfbd32e4cab795e9983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c2a8432081691ba03963f71bf655d984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c6eacc73a1d4b47ca56d637742a86985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f2d769c968a7002e24c1baafcf06a986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c6f6c2ab29333aacc7e36cf877ef0987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08133fdc6838881dc861d2cb7d48ad06988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489fa812fb7ccd730eeeec0438223ed989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d580946e4acd8f23ab38eb663053b2c990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65babb993f9da748fa5108e2c7c0b622991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921edf6b5adf48d504f92e59257193bc992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b011d9c5521d9e444e38301402ebb993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2dc6525c6acb0a8b8182f3dd7f4c6a994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78cf78552ab6eb05c58e136545ee658995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd05ed29af57ecf8f8123d65e4c3a8996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04935f55e60f577f4aa0d920a4660b8997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a085fe5a7fe46276fd3d8bf2ac83d31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a62d503699060dc8b5a80dc6f583652.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e530123aaa14530c919ca826a12a93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c8d669c2fc221770a3adaf9b3251e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49836428a15f2241a7017730b75a13045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9b74da62a9500686e5c17f1642bc56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91cc005b1aae65544f007b15a0fb537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1edab0eaf17c1c55cf638ffb7252e28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c27121da1c70188f875dc96153d88c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b60332d63c24b73bab8c78599dae8810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2a0e95be34e5c0a91f21e9eb46cee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde407fd08b89a24a0dbd4c8fc7d23b512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eded5bfb885ccd7765e855e60db6d513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ae9bfb334a90977bf0ec5ea15ab6b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ec7f76a2e413d07e086fb6a31147b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a1e0ec1ac058d85e636232841d9bb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c215c379733f26c69e6d65915f82f7d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6c2a44efb803cba2efefc6bf8840f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b9d812a35eaf8f8a84472de4d667b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d66ee123a1f921c238c047ab0da6020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b8f15fb47c28f8ebfc3ea74831ac821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f65263f840923241d2211c47f878b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb26e6462259e09aa3784910c69d3f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3197af5b2fccc3dc03b6b6ec40b6a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f652c2d706fa8813562465f640f18425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125d97de139f62ecc2c2ee067d3c3d826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9cd2503f9ceeb1c98748662224491e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fefd4d1c5bc850643ebbb898dc580028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0714f0cf718559b7d6684325caf0a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e2d7c15b35eaf68db921d9603e56630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1c3226e9d1b7444b78cb16379590a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d7f97690e3addb11c38486c719d2632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5fb715ee6ebc1f9525d8fd2c701c8c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272a97fe4480db523bc333da55289fe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dce12888eac556b7b6b60678b4cd9835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba63608833763bc43602e639aac994336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013bab02efd9e10490d768555d5f73e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1a75d5a05057b956584bef9033a1938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f3973040721fd2b1df29ad0e3883139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c637293e01bc37fac7438faafdcd0540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af120c4767562368a98b6fd210a1d7fe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c875f1f97e0b6a8fc2bd992c9a589e642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c915352da9876b43e2a4e35f8ac8b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b87ebee3e0b223a5da546b462cb97144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b2c9b0adb314ed6e4d112ef8386d745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf6849d681bed36c896e8efc171dea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8c638f8b289435b0ca2adadbccc2947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4fafddd5fb91765f91c69e1a04057148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877cccb0931e89b6783d5d7ef71d6b9849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea28eb433e796521b9c8c1cbe6454f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef784b5bc32185608ba577944f7931f051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa758757f53561254c0617ab4ab09f552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41dcaa9a9b20d4204614c18f2a6a2653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4970d757a7f523e9bd4a936d4a581d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5b83c1695ead3b81631d7ce3560f255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd50b3a86da7bcf0311a45436fdb2e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c42a656f0422ea5d1e37444e83b26b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58775eafb976ea3dcb37782e1a807ab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad5219a053c63c9e40e3ac0e400b1d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46ce8282c9ae6b20e1fd3d075049d260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee72652ea683b874964354aaa4d24e961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f12d38a450ba998e1f97da382cdb7362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27de7aa7a58b3fe2d887a20f8d7e4463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7fd5489fc13302412cec91cdfb067264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb8731d2cbcb4095f660678340bd3965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d61ac6208a726c37c15ad4e616695a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2397e3e64223d2867170c986300a467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6b39194b2e39739d04251789fbfda68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee130729421d628780ed17f39e5e3c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d15ed79f7147ce625453ce04765d970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65cd589a880404036b0e41358d685d271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01947ee0fba44e4b58dd72fe93285f272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79022edecab1c05fb7ce733471928073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c4072261798b3e85238498107a20374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba19a02e2ca496ccbd2dfe012a2e6075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d61194cc589cc131d6ff1f3f75ad1576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e90ecff2b54c8d2b37f59b933663c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc38405daebfe4ac1a4681a61af60578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b813178e7bb24903aa3b2dffcd99e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970957f7a6ba5fca57aadbde8eb9fa3d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09cf679e2c42df1a046fca5ec2b9de881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d68d8f724205c0c871efcbac01c8fe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52fb0b56acb6b15810d83364c2f7eed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32f55be9eb65ecf89c6ee9b9bd933a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c1597e80f327031c124abf1a572ec85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243101f1b9a399436d5a9aeb44e9673086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8309b3e1f503cecf36bcc11aa1192b887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1500ac6171ed2d42a2cdbf99a0d1088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053576b808b4b9e5d53e098ad16f03fd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d724c73507712af6e3db720f212b0790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba1b2e932bddf2c1a0a97f5997fdf591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137c726d580c09bacd33d703dbd2d7992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20456b2ce432c7c9f3d04cdaa810cba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3c8cddb157776d1509f449dcc3f9894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94018bddff6370402a4caaf63368ee1595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ae22474a229d14ad0a681a418f17696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520f64db7fabd515f4fe679c18065b397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390b03489c89d27efb7d0499399561d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481390b2809b95e98213ea3f1f5d475f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103a8aab524e7681ac3237d61ebd4ae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443569337779ae0a957086159f54e8a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f53d95ba35f099cced503a8bb1c96102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2960faff9ac08c214ea936828f093103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b2b937c5b3ba7dbdd800312ca43b6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb90dadcef536440aa80f753d1b5647105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46192632df5bfbb3d67d97ea6c648c88106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ffb8c219a7ed066821894c4796a83c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1c05fc862fd5e32583635ade34724108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890d9450611879803ac1bb9f03f7a9e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed885740da043b0d6048ceb688bb0d8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060709cd18eb9a5e26ebba404f307030111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ecc128e546f5bc8c82926f2ac7cd4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08700805ec626b06e98722ce3aebdfdf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133ecca6184991ecb7946a80378a166114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5cd61a843db543f30cca036173f2be115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df05236986b8f0a8703fd64afffad7a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24144fd9fe5eb2e75f26b771dab0090117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209bafe66e212f7694be795a22c5e7cb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73847e3d9c5f48d923af7a03c899ee6c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5634fa2e0f9944faa0337368ac62318120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4d34ba5fadbfa53d65bc914f925e8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ab176fa390b78d88818ea15bfb058122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c05dad8d1a55f674571dd00c20d0df123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10adee7caa395120374d7a3146496464124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a371aa0a9dbcd0c02d08e35b65858db125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209fcb15417c2a118602ba8b8b88bd3e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783852d355ec1716b384c47f3e5e68b7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ffe5c7e6ba9220fec37a8b0907cce5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea24573f8beaf7c5bcfc74bc1edc29129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd467456181aec3a5f93d2b197126b5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08ead8c78cba7fd5583d8c457a023c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc609edc5a1d4d268bb35e49336d3b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5070109348a964f94e932f82c4cff4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc37c08214fe04ee7712794f2849bb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae3cc1bdcdd3402525dc20e58c1d6b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113d934b01e93455933c6566715e974136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4113cf7bc0a2e297eca11c90488ae4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc45955a711efe3a88f09a75be231f8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a155c4a71e6a5a39d1dc408248e1680139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f03f6afb0d60960230ce64cd0da208140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0841377a6bb88bccb2758b443e9d489141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60204b366283305e609f3aae7053d800142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e951fc0cbe30270a30145f1212f39143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a664d952b9610718429ee2d6085b60d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534a9d6e8709def48625fed38df37b5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ec0d92d496e7219f4ea4b8cdf96dd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e91c720acd0067c81887c390c5e19c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf87c3d9e868ddf00d183c74c134a8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf32f0efc2bb73c52e2f249e31bee9d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1b751547db737271aa353881f0c15150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4110cd50420561c2ba7145e48c8e920151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a439d81399e838d8ebe29833ceb95152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09dabed54e00b389460ecf1d892e19e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d54b2341a9b75af006547f55a49c5c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3d099d7af1a52a27825832b33a642155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42cefb79f178d7cb81bcd9c004f2e0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269a7cc449c793ce6687bb19c02d782157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd7f744aa90d1be7fe95d329d7a33e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7311c91f2abe567589a74b8d68fbb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ea8b2a63a19a40ecca907234a15ba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e259f0da3d4d94ba22c64e5e5d698161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0dc144b64de0e0b87cfab7865e176f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a094eb2cfeb1844ee2219f55ad5265163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d09983156de5185db041b3d10e0e41164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211144bfb158d6ffd0cd5f039fac3f6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bcbb7874224790b9d5a0b460136dc6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618791af65bea22abc892058e79ae72d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf766bb6e9a07bc3cac8acfe56d22176168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49273efc001ec4b2d5c442ad924c13169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543daab441c8b016a150909a921dfc68170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950027ef9c01bfb726f9baf2a86dd2a1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3b0eeea8a77a4abb7543d14e2746c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d418199bdac73e784661d902742df8d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f299dda768ea41f6b26a90275f3eddb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f65b3f362760eca6f5ec3b453ea23175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610f543fefa923f5522cb8f689c3ac1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e006f53761628ca382b68e456a7cf2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d841cf1bc5fd41f6935a7269782d042178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca56fc75f6fc82ba907517e0c06d6ec179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc42ebfbe473683abcbc44adbffaabd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928c7b59b31f8a0a1c52c21d04d547c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b410925beb960f1e1a2837f51c318dc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da18d23266d52bb24bd1cba6627b79183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8621db3b2468273d383cdc5b71826184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628ba2fba85290212d20ddf5cf97c9e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef63a610d866af6c3ffb18aca9d69d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f18af0d8a7583d3c5ddf9823d221e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b897a7f06aa9081db0d7241de164f1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c566ef9b69e90821aba7e9f225eff189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c602ef7c7f00d76af3fc0d7b3db1d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb1e0de1a18090013086dae03f4a7d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc228144c41da531d7735c8303e8428192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecaf633956822a044e5e0fac5271e9f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f1486526abbf4cdcfb75515e0d662194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89684d5fea6c4c644ea949118c39be41195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17689fd53f4e6c1cb094cb63c33f81e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc09322bd56224e288acb8e8a95233197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691df02ccc22ceb681a44290f25019a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c49c160db9ad360526f17782c7a85199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527ffaaf05c95efcc29a5ae548d555d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b917d87d0b47d3b64b057c9642b4b6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70fba32ffb88fd54aed0903bca2ef74202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016141fc3bf5cda8f74dcdcdeb434a6c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213086bdf669690a30b6b4deb7e868c7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa928db70591ec71b8aea11528161b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf6500272c593570e296c1976ae2eb5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b3d819fb3270c9c14a971541e64bf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1131f18cfc0507956d28b4dc398ff47208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b01d9d56a2e549b5b9d2873710b0e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d39c42a97ba214600288fe72eec81210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191bbe173b116b6ae23930456528381f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321cf6670211f66ea111d1e9f2289086212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a8aa42337307ae8dfdbd23268a5a5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923eac3582d0034b87411f38531a50e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e769d54c72782e37d27963f645db1e0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417883ea94fcbd6172d541945858cbe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174dfeafaa491d31e8754bf44e99c115217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1446ef477f706e78df9a6df441cd08218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07878685f2e4236689056599397aa6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488bb55874198575281babe9a32ccb8c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a7d4c513a47ed6ed5f8757a12eaad221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e527b3e559a503014840011818f540222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f76901e6ef4083f5e3406c7ed883da223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1fe22045f7f2abf5068b888bf6557224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca619dcda56143ec067896b40915d05e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450de6becdbec577f76c6428d2329463226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2a221651bf97f8cb0691eeedfa950227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ad55f3f3bd70f9a42618ea453ad2d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2346fed27f49052d8c5cb3ca990523229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7fa9570eaaf584e89e8dd3cdd573a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c1668839d7161d68ca55558bacc54231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232885b7dc546e8881f516f70728e55b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912c3f6dbc35c1e7f1a3e6943ce01cd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a614482067f4e007f12d5dc6c93c5d4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e169bf3f001e86feb02d107a75cef235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660837e1240c58da760fa9c9eafe5ebd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35ce5a7c6d039b022637355ec1e8f6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893875ec045d28eb0a7ce51bf2fc1972238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a07dfc50413e3b698c1b664e0487c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e96d9f96dd363c69ced198a9896eab240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265fe866e0ce24ef50d52fec95ea0296241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56cfc2fb13973c03a52271bbe1fb6a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70815ecef3a139ad5c620733e8b046243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d763b679f2ac33d512cd1b438700f00244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd955b2e042c3a426c52aed72c076216245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2ee3d0bfef745a794fd812b9ed39b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c4750fbb5b53f226e75df454adc90247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705ff8373143f189705997cee439b4e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b6ad688a45c52d2f50de744b8dc7d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af39e75d615c4007fa2ba2eb7d2f45250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febde77861d759ce314b12f33c89797b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff63102fc8be20d6d86607c72ddca2a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33030660ac2872dab73945f21b2fad253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb90214db79978eb4710aba1892dce8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062cb180a2dea9f385d5db9ce9737db255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641e75143e52cf2b6c2df3be75e3025256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d7c2f2a4f6aa23795fa698b811306257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6dfe1b10eefeac27f34c7c97a2f78e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd57483fbc9799b73abe66d4c0ef7e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c59ecf382fbc15bfa2cbb654f5340260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f015d380d431854c5220b474a8222aa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2efd8aead2fb4a4fc0e9d5772cf52ee262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93267f2e6cdfa28157274583b3b18ddf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b2537497305049b4fd568d19093b1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db20473409b6b8046e34baf198da9a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d7bcfe047ed7f732d6447cbf32138266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb6f52cd063ca80d06931f8749b278267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce936b77e53f0a1e2f073f3285f77e0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2477d50a72ca1cdc8538ed7f2c9772269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8b05eda03c7a35872fbd7536627cc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a21a92d0fb8736c9fdf7f3fd8e1f65271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02712edb7e8f5fcd4c1bdac9fb845d4f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beccf87fc15ad76cd7d3280069c87b3f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2291ab87d20584e5797a5fd6a1aeb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e781dac8da4c3df9884a8b503f4dd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8bb1916cec617a5087acc141b0014f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78bd4e58475842f12c33abb0ab6629277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06a4caf40da76582a4577f0c97b82e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e89a7fe23b6b02b9238d5f42fe13e1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6e3afd1adf7db3b953201f3f64fdb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db31d928efdefb24d3b5f6a2a7f13c56281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e6d6ea9ea7cc1f54882addc050288282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333931d80f592d94557cbef11d44820c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51c70b16899d1237ab12424622ee24284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80efab4f4640af327aec9c8696ee7f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc537f991c0a0d63597a001288d8e47286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8f7e4a7616ff7be1ea74254be9ff1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74993b21624ee80efa39eac37acf73b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bcc0411184eb535e0fd2512b5fae27289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3f937195907827fa7c69a1f18c535290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9224a1c3ce90e57fddab632033d8bb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7062e755a1d504d45c68a0ef44b7503292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e2a4f98a6ce2ac63cd448edeb08c1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140b0716b1644a1a21d68c76e744b7d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112190822f41e5d64d858b42a7e56cd7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe21caea5e6fc1a76872e4899a9b480296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33532d76624a3608efca929aec7d066f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf184b18bc30f8b72f34a0fcbe5acf6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4fb9dee262fdf4dc6e4c46c8a0af40299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d68ba1b9a8e2e3d123198f5866925300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361814bbe7705a7199c7cbd4d1505b42301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ac9b24f20f0bb6ff02b272782c50c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4bafe158bb3cfb6e36ca2b79da786e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a6420d79c71cb9d10ff4c3de07ab2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ee602d9c842813192e544ca1d0252305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cdc418b52261ff46d046a9a7009ed5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d839945c6769921307a5634428eba307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd399b901f3f20a9b97469894f1555308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630cae21fd5fbe6bcfcd884cd0e2c54309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9780532ae76d24923c6b1b944ebc2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0b3772285d24b825a81de56018dab311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f82d5d817ce878ea339640cb03d17f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8019a042b15ad62d9f227a0036e43aa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb115e74b92a433410e586d2cbfc11de314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05b9cd95cbf449916d1d568483c2d8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31d137fee4c4f0a8a5075aa32c158a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e63b6d6098c546a890b523c855286317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aba8881d28533beb2334f867c7bfbc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2c356aeaaa8b2d9e1843416d18d60319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed17daeafd4c6723f3a931ebd5887d5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79417301153d2aeb38ba9491ebb5cc2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488494d45b60fbc161543cca2aa270e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4bb16b5be2085b4572600dc27ed382323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ac021c40ff39b60d5f4f17a2b5fb4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32855d0ec0f946be6bea168cd30de94d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f4c09b334bc3b6b0113a3c10c2300326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53443a43ff3df3ee0464e9ffb36921ef327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a279d4ea55a5e6ca4366ae25241b39b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1345fef68b8499c24131ca0ee26c1a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c552ed68330be6d6fbf799765b90c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a6fa462c4b325566662efcdd308f5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687677a98fadf2698521c9e83955ade0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde83edebd716aea8ade53215035e34333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a1a300b53639797125007302a5a1d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27984d6a080dd4519740f524bc061457335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d67e3b3a11b54f427463e7a4274a34336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef78f7b149fac2f0bdd7a770797d804337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e768df04f9a0ad6ac8fde2a431a5639338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7fa704922f11c660544e4959d8fd8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857f05210bdee6a2ae2fbff6b0d3495340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e57a70a6a338b9b36f4648bf1c282341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1dbaa33f18a0474babfcfa97a37b6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c51c098ada7bc80db0da11a894bd6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b7e7c112328bdd7b976fec55f3d2a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ba4873321b8c94c9c5f5db176bdeb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf92518cf83148ac325afdacf95e61d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091aea9a4ca480eb19e58091c2834f9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162e2b7c875dd5bb448a31500d190e8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518fd8d3b69fd42d2e59f9711e39de19349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba1c0b5f6b61c86b3ee5f05402c37e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167cb98b8c4db1be17f88d0cfd4a80b9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd914c17b2110550c14e91b1a9cff83352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ec3a4e652a2b10380f01604362a05353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded977dc28bf1ebdc88fc2875fb1780e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32bca04626339c0d267b0bd0a7963ac355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb28ae85aa6514c876cf0fdb534a98356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb09859b75e889898007ab4f569909357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4951c67d23fb86559f48153cb50e8e1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b3496364196da502391a465949815359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dffd1eb24fe162225bee4cefb79bea360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf595b87751f511399e00d66c8d538361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b3e1f15c7738f2976f7e55aa07723362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b522766c94231eb21cabf2bb5d092a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903116e0ee10b047e93e4349cbc60d1b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21827aedbea7ec95cabd0fd00b85b193365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37efb4c3bb0ff61cd70e09777c6faa1f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a854ae192aeb133e20858edc05b94a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2bf55d3cedb4d1f688897ce289751368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0642b8956d462a73a9aae3ad2c6da62369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a290adee1758f7070792d38d97aeac0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844776763b079304f81385da9927b8b1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02d30bd745375555833c5476fdc360372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219d3a1ff43ed8fcc7ca520fa891519373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7689a6d68e0bfde9043314a6ce1ee374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37698c6084135d29c202405eeed4f950375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb178152d0bc740caeef4a4e6bbe88a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ecb65703ba471b320f50114e164c6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74ab1da8d6d9cbec74029ec100d0f4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e422eb53be19cc73ee87bfc2491453c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff652cc57c64233a7df9065564f6c76380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c74cfa7f484b7a950b644a5e5d435381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92acf94e5a29935d355d5b01fd4a31f0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35909d3626c8ee457324e84522a5b139383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c610a6fdfe95ca8714deca9cc9a7c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778a2ea924170fea9ad1b4312e8865e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090f5a550a2b66fe5e8d0e83590b1c1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4c4d924c8a9720472b8d133d51700387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34e94698bc7d3cb137081a224a10a6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e13f49cd3aeb72f91b4cc72d9d013f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3683dcebdfc81075d3f92e8fcd961390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be73970785ef3c8d05510d45a4c956391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f7fbbfe13978bbbd30d9546e97b65392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2452ffd6cc376f3832a0a397ad482d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965b6f61a1b3ca14796250d1394f291394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533bb0430a1f40c341eec425cca3ba5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c9f5f63e9f3c06a529771901854ef396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4313502e7bc30880ca1e441656aaff397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c8439450075ae7ec24cd1a3572985398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb36a924493e301b06db7e83b42c97399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80edf78101e50e787d0257d6c1c887400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6db3e475475c0e2205f34b8ddeebc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a6b41e43e0bf830c3a5195ccebaa7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d18f706da4f6247a73b303783216d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5f303a2fc1f8fcd572441e7f6967c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b62f4007b5be8add4833ac3a9c7762405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87969fe05be72d6bfe70ee109e2e1c89406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa59e8df6b99308b3aff57f43dd8fe407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119ff5a3c2ace825cf5f728ad3d2fa9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0beb1fbee971e87b6351386f25e28b8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18661885ded44388999a138f8d5f2f5a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52206b8453309376a9a374d98adc454411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab001ab009447d0948704a5090585f53412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd84b21f98d2d9afd7ea75c5c34eb51413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b179bc3ce6269684c3738c49e2350e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a5a2e797f187ad8e1e56067ef92efa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d398e5c4b5aa1ae832e320bb6cea7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07590b1da72f5bed3a995adc28dcf80f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b0c89d7441c31d103cd8e26930f3d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef12346f8df159e627d375f966b0c0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ab2845b106460072527e0e0fc01ef420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68671e958a46f68f8770bdba3e6ec2e8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa884ddeb6beb84397665f151bf7065422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53c1bee44d74e15c3dc93e95bfca8c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c65e6e15490b15f92626311d1e889424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e03818c9067f6f06ae488f16902bd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06aa194db1dfb115513dd3a965d5f1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd2ffa57ff09de8ed348c269a1a19d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd2e0f2e0086afc572d91d35a8f13f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5098a658eeb15a2f3f6feed1f65e81429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ddc8718a37e98b86f34ed354230b42430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe8ee7f990e3d175d6e479a3459e6a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66aa6243cceae3750e5d1bfe15e79e4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc2674fdb11dc311a637d2f6a073e9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cccef66c6fb9ab81aafb0b5e596998434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1c63e6ec86c92f03ad97a9b212feb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2201e5411f64e814c89aeed1c761cdf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4330559b3d3d9ee721b745c472ba84c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed241d86182851fc8e1b255959f3df438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fee45fefd1804abaa9cfd100eecdd6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca17d65527a36b342b65a7cb6fdedb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620f39fe5bfa6ebf798d47f8a885fe7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78fb67ebff7f058b252c467842662b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a079a66fb1c3473c2becaa394f1b62d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f23bfcc826b874e15f60d831e1dc19444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00b91a111130f95b737dab6a4e5184445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14096a76f5bdcc98dda9dfb80549ae446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959a39dcffc44557f3c88076aece1a4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e07f925b9df0026aaa5364ac2bc78448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8120fe9647386ce558df260350b649b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dbe884af6e1754a990ade6b05dd93d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76fb9ca61c6a1b2b3fac11cc7ec4501451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5f7b7ec1a0210d32f45c0109a510c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5d3a89335ae5e95bf1e140720634e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98c37ba9c8fa2eb666364652fbc890454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd201494a0cc2a3116f7046edfbdbd6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc12b1df492593291532e10efea1fc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc09a3c2f39d5d4b7c132d0b798299f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1979a576a8c51f2bc80ab6485dd82e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a626aa1562ef0a4e97d1cae5a8f1e82459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7caca0d4940970eadc9cca7878e6e40460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74326dfa263e182eb0a890363ea220ff461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db096422d990b0f8f727c132bf90ff462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a65da9f976db39305ed5479978937463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51fe7434157a32f6d24aea2fee0efd4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6541ee98f79c21cdf0c9b90067bf2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a505b0173a4e89c5b1b27842c9822466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48eece1af667f6a498921fd57942223467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec98719ded1dab082491668f542a33468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029fc0eae3f27ae7acb98ff9e4dd36c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb157ace52fcec24fb7da9ee4d467d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6415bb684a6ca6ca816f08f834fdf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae461bb3da01080ff989a8cdf3f07e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204ebb9ed54261ab3fd6723eb3508fa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae880bbe69dba65596137cd5b964dc7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240a776dcd237dcffe84a1a4a649b55475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21bba4f93c4b4957e6b8b699c5af74476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6763af37525d727adafca31904520477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c0d6107ee1768d2ca1a6981d1c027478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b125283ff51defea54f33762e11310479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e25cf289c1e4c2a731395ba3c1379a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9bfce92e7cf75bfa9d7ea188240e40481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e16bc9949233ebd2845b39aa6b6496482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b300febe7ad35b570d96fcf7375a0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558100de9ca7fa52f906aa95aa02ffef484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbdc61b82e932bb8e9d9fb8baf483a1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4d218f584bf0868f392024b40fc56486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff4a2ebca964fc0a9ac0df120694ff487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46151c37664874fac70bb290264567488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07adf16d32a77ec680621e5751f4be4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227eceb0c627073daa68c817f5362d22490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a2ea620a2c39c5f8445a6dc53e00c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782dfae8dca168b9d85e334116a23110492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130cedfa8aefebc7fb748814a0fe5bc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f356d7e283a81f41b183c6c84c3c2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89fc707133364b78d9ba1f6eeb8e25495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c92c9b039d577e709d03e4e427198d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61db957fe3ce7a18043739ebf6188ea497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492d7815b8032335eb619651b1ebddf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be22066651351d302fe65b7ee18cb279499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6906f75996b9dac3d412982e31cb3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a911663553050287617d6c04324cb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d064c8e808662458cda498d113ab46502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44651adeb8050d5941236e9ece00371f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f35e8601695f6d62794383245c1c07504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae397507fddaf10152b3456b9b47205d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fdb5d757cceead03db4054133d3ac3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e88930e640917fefc5c9a66a385a0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8368de2c03950f4edbf88fb0aa2410508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c56ff6a961c6720c3514a04343165509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e039f98a3d73de0aad6c8b177021e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d22a0ab9892ad574b8be394145fb9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a27f649dbc9999662707317ad7bb0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4594fb1a1223ae1ddec4d75bf0e012f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c242e266e6082aca1c32a53ac78b9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819d2f82ef047bf19bf12ca7703b877515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750428239c72cf0abab8b14eb46fef86516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29457b4ea1950eca54bc47c4878e04c1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62195d55907f8c16ba8c606378d6f801518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af8d63b583c36a811af775278cb9e9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e10cb7e3c0af1a3db276a85f847a31520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095ef69f0eb5fc194a6758b1e68d3cb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b5c2eb57e1e22803d6e657c0fa91e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7a10267e7fa959d1364a7cbdeebb3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789387104ca13bacfc3a4c5ff689d29524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c05b1c7e045b0ae24baf94049f958525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1517eadb843352dadf8a8153b712a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8bbad67ea3fc53d1bcdae2270ffd9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a38fcf42bf6d408d5a3fa6e5d4d62528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e4ca2327aefd0446086f79c80bee0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2df7f3a17507ca46595d9b74a32edf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2ce2a871077fcb2b34fac172dc700531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91204a3973db03b790bdd4b0fd85c75532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fda0e9ad21043834a2ff16af24452e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305211c741a7fe75e0ca231bc0328c90534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa168e4891cc3920d9bd5bcf5177f56535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0bfc807634845af42e359b1ca51a9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949f3dd14d403f23e230db23d17e8ea537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d0a27ce5e001717898ccd125d4d59538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa289b0fdb7c66944b171f9165a19c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee004c8f34b6674397e2239dfbbba41540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23dca08a8fcea40b7c18e51a6b9e8b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa6eab4b88f016a44de52c95692731542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d298f3871389151fffa1e6e8c9fef543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f61344a967ebb624f61d9b2e5e1755544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d80c17f1fa8363f8117fc1cb36b5e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be33bc0c256ef37d114dcf699f418ee546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6cc489af67b4714ccc9e9fc1a681f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544fe9437865bfd9f9958aab6153fad548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc618bad1f90fb531bc8ee8b7c8b2fa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af367b2dc70e2c58b139e7181e5b99550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d1cfeeb5bf18569467d48f0dff11b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0323de8598529335e32e69195fb8303552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40fa4e161be2da9a622fdc974664b47553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4dc02e97c235e1ba3e6b909ff816b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2306f9e859fbfc29457d36d29059c9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f6cd5ed26832d7722566e224c0eea556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a8ab7f7ffd54368185dbd30ab05db557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153703dd06e2ca86dac8b45d542ad9cb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0bf366eff40a9f2c0fe869dc4787e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9199494456fb4e84cc8bb51ba00dc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac994f178c9b41f5ba48bff1ee21a4f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497435f399a42a1602d153224ac54299562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6614e3db55cd644f3ed3f3e7800af4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c07b67d3b916079f52f3db39717dcc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0453dcafdca3c388c7255a9e99a9e92565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7acc60f7f865c12974edcb125f0132566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a08ea35114e5eb40be0641070fbb5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354077a05af90705dc171e5ed86bed85568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abcc96b801c9b22b0fbe49a3c5a0545569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d689bd2cc31f6ec09dfff907de3c3b3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3cb1300e0c67b4d39a919447bb347571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd3e3ba8c8a3df72196a17f8b70137572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ded073cae4d0b2742000dd532167a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6ebaaf647f51161512e6ca1405876574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77fe35e7c8e2f675e6ae77ac840211c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96868aebdace54d746edfb8dd97989a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e14334df3fe034f9fb9cc66202469577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616bc111dff9784f45cd60dd2d58342c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb5b48be42c6bb2edeb73fd9ef352c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41ba57bd695d77236d24fc4cab9098580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce35556eca0446845f9bbfe627bfca6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa3aa40287888ca192ffb9364ce394582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a3c8db389201959b30ba742a7e014583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bbaceb3bc6f1ec7b655212f9ae49aa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ac8bff33f04efc0386fd44e7ff1dc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0f87b1539c43f1e139332c7d72f22586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe521cb824c174b19774811e9114991587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416f6195c98ea1faea3e10d53aba1b6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37797c447645d006a1027994f5a4c871589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ed9abc9f2d3150b24f500a1699b29590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29337977b5061cc16979988ed754d6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1e844809ee2e5e1efb8279058167d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35202dfadd276c247118beeefed0ff4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6015f2144c8fb59ea72518c123c9fa0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a293c53e196fd43b3346982010579595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a356764b2cd5efb80123b01b251c66f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd71c1859776a3731f4eb0c451fbfb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50549b3123bb6bb59a71ac916b418426598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0bb1cf52f78c11e76bb880c87a9ee599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584482240c03f96e33f19a2de3e1457600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfaa2694bdf2d6fb26b51ffa1da9a6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd35f728f53ffd6fe1bfba74ce3484f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890e5f4d671d0b011a10fa61ffde3d2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ce6fcfb8e976789dc36efa4d4f261604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667185a5acab6e4a9f56362096300cf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329440936962937b7eeccefc0b0538c5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dafcb94a90002f33982312650c3403607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983e63386c4979fabb68e466b67733c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed095f1ee410260e39e37030edd5c0a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ac51e84133dd67fea289aa2a6b412610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ef7ab2e187f9cd59e45c5a4e2c750611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08201310d6c50e861291bb1d803a3984612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97f6d99e48f385efc8a291a070aca3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5fa7c6f906659721e131e59f5cf51614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0bf9940127d5c0e9276d190208bb55615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25935bdc2a19af1e6852549af214779c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141153fc773ac80e61960634d427723617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298079f0339e481300692c9a8947032618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9f0c920ef6e675d336f8107f7f4a1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570dd1e06a3281c08bc6bb5b0b253c46620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd21ae93938959d4009971812ce7c2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a452cb21618704156ec2900c4359a8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261365a4154ef342dcb669eff825dc22623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4db99a5e2036a12fa570fc0e8b26a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8324f4e0cfc05179746d616bb86ee625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c411c8950704c7b41b65174b2a544b7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed965bc787acedf147d339fa58366c79627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651dbc179dfd697fe0dc743078592494628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453dedf70633dc5870ad080f41cd905629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2ec386a070254020a345ac59f21f9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df68a0584b03914c94bbb171cf38dc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a022b7f8b8c10e1514fedfd5798ca632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e09baca730e27dd68e06168420fcad633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c37e65756b29415b321b925ae3034e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7769951b58a717a276e418d0e619e0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3dbbd2d6c454c04ca3d91d0a10c563636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a648de38a2280ecf76efbdf748bc886637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1575dcf3eed405191bbebeba107340f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6d9b77f1b7a0996a1cfec730a68fc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82a481aff5dabad29244f1edf2c828640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2aec740c6977ec24b8b7ac4228c3e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b01e7abcacc859d52a0af143efccde642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf66633316d210ff6b24a4967aeba8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432897f80af9f36f1e463a8bd65102a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e14e3200a06652a19f596db3b15968645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052164001c93f0edc625a0d541d6eb91646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020064de2dd6e89144461779e8a2a3a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da609c70b1b17de579ba0512bfeae89a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd75ede44e0e38823f116579dcbe44649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e358d9e396f4f924e040025b8b9f48650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd4e0d7a28f32bdd7b52486feb276a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e34f53a7e1db7983243d45a45a97a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d01af7ad00d4bb6d42092b04603551653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b55625d9c3d241cbe6364ae873f9a4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df4ffc78a0f5b7f1b2add5f797602d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f153e31be0ae870d72d567470a7796a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4879fb9e7fa01b37c6f2053403ed485657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666bcb4dedf8201aa2b6b4913a7f9f6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563e37d7ed68feeb7a2a72dbff33bad659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a42b1af5c602c5400dbed5acaaa989660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee3ee0515a613192ab76a1b388b4ee661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588d5d6401dd4755d618ce11dae2574662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357a9162d220d73214425934f5f7856663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862bd5602efa97335959e3e9b7e4ce1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf2b74e001d3c7194fc4fe2b69cc31665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36f5135ccd16426be9ba7a54b0c331666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d8063a9d7f94576d5999a8dae37c3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c76d0b22d66dbf39f4f9e32e3da8e4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7729f74c32284f3a39f06822997c2e3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976944b4dfbaf43d648e050f8ce1b558670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6548296a2c3582d9eed09b4649ead671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e043a7a9f9fc0591a3ec955d9580fd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387078070fc3fabe1366fd5caa55eaf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a195669c7da0d1817ed059383a9f0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ffce5e66b158a2bd902bc29f81aad675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad6fdcfa463ac081252e2e8ce85db6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341213c2d639d0b6ae7e47a4297645bf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5433e87b7d06399a20f1f56d80b869678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493e14879a233bdc70730f9479d5c86679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d2d7b930ce8753b1309b965a05ed8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e597ca58891185cdf491390c27323681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c61d1b7f0a5cd761c397c6b8f4fce682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3597ab564d8b5e7716d2097014ed14683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09ef540315a4db1fff2631546f282b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de22c69a9b659fdad45faf41d37241685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d6be6261f193f7fc208663261ad0a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1148aa1779ee76af494395897d17b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1296a34e3091c1a5e36cce72f62377688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f72eb7027d721b60d0f8d53bc9ac72689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc392b311c59a4e63d0dc2f4076c551690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232effac9ec5a85c00f0dbf4e7089ef3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6474a03db071fb84578ae2539d580692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a8fa75cbd59a3162239ee07143060693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43676d372d897b4093c848963c2c21c6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a400b3187c335f3eb801affbba2e8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480d9455429c54518613d39874fa746696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf06cefbdcb9c0d0a6a2687c6bf86a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e217777559964be8e70633f5d5eb49698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f440ff293ca0bf8abbf0c81753e966699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934c943e1ecc19797ec658b8531d475700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd54968f2c35b2bc4c96c2e76d0174d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6091cd1674880cb4064c78c963db3d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1042cde1106e2dfc6f29cb07352f1d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae0fb84f8b25b19317a05973222215704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191fb0ba4060b97949aa693455acf91705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128eeaeceef21139dbb381fffd27e50706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef5849bbc0abd9812d2622e853917e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6ccc016d7bc17353e10fc6488d174708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0771458648e1da3f1323805f1afb31709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b66185704982c2f212ec7d4b128c4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47713b921bf4214664a91930b6a1a768711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15908651cf80adb71160a3d156f3739f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365cef24fdb25bd881ad3ff0fc919cf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630eb182818a07d450d134d630822d00714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584028cc76d7766b1698c5d57953afd4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb899dea23508762dff2b43e4e6a476716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4074a75cc82773e02eb3b5da74a1b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2514a85d7be2680f9b927b4eb5d00718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b567c5a505922747a9760f990b66846719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4b82546bf5eda9410aa4e0a19cb3e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed5bcd012cbe0755c282d214bf3a47721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e4ab3e698b3d80170708a589f6a14722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286cc994b9a89196b3746614687056e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d4ce504ab191b98411a5787b4573f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d5626c81e6387342221ce82392844725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d09f62e69b86ad81bcfb7776d4e43726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243f6c60e3712e3ea67687d49b31a89727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b8149edd2272db69c6d372549e651728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4afe766fb3dd3d40d57d2f2487473729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5860a8b00a11e18435b04088476b1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b34d3f0548f6c02f2a288052c7134e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577bef481e8ea1acce716b01ad786f6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b98288b14e068c4eedf2df65898fa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027fa47e6a1d023c4a650f1ffec6b15734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad4f4262000a7e96d89946d6dd54f2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577b630930f4e31cb94994d167e230a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972519b05b8f2578c3a75eda5cb52be737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527dd27dc353cbf1ff014e2e39796c51738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70721e4099192961b56ac27288b6ab739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48e1f723b72e01fe62486eaabeb08a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd28d559d3e07f8d06f97e5679fa08741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470525c891d5c95edb5876cece635af2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c79ce00baa44500f3cbe7f326122d3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0542a032d36dabc873062b0a85b9ad744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b73c9770a6aef431233775178f1aa5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82ecc04895effc090b7ad19119fea8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4c5b9b522a5d0b321dc80e5072de6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f792fb4b2eb63e9695ced484b4226748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa91a3f9b4ce9e935e5fc7912bafb4b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662543c0d8972db73c6967307872a1b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e8f6a7b20e3f07b2cbe95a2119b84751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29efe344801508f856f972ab9c5e1448752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80267777f8e6735bc8e5d7abc74cad5a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bbfa7d47ee4c2a1778bd6a41782dbf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8d6c30f8c605fb408184cc6889212755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ff67bfe9468871fc047c16821ee0c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41984b6bd7e3467562e63e4996f20c3a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a7edd39ece95bded2ff8431714e74758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927e4b4c42222ecfb6243a9d6663672759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de399b45324c39aec0636c949ad5b7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35842aef491286003e0e10d53e678e1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bae40e8b9ba6ce2cea1f7eb8452e4e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1519270cb6532547c56b405fa6bb1f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f0c0a14dfa4d3485206c8db03fe6f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da11a101dfe5674c7bcb996ba6d1ec765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb38e807d8df18cbb653fc49d4f58f0766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2afc5385ad003678cf4eeb656c357767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb979ad3e5cff7e4f9ed5b7f45475c49768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b95a2999331ec13a3141fef34bb6d0769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f9efebbb66bd9ef61f3f537b85665770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56f5ab644526d179c7777fce142c19771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5c1c30b9954d91fe51947e2debf43772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ded2247ee9836dae6cb388e0b0488f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d20b4d352ae56b85c2e82a74399598774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1455c7b75b7bc5721c05b8d4d3170775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb690a333335f936bcf65fd1cc604a4776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1d867b3b21b51e347b3c081d995c7777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a04c46db90b950a8c51fea49a3877a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5111d0d34ed3e8b50369f66ed4cdf8e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72676fd0f7a9e1db4ba75ab9f428148e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d1f80de4235f3fceaa5c4070001d0781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa58d47d10d2b0e13a14bb201fc1c4782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970cd8b4ce93bfa4c1f45491af353ba783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60cfbaaab934834506ac1349086300784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963fe27c8aead3c32103d72f505b469785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71d04ca81a113fb8be08af5f8d4013786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59be618e19a64d0a37ae0a4b7750f45787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e738e4e3289ec825e65f92466e79110788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c0aff6334315dc45a82cad6795da7789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c90249b10ce349ac2e28ee6fba7ec790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e390b9d5f15b1b08cea8f218795e3791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbf4b35ff0b5d5507ba4cc2d8f2e70792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de9445567a9e9c0dfa62997b0642f6793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f35936de3850ec699aae3e807f81c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c9a9f116f2dab75077e856daaf5f1795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839f8f40ce9d9dd691e40bbd8a235ee796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e2efd19bcad0126c4572b7bc6803c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e326daec82497311028ae3f5f148b97798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09d18cb8097ca226ee54ad0432b506799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d23877b559c534eb5fa7270b17d3ff800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66912fcea2e1ce11b09b3d5d5bc984de801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9055fb1407acfee052b4df17df0d3b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bebe0c8dfae83ced8ff0e2e81683f27803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79195dee78782abd51a7cbd2fd9b3d09804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39842562e15ff59c3408d37de727cb805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa00cee1b5a2840acdbfe1c7f90a0a4e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646a9f8a12721c299cfc3539327b42c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9edb921b0977175ce74c60b00a26d4808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250641d3a6e310278ea2d8d18017d87809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002447487283514c10c63e4ff28c7d6810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b97bc5818b00dc5437afbcb5b0d21811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866cd2128475c01246add80c904fba2812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54e1938da452f2480b64314f19194a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212580da2a64f006622058fe93484dfa814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2bffae2ef5e9b6298cabdbfd7f447f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ea10e25cb53a9c796dc5e5662cfc2816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887bd8cdcac69ec0177236f8eb023eff817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38a7d31889eb77eacbc058ca565df3818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44241b1c02b733b3e153972aa901bd10819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b899a0a6c6c23f70e01ef1bfc4201d820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20070f893d0f5f0e901a7291e4645f4821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e353845f5c9e067838ffd6735287c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7847b4022fdd2b1470940b1fd9d79823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4405be43644f851455061dbfb0c1a24824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a5c6cab0b037de65787f6bae531f8825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad7e7e2d4fffa2ac3bce3f069956238826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8765a48ac63c0ceda8f2a7e36c01a0827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448fcacf90a1606bcfb84d044e819c42828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f354b7902c2598333cea39e6f4b40829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9634e3da875ff9637e1167204d7e77830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75307fff25b47203c679f92b6954315c831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9aac0c6904d41bb4b9ff1dc583829832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734fb1254f6535c2a9ecd1b6666b6ffd833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b320820029c8dd0ca18a7e1fe0d2b834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed63604e587d636b9ee13458246624835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65029b8999db75ccfb05d29bdcf04352836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe87e013f49253a73c680d6d8c6d062837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b684344268a6bebe5d5ba4f45859a4838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a736b2534b5d685f3106b052a5a12839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821bfebe4ed78e2db79ade728be63f90840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a39b961d1666f97191eb2ae55f87f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24337948171170773f464defd1f1c7842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7feb3fb214e45be0d37490c96d1074843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a7b916e7cc854466770f5eaff437d844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d87619c5763f306b6f1d670f6b4c1845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08069a8a590b90c02ef88bc53523d8b6846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425527f0f2ec21b111d482b188b589c9847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee5ba921effd07c9c03eefbf4ad09a848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb21d9b1f3afae35a233e8b31a68805849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379181a46fbfbd05f9021f5f44e1558850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad9be4fee9bd4ca9e7a83cf45046b0851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dddda824e0353915fa7a40e74c7ce79852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21ad0232b367ae4d9e742d4c84bc01853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5c7d5e28710043972436255cbfd3e854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ec4996bbaa8f55856fdbad46a17e1855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcacc5073d1cfd00a96d31c5bed7fee856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6811185220a3c159ac5899a418955857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645446b2b0f1dbff53552e43413bff3858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47052a251578e9abc6084b2cd3c0d881859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf3129b5d756de41bf4025cd28f2c6860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be01490b0eb8af264219f9dddc2d47861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063cbe5c941298bf2adbbb63ba7d6ed9862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d9d60a5761d452d59ed0b02cc0de0863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769532e62fd76a9630e30a609c18f71864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b28a53afb2120365a4f40408221aa7865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9a0ceafa07e56430df35f6eaa6733866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05819f7e74cd15e8543ec0e320ebed867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41156c1ec77e60e2491a37007ca74e27868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d323aa47707c700d28c6ad57572582869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac3999a5d92272224123e5972626d5870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc99f3497648a37da1e56078240d8bf871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100401723a6b40dbe3cf72fc13e99e3872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa623e7ca6b9ec4c46af3e6a578c260e873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba008920d57a9dbd4ed054215b3f574874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236dbe5838d381f58b403d5cce87ecee875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b9ecd07e5414626282ca74eeaf929876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9acfd3af8b0956a1454f648a4ba4776877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0a2deae7dbb87eac484c0490570b1878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914d634f39edd7c9b627c0477b8d321879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7ff4c4a4f0013ce3d295d8725a085880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f2cd21ab5347e4fe75b029511898c881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ea071bfe7d18a10324dd07596919d882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66bc39858635b07ed0b09cfa51ca22883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13439396cd6a6d5cc284b36b3c47aa884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3aafd7136523ee836883788783612885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834029176284c19556841fbec50d2c50886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7cf39bfded62db574eef1aa9f803d5887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b2dc62c6d43572cd2305bd82560dd888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38828090d863c0ec6bf7426a607563889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65419518c6cf999cf3d486d0e8ef6dc890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837e953fb6eeb962cad5d2b0388528b891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f71ccad6d71cebc49f68f8974e0980892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179460304b90f33a88f35c3edfc47e4893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff800d718d4f1fbedc90f2357dc129b894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e9976d2db08322f66d32d15fcce9c895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63a1720fa1ebec6c56db0bc6a6e8b5896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50003eb637d8e140334e1b25a625d4c9897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db10fd264a0b801d63439b786a80ed898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb53b21ee0babc85d96bf01f54bf787899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e2de862e639bd705eb0d60bf0e057900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376594c0e7b85f642405df3f47f47aa901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943279ba49fd399f06c74064fe3b809902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f15e1353af0d6501adcbd98c4b9551903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be685542bd5f185f0b1536deebf888ae904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7008b5e2ddcba671955beb8498daec905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b264fcaecaa1037bf00eb93e8403f7c906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a414b0a9a448a163a743b129c01846907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150cf885baa7dded1e5709c2438af0c908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79b4566fbc4ee6d26b5a889168af02909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b7756117b088923f00cf08390304e910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833bd033c563e70381dfa5a8e5b5949911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a841b68cc839fbe577d6ce67008869912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec3960ce19da8ec715d1e662fa450c913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba94a42c4f033c6f3a993c31a3e4cd914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4645580baf9a0a2f6615123c40af5b5915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f7b8e5b91935d399f8534cf232f6b916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519955d9f9a6812f25787aed695b386917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68474fb627be791489fd77377e1d96d0918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b6bba7a8d22697851761621d02d3b919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05183f548f8c142db72a383eb07a15920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8823d68ffeb5784904608bc2116e09921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee5fd576ab25ca751b5a090afeba77922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd5e329485b66127e8e3c878abb474923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c8e14e830b4dc96cb63ba7a0d6e64924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653219c3152285e0a092591a99838dc925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2687b1ecd17968151b0b7e99f66b7de926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17ba4ed38197cd0e7bea93f8e7bed2927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422f7ce1314ec998b54ab71983c7dd3928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae1f02ebefc366e892587706651a5c929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa72950f3f6d970e7c4872805957a03930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdff285069f3ddff949fff6f88b10e6931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284c4ffb26dae42854db7c60843a971932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0083193739d290561f8b1039d63ac3933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35447367672ab9ba0e3f1dde2a836c4934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee29569d2125bfb7602cf83b34759a935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d39908c652700478b289a67845a30936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73dd48e3d0f7d93540d8465947f654937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e3638b5e2860580e21249844f5f52938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da32f05c4f0fbfebb7765d34009934939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83daa353a70c6261228bf28bfc558e2940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149537237794577da6690c9a10a1d8e941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f47be9bd3080ce868ff4bec46f06d942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870d2cbb661671bb4ece2c2ba234a96943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57368abce914ac028806635628e6c3f0944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7f9e1418e5f458a9e3b61bafc2d00945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d06aec8407d427012bb273c16e8060946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387085b8465736ce563345e730cec535947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a8b440aeaa178ac222030efc01ccd948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4bffd2f33ee8924f387240fa09570949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8856c6fd890e8cf8b9a2f2f40650ee950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ca88c3bab3413ff74e1ac2c4075b9951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895596bd273052f284671baef933811952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8bb5184017213f5274e0d66692d8a953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617eb7d573eb6791a54019b956ded739954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa619634365dd4f62a7a53fab552b2955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14ac62770132e070f79e8f948848ec956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4be50b8d22440127795bd1187ac6e957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55a39d4eeeb3f140f920167560b5ec958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c35ec01bf33eefa54bc1c90affd59d959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fefbb6c028d5a1a5cdd027d9ddce347960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d946dc1b65d81008a48d23c1125ce961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b634c7dcc561d6f657202fbbc2b1138962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed09d544bc2969d33a6f7705c21f4a963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4c24f738026f49f6abf42f41ca34b964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e386307330ee7c814e55a63dbf23ac965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ba0c1ac97d21c9945e749e2d6b61a966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7572d0ac1c3ea988960776bdc8688a8967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201bed0f64b5c8d6eaacba6ab274ab8968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc359006c78b41c7c15313529a4b454969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fab2b6741047cf30622f6da23cdf44970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d9809cd425b6f06bf46a57e466aef971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729b09e9b9bd7e0f1a65b3e943a4ef0972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebdde57cb114781886928ad509d79b4973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfddea248d2fc937a0ce079d084b15d974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d1917275abb30e6d519df645d61be975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aff416fe80abf61cd6a1edc1eeb1a4976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d9fad028ed6bdb87bcb16eae77084977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d87b6a1dfa6cf8e6b3a53a59815f82978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e872608969036c8ce210f0739097009979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9999c708a497a4d20a8f643c74ceaf7980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a5829c85b7c94393b1ae7c9d0fa58981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a29dc6ae1779b5d03518fff57391a982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ed0549d3895dd5bb4e956fc5d23b5983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f6d1ca8bbcd1c43b1c90e0b2d9008984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909042d0b93a5c2a94a081ea1befeb8985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee780783a49aa03c7be6b2f95d2774986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd753a24ba4f4e9621f2a875cb1e54987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04166c05a571f4615774b5a193d32cc988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f3569fee7734f43ac88c7cf9da967989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092a534f8453e80a7e3fc46420a1109990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857cca2ee4b0b32421a3f06984370f1f991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d520da0ab4f7429df05a6e55e6757a992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c736444f2d8c51be1d35ec870177f9f993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024ffe223877eaff88aeb318d5c0caa994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13432b7542318c3ee3b040b821faf70d995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4306895984f91b2eb3b8a43f83596d996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c9364886ba43ef3a708165c354e10997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>