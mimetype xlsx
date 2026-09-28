--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2015fb26ed41ee5857f90d7081cd4661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71cfd2167d55af55efa808e7d30f9f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c699e15cc13e437407f8168062deb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669ca78b500bba601be06a800f367c84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec22b6897759fe87603b66e8d7d67435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184fe1a6fc5741fb3200d63c4cbb2fb96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b2ee5e83912de45f75d0cd83d91937.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52780b44971ee940d4b6148389eb3d18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e362e80ef63826dc318d8a5717e4c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92fb282f23bee5b5a6c0927b70d01ac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbaa29762d46a92bc932df47d858d3111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a54f7700e328dc6d2b55f577b20fb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8e01eea88bc747dc6b41cc23ad03f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6ce208eeb93681e1b3cff0a2fe34314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a6614b6a398e7b21fbcf0e674c7ca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb13e0acc6446e0fef4477838fe62416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df57a8874948b173e35573a2e62a2d817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873134874a40eb7f0d1b57e083a5359818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eefb803747b6c720c253f60ab56dd419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e257890d87fa3b59b70a70035c13020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ccdb2f3952c91de48f54d5f835c1f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ab7728b69155176a21465c03f2eac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51deb326f7f9bab57cdd035fb9ab046423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c367d9db1ea4fedeea62c0cf03d4424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be5bb9f29cddcbc1dd2e6ca851c22325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15922b5c2c527832535f4e94e6e86a226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0f03e2c849447adeeef64162230c227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43142bc30c48a8a6d477274abf4a38bc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74af24f67d56b6956e324132f5e6ea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1717d54aa19ce823e24528d85de36f930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035b7728f3fa2735fea0bd359401a7431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8183ff0b2e784cdf1fca3aa14bbb532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32796bc9e90d50e7db4fb54035f87533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4599e5ce27658f19e6b648fdbc72034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39abfd8e6508849ba3c3d33ad638a92935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af628491f26b13c14e25c927d98e6c3c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2febb0b64692f8fb94354f01dd5dd937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd37b5117fcfbf881cf9cfd558193638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389c369b08eefc06c981e513b674b8139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7234aebe4a3f03c6ed72e70311c3ce40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ef4b1ff3f1f3db045f745262fb2de41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c244d994516eceb8a776f729387f942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfadf2f34db6b6ec4ae8feea624f22ea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c358a9d747aadf4337e91541ee20444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eaa6b4a06af894147e0aa5bbd05f0e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19642e9647b7b85ac1d42113a4b07c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dbe8bea43596f67f35995af0f1803e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec67b31af38cd305b1d0f31778114d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97624588853f16be05d319455a7f0f6049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554415e2789a078a83800102d8f7b2c350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c20759e9910b355c65ff710eb3c2fe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f324a2a34b76ebdce0a104ad0a2c4052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e8c5365f52a7417d37b221bd17a3553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc473eca3edb8e034f9e8560b0a7f354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2e3926c9eea7462d3025a7ea0a85b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636dad884d124a4d77966e9ffc8ac4a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0125e3a7a4a509ded1cf9d59b01ea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ed2f9cce73682c14489af5766cbd758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96639201a4a40b9736f879686a19f059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b67b8a310a57e8effed14628a6f9360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526d6c7a8d3d930aac0f28a1356bb7f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5fae540133fbe86696dcc40866c40a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb7154eb1fe55650ceecf322d91d99563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178dfcb67326bb97b3f6d3eb73072f2b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40466607df3fc8cb75048c93f92a0dc165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39611e08188784952255928eef38af66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024621702a481f35f3561f87137ff3867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1fd9069dfea8eb393a4334c2fb7ab568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09853c6fde1155acb24442b5a82f69b469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ecb6ae702128c8929e44baec7730f970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63669ef15ab8e4169aba941cbdd293da71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ed43fccedfec17e1edbd572f9897a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ebd9fa7904d95ed4cf3184771781de73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc6b92d57bda54a19f4f1dad936c9274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b456742365214dc5791db3b26bc08f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3a7ce05bd0a212396e033ea37707476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e8d428f1282ad06991b6f2c2ec91c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24acb4b3b8b6afdeda94fd728387ba178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6a5e5832004c41762227e64d4585679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa20ac95730b081c7d49c1f3a89a1e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935b42fd37c12ccc3a22be0d472747c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69def678848b0b1488838b8dc30d94482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229153594ee6e1e31a4624cde151c5a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f339bcc67d0bfe0eb2324cabb67d00784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b80dcc56736df497a95c7d8c36fc0185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e202e4a3eefc518081fa66e2a3755686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faace6ffd52b71207c63c1b4eb0d07f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca976b83b6abbfdda32fb33d2602ecf388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f861e4de5ded2352e20ce0608687989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488be7e076ae8e2b9e0df0a0c0404a3790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e558e10ae5e49816bc95031f8c9f2c991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163058563a203bfc1ceba87c35860aaf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4454e4b239b92189774cb4aefb15e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158cd5fc18f42695d99b02ff6ebe8f494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111169add360eb13c5a6bd097b181cb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6881b717028ec129a0d269fcd28385596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34766b8bad1ed557478a5e0c0f202b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443bff40c666ec8955d99b88da1e01f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61cb07b00bc62b87cdc10b86cd317c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df711f37762da0c5492ce4d8e0986e4c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e3f56b97f2e6eccca0d6407973d97101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc745d3490af59d3eb440028ba3f38102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a1e922b991ceef271276204da00d0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705b87e714ed2fb2806787fa9d23418104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92525a95605a4a2e30588d24c52dca9f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ce0783335293ef3796c0364bff0c3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6e6fa2811da79067fa0d90232b9a1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20a73715df66137bb15c0094432b4c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d42d9bdf04934f5db0578f601fb33109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662eb5c38c02b68ad65f4130231c9680110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9fabb91cc4c9f5b6eb3830c28baab0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beedd3562f661562758b1eef4784145112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f534fdf619ed8baeb6616d8b92843113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ddb11bc237acd6ed05ff3b5df33f38114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275483a79191de8fd7848686b2413ab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1e3cdb86c750a9dd9a260c06c00d2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2269f06dfe6b315ea05d1bbb1d6298d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100330f5b66dbed77e9db916ce9ac3f0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038062a5035a11f7a268b88fd141505119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afec735f4fc58071f3f8a1ae111b8fb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8263ea6e192b779c0d85aa220fabd0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea0eab3fcfa16c8ec2dc24492a873c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e47a0ff86e994309d864d2141ce57123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dfe6fd62f01b97732c03bc498e7774124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7f8f6b38e35eea7053887a3557b14125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0fed416cb4aaefd62f45d6c8dab47126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14d41a219c9b6fd64c7051337f3020127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c1eb50620d9edc6310c5380e0b5d9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ebc0214c5a920bc39001d64a5e870129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9665a542c3aaad0208abf76f9c181130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3ef51862e5499123beff569013b03131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da208d6e978aeeae702b3927da807a70132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9342beefcf0cef9fdec19ba4afaf3e2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28f24f62c69e274975ac987b65289b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1bc0f9dda579b8bcae2ee17445681d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ee4f318e4adafa883fe432c446017136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca403b60225a97ce42a93ba67f40d4b7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a2d30a41f07b94ec1be0ada9d5444138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ee9691eb9108af5c5ba7ba0d4132a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55d7bcaa194d441ce46e5b61bd1c1a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff193564af3c4d5bcca7a9c3ab9783141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c91917a5451e54d706866bbeb49f2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cae37c89581b4febc4cb771245fa78143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e32121b1c48ffd1907a333c826c0a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38acbe23a78f4686c2eb6fed9e40c658145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4b7b23ef553e5e8c0378e88265f41146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d191604e41ad7f4d88bfbc08a77f4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab90a62ba860a4e6e13150798f5153148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688118298fd2c6533d46f69fe315bd4a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac40e5dbf08af816085cce6796092b0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfea5ff6c4c47d0bde8df638170e6a4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335e0cc1370a5b2ba0650b03ab27461152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f89696823352edaf084003d7c9e0fc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de06302e8bd32437f51390b5961a164154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a05d3e5ce0c401af2c773364f9e3b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8f91d5dfdbf8c37d50a59810afead156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64542e0f60d31232dd1d1f2221ebe751157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7609d44b43ba1cd190de7fb2a89d57158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b784ff247bc2c4986445f1ffa20b11159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01898df98b286a7fccae32c9d09b9fbd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8e76f0b4a44eeafe4a3c90ac3ce19161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77b084c8db64b0a9bc220c186fbbc2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d6656e92f49373162564c5c9472cb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd23960fb87f073ae3d094ae82b98f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c951c840ec6c57782587c1357baf725165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22bf9bf6cef472ba8225a5268a6fbde166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656aa59d6034c538804fb16ff2d5e30b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba8ab4c9dfd3bcd6cf272e55d951a2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d47bd36047cad9fd0fda9a2d233ee169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453e941d5a6e6d87ef801ae7e19be60170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6c10376474e9fa76e0e2660de2c4d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6047de472670d7326c19215fca97ad5b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9ee35653675cae2ca04f3ce6f359d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6580014d7e32d9c7c2705979234164174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb221a993e260a97cce478dd954b62c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732bfe0078950907e399efe851bb0a31176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df23cec512fe6d7ca10e199a2cd296177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e218762206700c97bf68c301919a3f4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4632bb14f8b965ad615c5c4a431a80179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51615b3f0c3e2a871dd0cf592750e2dc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854092bafb3c844cee1161eb9a0f0603181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237e0e78812091efda840fa7c3cf930182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d730993eeb42e1dabaa9520aa0f9ca183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2ae8e5dd8e3e744c2f7eb2de365fd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a92773ae3542ca7174e92f94dc5401185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d35dbe45072857634915f6efe21086186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f26d95bfecb04933b63776ffac7ee3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b63565cbd4da9720be90ffd5c2daa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31f3c31ed48d3748f0e7e9ad8a9404189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76bf5bec6d86c91f4a9f8780b14a77190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179b953e40482d7a6eb40e713cf97c4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902853a81d092f60669afbc22fb1e0c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656eaddf43beac1cc40269cbac9a9967193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5a6ffef0ae94ce248a4880f2a5913194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773db86b3a20fd73d1ebc0f63ff959be195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7556cbe50f08dd126d2a4a6feef01196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e976804c6bcbe6942b445e23490954197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce68edca838825dc2c9a34f6c538fc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ee6d39fad62d1b1402664f955d489199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a4653d1aa64550a40ba46fb964db7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f3abcd014c40d5d371c7575a36f0f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1c6f7c5589f975213af5fc8fd457e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a38c80110fa38f0a82421679312e37203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1a767aef14f511283525e94e1ed60204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf5c7e10ddbe5996ff100a488e4f68205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f797896132793315af2710b052e497206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c80fd906b2828311a40af235c1288207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d45a4e65a678601341751b9734a0e9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760cc1536bea8390473ba05ec495d86209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1c3a14d912e57419bc7f7ba2b4336210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd69a0a2c419a230de7d5ae48626cec211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2d79780dea651376f76cedd9e3fbb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e3c55d517c87ecb892b8ba3228331213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb48c66ef74e0228f5e703bb8a22327214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153a7e6ab7332817e4368bbde443a67215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c941ceca942517b43fea77665d76981a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a3917fa4626b854021c167e4bfefe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b1ae45cf50ce86a59e3d1dbabd88f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb23b7d04dcd510068825a53cf5e4e0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bbc19d0aa19dc49929a96afe3aa5ca220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8f69d4d2824b480a961e013dd0bdd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d402e7a0196f1124a7cac36e97566f4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555390a7e608a5e12d3c12947710d4e0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ada3516c6d082db6225a219c183c20224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d4fbb9df5b06c1e9846752a385f826225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a7826cc773ec76a93ef8b77a217fa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2fc5bec015cb82631f1c113b0ee93b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8da6a3c9d87b0cc223994fe9ad6ff228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfef414e995703b76a48200d80a94fb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e831a6fd5b2dc282e30372498d5c84230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786123ad1bbcb3d566a830d53860c9c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ffd000c2cb579fdd1e0f81f1b3e8b1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8819664b16af7e838f31f9b8c8bce233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c0f91b675c4132674d184fdd25d6e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8477c392e5f49ebb8e09fdcba34c3b8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eacd6c59baf27f0c117353d88fa73d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8739d4809ef8ebb37ea91758ca7b7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaaeabc5eab8c066999e2b167dac39a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0d971c9e6b5196ff5f5e4dbbe175a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b1f08b863e3d303726df923383f43240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b20b08db78938f180ef05f3876069241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059a10f407171a390428d9ee5c90ef8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66734826fd97b16775ad6a767dbc21e4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f679cebbb50dca2042d5804afc9395244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084fee8cef371aa6f0499f08a4be51c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977170e8dc025145e1ccc714d5b257e5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534612cbd3611fab7ae7490bc39dbc9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee82ab2c86a8c4495ec06a0ae71b5c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091e99869bdda00a9772961aec5e133249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd9cfafdf3f934bc92d694ef0b1ed8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785cba62084860fc0de4cdf70e7f964251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039d7f2a7a84af98d84de3998268913252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a012a0ee4757cc4788d0692116f7ed4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515ee9f44c59b0bbd0b783fcccd3aef254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162653256b0a1ba7065e16c65e1aadfd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845f5e1d0f2d1baad5c5edbcab8bd55256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520104bbb32864c5d68dc017c7afa50257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f3779090a7237823b10a815d43521258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bad425d26addb1a397a4f9fb3a8d12259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3017dabb048eaaeb9d417754ed8cf0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b7130d533791816310829d9c43449261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148bd89a9ac888f9691c583dd4cada2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d370ba0ee6cb72c13a37696f68007263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f3134f19faae47272075e0b0fa5b7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993107fdcdc8d6af8745b2a81c6af4b8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2583bbbb4d08a4e1f73d244ecb13229266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e2461da6118c819b516ceb1a40b8e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42bae48d6e13e5c98bc4e4347fdbac268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171cdcd835952ba98d4fab1b7fe1940a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a691353168c3b703655506e5730412270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b9ff4b074e2f2f95f0f780de84c50271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3e1e597a121eee69e6df7f96385bb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409fbec939b4b07edd3dfa9826047f69273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08cbf7ba7827b74d171c5602093f3c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79eb5f50b4c2d9ee25ad662e82a31b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a8a488ca37451ae7f47e512c41b65276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3df2b32eddb6d6ed307f0b02c5c4e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03029bf3b7b6bbc99e759905322a11278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70090512b2a0f0f342004db83280f166279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a20320e5b706945513ec4b53e1352280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20acd3670f5d56d993b16d4aef621919281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a38430f11a96f01b296e39d5e405e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6059c80ace9ec904fb04bdb4198b6465283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1c057ba765eb08dcb64ff1b8ed11e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d81ab8d7f40a8444eb62fd9978f485285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829dfa8f632dc7306091c9836c69de39286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f342d63cf26155c55415458080443c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9442e691640e53d767e5074c178bd8d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb35734b800d1690514714d3e390413289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d09fa3c3da2452540f87c0c4d5531290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487d1a94a7bbdc6f56b00ea754c3912291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb31c7be84ea3d3cad8bf1e22fb9ac7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f92661067b42415bec3ccec92b15c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636ecb96fcb475efe38a23281627e7f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90bd3f6914b139d87b2838e32fe70b5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd20e0c9f1368394702b9c743b3bca4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66376b0e9c34315c4704d4d787301388297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6972a96e3c06452a6081a33fe9c00298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99256dcd0e698e925235ccf7e245d3b4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a9d9bdcd7abaa9f0c623554c0f7a2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945364843cf53a95968ac2dca9dd53e7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642cd4a50cde415eb6af53cba4a81595302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb497494d47fd46fd5fe23581d2bf73e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac42092c40e9a5951112e13543a72213304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c0e9df8f69a1dc24ab3988236f070305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133681e66ffbe524aa6dcd2cc00ff62e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd0a327a29080c990d4ef9d5739e03307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd40f4d6d64cea4f9192c7fcdb69b4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50859638f4b95565c00720a5bae35d42309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36defe76104eed028a20e9fe601d031310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab4be89f5480efe787e3443262927c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ecdcd7d58dc7c6fff775680dbe6b3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10bc2c439ef5fbcfd0318e0bec0a53313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425efe6e53beb204887cbc3394442f3c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fbeadebe9b5224e2c6356847d820eb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0a75af70d4ef4022780864514d1e2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d54eccd256de5c419e3f6576f323df317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a8d7a4b83482e686b953957c795c9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c7286ea771d6d552c957e9ce02f2a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da17cc80f75c5ffa82f7d32712b641d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7c6b7e998299fa8b09a38d9a6be5d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee84c081457a8dfcb6e46e2fd09f7b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0762ff94bf02f3396e4c916be2e17323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d51413f435ef6c20abcfe193d0e0f1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454cc6c45ba1085d9c0373eb2e0e3f53325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3556cd30637d58555024182c6f6e1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78eda9a226171609b87f5ad95dcf3d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94eef10ea56e2ee5d6ab46ce3c31e0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0a3b79c6b486ad9398468cbebb2ec329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa198135e477fe6d9d35167e8631572330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81a67e64c99faf99eb17b2ba18ebb8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1522c9e81f558ccddd25bc3174fab4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d1cea60c38359008692480c4d804a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0bfeef520000d0e6bcb41d9bc2b68a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089665d081abcf1ef92fe76339eafc1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f9f1d011dd79f68b95fdb1d510b3f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8401318ef05703e789af424aee05bc2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59144bcf277cf9ec0c55dc065f9c5da338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbba4e936dae4268ce08d8fc7c7e5e8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f605efaa59c858dadaf288fc7ed8c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45fd68fd3d67140ebaad4cfd2abbdf3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71aa12e551940f6c35414e107aa2ef342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac00caa7f599a85ca55d16665020c0b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622cd4100dcfb9eaa42c447b1101ae8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d84b3c0e719d7d1724f0bdb858e77f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199f2cad55e65d8c49c0a7b359b2d8a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39248672dbe5ba587032439bf395ba2a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04034d9b3654303c98eea8aff698d6e4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b7d5ae2430671d51cbf9126b2aa82349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ae535fb1aba4791aeba1eebd5ecd2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48cdb9316da654b23308d38a174dd9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55e4e40f7b04d2ba280088970b151e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d195821ffc4531e93ccfbb507878021353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939550de6b188196af11bfe55c176e9b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf6e5521b333dd6587d615d8d59787355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd11e55558b19b2997f2e487c28e124356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5806a189baef0b72c4b4f3f4d5f7ba6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be7e6d8ed66c7b6b2333fc99d8c8cc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871f675ac8d7c2640806c3d50a78186359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42fa61596bb67109d2924742a34ee5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f870a7fb481949e131e9e1be3113fc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35401bd2deb73be438315501f682b161362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991e6dd8b97a5313bd82d9222834439363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6458f6d17d1b16f9f493a5b6604a72364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5740f8cdc592a324185259a020f39e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a9fe613430b3146b7b8bdc583e313366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f84f20d15374848367900fd23d6bf0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784810cd5f5d3b05e77ed59d38ebd4a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc0389581e73f64d13c39aa0835d7d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710a1d2142bef43f053a0c4f0868387370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9e4e8c6e93fe8b9f0423d267282e4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd785f17f11bb6425e9e8014dbe53e1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44b3f4a72018d13139ec114b553535373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9874bd1fd305c9f6488a1d06e35b9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d99b85f803a3f44dc02f108805753a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0fdcda81aaf0a515b73bf1b466784b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39956e9189ea2b24b96ceb924ad4b0c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26abf27a594dd3fdd2ee03378543acb8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ec01c4c6f097a6a1d5c1219692ed3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe281707c740a3d526d83750ab3d100b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13bd1ddb83be5ed528643296765255381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6fa7df5a4fc4c68a87c9586286c95d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b79c0a0be011addfcec35e2a67e9f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00e358f878a8d2eafcbff5c4f19cbd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856c8d8441567e0bae286f8bee066fa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a757c53b34e7129977482aa9234003386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081dd3e248a31c29bebb713ee3680820387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973dbaab6161fad7211f88610131eb0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d911cfaa1c4c0a96baf3710f6daab3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0bc4c5efd4a3161e44c8e39e536697390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60938e3bdd129ca63d61b887260a986391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7e48d041c59f5caf9f6fa595a5b08392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b12f9e933663c8559abd30e9e36a1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9861831645697823dc51c01f1619804394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a37a7f355a38d293ffeea7200b4b5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb023b7ea0f8256cc8c4583e85badf6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1c16dc1d252c2882ee636e6ea5779397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c738c2dfc4f3d6e74fd2b6e3f15580398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb88b2ab0c49a27833de63e5b90175399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262aa9fe463c508be4c6c8ec3e287b9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e97ab990e9505754d6baf5e721b71401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff22ae9a83859273d2192b1e0564b98402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2a57854fc4d7437316080b8fbc304403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3cb3eb62f6fb598f2f0150e2e3b35404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e49bc84247856626cf97b6374bc0ae405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a1169b09df798ae5dbe9994bc1158406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3279492b074a1366d1bba9b2927d5f7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf590ffbf03aca4ec82aac39d2e73138408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455fc0267d922c3eb6a6b670c9075c59409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ad967a1e86ff1db97275d81a340fc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bed5221ea93c8eb34d2acd77886a39411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665692ba31ee2af460f494ddefa6dae3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12969094112c45d3ed22cde1b45c7e2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab6728b3c641327871f4073411f3ac414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a7be3bc8430d4a7cb2415c6b843c8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87fb71737b438c2a973636da054782b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6664080cf2f43c94e9b3369fe13f999417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c909c5c9c15155126f6ea67231e9f25418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3d564b32dbfb8638dd6737b4a9d0e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5e1c2d0f64e20da2e1414cb0729c0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49a1a2d2a8b8c87e5af84f0416b4d5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab293fb299aa388088e521f870ded9e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbcc8a8e0323e4e1a8b96108602f829423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6e4ec910184fd6ef40baa55808ea8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083576fbc5bc874aba8625855310427425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48561baacfa3ed0b72c3ac594114d4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd9e82f8b98bfaf609fac0ac263600427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd93a37231d1f90d5c856dfc23b9725428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332d1fa457326fdebee7679055f63a3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301af4491bc10cd88dcf955093c32679430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ac033516953a82fa23b8d8601fbca431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dfd53869d2a576e08c51324b533fde432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2a5ac7bd9595bccfeb34233abb277433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0e1698d384a09f469aaf092599be5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e721b4888c812febbf700723bb0c69435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60643ada9f29be13cf09a3de2af57ad436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39486c375b6fb1d8b95a3f7d3c5f01b3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2956457ede1541bf6d45045db6109ee438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb3431ec43cf8d5f61a044b30f10a6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0eabdce6a6da2e24292c22d886088440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8fd9238a668b3d4147b79574e290a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21d7d623f747f8311de9d748de2177442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb973c9e565e4a7a8ce9ae58dac0d6f5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05feb0bc5b7077ad5b93b5ee29a8969444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf536ca8d3df0e3863256ae884e325445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac108c9dcdf4f46b25279acb843fa5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f966a10db891cb9232454af81ab9d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a157abf1f7de3fb1a972f163e1a82448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e322e60b96ae9032be2bb79944b8bb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59dba0e3457472f802f4c8058fb0e0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b822094509ca3aafda98e8466351f0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b075fb2717b9b3cf8a6d1c8551927452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e679919d3f99fb6139b807d2b3e1a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca946bb156e8ddd925a1eb4d7f2c50454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a9643142387164d112ae61cd275bd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d149a4dc1739cf74b5d0442779d6eae456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67892e04b374fff6be2fe331bddbb0d2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea53dbc12d0505d10bbd168eace895458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833fdd48f8828a1500fc8923476cdc4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c39ff67ae00683136091deedf6b1e2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b569221f019603c2ff346c629ca34461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81811ea5336771142a0f5daac1ff3317462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f28a6b2aad97932e2e11db6c4176f6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3681290483998afc36b989f4ccb842464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b146abd02d0d179507603ed7ed0a0e1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e537307ae7d3be5d587f2afb1832d63466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4eac99e938ea2434b1c73174bbd42a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b89c6b013b5ba8d2fa7dc86355e944468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd69ee2f9eb2ded3941fbf4b2e88d49469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca3f942ded614d701695e44f97d4bc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed03d54cd70b1c127e6c796e731164471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae37de7d1f1d45bf42c9cdb125f25b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7345c1f6e8b2c5bae89089396653c4b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a8da5e3e8b342ff5d287fcc31759b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441578f24970ea7220d95d9848d6b49475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf4d06f33309375a4c84712e6d5e02476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6654037751c8936de0df73b027ba7d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6e3db806942b35d7b4e4e2f9988e3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a487881252ddc41af90bd9f287f108479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967eb005958f868a79c0c28f45dae15e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b02c39a5931c6ddc406d6d0725d84481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c081d0084d66a7ba78920492afc96e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f41dd80dbcf55e81d7b03599ab5de483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523f2935112bd24f0b907b9f4416a6b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1557ce4e0b99c5faaea3985f2b0ae485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537db09cdfe9c50b46596ca92af9be92486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b305e03a8e0175c66aaf45103547f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793e0794831b6561312cc7d9df8b936488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6029ca916ce1d68ea0e5f70b48bd2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902fa334c85fd0b6d88d68cac75f40e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d45a1f1dd106dd6c768511b7d062a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9202628677bc16c10783624c8def7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3887e6cd9a533e5474239308728878493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6406fd322ad629a320d4ca977d993a3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd27ec75266d2c6b62621ca893184e0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a5d3e138de72951e6c765f0bfa282496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f345d3cfe551e15938cadd6be76b8c8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa58b478d68815adb7efe8e332bcecd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376a27b6084dde08b14720c050ad76b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c5998782596e6f61596a54c70fb03500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517a0680f48b9db562bb34a676f08ed501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a457ff5d6c88560048335ef1fc2e22502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae84e28967e16837a5a0c7f8ff4322d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3a57e26d161a80d4dc6de73ff1f6b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85bd04101516e9ac2f10723ee4161cb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb5079d0decd843e19293a56cb5ac0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca545c42fa9acde4d95134c0bfe094507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef847eb3aa3c8783498ead2ac40ef43a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4a7e0bcdb3610948bc8a7001f98a3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dfe23a5cfc4b54b5c8a0c7bb374b9f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd04f91be661c8e724ac4d3556e6b3e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa80734f393d8aff2c7544e88c3075512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf948c2eb88d898c0eded328f4d638c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3085940a11558346dea2b1bff9de3d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061969207250568f88af2fc72b19384515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84c9a3ceb8c6ebf70a5fccc470e3e5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab8d527771f10ec7d35f7432e1faa5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4abdb9b5f01ad2fa34d101487e7b7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545df3fd2e709e8cdafa4ca0247725bd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4423fa480f986cf97e647414d3f19d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652cc64151cacc20861222689454967b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9757851ba06794300af26d8904bd3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68900d40bb69d11a097897960646f637523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61409b187864722bc49270ea80ce557524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd1db52ca7e11b5a408d185aa06a97525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89829f418663eb568a5f8e075e99dbd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58959ea123b2f843c403bcebd368b6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f584fdfa2787f7eceb5776f62702b24528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc4241bcc61bd737e506e18d0a1943529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5d84df7c7545c916557ebe7b63140530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f724f6a14692a27295be5b53326fa1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fdb04f6e360f85a5fc1869ec16d962532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2708d19b53c96240b6e162e820a1a8c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede7250c93210907959ace916c23d60534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee9fe68feb9df0c625f5820229443b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d28bb604a19c3d682ec0763a409b4e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70537f5abc2571e1212982b1f33dbcd1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c9c63767185f493f8f013fbe27b7d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b3a2e3d860e4b2fdb5339350dc65d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355015b2bcf1681c5931024460554a34540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7e5342028733bcebd973562621723541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c296df01e6788cf8af32cbdaa51eb0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21de3ad3a4116cf1e65f21d839c8de543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7f1f3cfd55dd47ccb93804a7fc535544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44787d5aea120dfe4195d124f15b428c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82aecb988ce0f2f87fa5ef18bb8144546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aaf2b1a7d0331778d3c60b9486b490547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c002381f18256651d4526f32500f7c5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02f2e8dc930510490fd24b8141b5ed549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e0308500a7969649e01724c3b67c2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf88436a847ff728963f2e600fd33f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299b3bdaedd6f2f6a2c559ee44a595e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa7aebaae5d2cf4282622be67a0aa2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dcf34da6e2c1bf3cc3e2b1c06150cb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4be4c8af9fc31db8d72953cdd884e7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc345d4b48afd9a952cbb935f2bbd6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e1fc5727292b13fa61076c975652b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5402ede9130b99eb5446219f26637558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3689b7e326fc05d61202ecf93e050559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26f4cf06addada890da14c86ebaf46560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b0834d3a6e912a42e5cd401dc53d6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ace96f7b91a9dc9ef81c8ff5d360b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912e27b561ee0c6faab3b508ebc5a2f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91978ae34489e783ca2b11b1ff5ba25c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ca723f100a50cf3976e3623dacdfc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a5b786e85eb1462d8de3cb6dc5e23566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028dd1abd3e0d698065dc3f5b9199c78567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d4804f24d63b726405581bdc66fe5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5d41a5e891ef13c17223415aab723569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbda4b408c54df17e67bc7a62d992e4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895234bb5933e688ed894ec043e080cd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5645c03f1b052177750a08de5c4e4c1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15644453e39821c1b2f9060b19db5657573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd05f9b49b88c9a4edd9d6732ce9c2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ead1d2a6e31392129e3757e14e3ed1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab656e42dd818555da95405b1da7dc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f699081e23430459e605206fdfd12577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aecd0c2cc1cb7fa5e10c2cb9519cac578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434658853602638208e4f1952ff64ddf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4681d9d38a1eb86460e16b4a73c1827580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64103d20868377578cc0660f7bdb31581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf9e8305f4f21bea5326d476d4a256582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addafc2420d9f05462672edb4e7b5227583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04180bf32f5c35c1363fcc7b4fc341d6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f22ade5de6680ba398df96a3bcad6c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef021a0c3b7d0c68843aaf0a98313538586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ab54af8d07180e0ed1b3797e29367587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47961d05ca962bf00908cd3e1e44ed6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3769ad7a3fcb792544bdc3892bf92c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a75c584ffe21ebfa0f0f088a5b798590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4e9923d21dc49b313d8a81cc3b855591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d790b3820dfc61e981b3f2def5950f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c88a1275faca2fc8c4d62db4c3dac4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a13e251c76bded669d5581e4ef3c21594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773eec2b9c67858bcb388c251074f1a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c29f00ce2271378f93c7707aed4c35596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c70f3d02dd7d7a7e1675722e7271d6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600af1d19eb205dcae2c1a78a60479f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ae1150e5f7521590304c88500ac3a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f1f5f60f9fa9b1dfd3e011ab17845600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0203f56f3e70457ab46ef202c7b6a2f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df325ca2228ec22e554532fb10ec8f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5c5a571cb352a344706e35caf3b47603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ebf4d51b314bf1b8cef0a10e36557604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f83f91a02b300d0072523f0c09527605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48579e2ec7eda895c6224cd0a4064a6c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd39a15f75babf09679b900fa21d9b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba3f84bae399aa6e71adbfdd3ad5d0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d736a2ad70c53e8c1347366309c6c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47bb72cb685df89b97c6886ce1c3021610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932538ce08c123e9bf99e5f59ab56450611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9583f5dbc90f2d63a17b3d989b519612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb73c5e35702bdecd1f40f495b1862613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162bb9b5aff6c5b84048d41d06caf787614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f4104e949bfedfca7c651723a8bd2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a1a0ac9bf43a250580f94f342af70616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4158f6243b0d47cee38b0fdc6dfe445617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9bb67e762fa6f3843d801cd696d49618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d8db4878ab114e4c26701cb474388619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb71ddcad687e8c8ed549ac281bcb0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463e48a6237755177d8fbe74d4e837e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c915499e5a8162182d7b7216251211622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a28a3f522131affef9e65904186d0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068e467f2d7471eebe63e7aaefeed18624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0d91407530b2804ad6bbb1b962c7d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4952689c651277c7f92955be2317e9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf066c85589a8acbbf1ef0c7e949b9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0eb119b1f48187c29a22ff3bd3a93628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf00703f5f75ee73fdbf9cb7c1a69a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a717c1b489b144bc276415fdfd5089630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f7b8656093fa701b61e293b5ddbe8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51137e35ee4d5bcad94b7847b4e449632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3a108d0c9dbf58b592c208addda96633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388fbdf43391cb8ebc8588216d9c80d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d2ed78d5e87b582f8dbc7d1b1e575635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615488252da42b9fb84dcc2e5085eb5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2543c5fe8a78290c8a71c888ec744f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a4ef71ed195762de87870fc358b59638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecaf8014ec41f218f4f72af90cc5089639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e024b124d9b97555cf56440047cbb6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b855dcb29181fa0d87181ea1964131641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d643d7b210edaf54a04e23cdc4ad2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a9a380b7f9f001cd0ce4755c2d525643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e2713a5b41efeba50ffe9e9c93502b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8e5dbc9a54128d7216f0dd8ba79f9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002c5f0b59e71753632340fa19d735c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c370586650b42f578b9de394f841a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae72aeea75cd72acd38b2bff4078c22648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f09de4c7b5ef105357aea19d056fb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004a4b700e697a815a16e0047935c85650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc53c11f1a85ee0f429c49e47ac0910651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05ad727c48a5a3c74d7dd447860435652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9adc950e97a49b1d6802bc52f43ba653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d931e34e3d3f71848478aea5f0f57de654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913ef9c1a91e34bdd9d947e05752201655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca35c2f613f150f31a3ac24f8b767e9c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ad545f32df516d83f15d14be93be3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5ebbcaea04bd0354c04377a752b89658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052a5c5fefba8743030b9c716e9672e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a41198c6ab4d90e2b035b245ab3a57660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d34977c81fdaee930920705735580c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b9d1647719b0cec1e5c94d9cb88d3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63031ee0d7fb8d25fbcbfb36e9cac257663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc5b62da8ea7589d3f08d21946f5a7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35e58559f0f94ec50e01e98a88a314665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f016ddc76fd994faede74385c06d09b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a594f3c8af51237617303197dd46b2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29815003e5f88600642846c468e555c4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0d28b441fa0e16a5dada108c110bc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f134b2bce3167d0e77594a25f7d106670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41fb04913d78abd23b52d8b9d1ef37671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987407115b4755ada912551599590b8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6cbc9fada9593788ae09559637c42673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7dac34ae39a44d0828a33097e1bd54674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc141b2ffadd6815ccfc5b0871c5532f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e519c2dc6c5fbcdc86aae24279f2f4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd0806379ea102a1b87668f330305d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952113d3287423e86947551475209673678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b44b53a2c24d624fbff6fd1c09ea68679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764fe49f2bcb7087438513eb87a923c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bff0fa3d51143056eba43e1a7d79da681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0693f70867741a9df08bc2a3fa49bf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2c216174f76f7e7407bd3fe0258b2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c705c1a4174bad9e8a227009c1796a8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d189950aa8f282fd4dd2d06388fd3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816cc34a7a610c3e788995dd16f680f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a31790ba83f93a0b62fcd5d9289bed687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792478d07a703933bb218e131e2acc4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db6f727fc9f9e5d8fd9ced268f09f5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8036726b268ee69d14f9cd59cde60690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4d1c841b20806f0927500178ef655691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5072c0710605357bef99351a9352f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1691dcdd33e64ef04bf4320eb4498eb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14e66a75fc92426a7739d01a0273dc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809fda7769da7cc12edbbff2a3c37250695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32359a6e299cabfc14a798443cb582696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116d031983fe5a3295e4e1b23060de6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966cd7237e1072a6a9e10aebd6ecef10698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d41a3dbffdc85486346d6fb9b6701699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50cb47377093c284ee66a68ec3269d4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5948638cd48f85f2e2e19f1f62d001701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75dccbbd2f512b3701a05a07392bef702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d23e82e111c1a6abe926462345ccc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094668edaad6eb3bb3e76ac0519f9927704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972602ad4059ed2e4a153fe6a362ca4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54abab002774aa32c396e283f845d1f5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5bda8302e74c1f951a406907a043c2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ce43a4dc162d06747cb469585ae60708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cec51f6e67ecba42ad93176b31fac3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd478e56890aade007079f14ad620d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b253d8e678cd9f994b3a54cac8c592b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ff19391c6bcdd827aa94d89378e35712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a97b81bda229658ae9ed2146bff65713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf9bf00c10dd5e9c9d49c952437696714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24534f928e8e3482fc29deb746306f2f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e59f0c2107ab104f5be949196567c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673d64d51ab18a2273099396834f8f1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043a7efdf2c4e29c95a9d4e2c9d1e64718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc770c58e051b4a7c9e66d24d31a0d9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8b61f4092bdb35a23674e2e0defed720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37bf3a4de1b5a276b92cb7eb1fccb2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c353e68a97a21632d1cd7d20269fe722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2899c2be77205ac184c6ec0856e37c3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21352b5c733c723bcdba852b0ba12ca3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd1583bc65b9790bc90341cef02053725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b293265fb6901ad1cd8f6794b2fa1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6404dfed2df40f28cffb499081ea8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9086349c8cf3151ab47ea956c2b4c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13997e49cef5d6766ca3dbae1908cd96729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff01abf7fe36a94504352d3da38d0a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d393bf110608691ebfc7ab5635eb83c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef2f36497e694adca52a890fd2c030732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c5b4180f830869645b1d1bbc7d8d0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f30e41ed54589f7e4c5634cb21f3a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa96eaee759459f58547d834bcf8f6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c9dc605553ee8c0a1c0e96ce74adc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2a85442ec4aafdb928873bfad4028737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604aaae1703dfcdf7810888080ac9c1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff525fac8030ccf27cf84984a0687e0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38b1fb17c4d2c941624569093e7bb7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f5ff6c5efea7776289259a92e35af741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123cdb8455ef1dad8bec93ed466da7d7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37682e5f1c70b227423353f3feab5bea743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d293277f23efa4f8c1ecb67ade033b5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fae9e09937ca4a49be946035934017745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec33e54ba6315b85286178114d4638746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ad3e26261794d1899474fbddb60e1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab2f7e9cf0fc4ab2ff9069adeca7b8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8323d2b17ff8948f557abba8bbaedf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9cdc5e015f7b8b6e536be19a6e743750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799f34fa3033c6337f1ace77e3be63a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab42bf821a593296cdea32a23a5c07e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7eecf83f7b627c6a477e10f990cb7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cfc380086cbeb734949397f6ab1d5e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f687d1a0742b656892e0741bf06307a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383aaa9e1799b1bf43b7a59046d62c1c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0fd9ef546d8081096cf1c0391c7909757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929df3783f16f03ac8305280155d088d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798fba78bbd8b511c1a56e22be435bf759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64276aa3ddf2edb854d850938b345627760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9205db9a3796ce588023bdc811d09d5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee709891c2850111716131dba10fec762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71ca638d4797f94d52d1abdc7759c5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472fd2b3564cf62830a1cd3cafec253f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da570232ebccfdc31bc8aecd6d3bf917765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80094978f1e391fb7b00b4b1676866d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050cb101c2aee3a4264c3b28179eb3a9767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df942e4ee2160de70a5f03c2f28ee09d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce443c7d6db77a9286ed00962bc9bb9769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a5ff63ceb2a17032beb4326c83101b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36401ed7c8720d018bc4894cce870295771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f03aaac8d28887037902308ac6d16b4772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04006a6378dfd45245caf7ab6824746d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e4841cb697d51330b81d83b79bf19774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916fded7747bdae9959a34315d8bafd5775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e173d4b73cb6aa309e7b7eddd7d97c4776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576fc00b3b8c1075e65603ff66dfdfd6777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0340f00c3957c9a44641d8ed6313f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c8a6d9474847ea1a8865e0879f73b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8965f9f6a931d59a1dfb4bf8a3d9b92780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655ceee9cc830fca25e9fa1dfe33437781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f588b667d51028cab3ac72a188dff7782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6380d8a8cc1a48f0e9f5a06d2918a7a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b815b517b689c33479c5cf57c1ab4784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cab27bf5c7267d51e5dedff2480893785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36058e04aba742c04c5fd494b764b2cc786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92faa0e801d5c41384797dae10d177787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34142421a848c1138331d6afd18823788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f982c73c3652ac8b02668148837e51789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a9376236e622d9a5bf240a161e6d9790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0e03a67c4732fa65d0e9f94f71dab791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc8f3399e05610b83fef4c681f934d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49984da190dbe7d0900d52c4758d3a61793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bda64e101260c1f004f48bac396797794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b52f0fde2ba8c67e4ac63cd967b194795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eccd6bd9f19796904ce5a2ecfba9016796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c6481defdaf3b3efa1f8102cb9da2797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3bcba22faa13c9ab34be0ec28a0e5f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3e6acfd553380f88e53b1728aa562799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176295e11005038c6df59ea826fab3e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77bbb86960e00b905d3a7b2afb966f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119d189ec59ad44db40241896c7176e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6d9905c6db928aa761d70df97e200803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2eb7e69d51ae51919762601eb387d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa3832491ec5617d28192ea7905039805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9982db508aeabc4125afad02f0d6417806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b3c44a0f19c96026f9f065a3d9919807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a148b79675b12dc054d62dca88d49808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1cfef039de9bf030bd1a3fca126c7809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a969673e98e739187a744592320ab810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd17a05bc60232153512673d739534811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f682c84bc627ac4080f5caa273d6369812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c84bd6dddf1976bf8e944c2f5617c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef67f05cdd09a514c15593bc60cc5a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e39bc4d8bce872af8ebb1127c21eb7815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed271947ab2eebf9d3f985199d1841816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4ad6b5c7a39f132085fb61e0a94fa817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0abd30882ec8e22f97d36bd349189818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c1a517ad9aa2d7b7a44657d0c654e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389df809720ddf172b1aa6b63aff3a8820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19456a616f4286ae9cb0321a83d9a710821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3dfb3445d091e8106791ef800337a822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dfc46a0af71d4560bd9fbd71d4091d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a865c6202a9b8c37a635aa15a9f665824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d5323e76b94c7c35d7668fc07c850825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5236898f2ab575f137c04ea33919502826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe829141cdae3e43dad4e51e42647b7827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644988938489fcbc353646130757c8db828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e779150699ae3bc45a16cb76676d6829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59723a80e406066da2a293dc6242d5830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128fbb4e07d72a5297af841333618231831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695c36c45ca117aa30d46b4f43cb31e832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06808e47cc49c9e168b50b7bcacfafd833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87f1ed5dbaf126489b2cbead6a27d4834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4afa706902ca3b220dfd4e9584780835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250105cfa0f167a0505a5e650f00b00b836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983991846e42070856df54d0b33a56bb837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f239ba7d01c612688086c9a36952372838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c47601968d1760c28a738dec68b47839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2ff0d54e9c5a733c844da434eeb44840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc250b731438b15a29c69cf9e38cb9841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37681cabf8a9ba4b614b088376b443842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839731a24803fe409a846dfd520b12e7843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201598ac1a57e033f94822f04aceba35844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a50cc02d27e4c4395f936f188329c5845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ad1cb4e37a77f4c29bf0fdc286523846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf137f2ff103f52ed319f7000cb82df3847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd58888ecb4c1ed44c4151cba01dfd0848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ab024fccea7e91e98be0d5c179d25849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d820ca83741b9c7225d6627d54d926850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26704857798936215d9fc9b27f16324851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d420d3080656dfa5761563d0a4aa21852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6d8314bcc1799cff8db21231fb3b6853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342cf1a73449c925079a30a9ee33c205854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd8331548f9ec078b40763b88e38db855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759d429a670f05979eb9a3ebc2aff9a856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5044bae51b325ca02248041a6a34cf0857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472906692d4514fa0d4f2d0409957636858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc796ed244b310539dd02c28aeaca2859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c21337d379d1b9ee47c850fae92c6860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e9c0b366b2d4cbe40d2409fb39d98861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4137ca863eae461b90d2def9f9f788c862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c180078f0afa7140b7c20bc1ed9406a863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5456191b2cefe69beb0686988d495864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c32e2efd6d1075f9eaa4d9ffe61cf865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e622cad11767df4db5dfa365d97b75866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b52c17ab661e8e2d739a5504a81f90867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d222ff258954dbf4a21da2843c6b6ae868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e120f0ff19d548486bd1a76581688869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1060acc2b6d5bc7e0765ef714f3fe48870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b0e7efba5c747dbc7b7e13256fc3e871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff605ce4705e6d1dbebf4290336a163872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08bcbcba3ed8601a90d4a6d273f566873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77804f1bd5ea19c7ab5aaf50f52af336874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f1d9d65889a2196f55c99dd95efe2875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd8769ed0b8e0236f417f576dee0a1876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7d4d104e2e5107766638862707d6c877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e45058ce7323592639acdb8372fbb878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103029f4f89f9feea1cc3b2a71803ff879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb116c137d1420d037791fc22bbfc6880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad7d9be6a872c43758272c3e7ed7c7881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29869c876e69835d9b09d85dc20c2c41882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f151db43c2f53bd01cb5cf69a2f0fed883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07215fd05b4a0dbc500a4e1e37547e7884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab9f13fd8b883d6170f65aab398e00885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062112adf545574176099f1ba7aaab4886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6a4309a2f0cfecc98724e79acde01887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb130fcf70f6bcc3fe8e9563dd6159c0888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790cc3fe37d04367ebbcc2563ee9cea5889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70789173973b0e470361c90cb1d245a7890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d47b04622c3126f8da946a14521a2c891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b77d37becf877d027f5d70e8c60e01892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196683e97217e473454f05eb0c00e03893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b14aa63813ca6454f8f5ecd50d6983894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e40cbaeaf1df563180cffa102f6cb895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f882820ccfe0a2bf8705df64ba4f8896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eaebc110055d0b7f120067cb16be08897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6601b6a82a05fea05f177c90570f58e898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73948673bc8c08b622a5add403615a02899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532825503177666d39ddaaaf12b8ed48900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044048715019262f80410874a0fd081f901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2ad2afed650f7d0f30fe189e76e0f902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e735e049bb65c784e76e9876f6a94e7903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9177266f2d9f78e58f9edb31ed997904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33dd2196ecefb5fd844be45e625abe905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd95eaf7bc118136ecfaf04c896716906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914e1140a10ca92a832f44e2cb14406907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4081b74505589e06014bf330aa70365908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e2fd334a67359d34d585699e8466b909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42f8dcd4f5f08a509ada9567b300b7910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f40e656c8d21d7a0ea072afe1d74bc911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb4647a4bbc68dc0260aaa625c68d6912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b3ec9dd1d2c852f29e37a66fc83c4913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87fb92fc9a0f5d74037a2e1e32202cc914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73bcd45f76e88080fa4099978beac2f915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8cb0a1b4586c22cab21f57dbfee944916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda586cdae9759d060b747740b6b6663917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a80da0715a4aa630bd3f41709a873918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34474d58b8e78c6dd55b79d17b76b25919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1e420bd1076099fce9d8b897ff87f920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94468430795304be3704e0cccabe56b7921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86644b4c03a7ec3b59b470d94e1e818922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd0f068d71f3fa24929761402692e02923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd52d829dc640285c15e0f4ae0f689924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87381f33070f20caf01d1253269f1ed1925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151f0ef2ce8a88a87d8dfd5cc120de5926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483285db3ae8f366c6d2087132ae9cc927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a492cdc8b4e93f398b6d28de319cb928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e076660dc7670ae7198dcf742c4e0929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a307b2a10485165d8ac3db7d718c5bc930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc4ebcef48d3c2ec00336b6f527b2b931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd8a2f0b826adcd533dc6b1117b510932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2cfeaeb4a121b76e7601dd928dfdf4933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca3192987e359d3c0faee8599aaf03934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27bf90c01ea3a0a2ffb0fc8bfb01d96935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d75a197f8b39c25a8c09a87e7ab65936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7939aefb0b2fc58bd8b98b0ed72dcad937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3927d4db462076c16201235c5539eee938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e08d99e039c70a8da0f34cabe0a85939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e3e978e2851c95e3fb9f55a978435940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c571b8a00644ad22015f6d7233cba941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce392c6e816e92e01e798a3076bb4c8942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885bff2e3b7ea946d21e9bf7c1bdf1a1943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3017f360bbede814fddf96adeee5b944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9391a44a1073d38a47ea5cde5680f633945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28c4363486a92c563adfa9ce84dd7b946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c412feed7cf2b543c0ca8cad47262947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb774f0c8de7d5d132b8b3d3c4d483b948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49dfd3ed7bbccac14383dd313f5467949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e5ec15f562222714355cabf9e00ce950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177ea2fa9434b96f36a7b540cdb2cec951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1d07ec9b8cb0e7c93c78fd9133b27952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c30f19e304a3773a56b78827fd9ff0953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394a1014b0fa4b85ead38e2b6fa6fc7954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b8395e542fbb3a07804b4d1d1c6f6955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9bcf076fed37622ed01b3f3c4e5cb956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e7bbdc34f6a507b2387901eba6452957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b182c2cd55aec35468efabcfe7cbd4a958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488140ca5a32157d7e95193fd3df2f6959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84befd3144ab4b8ee3d6abee74324c2f960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea10b6ef25caa382da07c832e0ba562961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5001ff24c6e962a6259d656efd301f962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86449ecc24e9c6a8393ecc64e103ff61963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16834453b783beb34751089de56fd51964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b99c183633b89073383c0be9e2039d965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39669ca1a43f3c9823e62fa229f37c7966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e8c7ddcef163d63f8c2de65d3d23d967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff2324cdf198eef41ce82e13770238968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5485127b8bb074732491401f51a5d2969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615bfdc3791e794422890e6ab635b62970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3cfa59f40175f1ce54354f01ade75971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7ae658dc45568fdf13e8bb6421d8d972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63210e3bf6137a0ec40bc73c078b0a973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497df0780fdd71c4c5f411f627826569974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405271d917c9a3181bff16ed5c97fc5975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b3a93babd74f503dff913128d48e6976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28bf267a297703cd9af75e47ab61972977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6dd2fcc99b3504ad8c7b56b068f473978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f0926c14e60800061a6993000f72b979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee0fe68f9698ee1ea82a05901ba490980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8dfa1248aa67e5328eb84d64cf7b38981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f21c8de58c78e3b8c0bd09d8bbbf8982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024cd3ee3ff47e6cacf41c164042ad8a983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9780e3e1e4df5b971a662f3ef3ffe4b984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e49305f7a1b3ef4bcb70d6e397288f985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406ca627127882293bd2726e6832584986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbed7fd7c2ef986803cd7ddcc148d8a987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f391878ab37e9bd5a00cb86464246988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92186bd83914dd315ebf058adf1bd10989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ede555ed1f8cf1e67d234a27f0575990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4431c0213b6c049977cd00781a66d7991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283afb373808de09362f2186fc08d13992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993df0d450e7e315a6aac504657883a5993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9b6eb7f38446b5e656c4025c2e647994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5732f82e3a4e8cc4951c346d7e82f2995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf72049fffe5a882d31c60cd53d1de996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c45d3d6d08bf2df4e224832bfc800997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c33990e96990ab9daf3a6f2261e62b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45109614cebb9c42784048a18cec4392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626ab38ec24ceef9ce53d49bb5dec263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0937363a81df5d1e73280ac941a836f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86c012b4147b955cdbb5511991962d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4759a6ebd0fb58dbe4ecbeeb0d4c2406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38c1461ccb2528dcd1e73648afa0607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f401a53a7c88da6888310d335ddeb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a5e4f61397d5a4d799e38d0326eed9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2c5c5faa4c72019414ffd129c38e010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551757d41e08d20f329a766845cc58911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a60af63503c58eb9dc244fe91a993d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9718d4c5b19f032764700ce332dd64513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a52aac8080b04e79533f4ded2916a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfac4192ac7986802fc96b66f57472215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5476ec69f5e3f0b87e40bd30aa11d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02ad6aa489e4bc7507471000e2ad5f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98331dfa7b83d537097dbcaa21f11518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159dbd9ae9906e5a4886b2f88aed63219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596194a0f0056c897a41b6c679f51d4120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03effeaee028342e36742a86c81f753721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f299a7f25159cc38c6f62fdeaace3522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490bda976bd6a94b26b17e5c3c4019b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f4d0ffd556acee89179bfa0396fa524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844019bce0dca3a439534afc81a589225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ecf8193efda4721d09fb3489fdcc6126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff40a05f8b22de58d0941b62051d2a327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1978f7ccde9dd75e95b1e9213ed7ceb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c98d26377f2b78e2b55c503223cf2f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27fc3fae6edeaa4802c9bea8b39f9130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b1d3490696649290d769baa6c6a5731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90f7611674f8bbb9b63e80ed7af59332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d30677ce7d20635ed65eb8c6c8257733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3413c747962b2dcc0ffe31b6dadd92a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda1e0c4cd26820d6a420848d540b4635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c432d261b6543d54e5b59821593591d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994eed6d188dd3cac59bbf35dd23c47037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90031bf995d78f9f422dbcec7348c4e838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65e58eec28cc1e7efd1c8606bfb2c139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a7802f42d858efac03d02ffb44a8a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f1043ffa43e2b4cd60abb5e0e542441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041bf64a47d0cae98b7e083dbaaa71c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2910c3a449e17a112818a3a900986c743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9a8f67ec37e25c4ae7803047f51c044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505899291fb639e6397221b40d51e3145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d99bd97c68ba991602fe9ef608c5446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3e2515c797f483dec8ec5b55c315b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330cbe31cc02348ecf2e3767e7a843f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b6585852d469841add92cc929611c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b26766fef2f8e82176cafe7b016ae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928fd055f1de8f284d7960f80dc84f051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93adcf4dc83e6bbb547adf37ce6431bb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d27bdb6d9c847a2e55f2fee842db8153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc8113f71ee42be64718c9f698a6e254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3b171f185f40d04c60ddd5d45335455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2994d7d5831de9e40ec09c8c0150b756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b4e5b322891f52a8e9bb209cb862b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8942e476080b734bc78ba9fecae1a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040e4b03a7940520a53bc9990a1761d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3321e901dbb68401b1d8a5b4d156560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62a161e13d1e1242c4af4f1896dc1161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418327e6df71d57a7cd18425223240762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d80c090c3c4f8399e29383ef42f6db63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091e1916129fb0e5deb7557fb36490d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb1211a59912164a57770c9b7278f765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a37784f87403dc9da800a3feacf40b166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f081fa8e0d23a6765282898809fd64367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ffbcaf666bf2c78a1e9b9dafe7f4d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9f09c1c805707a446e9557039869a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703142318dfe71067e4704d43a743c670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06287bd3e9cb8b52d68af6e92a7c2ae071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c593496aed3126505fb9fc408b3fe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446fdce96d1a647b1bf209b7a5acac373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6518da15bb581a82d8ae52a4e1ce574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4094fb07d26c6e3f86f32ebf19d7c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969bd2a27009832179084f407ec825076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca430d4059b247d66ce4ce13f2deec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ad37405f19b7517c48a2a78d48fd478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917ff56e200b3bf53b9f7e06caed1d979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052fc0f7aed34b0b972c9fa42be151980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac664aea1f53eb4d7f8af9960cc8e5181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4087dd221a65863e49ba54ea317ee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4198e7983809be5048a2929e3080de583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a76085abf8ebe9a3926db9786105b584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af4b5a9d91695d0ef179788e18147d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1074e326610331bf882188e359bcc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8680041e1ef11b9038288253db75387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caab63524e6de37f549e234a4604ced88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd1ed80d8760aa4b1ec54d1a9f321d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155dae363ea1d1737c1fa54ba11e5e0790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d1c61c7c3240493e489eab97d98e691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2032bfaed669c64a6978a6bfdbeef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3587ff97ffe61cdbaf90f39485f8793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501999171eb9731f85503ba052d7ca9b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb42ede41672be4b231bc79f56d5a4495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b366b1c0e648ac89fd5871311535596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d6ef14f09b988f8180a7c7d02f7ce97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f4d9b713fc6334cf646b22d5a094098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890068761925ad4c205ad479be6292b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5476e81561eaae1e18cb30a548c9c3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934aa37b780fadcb120c34545d81b518101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aaeee1156bc23802abe2d3169e9c74102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273f49a9a416e06ca0442af196b4e5c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8d38966944077d83601b4429de8ef104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be35f05e32cf1fca2463d1c6f606a1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a05f395222988d5b4194051be66f8c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c565fde77931467d8faee6c4f8e10107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b54f17104ebd915aa607c807cce145108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f2fc7e4e7e3732967f7a9af93fdee109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ac25d9c66f7e1c29a13bb60ffc2ea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec663086d0f7b1b6cbc248756b970f0c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6e1182a9825bc14d2fe13dd895839112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb94da75c3c6db0bda2869c2b4b577b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240e0efd0a684a2a56e85e136506c9f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b551423553981c5cfd0ad0f0756afa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352273caac93946e866eb1d59b40cb47116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe96b187c00695b827832836a823bec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24cede4e3de06ceacd28c14cb19de7b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5adf8b0b2971878cf702bbb116cab18119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb2aba8342caeca50cdc1a22af837e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13291b8f3b59407a10e41b53e60b322121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae11a52421f8a5f9fe6497a033815d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df8f964ef277376ae6fe987121d3fb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92eee873fedc3330ceefc4e4c8dcea6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e0473d16ca58887bb522bbb546513125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7452b4978e36f154a6e9c9dc751ed126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd85f23fc8071e6d8004e59e67d4d9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f86a077fe6c555a14e50e6706c587128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e3e294605ad47519f524c6efae39e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60982e59cc6d29a6ee684c98c7da4c27130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb85ab871850688d951ed673d70000c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e8dfad155361ca6218a73d265ca99132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff654338d2db8e99cf98df307092ee3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15095084553907e1d70fa24b3adc4f88134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9281adfe920df93e63010eb4566e3e5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfcab550dcdb4158586584bc018d393136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235806b77fce0eea1c4859304a87d209137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4419308eaf802ebfa13161c1cd6f7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad8a4352f9e73d4384ce75c7010c99139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719cd4dd0a95103ac442fb865f848ee140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32833f370c770920f48c57cb9004498141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216506608d3f07c86f48aa22d934cb7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6e58143eb8bb08463293f2ed31b3b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a4dd6180066d51d8aabd9171528c3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8640f106ddbffc3c770e04f9671db2b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4a05100f920135ff60026a556febf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299c567aa7cc483cfb124e69f9fb0b4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8bf62b63c08c4831b7fdc87c8b9a3c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4e826c5391fe4fdbb71fee5f3af47149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeadb444545453b1b822d7ebe5bcbcc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a40b779921e3d41c9b1d13096c154a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c1f5eb60aeadfbe8ed272d6850f21152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be44f79d47834f9a18407815a7f03b5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb3a4b0dd9400f14ff1d77866f75c6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ac06833e8fff8a339d9b7cc13039f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b7fac7add9a98ee9ee9e98092130b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689af4ca6781f24bf91f1f8a980b60f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf171c78861a14e10c45200d3bf013f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e9b02e506f75db43b6181884735b47159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d81660bd58a629cd7fa21e5b5863a5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51130037063fcd6148fd1ebeb97f32161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752cc8a976e67c22d5e7cd1a59fa3cc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502537108f6723cdd7f70d508a0fc5b3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6134121a15b6c820315f77ef9abc36164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264734242d7ad04b15aeb4434de0a70165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89997258b367062174db9ca1b68f40e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b44159408e91fc6c387865bd6430fb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc45b6bfd67df5eb12bd28568c38fc4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eefad4db49b4d9ca0e937ebfef022e7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e293a876dda7f2abdbe90c83c15d77170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408d986478297c078fbbd0f0622a92d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7005aa3fdf9507f954f88f5c644563172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01810ccbb83d2f9d14faea339e0dcd4d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4109543bea371eb378649de5747418174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936fa6319cd11c97e11a96e52fa1288175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6fa148ef1c02f55540469226f0d3b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167150ab3e680cbdf32833b46b5b0f2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b3d01a65c8d1b0287ca6e427a0eca178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0320beee80c16ca145233de8e80bb8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77805b514f61db00a54ad65b2dbe2677180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66218297f096c9b5f8088c84ca27de4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7be1c13055ce8c4de9d9e8bf98bf1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702588009ebe0a9b8511498c34f70fc1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487eb9bd8119456501e624f79116848184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36d898adc33c8ef1d27060b9c21dca185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eedae9681e57bc1d5c14646891477f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc61bdcb88ff977eadc903b4297866c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb57853237e52ae46f69adf2da8ea9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee43f8fe76935c3cf21ad02fa0d797f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaceb6fb5c811568c8aad3fe00850eb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c96cdb8b9884a184fcd12d8409f9a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828147ac602c800595f04c53d4644e2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11cf57c975959ed43cec0c549ccd4d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44006f33ecb6fb0af670cda273930ebc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa0ab01bca3d931ff94816f7238070195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d869d2307829c7a35c04078d7f6d65196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa84a50cfd1d655962b23448bc4e51f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58cb6c2b71cb4a2a9574ad3bc0eba2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e6c0578067443d6705a5cf4fa15d7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8995659c9adac33703e1730a39186200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0124e829c971698083415a58bd42f1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523138f17ed3120ec859c25f0d7eac7f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc979baa4e28c7cd2b2d3d5524f259ea203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5921e5aa6016922d420cff6d5708b3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0dd06629b06a1f9875dfc26b11eea2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47466c12ccc5690fb4f9d0433da8c456206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f816af98378ad54876b2ec4d2e8f1d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca20ca90faea0167e6e271a745d588208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33658265744e6e7b5626bd2418c456aa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a43c3146c2bce3049db10c4234d6b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998f62f5bb39f86bc4096d771b4b591211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3834d96f1e8989f9756574ed3592b2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc38019f45c06a5c6d57a0a21ed452d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d3ff7e3c86472674a1f65e5e3ffab214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310ce6fd9317383f917417e8a4cef23215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0cba2e4ca71ac8ebc71733ee088c3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8f94d6ec8519a230bc1deb81a037f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162101f7ef6208673272ee7786a5a40218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a008ba01fb6cea07f2862746fe8305d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9425c93f5131c6c42892b10b8b609e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0f0d2773b11fc4afabf601b8fb8fc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c4fe901042a7f1978ce89addf3905222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4b0c57b9f473e54b26d514422d839223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5b53b6ba683b5391ccacb55bce877224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0638a20d7cd26c62c29a0474cac420225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967fa7473e47d50152c78ff45b71e323226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc407b6b3fc8b57b377c606a72a1a8d9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4cdd32e47d911d30c3559a70fb934c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692805d7b77b9b1c05e79805d921fa7f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a02cfd130a166ccad7d09d8e9592c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3eda7b371ca2feab9129274715291231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046974e9475757c62266dec87103aaf4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89a061b09cac7e2a66e03c53dcdd0d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe3e6e924d1051df396acf3f198956234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207cd4e9a4f212812ef7b46a9571b016235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde2107430a8e6dbb47a275ef70b80e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38230d80e38b168dffb7fccf65515fd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2819e6f745c05048d0f658a28ec30c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54129acab9282b2cb7b1f9a38221d0b0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a9bc66a9adb518c6d9ddf81c9754b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da134b853faee37d915933b8cb4cec241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5387d626a388e04cee7fcf81a542d5e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284085b4a979283926d95e731a4e120243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b330091951ed807d5814e2c2b5ccd0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65c3042432579b1078c8a9521e50a3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4940139f5119da8fad29eee98cf0ef3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950823a9384c8eb7b919dc16643ccd0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc978b81248d5b51e1206bcbf9115b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212894e029a93cb4f86afc7f442a61fe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39489401bdc6b7fec9188f1dac101292250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c1ee7e2bc474e89159aa0a6734934251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f229611db9bd25674314724a8fc25252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f1085f76278dcb94e1e2649915f15253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e8068fa9a907031664e5f52354045254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80f174c10cebc72ca33b523ab1a595255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e8724be345508833086387c46a21f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab1409b948540d4e70ef12929a22c2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551e9d20e5ba8a8e44256e1fd15491d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3351398ddf33f53571c3e11cd3dc39259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88ab04f5f0d7d43c3e87221a6873f4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5291adf391b498448ca15ff7e51dc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fba4431f6cf803c2537f2e92200183262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76bfe03d3c67108a25de6a99807f27263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69661ae2da1485b4309eb9efbe7856264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e70f7562c342c2e73f8e9ced4299c8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1edfc0ea4a7af6ec24eede003c6623266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567d3441413cef62409bcbf01c44113267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a023bdbe9d42eba1f649e84f76d35268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8574ba3ead0ff9a47ccfa88eb0e7ab269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21f906b584fabf584fa968ae077db7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd83f2e079d868300f9e21c18e0c1ef271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79e4bbb5c8803d3ebe7a146ec3ea55272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f7493ad46d06857e514ad9645fa43273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe6f9e834e86356ea1ea9e6fb9b3fe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19c28d1bff8b2ac4e89c192b5e188a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6cc42a3d4c85b8b344543e90e2fca276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbb4cd26f53399d6e0986523ebe039277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7cc8d8be2565cbebc6d58119d878f6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f58c0c78c589f49d930065a83698e9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e0a8e9cddf9d7dbda0def4cabba88280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fdb77a3c90626a097bafd0b43e2a90281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f182d95e56418952ad21a99839b0a1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced422541a7dfa8beb3ad8560016035283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b401316b6ca971845dfd73c54f40d38284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b22f3fb58e5c914ff4f3558fb4518285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d75af85f5416dbb2454f67ae168172286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c306145b93c07715824ba44813f0e76287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb68c7bcef3c3fd90a1a76fdb102316288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee03bd11affa4adf9d45b943a9cb394289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754fdf78e99b083d050b5689642b76d4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3196b79543e0c7005cc51eb50504f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db997c7c238f4ea2b965a6102383ce0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0652532ba56c9aacdb8aa611629bb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1a7a64bd6dd04fef6cca1600f0793294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fac871bcd455e095a84b17094e7619295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24242a08acff02a1b4cd6ff4c0304d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c66db1984c7892013a1347a8a3985297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10705b9bdcf7dc158703ac922787fa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff37ad83929e159289fcc655d75bf2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21a6a57e52b31f50f61350fa6d981d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a35a35563af452de63b89a11bd90a1d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a873dfd049b4baf016e22243ec5745a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce07638601793113ed56d373d88cfb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32134f73d0cbecba0a0477e07ccd6ec7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235bc0280bc0d3e498ddda9e695e257305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b892010bb2486ac18d9296b70dbcd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ddf831c7ced38e81a01cb2344d4bb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b2727060035f7f55746e16088d685308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4fadcabb8b15cce359207913778347309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d7e6696453a48254316e97cbc2c58310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a38e16b333f815eb5842e532de7e83311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50eaa511b5235097af995969edb2c5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ddcc08177026e787f3f72dcca90b5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ed9a0a483e60dd03f60758655f190314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa8632d17a8d68033baf0388be350e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43f3b30bc439b91646e064a411e21e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90caa4c29ba9b44dd6689b62a49769317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f94456af13ed79f2b765636fb0ee61318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52b5d1776a81285a7a9ca99e565dd3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5521294df17de8571f869b0735d6b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f501c7a850756ef41f0a29bdfb15302321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25232bef6e7090fab0fc6b59c8ecdd0c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc603c4385972ed2dc13c120756c41e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe7dcbe997e78963db7e75f9609d16324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104759c1933fb1dcb4ac879f8718da4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6289a7c07f4417540aaae33baaea6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79edc34fb9fdc8efe16daef6dd8319c8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed503c85995d40b46bb2fd1b30f72739328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0fd2f2e97257c79718e3b201dd414329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c43819e0bb15d60f7ccb8ff8bba2d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3ff85fa54a07cafb02de34ea6b295331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee73205750722629260c502b7a9e73332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4e5ebe070f90a551be59a80b0ef11333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb393d2ef2f516334b10c0b515ff770334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6038da5a9ad8493ca5f69ef9a3f81b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155169a02b068589851f930a954f12b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb37b1a8e0ad219beb567ef173b475337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296565430517850c37414f18071257c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f9fc57f2eb126a0fcc0ea2fd803e2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd53c0b03ca90193e0b3fa57543353340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc33bcd53e1db74e51e1b1b62329685341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c5a0f3655008fb92117960c014b7a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a11aa8677be62c5bc388bf96742506343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd070e1c05f185007aacb822735f9d0c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a95bd49f8eb46603a07948dc38f3e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a932d3495080b6dc8616ac68d9b39d8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69dd62f9975ffb0d0008ae7bea7d361347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfaf8ee0f3b2a5f259d1c460385abca348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a48510332fb444fcad56a7fac289b2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b585326eca8e57e617f2ab47e7e0f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b12a3cb3fe368c6bb941de03d03ee6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db18a34f39cf8bb466ca9a1185f0a6e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428bdb5ed7cb509a98e11ffe1e7d12d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fafdb04faa6696bcc3b3e6ac15a1c3a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c852cb3b6ec992ce0c64ee30ff0b2f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e68f7fbd0b78d742f941c5d4db783356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c37000b79420b65ef2f70756574a9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15afc6f2c5f8f17b5cbf3f107f1b109e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2af343f73b8bbf1d55df4bab312fcc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24338b589730e3d581c50a30cba93719360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01a12772a54078a01d3b36c9633dc5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72bf40c7218f596a89b58e40508dc66362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671ac8fd992143f00ef0a486d6624be363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7a65b1f1b9a6c2ddd3d1278717930364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b33f4d24d550b0b9a6d6ed99155ce365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917da0ebee090357282d0e16e1ffdf6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d899eb605703a528a4b8616e4f4bf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4cec15702f2c12b6b7e8c1aec64e30368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebd9d96ca081af263bf9d3df499d62369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74936d9bb5f43e5f42d2f9a713a902370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca6708fea65807c57b94acae2e085d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987f3de853d056a73134c3195c3394e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcbadf0367a29eeafdfa143e5152413373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc0f67327b70a21c8a860766516fe3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff50ee09442cbdeb2cc3ad372966e0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689c10c6250632e04b5af7ef146471d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86c189e6e2926356f9f4ee02ffded8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c926a061fbc855594dce0d303e811ae378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72598d07baec55494776a94d66b7105d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b231f056e3d9fe2a053afa0f80b2f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90857a26b5a405cc0a5f4b6d45d065b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792964450eb23f1bc2a24c497f051c6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac61c9cbe81437fcf8ad2ab04d4191b8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42f9c66f2f6935e618a6aaeea9219c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b074caa9ca9cab8fa5bbc286e8ad4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d691a309738f2b2cdac9c0339cdcbfd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518f79fed580dce209fa73c75378781387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1926b55ea4c09f582255227db259a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82980397252bcb46c24ba8815d7312cd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1500cd816f93f9e6abecb3ed1147c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e04e8b51d99ddafe6a101d119564f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c1d267dd2c0c196f5dec277cd9ae3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaafa7ba400e6277bf32f24b43cdf189393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b9b9360d1c196790f4db5b8d1950b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b45b7654f1b651dc4ee2a68e67fa99395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aede3bc0e0ec8e0f5f1d517227f1fe396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af0c461fe8522e1223869d2b368457397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05889874a0e35df21153695e55ebf3de398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3436a90a2b23b13f3694c290c22771399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163432d35fb316ee322d15e1ebea3ae4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4ac4b7bb8212862a7c78c176349f7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b36fac393b9679320c856a3dce9778402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf225367b0c997469144daf8cb16fe7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab9a03d00769d86145becc19f9ecc7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c87ea1f89f9ad569a3e7600048e8bf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dfb5596c46650580ee45d3ae3b1010406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ad58b754db4d22ad357c316db8353407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36599f596cbd206af81e53d81e2c93b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26bddecd6cbe761ff5c1c42e5bfea4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b46cba18d791c70647341c9f27c669410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d9a898b5595ea09f0f2fee84716f9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88534eacd239cf55a390309d9bd32e27412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24c25744c57b09626d6ff4b90c9e91413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978dbaf4939b3cf3401a86acbcb2ce97414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ddd71820089b43e57c9ef8068218c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d27a17bc98183dd0f0039b99e9aa7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016dbb10fde6af8e6aed6438e6513a1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc673ec8efec4c215ab3b70fcf5219c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565cce809fb3a2b0b8997972705e7ba419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316166822bd90a7e4c8233e7028718ed420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1404f5bba92fb01d581d99c99bd7b0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e8d36350ae85b060631966f7c769f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4a13ebf57903104610319a98ab59c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e15f6f4b64793f8c8c2c764dedd4d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0052bff0a0b9a89533102990d21763b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322a29c88c0522d88fd0f20504a695a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c89a1983ec1333c3b96150bf71a1f2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8327c2ee38432089de27b7c41ddb1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ab5906e200274db31f663ba279f69429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9d43b0e2862dde3f047681c4408b7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454176ef4ae989a43c914024c48621fa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ee8cfc9ffaf3d96dcef6bda8e61b9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5facce08cd05543085917fc0c20e8a23433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aebea9dbefee2c14f94bf9ed0e9ac9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133aead7033cbfa96574d3d7fd53830435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f76422d2967ff758705a881c02891f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b3eea1f67d34d1eae38443675993c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173c43a96d7b5a0d58fdb2708892852438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3d06b79a62cc2d15e07916771eee1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c591502ba681f673338eb9933f126440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e711c4c4bb6be1d441425457ee0fc39441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e122994b74330ab4b1e97191f5b1f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7fa5aa44e4c37d02422527cb19505443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982344f42e956c789b5ae5ab6e28e71c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba64f60c27b2be59ff6b819cafa9ea445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d24fbe1b8b2bd826a5766dc5022ca8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee669f5cff2e710fc48a12983d48bdc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4c32c8333f08fc9ff2827089ba8d9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f90f9602550b2a71ff5fc9ca8932c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a387ceda83bb670acae37356321b510450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bcb79a5525b51d1848ee4b4ca4915d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b97f11001e30e166fa28578761408452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81711dbd8bd0f610ac5b005bce5ff6d5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c10036b1ba3791766950443465397454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b51232b6bce773c060959ced0522fd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492b931bf0a6910bc6be42bb72ebbd6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645b9ffdfb2125cdad02c85c5013084457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9ba69b21b6cf077d9558ba31cecb8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dceb6301ab585e0811b858bea731b06459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc2bea8c1006d0f6f5be645963ceb4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5fef304c17a4476eaa93ddc8ec09fb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240839a36dbe38a2f2aa3abedc79d9bf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d219b186e9c0a2a9252e6984de2e1c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774edec392f4314a9a96ae47378fa3e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814042dec419cb931b88fdf647cbe10465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf17f1a741db947d578a318421723de466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ffa2ced6bfa0abd4d0d32c39041a8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0ad8f2ca44e4322117f9aaf94be1e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af187f3f8b4daa474295526d9e3d7b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967e6796b2f665424e0e29d1cb99707470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4750006ae130c6f286db5415baaf3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddda13b64cfd842be45eefd60f1b693472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257dc480d5cc91c2e2eebb9aa79ba3d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d151eab3c32811fe87cb95315512e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e675dffc5085d95281538de0164441475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131a528497c8ee9430db9544f4d1311476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729d0e1d04716a526eed5a2e25fbc6c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6592f0b20207f94d7a8ae39cbad6bf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912e972a778e65957fe20940c70aee5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06674b942292312f9cb9862794b816480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650281e258f9de120f906e67b14d80d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89e321b13e6a92d16a0b5dc5b13b38482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571888361cc704d8a9b28d2e521e00d2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0922b528d7df1faad0c025e19654c4d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63574ec4c11a71a56a4cafedc5fd14485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c94db6378979a7b94b793ee374d828486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ce39b3187b7f24986681b355ddfa0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34cd039b3bda06436cd4daea6f03df2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f864a6c13eaf3bf65590e33e09b218489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06126b95d2a112c01ac575d1c5e49da490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ace63c709e25c77ca6ba9e699ff472491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ccbf00da8d088b2f5b1cbd4eb0266c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64dac34b32ddca420e980409224e24493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2084774f7e55d61f8f3c4be082212494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b957c70e4a321cd05d1ee91e9a69590495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29e6e898791f30e5d1642b8998c0d5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431c64564f28b68c55b5da35b3caa15497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d1cce706fdf5e559aed2d015f0a4c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e84f36f7c01e129cbc1ca11f7aaff499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147f280b1fd53172cb2b62c088d40d0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074442fc9bb4389a0ce36c4abad01303501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031aecb907093c34ec98fc84ad64f32502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4544357396d492e67ea0b2f0b793206503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d663306f3b8cc3f388b1e14aea68e7d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5867e60327b1dd52c0db3e275fc237505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80e614f182bca5bad845967ca6739a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af094a3e250d89186ecd87258a076c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783e9c248a5272dcd8e2fbf843feb32508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19e37f45f9cba622300836bf33454a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17b6562af7479ae9f892ece36b0339510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874ad6513684fe549137ec9c98bb47e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7698295be5e1f07ff15bb4f087c782512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd103583e85d122f2568a6630281a4a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095318d3bba011afe977f877f8d0e44514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524393d8414afa78d799d20c36148d0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649558791136f32382bdb180eda1c5c3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45abd96d7ff9e3d1024c1d6e1734c7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6363f072364f514c5db54f5b70ef146518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d7e1cd5ae20891f03401326dd5c9f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1b917d436fb7be2327c336ce79b5d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148dff132e9fab18763b80232cc197f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7a8c6feed5bb750d803ed9e7da4d7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d819b45f9f4b1e32e08491e3f02e46523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e71c0424e233598efb6d26cc71d29524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce643c0c7bec6c7e70cb21558b73a3c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c044ea99eb2157438a193510ab8d6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d7598dadcc60e25df6079a68e1aad527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d78369f0ee84bc46fd97fd81bfcde528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d377aedbd4d0fc808f68c9e2bd37ca529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8930c60b78dfad56741a4b0c0a791530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e098064b6bcf581040fb45d76f948531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a179e07d73a37833556e71151d5848532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d996a7456876cb1734721c875a53a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b73822072ac57623074e9ee9da446e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b943d069f89e4e841d2843ae1bfa0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716d9cdac8c6095ea61720e7ff632d5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c701b4d5b93c0cb496774e597d32d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9456ef8bacdfdd24bfdac668f8c93b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de569e9480e22cfa0daf606378bcbbd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0465cee5064c4cd1cdac23ce04126540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c833234bd963429493e591c567b7cd3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cbc878748879db4b72e7013daea385542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2465646907dd7b0b9514d13459d1c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9267d08fa7b30317d27b6e11fc4cbc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ad5bd3b69097d0d2810317b963c42545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c93bd9f2148344e6d2a9b151ea7957546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c7d35529263977420f267ff117a967547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d66e9284525f9f7644304f3a510b78548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda48757249a1af14ae422a21061d24549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc558f85030c4db4d55992eafc7b44d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c005f43acdd049d9e6326f6489903551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69bba7ba495932bd1ca916d0791efb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37b9750ec419aeb3bd1f7c03d35ab5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abcaa4dee7b65cdd24057d4f59ec8df554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e06374fac7fdf4c3428946e1765c9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9dfa7a757c4b611a5737ce0ffcbe25556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde5269499ea25dece82915746fc632557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4bb807ca7890adcb7529a93d4b0870558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d05d9d89888c02ae94d729fa054163559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b26574628f4d467ba0b42b735ff257560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146e3f7c1b850bfe23db58971661928561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d3c585c938647980bb5a0f34ff8d7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572c7aa05d341dc663ce268673a4113563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf636eea96e558f71fb42be708b904b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6286f973abcf6ea00b2f6acc9117b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ed5dd93ea57b7f75003612c5722be566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c4b22d6f743970a0517a8f1ead9a9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e9bb454445331c005b10a310aec72568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d1009c220687e196f5948c98b51eb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5ddb1f261f5510c21aa813d5ac0f8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22845e79bb8e4486ea357dae442349571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11996a248299f1c002e72ea73bca55572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41e8966b413a45e6b39c8773c18d41573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441eaa3a7ee9bc519580c288352b632d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7b9ff144a3789258f902f2a865aaa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7418b6774c5507702e0a9ba52862b4e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da810fc354aedf824819506a799f5230577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d201cfce25ebc7c3eba51b1b2b748578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea957516d2bba2785987a5fce5c451579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98bb3880facfec2f81270f1285c71d9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806ecdbeed7d19d0ea52066796980eb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eae2790dcbc8741ff32869eb7882b0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9550ec936fbffe3ea3b05344acd19583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c22bb1068c1c01693cc5279d875d03584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe2ba4c37e45ccceeab9fa241c3609585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00852c90414299139d2e2f1e225bf07586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c734313ce07e8e606766a528f05aa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a67dba1fc3b0aff692311baea17ad588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea83fd277c9500c0af7389c54a4a3d5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790ceff2bd2a373ca199a9d71b56c48590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef60baaf168aa20c8f23250eda3c0d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4221adaf909372f61d99744b48230b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512be358b562f2102a03a9509cf466f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2887703fde7afe8503cf0436d287eb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3409269a796081cee93b80403a51245595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628666efcdb9c0972538e5bcf1e9b7d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9acced5ce9c3c2264c79b857807060597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75e551134f686d9295476f6a43e79f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b1af39bcebb506b82bee7931f6d4e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7328437fe73f4443d7b7ce754156da600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e96de3244a21e073ac7b68c379294a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba12e4d5b1bf1e50832c26dc46cd6f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb778dfd244ebde1563694105a4269603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457afa535b6fbd7ec9d668b4127ac7d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f0edf53ccb1b44c5d37cc5d5b4b8a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df75ad8ae14a1c349d05c57ce4411e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5d9e9fc1b47aa218b30f3eccb840e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84a3e8df6bd8757312c4637d0660c6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89caa7ffbed517ba56d4371349df7bd4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724bd89f486cc93ef1e3d65f6d8f1b1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25c228d6bf63012241b6dd8d0b3157611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3bfb4e4fe14db937763484e56ab8c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540e39953b94f6b78d8ec35396ce200613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e55b440d6f73ab40afbe200bd17dd6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75ec3eaedc92e630f0a6ba5e5339f1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61766d2fd19063273c66cd2ff4dde2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719bce4e6aae8e5d54e24482980e7ab617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051d35e6c7782e59b22e2cf0e7b359b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c8206032e7ca1bef6e09db8eb9cd15619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec89ca9b746dacb87dab3e7b9fe280620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3722c9e18f4c63572c02d5a9cf1c4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277d56eb999a61195b5f6f946597a94622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904193c9f534b6b6aaa592a1ca53e61623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a6ecc764a8f3708299ce5aab2cfbd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a47b2599a0e9ea716ce531f344b6f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb05981d0970e452236dba4e685eef626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8ccde50ff45fb4629dca52a572e1b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3321f89e7b14ccff763e6c7d07d4b5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72e38e7ece80485b6ace6e426c0c82629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dfd1cb0736a40e230464da21d41522630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b42cecb863ef9990b1b8a5b8a1b03d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71051d414e64111f26dbc379306347be632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a08fdd0f7ddd25e51700f0236266d7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34345b9da590e74abc2ff408266a8b79634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9943f50339706bb30f3ab5378ae6e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295fc6cecaa69401e553e11db77efb40636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662fbcfb0bedf1cd9eabecc89e5d091637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ba00ac82a5c0283f80cd7a92260f9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04b9f1bb3045c08e4aa5b0e863513f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d511e9613da3edfd9aaf9520a017c3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd52ab486d51dacb9216cbedd009e4f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a9a65c1dd0effd4c5a34fa86c7657642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14a3ec93dec6bc765657cf0f2e0515643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc03be0f4664bf424b313f65d647a46644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61230cd82122a52610cc5129c62128d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4265f508c7fc86399935c84731e28646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e1e16b3980bb46cf7762758ae4746647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48713da01f7fd0460515338f048a81b5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146289a1b998918f3098d92ace03785649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a38aaa676224f5e8e1db2c57a8212c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8353bc05cdea12082c06d44b463c2b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abed58a4d3f1a0ae692e0fb0cd0f7ba652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad3118bd9984997cfa19d74927105e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0adde73e56554432293ada253fb563654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0bed9f175876da62c39cfa2efd3469655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed8ca4e2a6a9dd67a13d62724f85b5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5ef97c2d4c8f2f7eb0eeb3ffb9ec9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077795193497b056a06e54a9ee252675658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d77ac4b06ae334a710a687e20a9dd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25599701cc8f116701c3c3a4cf4c0112660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf999ef65a5abad60525e9150261d768661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121b980de38223d3f8bac46562ae5e0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97671140dff841637bbed5ca726ca563663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd600933a7c459cd411ceb94505350664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356740edb597bd1cb928175841928f4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d85a3b766b960ecb4a4799b0d095d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683461a4d501e5854e82110c0c2c5367667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d126ba1f992134a6b6781959654869668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0ecc21b903b6d52fe6785cb267eb9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f47c0be02f9411f7a0bd37618101c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348285cc60811370109d36da3849bcf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03635574428da15de93117281a93fa3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3dfc7d7193467188b0fef9931c2ea5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad11272fc999bba2362a1ddf0b0ff8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086639b56a9f048f7f735fe256297c1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe538f23559c4644ef1b823c6a77212676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec467917d763591c367440fdf5e3a4fb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695817d1ec03555835a14e402997a6da678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961744c7090016134e85e35540390b2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66dc7fe438537f5e602a457b4db595680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ca3b104ec8343987b84284b0116b5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866687cdf1300d5452989550a26e3f4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3a01122f44ecf0890e473169fa205683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb15f7a5ebdcb8bd434b211baccfd1a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713cfa8277dbe848fb59510336db0aac685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a219878c27b116feb841fd8c119ea686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa2bd3d0d857c52978d8a75b30f763687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9edff2a5526cc2852aebb4a1bf85830688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fbc4c421e0412bdcb4fcf3a5710c58689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3a075402a61f2077ee630e1ce5f5b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc176b8641ec4f3e5703112c2ca828691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f3ed53b609ae54da088c325b405c3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3903527ebf92519cb8cba3a87fa5e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c79ab5e6ee1281af73e1ccbb45dcf9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab19537600e71e38951c7954e56556695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d6ed51e052feaf5c21e14acbf7ef1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd0f7605eeace75dfccc8ffb8d25ef697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69298db4d9ce39450316e3c5ece586698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9a090c0dfdc086840e265db94103c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159d7a735c6800980c3462ded134c89700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588073c5b9e78119dd1eedb9e42ff02701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81871f6691bf80ba5f15c77105a18a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29394219b3ceeca3cc2e5db1b976979a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d52cc61dbd64cdb51c126c0cacac1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798690bdb8d2e76a34ad066a1d94514705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab854c8cf24db74d18dd260843f16f7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617d82d5ea5aeb9e492b95062817607707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf030e2e490cdebc8880642720dcc64708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a385413fd31d20f9a6fdaab02baa7cd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb3eb5d22e58ff48fc6786511af48a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453cdbee1cd043c99fbf756d0ff07c20711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a09bafa2afd53328fe8b83b151e1d0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cacf5979f5ea2f373dc0d93e53a9e04713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb0bf8b0d1b693b7824ed3e546db34714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58919836d94e22eb82cf1f9c530e0563715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468bfe781731a49f5f41cbc7c55e0fca716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df68271eb1bc561bdd2a9aab24f5007717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127944cd2d7386ea7d8830d1c522ef9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba488dd2fbc25b3104b2de012bac5c6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b8f74852c48eca5e7afc94585fa05720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7f801caed481ff9f5368cf1b175a3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66dfe7c7ff037f8284a70c622cac64722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33295893b319ca16dbf6654a01f870723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef95f77c03030ec723c5f63a185967724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677cbb91a4cef015327f4681142d056b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214d789681921cecbd2ffb031c9f256726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59f1caa26687ae2a7c768d27d1cd8c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6e7f528d6ba2645d9115116d272d4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf7a0889b7f2de89ae6796b1ea8dcd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ac03d48b9331b40984af977ea0824730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4fb2f56a98c8b088e59cdfa8daa732731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252ee580e8a38e3f7423559607305a9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ccf2c05235a47c25c0d511ede49e5d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aec78b3034a15927c97a531ee3a46c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011a31f9b8129333f03d77e55d2024e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f897edf0ec17cc5a7d6fce57a88fb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ce6bbcf21e3f077ddb90b4f2d12cf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20dab858be8ddea8b1e50061a272028738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553dccea2e8e098abd66b408dbf7200c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d3dcf998c4f25336406e411ae61e2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dfce09ceebf1d1506b319b5cd587dc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0510555ec4b813e1cd18e46f9b6ac742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db847cbf9f20fc4545d242208f39cecb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0b4952b6ddd7a1e0882aa4b4947a6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d5961919437b174dfb14a5c29246b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7270e59099e7556e23cc580a157c7da746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793e0bca0cecc2177455127e7229f26747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9edfc0fb05973bc8d379c63735a3884748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9451e548ad2afb3e318acfc2727353749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a713e9289064c1fb055ccf0d6fc43d3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840bac808c97dd2c281be8cee2f8f3dc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a4940d1d2ae3730244c16a220b110752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632452128bb5a2f53b06b8bc67b1f3f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0d671afa8e3d7d5efb43d3fa3b107754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dffa034a4f1ec9c018cbe45f1b9f247755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68cb47ebe13e41af80b10eca40230d6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5538a84fd9082ece5849fd95764d3a2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12addfd3a1d1c554be61e84b160a5aa9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1cdc6b56ce9b4a9926564e41266f5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d755d6356904460d96b8c492912ad760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ac68c3a51c666e4d68209382dbb80761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1699ebf5277d10f9684aa05d0f47cf762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36fb0032ac54764ad48b620e2adcda5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee88fd44bcde1b6febd96c19dcfdd7e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453979f1abe1df6172ad02df1c651107765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343bb6b6569fd9d9d39966e40a575bc6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a3bbe9935ac2bea2c646330522f24767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c457c1efcab688d04113f1824324d0e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c0d1061dd1e730f5ee616af300702769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93536afd27ec1e3d1ad23f5eb343de3d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc778f619eda9515d58869919d077e52771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff74ac75ff67aa54d05f267cd4b507772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d424932a3c9f96af6aa7ac138c63d8773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c143c5c9327547f39bcc5d6beda41774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5c2fb90dd06ffdd36375c9ab0aa05775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b891f008398b008b252a1c374abc3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22255bd16bfd61bbf42cd5c2b4e2d048777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977fcd91d3680bc895a164e06bcf528778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7974477aa3890acdb3ba31a0ce423fa779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57955ea62398295203cacd1a084041780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2ab9712003ae08ad46eb7cabb3d32781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd007eea1e269bd6070afb2267b6a2782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1cb1f31658a215e9f0e44288ea5c3783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bcc869c0a2f21d4dd43e9ae7fe58aa784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a88e988746ae700ca5ca5dfc8b5fb785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cdf5c74949b9b1b6b8e7aa348aa69e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1ecec72c245a0a9dab92cc0113823787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60e79217082dabc59a91e45eae69f1788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df26abf6edcc11be2cf63a86bdc55a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b884ea8fa5c63740334054785310f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6decb15fb88042fe9b18797b8bb01791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc35838691d69cf1b08bc28f10f572792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47252c81bd6ffca22dbd11899fb006bb793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01fc51a4eb1b5bd8078ff27477829aa794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e909b855a215af66b5de1aa09f8f33795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3079dfecd1664cd6bf5071dc60c2f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ada4c2abfe0aeae5aec566f6084592797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cfeff480ea1ad9edcc0dedf4a08b57798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83150604049832a1269ae42969078d94799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709572fc6b4fbb7d6a9e4e624a9f8ca800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eefe492a78baf68fc9470baa17f276e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa2eb981cb2a55c6704f0bc9825ddb802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136bd2a84eb2854216a97d4023c56df803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1c8baa7e974d20a9dddc541a6b247804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c050cedae11983890d4a1fc6220ce2805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001eaadd2a0e35c49877b459915a1ee6806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3b391efebf79dc9d12f87ac52b64c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132aef88d34dcc0ad7cc14ea0b71ed7808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5544790546a31716db5779ff90b8474809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401b09d2c8141937c8b28c26455c868810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a8d0a7f880326211aa45f9dc43229811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7d0815e8155e1e14b00a4db33f569812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a24be5b4cb3f1257cdf95d04dd433813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d7df0eddf3d767b9584eba21234e4814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11475c0e701972bcc31d985c7bea7cf9815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba1dda8877d05803bf18959df85aa9816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca01777c627a7b30c8a1d27e8eab39f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d37d74685375b6df38d0b2ac92643818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab817a242fad8c31882c339769725c29819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca320b74b553b7ab53aea8837ceea1820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e968eb1de3566b02e7f139c0125661821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4ad93f717504dd5557aa94aa6f19b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ffd09c10d39c5b943defd5d2e52ee8823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76679c516dcac5dada4d2f791f7975824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b348404659b6de53c24b369da2e5f1825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac31f5dd1810404e8a40ee64f89e7c0826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4fb3260578bcddef0bbdfac63c45a3827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e418ab96451b021f06db63c8fd2684828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522887be5ea1eb2e2b882c547b48f684829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd00ef1b93cd8a7c429a204dfced4c830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada21e7ad563bb058b291d751d285234831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d459f1d37603251be69a24422e92f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddecaaf34e97ef4e1fac96d72db60bd5833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0fc12754c2b76924a781e63d5af7c6834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc76d3957d0f8644444a3d6effb2a42835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06c7c4a5273e6c9f675bb4b1d15be9836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a81aad11947dc5fb9386255063b47837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ff3537c0c43718796fda821801a97838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6cf18858fec7740f3d92ce1200c6d8839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d19853cd91f3411dddf07dbe98d9e840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45fd599c34f675acdab99eb78943162841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88795e36b1506b1d025d88265a0c6af842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf75173801fa58c6304a8997c5e9b87843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6770c51eb76ed13739fecf24e564d6b844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb63a9f503b530a3b526f9f9d0c1d4845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8e8f4e03fbf5100ecc167c8a99375846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616dbf4e90db64d5a444abb0cb41e473847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10ed9456f7fdaee2ff2dcd6b48ce33848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e179d0221732ea1ece0fd57a78e6879849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc35f89b63c7df66bd9eff188d7e60850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ca2922f9566d838c6a1793194edeb851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2c91378acfad1e5adc9f2ca382880852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4e7168838af980b3743b23ef0599c853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b740bae286d53bcc085eeefadc32a7854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56628bab994858afc9d361c0563eca8f855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661f02adb73ed18c5ac46a6d7a6e143856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4ce7b9258d8ce17eed5823346ab62857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea0f770b13708d7126c399066f5feb858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106386b1ffc3f824a95c1f5aa3c916a4859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1e7ab462d12295e83cc8c8eafba0c860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a27722e8197a7b636457434a6c28fb861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db192b93d03c58ec4d71287e49e8f4ea862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972e7c5bf467a68b7d2075c6cb44284863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2b67255bcd217c2d2fc4330b4cb10864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f04ebae6775e2098b61e601ec7a37865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4adf65ee4d91c58eb114b3a3d0e4bf866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31efffb26adb572ff7428177537e3d43867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558dd38755a5451075b71e3dd05d955868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5be82fe3d181da151944927652c05869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee5238e1e57debe9f1504e6353cc3d870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320af4e106122587e5ceded3c6d7b97871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118aa734e0597ced5664c3391ed2853d872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a5ff7329073d844e70b42581439bc873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab17615ae7204b6e602a7c8d71d034e874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32232e07e9eb0759dde105984c30dfa875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9cfc25e6c4205d90ed6b85df6128e9876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a758c2f0e514b529115c2604c15eebd877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9d7ad2412cb792833201fcbab621d878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ba87b877b4527674890001c51a65e879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c242914dc6204ca5effd74b473135880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836e85cdcc830e41f5bf1b2bde9c80d881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5bb7d1793cf2fd92a12ffc84e40770882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3363f315e25e34286433285d06df4883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004ffdc7f9acc9d31bc929e552d0ada884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3c6f6313e3f002e9deb1afa1b477b885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106d0722ec9ac9535aab6c3185bf3f1886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5501885b6d69af10aa0c4dd5b15a0fc887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5f96afa3c6d6483f3b6a672d0b5d1888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb0ea9acd893554d125afed00a2bbfd889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc82157567d2bb6480e9b8c70aabaa4890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903788ae7f6390c70d3c717c86a6940891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab477d2f69edb09b1672d0c8208b88ce892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe4a5e3c471c6c56184b70fb6fbaf7893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce53bc3aa7450f207df73d83d0fadf6894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8cfa71d513b1aba9b2fce8761f0e87895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483d47e193b07ce23e9b248c363ace7896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc24a7df6ce258158872bebfa68acd7897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0e54210bed8575005059a070cd7f8898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63edf3a4b7ed3e0e4adde3df506caf02899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2f7dddad604b934f9224d30d57d40900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff2a374c53b3383542d26b2ca6ac72901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb4468923d0a81606f8d355edde1be902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c92ab2645c8e4f42e43bd89fafa1c903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2359cec0ef69f8e023b9140893a6b7c904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335684aefe0a5482636a55b27f6c6c8905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abffe5825100056f3b8b9e832606ca9906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26289db793543fcbef20537475251942907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995347f7955d56d71e3ee44295a8dfb2908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc9101ebcc32ab3a6f3200b62498fd909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2cff7a9a78e18d3e8080736f5995f1910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852210612aa397c8d8c4c4cf47ead550911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f533e2438c73277321836772a42c266912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66905855c90a37ebdbab8d0f8365853913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6556ca984237dcff5a6dac6fd34c2914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae841a745b17719b0dcd6f034512f32915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ab5d26bc86a9664c2189d34a65bc1916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a150a2685dc4272aa23782ff004abf4917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39538de8ceb090c094824894b42f85918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5003f27b81eda512d242914f87e9cd26919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e94dcfadbfaf89149e9c5ebbc7b62920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e45f6002f530c198c8a0607c219ab5921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c99078f42eb8d5e4b5fc67e66f840922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39e7017cc225c40d473cfa3465cddf923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f663b474d24da6a65ad764ded599c924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cece90dc18a6751d39e25aafb01841925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a651e0d4d441bd870813ca42348de9926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb9b275b2854a9f40881578efde62a927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a6a2f1bff4fd80f1d42ec6728f498928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127c36b5c33e45146c8d28aa966901e929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de4b6f0a006399316e8740e2214b1e930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2e43da75fc92565ef325e5ed42842931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498f54690aa563efbed5f535859c22f932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4623f247951e274d9584c55b9cb93e933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6eb4b76572ce670157c669c30b0bed934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5dd64775d1843a6d6ec7ab7d499620935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748d85620af38f490e8318b173f2706936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176dfa61d6aa4f12e77f460b81a1d676937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8df30bb46a2bf75022151e018ff1f938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e12faa9dc0da57753a4f742ee3a61d939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41ed62a424349219a50f6cc55f6276940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56917a32213cd51c400f9d4ac6b473941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344c40943029a7cd52eefdfa34b22d6942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693f476877cb1cb344152c9a0abb094943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34263dd4da3396b7e2a84e99b3867ec944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3ae215cb8590ce641128f0464126f945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d1307e5dc94da691bf931f06cf1c2946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60493e397b595c553e7aacb79d6c583947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f473f638fe96efaf3f49d585982c6b948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f6f7a50b1bf0f96fbdc16caf32ede949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892fc7f7e6071eb3d937918fb108c43950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9efd2b759187f4c1fd3f9a0c97cde951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ceaa0e45a473ed2887ffc7271153a952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea748e49b662374ccc0e033bfd96c6953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85767e840787ad3e7855faa589a199954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f045c0a6557e808f198eb568e8cf7f2955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20131eaddbbbc1e1b98e068b81939bed956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560b351a6304aee097c2a23a0a3f062957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1b040a24c1c778a5ba9723092314c958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a5455deace75eb1c8dce91113855a959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f7ef198db2a9fe7cde33d7123dd26960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9068d9f24503174792bfcb5a5e304961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed5ebc86d053dd780bcba73d048ad3962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f89bc914219a74cf8a3d72087a0a6963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4170e4ea68f6f65196ce09b202ca877964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a119829e4a03133e685784defedb2379965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f9e09ab9b3eb2b629f35382789e59966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05c3c53bd7be90a0814edf22b5d421967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1b7d90e306d6e8741c3c3944f96af968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ba71c5cc9ac00af83f68299b20549969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8e27c42bdd70dd450395a83be4026970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b35728b9693d83ed9ddb91f6249ed7971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49675d8fa80accd32eae7cd5ee89f88972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e141d24323fb7419cab4e0c77d02b973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0beeea9a8c1f57f4d7f5fa5e90ca7a974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0cf987288ed1046ef6e9970f3011c975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9c61107ab53e0651eb04b7c62917f976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b7c29fdd1d809fd1f62c45f3da5810977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ac3cf6e98811bae04b235e40fc45f978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609211c5b65eed667a3819a69eb9564979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb4b0c94cd86e8b927eb404849f000980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907dad51e194739645fb4bed0a5819e981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb7b563a1e7d8b239f1d7d2b08b22c982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70a9380e5da8d8db6f8b5b5df6055f983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629b12b38dc4fb7c6753ea0f64fa6ff984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d053053ba08d38344260d20e4a79d34985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0861f46437d82a21e493e2e03d6183986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81af0bf2e331d378eaf26df01b0a358987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb95cde4e9028352e3f7adfc57f7fe988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8ad78cc33734feb8921f60761f8cc989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaac7f54ca66465cc5b0745717c21a2990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36424f2903a7b123e279c8e64c02e357991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7d4522407a7a48ad457b07a5d4b6e992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee202609598429329f4359c59c6cce993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3d60eca2dddd82e68ca5d8ce05e99994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7675da98e5050541099705645a193995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7afe414f7d53dcba38eff5b8229b62996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85bbaf0d89c4c4afd759dd0e3abe69997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>