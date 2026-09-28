--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0ff6fbade902e9383fdc7e9fee5141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707fee5b8270d2eb8ecc06427d33d082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85fba99a9cdea8f016d99340dc78be3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219bd3cfad1dd1b6a6045acff6a1f024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad8eea200e15ebd945f48e6a6c544b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a40ae0e3306a95db3464cd4d9ddac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60970b263cf81b535497d0e8240a4c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a332ccb9869621be90f3db5969de848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bce5673b6caf1dd1ac31e1ee51adc39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab668691b6d77c4fdbb92feaf55d68b810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a7285e58906c047f03e80da7d228d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ce20cb30292695bfbaa927c7d7ee012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314c7e873cb55f4c53c9492ba801a2d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7e946233da19163f70da70544bf1a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc40248b32a6ad86f4a9a4ecb4ab76515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d3090c2685601d1d4ea8576421aa416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade090e8854bda6555b4a66c019b11b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126685f8521884c00c9aba3ee05aa5818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995426ae053310cdbdc83d6df902d8619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea75e72141a82a76afc77fecedb55620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c8dfd68f68a078d5502eca71f111121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdbeb6a0650f7aa936fbc698d5a2a8b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a131f70172788ba598896c0e47121fc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55812e83be71c263a29728643c4654d424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097cf52abf1c7979d1c62a4d275a1de425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745005a5098d66de5d0d5f57910a18b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198331c5b3450708c06f71f567cf219e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcabf6de29f25e20e6f62b7ad60095928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c975cf1495c6d192b15c59d432ca6e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16880f3f1458b16aaa0921077fae2d8f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728d716248c8a95487fc8696c3593eb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f36f7ba777a61712cf9c65e3809d4a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6e65029d33aa4faed1fa0e956b10933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c855a537ee74075badec0ec7815787234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587f28f58f0ed5943868280d980f4a535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16768b825209ae15be5494e47f336536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290221d4dccbc4e60d4becb1fe49e29837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dbe3a61dcfdff0af88d435731aba1f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46229445cbaa43183c5b83c71a4ced39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d03d589114b7cb52356472fce77c49f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962a27ca369613ae195179b32b8617741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef11be739b07257ef3a601f384270142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c566216f0cffd8d6c45e7b3c16ddb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d04b0c3443287e6fe4fd155edf72c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2a0a8eb5acdb82108f389c1ddaa2c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af2e7c922714c3b5b5dc0bb0193ebe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841bdfdf3561eb2466431d0cad49c2f247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00baf85fd090310a4683f398d5ffec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1506dce9d9d96f72ea269f65ee809f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9192396cf370ac950797f11e701b1f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928d3fd56328518b9312ae67ada591751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e3021137a0acf6de6b7c90396d14752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445cf2892deedee3818bbdf39793068f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5500635123c0910536d0064e90a9854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa489f1304803d181bf41c2bda196c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6905ae6e3f9dd3f6e1ce2d97cd68656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d410b61baf34d388e47c4feeda4ce457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d23f75f21047a7402acd56263a3aed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1625afa09c2c630ff8b1e75240378ae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1189a42af41c5982e44acff25f60e6860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c9ba5e7fc7da97abae8b942c99e9261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c758eb1a86eb70d00dd9f9ab0352d1462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce5473626ca6d204518775946f105163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3448378d447ca8dfad853914f372d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90095f4d6810cbec905093300fd3743265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc981f1d79130ac4b0d75a82b01c2af966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60129b0fa374fdfbc30ee8420f8d8d5d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea372304e70920803b0cb3dbb66da93668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868750b637673cc62bf5d74e5594b7e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca903a2479fabaf6b1239b4ae43e148170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5088c9bc166a2f220b6470fac173c4571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a3dcb07829b7323b4fc83668e37b072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983594f181788acdf096a3ab216c21de73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9e73c4b242f88908ac4134da1c6de74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b16da8eaef65d94641cb5ea38a254575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5027bb0bbbff947518885d730c4d29b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6db6d3ef5ac9de9ad5ccb48d6468177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff54de597bc592aa047fd265c0389478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146775200f38d18a33da7bc8357efe279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4e1b2793d794766fb9d66416fe40680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ac599c9fcd742dde54d7eb5ebdd3281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0ea8c32235959c4af2e6290e9d8c482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878fdbf2b1b8f10792bfcc343a737cb683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8fb08a76ac6c49fe4ad0966cc43e884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831271f4ddb243479d538f4c8e073d285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88aa8d1040aa50255ee52312b386f086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a92a79ac387651800034b17ec56f887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8235e329f208cf1afab824e13b2875388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b296aa6822ce74d8be203e548a94758a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601739718d2aedbc8f63a4fe4dd540f590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0456488cba7a3483ba52805f0898591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b4ef88cba9277c33132ff6a9d441092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91f0c9c77128a5bab770843a6880dc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53753b565844e029e8e3df60f7f697994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98bfbf321e32d22848268b569f6d7995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d9fc8eb1eff1e11b2ac52d53254d796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932356f500d2b4586393bb67740801b497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e6d97adccdb8d53030283c042550d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9633ad49772a43933eb6af54d1d9aa399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d8c94b7d5d9aa9facc5f21e3e2525100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6588138f5c6bda73e961a716f602fa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9807b462a796eeffacc1c1d801a171a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ebf8a75b7d3a31a8039baf414deee103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6024123e7262c87912495cabd397e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e413557581893ad9f1f83912669cd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8e1b7883a563ef2339d4bd4a75c4b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef64663d10bd3c416be0837fb52bd2d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ff8fd77c25cfbb741d80439df0db5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f578dc2c42ad0ca07d385203c2b897109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518de65ed22ffc9efb25e4fc790bee5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f1085ae37b2d324efe7a06f528c5a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd84be2c9a5f7da2d5f124f3abe61c3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8083986104f5cb6149f8f3873f5d5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d5df740317107163d68938c15afa9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150dcec2d754ca37067313fd2b4d979115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4bcc90ca57566e05555c2122c03fc5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae5d2852c7fa403505ad4bfd9395a5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b13638c6648abe66a339fddf7c1e6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc902178707762046aa75c0cfff648f4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91a256517babff3932d2fcf5502dc9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7884707a1145a6579e29f48cde62607121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477e30d2439754d97e2f13163988422122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c35f5ae3d9c1b0f1696c1a0bc8fc55123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97afcadb6cbac1fa6d60a1dd4b43b35d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59322bc9ddf8e168fb2d6062826d50b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87032f6d293f6bf662623e5d03bd9b33126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1179636386ab4dd3e567ff6e9e484127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b797719e41e8393fe91cb056285994128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da67378c48f4a5214db925196c8e5bc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398f85ae2955f0323f542f439c688e6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b993093014863156254d688f344fca131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc04d9b85859991984dee4493bf5b23132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6997d001b819baa86785e2cacad9c71133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d91b4ee585b512847967b092fa6101134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4a80a05bc9621a9b67cdc4fe1c91e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c835c4605b516043ce366860456db2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2e9d55ba0675e939f481b1608dc0c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee267515b4ca7766fcda77683b49fd8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6840da7d9ea97640267ecf6484f8b2c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee999ab2c130bbb28fd5b1398d4e31a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157aac829f0959852aae702a93d5358141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d3effb12584881905f02c75ed54fd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f6db98f53c60fbd53c4c431170d4e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105113241faec7d2196d90d71d760300144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0fc6fe68c7c078ff214b9ec1970a7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988073c85ea3a94d211dbc0a06f7802146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1247e01f378f0c1648baf5fa15410147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b0c597b32ce21e1eae1887f63741a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98772d69d3b41d61a0bf8ade1df322149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40316b48546954d38f4a29c22c1ed8c8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597a998ad9229e1ca51526e6535a1b2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8c5b49e48a0f36a4ae76d390646e3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d51d82dc6ada10587953420272e5f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569eff330d490d42597642f48a6a23be154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946783b94c316359e1d9bd14f92a5603155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818e94222f92a9ee6bb47b30d068ecf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e737cbc7bdd9a66910afc53690499a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701b04dd61aa342d891dfea612d9056158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8a07208481f097500284e7d1ce71c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b34f3c703438061a3ad2e50890639160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae810f9ca673115c37825a7eeb34da161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e14e7919032c13d9666ef8e39e5072162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa18221bf53b467c00a01c5a5d411a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5254997d202ca3a299d03fe44deeef164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e385b0da4bebd0b21657787c58b630165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5f72f47fa6ce5d8e8b72c700f4e37166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22744f9a0262edcc4656c58431723716167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19fa6fe8d21b419a1791c7102c2b0e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed2671d3cefe36349d4ccc4cd83e65169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7cf521782d73e081a89c3ff5cf071f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c53f8a401aefde147a36b058b8d0b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f82aba3c45ee3749387f1fd2292e26172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e98c4c317f48a98b5549b24d536d4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26823c9367cd549f65af0258f9ba1cd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04e4e5562ebc6efc4a47de0c5e23d0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc557d0a3bb0fc1f8e95a22ea34f32ae176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e77b1f9277755b603f19ffe7bc2db1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75f4b14e334923bafb309f204eedf2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f521f6db5446ab697ed55848d9f7ed179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c4b70df3fabace2b0295ed39d53ac180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91009b8febba1ea75f44fff5341192e2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948af732e0922413152d9d04073f355f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781e3c42751c7246318ec2443767805183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17415b8fe59b9fbe0a231de02b2d79184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d59c8005595769713d9655b3c6fa40185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428306afae3a47d3f7e62d11cb81cf5b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92885a2e2fd4212026c14aebb96f8a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9d7dee1c65781baf9a940ffec9fad188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b0df74ebead388fd3032638036562189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3a0e4ec20b0e91ec081ead9a5024f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848c56c66f2c5e726879594aa25d3a4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212ba00a9efc702f802a74a6e67b7a3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768296f35d3930745de6bcf1772e26e9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafed4cab59273e157889f020366c113194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44ff5fb104beae326faa28d17711f8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1fda2cff481a0d4ff8e9ad350632de196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047cc5d6fe077b100f760fa6dfe1a064197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3c0c812e62517a9b0a97607231917198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a678d0b7a7570138ea8f822cabd9d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e90914b69a8e0e9dbdbab2b033629200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73526c08a9febe2c50051d4a523343ad201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce972f7fc6fde13db248206174ce05a1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612154fb5e525b2d1cc293719fd660b9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b57ac40a846959c2da5657cf8e32e8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce664bfe9e1fd6d3e54365e649648182205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa557817e2aff550e6459c87cbe4f921206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d06540d37ff4cab4bf5b0b3c158a3b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21335cbaac765ae421295866689ca417208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84b7c9c780eac1e1118da1d966dca4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57904e0bf5523ece536572c3d8d21843210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5c3be30002c5907574f0f53701796211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a449c29462eac31ecd52f4660c74585212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd37252edfd515d8f04aa50b20be60f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e70446574aeb86768e266375563dcd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfefa50b0c8c26c0d5b22474697c7203215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d362d643105c44334ccff0c27394547216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0bffaf847874cc72d7ec2b1c64a247217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f6f50f75e9525481b1c55e74b461a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e392365b0d63f9388db162b7e4e7b4d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef098397bcd14ba1716a012e0372a53220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6c8c6aa31191271752ff1073c47a6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557bc18fd7883faa2f7e21d3b4172434222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14a195eaec48812d8b70cc674f98ef223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6cb7ac28cfca2a58e880ac9530a9e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa333c7a8215176eb8fa77708d2b32225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853318ce86e6c9071da057430e1600df226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e13d2b37e38413a35956a6c3a22c1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988da7211ac4665d1b75220316b960c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5f2afcad8c44a9c6a691f851dd5e5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df153d596038e668fb6f5e93ed7526230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2962a0c87905b3855d5b1d17f543212231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec23d80fb023e5a1aa5275ce619e82232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2fc7a0eee4c3d629da74de463646d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff356d089135f301d494960446dffd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db4ad125cd65d64ae46af80b0564f5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40eb5ba870a6d1906b2d514b10af3d9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5ff9d11867bf21c0242040bfa8c7f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad08f2155838ef4e55a142fcd2898f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb7044d13bef5d2029a8f3b2c5ed55239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac1506441422c5fb686a0605ef7d3d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44f0bcc0a5591dc6184ea2d1b2fb1c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080666d0c4f0edbfb21fcb07058815d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58765a2b210cbbd11c0d1489cfc9ba243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd89d7f6c3b6afa8fe3e19a490f44a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7bd286b570f787417eabbeda7f4560245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e0009cc65393d40e8c9f5b68c85b7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420eec8df13e67daffa7254401dec67b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0258c9c5893914c710510825185c0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca046125ccc60a073595959746c745249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17646abbc701c42214b6399f24a01de0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0767aed8d34114eec2e6e5c625e4179251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8705baa1c2280fa832d1337f48309c8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d6bc35b199ae1d2ad3039336366cd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c749bb3a7be654cc82b234303ed1d8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b59339a20678e45804539c4e4e08c8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49aa9a2510ed658e4654042a48f6f52256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4973f74e907778f8f47066084103ef6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8512cf921c15dc123a9e4906a8bf1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275c80e02374341b7a4ecccaa0e0d52259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c86968d1376a719f90d29e6626ac1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6eb7fb80408082ff9e5b9a812dcd4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259fecfddfeb43fcc47c975561efba0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7085b6b4d8782cf6eddcfe78024a20263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a6dd88b49cb370e8ebaa7ad530ba1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf43b22ee7b657f147027917d51db55265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103803bc7aa5f61430924d96b786b149266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cadd970d3db0358615439e9e3de4ab6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642dd8145f0fd003355d604f9034feb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db74c80d6925afc9c0028e085a9a508269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c33ceb46e96504c1c80be35a8d946270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154fa975162317252d07dcd2dfcd8027271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46462d91c69307eeee65f48676de632f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576dd5a697705473d73b1987fd3ef97c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d164b82f74498e57a74dbcd0c16fb0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af62c49894c240d18324078f5d9f283275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88cc84a0e4d897f6e5ca80829413da0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de25ecf9e0d27eb4fc28aaed670c4f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc8a0b668819e3f9d7ccbcbddd4832278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a326d08fc71e5181b1d1078e9876f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99925cad870b1c8e612959edf2cbe8e2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e78a635a6ba70de4d8db8d28c7b870281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b90e79c79961df6584bfa3e77c6bd4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f054d6eca56eb5a51fe6d212c933a4e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae755ec872cec9fe603e637c142d10284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528d89ae4551b5d5ad74a4202a3b9e5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d878eae1a116ea4e9eb0b85e37c8f6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003254269a9ec1c5c1b45f68c617c55287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf9bc400a709622aa978ffcd71841b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beba359127e4ec2db5ec6640b8db6b4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5e8dcf3ce981706463abb49ef7991290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598d80e958d06561ed39f313d37b0bb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bfe595519c0666caace2b742592696292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac1832af7cdb1fb10ee77a6211eb5c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c9e03dd87fbb23b6cd880ebdb6d50294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3886d4d1392d61cbf8469160f71b2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843f269fe1e8dff20dd51310112cb29296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918aa29a6d2210afa9780ffb44ee206e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ccfaed72df292f826edbd70428e48f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451849f3b1c79835262dbfafa08f597299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424362a6f17ccd4fd450ccfde4ec303c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699c220768f47c82a5898492671d0b4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6b1ce07b4fe38767408d7e7fcfbf0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc6b1c18f9b52bfb09a228983b94b9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932d17b4f592232ee9830744c73bd6e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ebb663d9c189c8f061e04718984bcc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd9c05aba1f0934eb343e952573f7f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60400bb446fa648069a9b7ed01ca1d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1061a7865e26e37fa27d23694f57f82308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85546b4e69b2a21403782cd597295f98309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62384c4a1e6d6d646d9d342e0bfa28310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1ae0f1d9d0e7245ac2ee2c9e070f7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2530dadb771697f3ad6653b4314717312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7522c5a9459feaf8ea6520ec89849bc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178f0a0a6685287145fe3d9d9109d42314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dcd08c8678b2e080302b53ba5c0eb7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf06d4240efb073cd9232016be324c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119169e4f1ad9c1c36047b9616bdb80d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc034ef3438d7ba5c38b6f850865f83318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec29c2907f72356820c6dd5b2d6f299319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71367e5fb4c96ebb04220d20c24b4790320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fdf4385777e0362ffa0616889309e7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f310b1a1204e0364e6d29d225133d1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8591a37a8ed85ee61a7a2f78a8d6a31323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7dbd9b0bcbf9e106dd2f15d1036e3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32223ba8e8f06eaa9e1b3cb1011073325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5833e69e1d12e01df31c7542c79102326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a257e7869eadcccff0cd6526fd9258c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2ac5b6ea58ad9b899b4d0fb076d57328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdcaab3c83e789709d0a49f65083d6b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403177e1842c779066043ed7a234ecc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17b198871a6ccd7dceccef8bb1232d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec454e2cfbaf914361e8708030f413332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e3df274e81a329ba8b5975db3ac75333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab186cca56eb066590f07ae247a2c9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977f8cdcb155c68aff21062a57254f0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f00972f958172b423d0b6075aba7a1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c2e0ed96f919283d7fc810ae1506f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969b1ccc7a1133f02ee51d77cdede36338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2a6a5a362b953174b699ea4476ca6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad9e0433e7930bfbbb3465fd0463a9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d2b0294557bc65c56f7e744eeaf09341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c856ef292d3b04ce52f50f0ef475359342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163f4fd617338c4f9f4523d9f84daf5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d5b2af1ad2c44a25545237e112232344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64815c7727f76edbcc0ca80744ce1c82345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32417a270535dac2dd22c644f1cc5a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb55dfb5a4af78653755b13b66babb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec3770410acf17a43b0fc914096d57348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200eb726fbac78b56182aef1e2b1d4d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497f8bdf067d3d67c9f416d1fac751e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616980c21e3d6d653cdf29bf8ff05cc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cbf37adcf003860e02d17907a3d921352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3715976f54fd74bcc3ca8649a90dd0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8919723e6990a357e8bbd913c4e952a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91456b7f6d7ab11c97ced99e1e7f0c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb6ac079a5f54c99ed6e1e24a64d44356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32b368e6b443377dfc1362bb29f92a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552699940a3ce6b397dbe8a9244a490358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd61a9655c79bb142e26d5c8cbbae70359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21532f9c62c62633f622f6ef4b8f959360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a4bd9033592b8a1c0d0f5d96aef6b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f896031e6dabc6dd7800fd5df780c8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2e517d70083da6f5e2fcea086aeb7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d05eaefe9c127734400fc5f57f64ba364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695283fcf3c05177fa4515f1a7693a5a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe640fdf1eec58ac00522c0e082318c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d584265db86d68a16aa049fc33675367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b10256adabb476652c628603fa36d5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2ae1470aa48cab13310241aff5b59369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede69e53fe622350df5cfe77e39290a0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c41d6e32e5c91816fdc7b4c548906371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43905e6eacaa5b65c1f214794e7f6ee372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91395d21d42596b9ba5c40dd0513da1e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a839f09f37d69bb5116cec979fdd10374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9defe842d0a8bb3393c833ceefca4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b5d951c49a5727375b899fe878567376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08c26c8cc22cf6dc8c9fe61df23db2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6315a8e2e3b06f96e2aade5564ad1f3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25026826ac6188c73c8e6c036a47ea379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d63ec6af35c1ac0432da3bede1fe5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b34f37a5ed678bb3cd400c19201ee3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618cbe9129de6f66a48fd79ab399276382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cdb8e4629f3efcffcc9580e2b2ea19383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b44af90a1fb911c805f05eccdb8b5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc30d314fa92169c04784fad9869f0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f6dc810b90380d429717ed90f9a98386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997bdc750280de1ca4149c119d0e284387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549f00f6e5318b30680bc8d5970236d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113bf1ca72823d7c54432d593a230590389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602785a9deb876983e9e2280508b4f00390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a474587a6edd50b05bddabfcebcb2e2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512681950820c317a1250b7363779e4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02caa2e07eb825bf31b9f373a77f0fb0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64969c9df9066f5ec5cc2b26c902e826394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c19fd69c7f0551198490301d1b931395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40deaaf4d0e94c8cf90d64e7bc8d0a4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dbe29f09ee2acdaf73583295f9d41e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c9aaadbd759ac0896af68d20dc6b1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380edfa6d9fec649b72db97ef1f89f63399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71ecbae77b014f08fc95ce84bd471e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6e4a718126a8c3ab6959b5fe66426401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c786993723e154c7e7fea2269e71589402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76804ce95ebc13090740dfea106c4cb5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5362959c33b670d1cd0f6398d4cc91404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31845f443ed54f31178359c05ab9af405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9aeac81eade529d13c16ca216b272f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe3706399c666cb2bd4e7af4674e706407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc978a9192830ca699e5a46bec8541408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165fa6c4061c76cc2fc82d40f0c6e2e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d74fac3c1a71b01a2201afea4f691a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ecc04ad85e99093ca339417b6e62c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511a90b0343be7d4f0056626ce6370a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c903bca09407229302bffb9bf9a4df6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5676f32e0de2b6f1cb62bded5ca55ec414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab8d1c558f8b3e8320639f19ccc50a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c78552b162c7fea02b2737376173b0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4481c5bb7c0fd4c0228622b2e1801417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968412f9e895879362be42a39019c11e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edded0e714b5ec50f0786bdb0506a6b2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6fd019afb8108cd81938da2b3f1ef8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a36bf4586143b77f94787b9ff2a91c5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa630be81641323d67c4de328e8c00a9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef2af925915685b4aea8743863d796423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1eb7de43faa301c90bc9c87c0cfe2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61c66ef6514c037f2a54d728c984b7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af4e320460571918535888b2f207af426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3bb3f4671cdb59077fed489f30429e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930bfe74d4bbe978bef746cda1123d1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d239aaf299fcf82868a8ae7d8dd185429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09edf8e9079243e62a88ecd1b11f6c7e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03564a847242ff00700acc56f12e5ddc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6866f70d857b0d527930e5e193ba7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03858fc1449aafed17fec9816154d7e6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d72440a1b9f9df32c290e08761873434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99e5a035185ee963eac9c2e3274c39435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc76871d1b3b4ef20a9eca8f5c0f0ea436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117222d3cefe048459418382b74e6fd9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b6fe2b1159df312fb0d044d4d762e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be7073b50370fa91671c03113ea5c8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc93b842c957ff07febbc5036f3ff8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78ed74aafb1757b29ab5bdec1e2e1c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93f8582d2480965035167d062f5306442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1122846215f7c21a77aff44761700443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3968d8ffe542f290cd4964b0b601b7a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea3b9a2d85d0b93ba8148f1b77935b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebcff609146fd9e037f55a3f9212f38446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8058c4a9f120eef4aa8fbdfaedc40f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd8e5281bd96ddb0174b3e5243c770448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25334ef0039d614078ec05a64090b886449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd613459cf016c0d54db42d8be3b6b7d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e936b24c266ed2b09d65008083147a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f89e29667d1c006c9806daf7ca0d85452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d28e307d2a05c68a15fbfada9a1920453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583bb2963bf3dc6da5f6eec90a14db28454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707aee78a0d050e2ccb12c9d38d868f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b399d513ca16c03532d6ea322ca27b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846f21357b381cdbfea80c15ec3fd48457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94217c46ea15341ea16fb0c530a3beb9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4882ed0e085eb19624a84925c88d77459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1a25425eed48f51f539060dc9d575460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387caf6c5f21903ac8dbe7612783f85461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2949f1c92d4311007208902083bbe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad84377b19db7127a1adf5190b30c2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941bbf2bd0d4868a8413d27ad4f1257d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5080af0eb2f29d629dcba363bfcd115465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e8e7036098d9b37f7c7a515ca6cec466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9ab9d67cc5ab5c63a27dbe3297eeb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38c299ff3e48d97c14b4f4f950deca468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548844a8ab39cebedd4396b94e71be7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ddd90aba6a2f31e8da780463b582b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9833975f874e1a6ccd78c2861a7b5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254922ed1ee83f8095c8e17a2771c3c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2c1e7d6b2eb18a626b616dae24ec2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300dc59c002f91b3677dca6e59d3e1d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c8de7705675b8a9fec37303a5d284475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8fd3280c8701c98eeaf1286e8e0c7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0d9e3e5f95729fcc499f14d08bb9e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23970bcab0a8285ca3f7faf88db1d1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d7cb622ce041620fed2341f05dd34479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be18a8789b57bd6343bd2c08c0595c7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b10b5409795b3a3fd5e6d4fa9ba51481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d460efa36f555039934c29a7f980965482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2436c801086e5b3ac2bc45e42ad80f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b3d03c9e411efa1fdc89285f55a54484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb3e2d406a4079831531195efcfc0c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837e51e501334179b23a6615769ef71486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2327f32c0703fc999fd1ee14e81b6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b79c36ceaa5b0ed482839379e4170488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e466b0f8587d35faae2269ac61920f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ede0a689a62b15b2e42f4b9f9a58a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7deffa37f955748859c7a08206e0d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5042d48815b5d3d72a8ca71d4769d48492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af41021a74209b71aa2fb04de567c2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae72abccac31d0c75cfc0b23027693494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1f2b5a44b635664fd61187bc68898495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb1f42ecaa1264ad298f9e0022c9ec496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7436c9fb3ab4d7fc1c3a1a4ca2ee58497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513aaf861a072c5a77270824c09f504f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e054b99ac5970b6d8bc193aefc3841499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e38dbc947c35061db9d6263d440c7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5ea5af99fc3d4b074c2a59fa0fe07501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226ae2827a40c36cd3709bcc3d0a59f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80cd2facf1d44b2c7fa35c7d12da48503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6cdd4812b240ac0e499f990627767504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032571383744ad82b7602aa105c3e496505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced97b48a7ecdd6bdc8b8b381ef5c54506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a88c206fb0f06bc82236eff02ad1ab507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27975cd968a804be72b7009f2004a1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab9a469911f7f76f70b37faebd75ce509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9011ab791f97f25e6d91110692f4d5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d52c47104cf0049a5f983703b37425511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ccd3fec7ed69a540486fd311f6374512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1763036449094566718b811aa13e1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d8cf41775211335761fa4750f7d44514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3749f631adb4b4395a1aff3f3edd4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7208ef8bb31a5d5e015429e3f2746516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f9d0d887e974b28935dec5451c342517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9b14e71ce8c3d6f5b0118247ee55b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e1ac775ca433ac8a41bab4f7cf0a5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c481697eb0786e8338d1530bfc9f8a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e66b2b79a53bcaff209f02582f7762521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9986f33427b0abf4af8abe7eeeabe522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ea3b2520781dac2dc2f7b316cc8d1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f08d01b52dd77718bf883b0171a1e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048fccc6c865d2ec052e2958d99a61e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002288842fb7abae5a36325d65ad91a5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8977d91a3ecdec6e9d31fca27606c4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17758ea119c9d552f7ecaa84311634d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af48a708804688e43b62637e687d508529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac8d43c850d6dde693c3a8e13dde84530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf1867ebac8e32135d98ae80f7b05f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55bfa90196fbf54ac7bb776a5a1415f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691dc99223aed44e77e73f2b5d17c0d3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7fdd826c649e492366b19e8707e225534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a859bb13e7d34c8f6355575baa6dd04535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e683892e171cbf7c48382727460f69d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0e1ec4c115fa37cba8386b57dda86537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8fcc528565203ed215f1abf37938b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a9b67316b0b8e0e329f671fc934d2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcabc2fee34ca516475dd00bedd6b3a3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c99fbc0e64f13cc952ce924a88ae8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003d1b8ab2b221dfb0862bbcb00be25542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab8ce8fc695859100391f0defbfa6a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d50335c1f730b728d101f04356688e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9870cf3c57b76fdd61b5192e6d821545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a81dffe8fd5307ecc8e623b27c334546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43464ad6693cc30c0d8acb8f4f73ff13547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6c28e67845fc8779f81b4c2125707548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df57694676486ece26b00d9d246f91549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879baca8cbd2fca3151c10a739f79317550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fce8110f53beacd7bf35143cf0ffeb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c209b4927a1fe90c68227c881388fe552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31be7c14793ef77b53c591eb0001381553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50b28a7aa1df56c291428b0f1df894554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3add966ee5a790249e9302ae9341f0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b146860342d5faee3e5f0155603c9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8f32672f1f753cd8ae85207b36ff9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ba532b8f02ca71298be400d885dd5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4242568cc54ebed14804d82933bb8d4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66b4efdc66591ebf817b80d0cf17ff560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb1e850f2aeba69ee63a278284fa55561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33461458fefbfd678a7b7fe98624a384562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fae14dd32f42c6290da1779c1dd892563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4795b713e9a5f4e528dc3077b497c9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d8ab1e5d6c787fb3e9d49acf7c9ad565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c39edcacfb81dcf2f2f8b5dbd42ed5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49108d8a735dd1bd962cd9650971e5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795e70ebdbf8fca283ac5202677299f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1922ea711227349f32f31e4318020569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe705dbd997ffa063a97b3a5dc7958570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e808ec2ed09e5bf6fabfe90c96559571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a1fd816538dfe3ef5a471b5ae2e2a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e384a2d8dac32ab1ca048ede1081602573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc4d9018fc48f573b72936e7f2e74f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b8a2b7b40ba633da70b15a6b22d70575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfac02e63684556b8f0a33438f5bee6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5513e71609ff363075df56cf72c2b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a02e928c9804a1c7db961d147a5a6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc20ed7efce3f0decf86b3e10910091579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3db811a3c5110db287e294d00fa3f7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab463ee626ce7b3cce42a4e8de85620b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb1035207dba4b8f97c97f07ba8195582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe43186fc2f30a0d86c1a96cb74777b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029aca4875de1f23f410238aea914e09584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d918640e623dcd6a1177e89b749fb33585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987d533a52d49dbd28907fb8f278c63586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d902e6b3e66af680b9fb532d1fc550e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c912ef50ea37027604a8b3011864f7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5f1609a28a053f63270325ab69e54589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474117defec414ae19a957d4b0c5a32590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b975f6b451cf82ab673de2f29df7a8d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4128bb8f39777f0165dd5555b82ef592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee35c85c38b37a4e1e5a5b456afe94593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7bc6d4dc87f364b0d12242ac017db1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002de47c8e45afbd8829deb4a8a9677e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e5c8c9687ee9a081ef3913f561a82596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d15b9218e00ec98ea51b7af489fe7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fdf0eab4b2aabb9b9451e0f67ddfdc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725301d6414bbc6c5ed911db36129da8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb163b6153428f8483b7dc83aad50b4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd909acd03e56689ea4991fce2bcab601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fdaf4e6bcc5c9fbad1e676ff2a4f9e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f84ed8a0b2efdf6667b59b5a52fc3e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d151ee5a483e4241f9ec1d66315ac4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab411b89aac5ba2ffdb955669099ae7d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121449631e6b7a007be7637510d06858606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b6e548b44cbb5aec801949b673e71607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b5cf041cd0f6b8d4fb10e31f066e7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5bc2d508cf85f382ff63b8e51f063d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9be09aa7f9b63f7f7b8915de5dd3b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b268419b630ca94885c81f5a704155611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c06fbb523bab18dee88380f9e29aac612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe343eccd82c7642833424dd7f13bf47613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45877d25d6e389ccc9620a5b0d915d5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334267f17113aab477651bbfc29d5fd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016e6b74e5c5e623ce84b8c233a9d32616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dceb88edf4797ab6efcf73d8e74c88b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1b28a52f14b5d37051b442ca178a5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06971e25c15a448f4477cb6055525052619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43eff9a7ae6cc22873dbe10eb27afdf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c1768af8feee09bb8f6b911ceebe4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e79b477f0133891eadc156a80c719622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa1a3ba2131a277a3d228847b48102623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad243f1d7935847079b0914126411f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588f37518bc4ddbc9ceda2a5bb77eda625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aac739549a2f2e9b48510cb8610e64626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a097dd3ae4f61b8479fded893410338627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b68eecba06a2d389c032f353287f9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c63fab801ea9a28fa9b013f1658bfc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bcb2ab04ce3359dd05e20718c8ee3f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6473d495d2df9a90ebc203f6df98c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c1d8e0f84679c6fe4e751117165ec632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae34b9e69fcff010c8fa218a4bb76b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334e59503295c1478857b39008cd91e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63779ea3130be66232f02598ca9decd8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa38a962a039adc16fab439cb6ccd37636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c573991b181f4398036d54d2e62b2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e1583bff2835ecf753047204924de638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765a70d09b2e376cd33ca4b474d0fdb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a32dd1d053c44f847eaac9fcdef600640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55534282329cbf76595a65c2b96cfc6b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1decbec15fd06cf62d282bab20dc532642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf69632bde69d2a61753b7045f4397643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af924b5559ad2b960665f3139f24ca644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316acefaa5fa1730c36e8e0761f30085645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724945234c845326fee7efec2512677646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308bfa13644b61a1b21de0de34ed5a3c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c159ac6586b4e0b88f70f411ba9dad648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30748e7feead941ccacc01bb33b442d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de6c70037be79ba4ec033b6386fa52650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5914e944780675a987981fbb2eeb41651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78db9b1287479c61254afc969abdfc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877a1aa0aa2b7ef3ff9c608e873c08b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07489d7b8665ab812a7c48f9edb24d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e4da9d68595e1c92c05099644dfff655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821fa64efdb07f2c3f2a1723dd61209d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa278686b5f70e80128729e5426f9f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d546b75fa8307201d7071ed53f17b3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0f8227aef52c1368e97cd7c574e3a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233da1a6222e95f76e39e75d9087a740660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d130f356f254ba3d68b189de039cc9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667f22ad766fb8503180c12b8d3bf72662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf1e5b87d1780ab9f52adad8f4ffb0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722ba0a016521ffe6558d143d39f241664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3056c2596e136bdb634aba6fec7dbe665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60403c987972dc10aefde9dfdc27e308666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078da953fed2e50dbfa19231fbe96104667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e548ab1f0c7e7c22b700ef3854d19f4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9d03d0bdc919fcaa806e18e8c0953669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb048fb3740c9c18bacedfa1e5e382670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0aee7e4e5fdc0e1a2dcaacfcf8a437671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ca22d599b56c9e0a1d2a865a170f1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e427373454d083470090547c1612ec673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ee5c7d61a4237d846aed5ec428b8d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5385ae92099d0e512462f9b8b48656675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893c19d4d8fbc3b7db01e84b384ef5b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338916ae8091bad1988dedbbcd94f98677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d81f7d09cdc8b332bef1c34a2c805678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41335d5698ac53f705252a2fc3f1e2fa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d180dd95aefe5485543c4e17a63d30680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8630185010924903cfdacdda37222b5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475c86c6afae99f46cd17c759b6c590682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81988a6bb6a9c7319b247b2e00d9287d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a102d0514fdaa75b87bbdcd919ff2b8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ccdf2fee1cd3ca54e369e66e451b2c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6db0338640894c9af2f6c875ac009686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55798561cd39d0670fd37c51cbab5c24687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874787acfb1a78fc27b466aca0a9b80688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f535c437d25af9d958345c8e9ca66c9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0abe4bbba72768533abc953e1221b9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c64d6f5873ef1f06177e749bc585c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998be5d5ee2a583ba0bdc9853b834e89692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ddae2d28d5109b956234958b76374693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa64ef3ad36cdf2e7204b2feaccb393694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d0f3f49867b6ccd67d6d7d958ef41695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca6dce8ec94211f47e7ef1d95d44c3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830621ea6ad23b95da6a68a158b1acd9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b919a84249b955ad919ee6f89b45a5b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8204483aad0a80dcf12295d4c70639699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5cd720aa8ff16f7ecf571abdf9dc2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab7e9c988eb28e3d90ccc38364d059701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423903cfdf4bd4e794e252417614354702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291f5534f68d5164d3c0c99761967f1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeebfcf8eadc1a2bf31449084fa388f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee759f030b8b16e09e3ba1fb9420bfef705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cdb20e90572c637c90368c12bcc86b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4264b79a302422587d0ef8d54cdf398707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123b9444593383cddb02228c12a8ba6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9d6116203a3ae4def5242caad1317709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592b12d7b037a504feae734f2e46435710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa899470dcb14fda49221be0755b9a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efbb2c1887910193655a558fad56d69712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9058e83064f1c46ebf28930371d59bb3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ef912d143fe32d132bf176ba959c1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122dd72640c1ee900ac979a8a91d313c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49027952cadae0dc618e67b22f4f460716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5c508bf0e5ee515de0fe469d00b46717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932229fa0f068cad23d82fccd67c99e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891abb5eab86ec6784cf5c6339d852fb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397434ce31384226995800630196c5ce720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc9b95f36d19748f0a9446fd1a7c19721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f44a1fa14f4b2e6252f65ab31f4497722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83443661147efb5dab681a82f216491723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba093b30e3ad1691ec5ebdf06fb9aa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd40d0a6a62a74015124ef46359e1ba725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d5aa08204d7be3fb265d7e73523be726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e599858066d4f6c5d34ba2ce5fe9cee727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4c4b18a1b1bd77a822acd1427e404728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccfea75515dcd46491139a925e523ab729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b038fa800b67f36bb4c09d644069231730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdfd4a737a873d1e5e898f5b519fa0e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc60e5ba35678421587589b430ccf1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53b7d3c304b9adfd961997459970df733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb741e3c3ffab7ed94ab541fdf8f60d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2b4ffed9b2319f4649ac527ba81c0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72356884b77ff9fa5c4bb674dff697f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03333e7455d807da752bbe880449b1e1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baee49da8a6977b207a52384620f7b5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0570d1a7bd0c3d5877d12c1ae475d67739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328075d45811b7464dbedffe0042b5d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340191df3fdb97f6447a6aa5f4c5a586741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316f8eebeafafd64b5f7db14b833b3b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c87bfd991013ee455f5bf38dd679b2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878a1bbabb0f1d1e7184b12dd29d90e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6169cf9962e8c288637ad4bd3f1c5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29908deab5161ba5fc9ceefd702611b8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc2ebf85d47b7412dd6e11f5b10f7e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c92595d10eb3942cfaddd0f7a3cad748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166447ae7438588c462f9499b09c116749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6299e8edee368c983315cfa0242c8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6f40b2e8515f99771e71859411136751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8fba85d12ebc64493dc6d2a3eed5b5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20dfceef41cf6437a9ddfa6e7b96a3c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ffe8890ba577ba899efc398e2016be754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19117654f4fa2f1a3dae65b25311b6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f4b4823fb5bb12a841512d61b8b79756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef868d21445309b6f2b0133eb96b7ebb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78811d877db5108de8ed656a2e1b4ab758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1243beb5ecd7fefa33d209ced24d09759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b824c22a57e2b7da4e9c2e0c1f26a4a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7e46349b9c27ca55be1bcfc938f27761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22ebeef94ca8dd121ab07862bae40a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e426b77687977abff3955fd08b891763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184dd6b3658ef2218e24463562a92bc764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02614aaab38429199c7af1301456fddc765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d73be158aaec089432122dfddeeda766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2dcec1b5d86c1532afec697118348767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe5c8a93d07c60b7c1bc9715fcda1f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325f2418bf78629bd66a4482515464b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd8f6853a480c9ec78b1bea74c14eb770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3067bcba49a98d4ab1aee0031a7e281771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a928f5f6489c5a3bd53a10f7a5dfe7772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba19f533217cbc6e73307a1756e119773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff225440c9a5b0c0c92585534ec5e2774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91e9527699ed460e9282ec294b35d0775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566559b18c640851289b421d6dbce81776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc3959869d79b3a468ef170584ca1d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6ee562ef125dd681e761c5fb34f09778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035079f8afcc4357d88c2c9fc636f79779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121099228b1823c9fb33ac590a99f1e6780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93e344c72bee9e7d47cfa8e586be9f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b9ad7c57b8a52588e2830f7759a84782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51018909e7234bfc2425a0d42488564b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c96685d37a3fd14bf77a321e7d182f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687db682284d8fe55f811772a6cd56a9785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df369793026e0f980560969fb89f9b3786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323f69ee39249eaac4952a00b6f2e02787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb2de818a6814bd1c7ce7157d11008788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97cd83fd95fbb8e0a8f26dd3837bef789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2d0a56a4073b2382dd9aecc48fdee790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e22c835930832a9f3978f70daeedd791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aaecf492dbbaa28b780ea8e891a475792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a82b5536b9a68b74468e7a13319018793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e659efd27d7f535e0c1e7c0323901794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83eca5d5b21dcf6cbf9f9064b0ceca5795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100667047f6b6cf8fb1c5ec832d830a1796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b513e4b0b8430fcefccb33b10d58d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b1ec89e0469c71c556559f9f39cd5798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e54a6db60f26eece53ec5f3d7494bf799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200008618fa9d47c59fe0a20b11bbfe2800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1d40e970db0180c21d2533760069c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ffd49264eaf130dcb10f7463c77c4802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bbd09924e5e12199a83e79adc74c20803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5735d899c6e0bed431b8ad31d3791804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a8bb57be22032ec3f500555b8409f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18963f8c4c457305753f85238f81d3de806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678c4e216f74ecaf58b1ac2187d4311807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3061a65af3198dcaf894e58e2f5f1808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf1436e0a4db02d8db21eb1bea9b18809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070885069a677001286d81edcbeb45d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b03b5d98bc4836f2ab2a687288681811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59d2fb1a41f35eac4e384066452ba0812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98e20f5b3e3de2558c1fd98e1d9395813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af16560b0f271ea2f5cdceaef00e32814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee771864cd0537a69403c33822c88e8815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6956592e77be56cdbf5e394cd4450816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ca2899f86671706a5adb0d4540b87817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e8e19ef166e9b1c06ad6b20687108818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8caab08095d4ffb3c8fa7ec4acba0c819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3ffd11866f5307e444725f5029004820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966eaf71764c1a2ebc573b981f24331c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2788a3a119efecc589d9d157b32d5b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58bc8c82f5b6849230358f4c92b51a823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffadd087dcada1adf59a2431c9521d6824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16ae8608c757052040fa5823d3f5f2825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba290c54ba113c5387e9d69221b205826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f02c0ba54ec5c87acba1e317fcbad827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c279824b6617e5c8b846df7881c1b0828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590047832d804b7daac19024b9b7da2829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc2e4afe50d6df72a11375728b50a4830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369acd81f82d8b13a3bae3e7382eae50831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd84e191346469d6ba1f3056b5602a832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57918dbb38cabfa2285ce3ee7f4689833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3bf5ddf6475473e512f282e551250b834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629deaa9469ea41739038b018b212e2835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c095c85e6803e32728f97745ffa6d02836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17db86c0db399ef5779a35ce0069f36837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c7a494a69dde46880e57381377376838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9273ae079aba34e021ac72f0320158839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683c92d462a617a7ecb7ad43ff08946840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0bfa839126e885c373e83c591a66f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c956f145856a2c9939938edeb1776842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dca29af5b3c79c18be6a74e7610ef4843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ac5c8007e6f215f996b57450d0e07844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbdc8f895d371059f1843737079bd2b845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2e115e6059e1c77507d343a7763f9846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6362412918b22cefabef29ae78aca1847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14d19f166989523ebbec51d1fb1f9e848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c031465ecbd3172dbbb5364620970e849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e562a28ee3cb14d4f7497ae1e93554850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac26eee6182e2d3ef340361bbdc1d32851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427376d6f2b223823421bb370909760c852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7edd2ba2735ad1ffdeb92ecf2d15ac853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0896695a53dcfbc9a83b2073ecd671854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f29adc11700af822f94cb6e830725855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e1270ce758c0e8bb3f8a005ee5884856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c737ab0430df9b889a5f3cae8f506857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee479261741b21b7fe681d4cc9016222858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf740465c097ff3372f709b4e146639859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98c23eef409b0dec1a3e92f359dc53860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161cf0861cd46f3251f5af022c66012861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0bce90003c523886200479abd04e8862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638de52c6a1bd98f92811517613e2e6a863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a0ace5d8954540337fe192019ac87864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831408edf84427ee36e39e398f97e917865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8e37ceaa6e3019420389867ac7e4a866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1d78924f94f28d58c755bc6725aea867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61bf27ba60596fa12925fe88fd7f99868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82814ed378e62aa8cde3e4185161154f869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18ac9f63b9c475fc0ac2a1a009acdc870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c86f1a2d720fb2a5375b54ad08a120871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d25aa9f17cec274607fdabd321ae0872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa77a640d24bf9ce73dea1b2f10bc14873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014892484dad2a0a62224d79f9f809c7874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcec629d1887e8e99f7bb787ea45787875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a420cf0d3aafa2203dc73c7071cabe876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30495c8d0d19df970963290e415576d877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27828d6c47b02a988860c493ffdbdad878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8179a17cb4b099954fc1d7f0dd5037879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae33c59f05717f079b947ef3d2c75d880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef7f6bbb200483ad01d142c24d120f881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1371a29f40aae4d091ff02f0160c7b882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0d6ae2064e703ae33a3d988a2e650883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315d884ea5ce3d96700392dea8bfcb4884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320006ece2e435ec0fb0b9c8291df96885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ff9e28ab3562b1a17c5f8e934fd06886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639ec4272e7c8dbdc1ea92f5509a7d8887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213aa6c5c1ba8d5408a6639605ac9d8888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae84274f120ede645d8db2786868f88889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a7cc897ab0673222c59076d8e079a890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39101d84f84fd9fac2a6f4c96f100fad891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406e781721a7faad4cdb078a6b41fa7892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a4f7b0cb337846ba83c6337011a25893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19dbcb6323ab365c9e2b22c9150e162894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea8ee0d61c5f4930cb075f567c394f895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d485dfc844068bb84110a63d72b80896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd02127d1334abb060bb685d614d5e897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a3152871826d99efd3f71c9c42953898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c35baf391f74d5e5bf842cf98ef9a899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbc643fbbdd4ccbe3a3204124f31a9900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce1b43f8460ecbfefbb57b9dde7043901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d0dddc9ce2ba4afe532b57f9a0153902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb5359208be63602bff8e0a5334916903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74ed42e839928d8ea29a171ae50058904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b4f9b855fa953979e874d74a6b8fd905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aabc40620376134d05915d9b22312e2906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768fc70e09cda89a3711f78c1ba4afb907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc7a9afc1703c0a22ebceabea142aa908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234dcf45565cf8d35dd6633ca4049832909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1b160c9cc28e2fd26e04f22ce7a76910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4a8344bb4bc72cd27bea0972166b0911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bbd8f1a030b3d81d241ba1ed178728912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859d9f579f24136e071d34e59844b9f913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7535912560a64cb144705ba5ab32d1c914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed6f1ac227661a27da18373ccbbbc8915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af96498906d05d1c367284db8aaeb6916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922f5c83e355803c1d57ce5064d46f0917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41e5afadfda3a67eeeae534ee4ff8a918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111df3d8dfe03b27d577d51ab94ba177919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be4acba8b9e08a86b1ba0587d7d9dd920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff4ed868291c1fe42cd27b0a754ae1921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ae4c024d0dc1f0c9ed263f8c4e3d0922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b59234aba8d03ad68b3af5a57c060923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7f5f06db94810e27c6e5f086fecd0924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e1aa9f961a538e81d1f5deee64411925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11401169cf2e8cfe0ba77c5ef274fa47926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d2d663679ddaec9bf4ca9e61793cf927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4e23425a8628cebe57738ffce890d928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c83292ab77662c6e6ee19d0383811929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d236cb4490b41a2d5ebf34a7fdc4e1930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d65063e2e259c0576a742a7f7051d931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09b7d3e8015cd8281d178412ccb63c932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc21113bfb5226f85b6e9a28a794ede933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6afddee25b04de1bf2a3d6ee6c2b879934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ebebe845f260d369bd7b3d0b0ea9a935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9295f80898e751b70185f95b3b0808936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45576ad323225e587f69669e729743c9937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d622798871c941ff7831c37aeb36169938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a0d743d7c77b55351601f3f22ea0e939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3add5f0605723e0ee436139dff3d5940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e42bc5d686172b8aa561ec6b297fc7941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d980708278801e3bef61f5b76376f942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8ab26e9a29e3d197be1f368f48d50943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478b491149d9832e7c50c7448c4a26a944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437c025f0809e6045af3430c7e8b2b7945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371fdb78afda6e0fb2d96dccb643b8c946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101651957dc16f59c756d16e16d66ca3947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c77d66417d69237b83c32106d49242948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e69d9776c8777f176fecb9a7101d89949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96cad2c458cad8278f3b27ad44256a8950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda93b0f72ec331f2a8825fbb66e9029951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c105d21edbe7b34da65d958bce75f90952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea0b589fb5207653235ba21a9433fe953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8ef3168d17d7ec1550570d3966c35954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1416edf7c7f92160635564d97fceff955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542150e0aaa2b5805156c711dc1e1af0956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25292cb3870734b72977b7e390b68461957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6f4b986f34b4aa1b5e6a5d654b94d958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50605d37b0104674c200e82ff41266db959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575cb23b8870645c11f3363b3a2c21f960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58dd45793026acfb6c6ed80530bc98e961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432f9340296d5d0036db69342327ce3962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cfaa4a7ef299c592917809b28a0ff3963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9992a0fd756a3dc7b3322228546f7964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f5b7df94036c8de46f19d42f9f15f965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b78b8dc07a095bdbc1e348f84e5735966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62154d102b9b50c6f08f01a28e3c5639967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad00e56511987228d616d8807b8ae4968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaebcd22c1b8af4681e7bc6ce0f00e9969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45fcd840763a13813b549e19a76d689970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dbdc35e537fc6011e135112bcc9ba4971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217a721d0479e8b0765ff3bee393f95972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c3c15037051048defafeb53076356973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099298f754ad988453a484e5d3d4157974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19696e4a2897b2ec461305cbc522935975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe1cab92544fc1df96f3a0121a18b7976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10228555f34236691fd77831f15d2c4977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff054ecb546a90e6addef948be80da978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32552bdfc754122ff4659c388c4d190979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5cbe48768965f67f792c1bc86632d6980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684c477713cd3429ce3471a1bcae99d981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263735e05e5321260d5e19266f79df1982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60470c7550248807ad43d990210f6b03983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e400a0b703d22e06449c0210576edc984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82abed19d72a954961f53d5fa9ccb95985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb5632ff85f77e0403d61b9d12e91d986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16a49aa33a88f3d0d041833fe02ce9987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21affa31e412cf1140a0c9f102e439dd988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e1dff7fc5ad2a5f8ae672f6c6b835989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf850c75a30fc7e4b6137e567ed24f5b990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994826b6e28dcbbfffbc30ada999921991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d1ebd6a5e4cb342a24230db22dbba992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd064cc532fe2580f57fd5c7f79617b6993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4781be0f9fdaa8865db4c396d7f2a8994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8ebc547b2fa60195c655487ee5b62995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c8aebc185036a72eeb9cab67caf4c996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863d974cf9404e2b01a768b4d5fee81997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020c66cf15bc3359c304157bcbed1741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04b96c307ecea73934577e785703682.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22bc3dfe1da4a492e7825442e3bd5193.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2f0bfd4ceaa1b614e5e2a6b39e15c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425f253aa172575bf2d38708512ac205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a90849ef6bd379c5a335608b0bdea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5230d5368c6c4296b7ab1c161d413f07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e31e6c10cddede3e9f1806ee64e7bb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890eddc4b2e9b1f5e3af741b3185fde9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5de59392c551c506f60cca230413310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6fb63a8cd5691bc72718f574f5d7511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5bf622db1887d247daf4ec398f432612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a310867a49a65a89be4ecdc4a8d2c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05d06f801e2c805a9f88b1c7dad86a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979c70b6b9d8c45b977f2088f8731f015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e37d79aa65e5bf071102799c5aa00116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35c4434daa0eaf2089ab20eab51d3c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6165ec7a77307ba4e05f66a2d2c92b118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc371f627cef8a72866556b2a8edd9419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51c821ad93a8db28f9bf4c8b7433c520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9b623c6dc9ab1ee57a445b6c0b4b221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a329da72d45b080757fbe104c8ff4b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be451b187dc89e6c72e4dde47d87cfb923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f94826f183fb70bd87028c218f35924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501548b63648b4b64c1648dd05dfe1925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7f26ce8b696413d85fc67af8a214d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea6fc6b196cc35d09dc1383b1b3ff427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c12222abe9337d701120499df8f5bd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725e36b65bf0b9b8789eabf4db9750729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6aa4abf21b4909e40c1f1da5adcdb430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e922f3be5124bf70dc0954f2a7dc85f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392130d4dde2eb8a9498417653e2f6332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18425863ee96545f7d8d3f2693d4ba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b048ccdfb25c6921c3d504a4c09a634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa5c8be570135689671a5117c6c06c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437721bdcf94d1a8a7f2fae668c03ec036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054af9ebb2b00663e5b0fefc27e374637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f26a5ec1f3a1432acf4742bbdd7e9b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547343205302317fb9e60579137bc8bd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750e163d85ac1a1abf9f0706887339a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89444bf8dcc11db48c9f343cd10b3d0741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d418a18139030bd52fd2905a0815ce42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd16f34b91a41c2ecf6b445bc65a29443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9c5a9783f5af22487f9621164ba8f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0981c6d3736b803815f612991a75c845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1cc23b73bc341a75ec609406a9a5e746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e719390233b0cd551c7e7d3a20930847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce03c53097be24ef753990d943b413c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00378828be3bd5cbf9b1e0e7fb2227549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cbd62a1c115314e6a59ad9d487c8ba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44720aa97d0f4eed5aec6d58aa1fe251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82985b8713a48898550544a89e5b81d152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6837abbf2a01490b219e276b7139a1253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef799142f57b0e9fd9d1c119601e85454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1026dbc6751aab5c0eb19b88d5a944b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4f92f7e7fb3ca7f0755d21070485e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143fc5c19a8e26dbb6297b70af9dd85a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0054a868cdc3a6a2fd45d35abc03a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f926a6632f465ac3e790724f6c441059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc239a9df9f6528e82c2b064c1fa6160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498d3f36c4d5863831587c9147381f161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24d0fdc7be47bf29db0a88d9b2bc9662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7b211f65ace25487b6a500760e1d763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55694d86cd0cd772d096fbeda8c0b98764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838b913c40a2d73e3210c909f78ddd065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174ae8d3996cab6059e8a04ad514f3666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7c7b5b3617f9e4540e0baf77e3e0667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466653981742f0870538db7d7b8fbbf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24eb1e44fde9bf331326b01438bd4d469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c15d8a5f5d65d748d4ce696b1fa12770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139f1b85d71e11473b205edabe6223871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10796d3432278a17030c98edd1a32a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfceec966d87d7a54af3a1c2cc79b7973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35abf373bf17aa7c1867a7734c43c88174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd5d617566f3e340739d18fa862b0f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5b940b4d2ff45db415dfd8622f90776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845aacd794cbc4bb3d14a13809a0e83e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338afc0ce60ecd48374d0d6325c02ab378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8aa4d81084d946a012973e962759f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62edd2157f5418a89195de449e155d780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea18098dc15d15871fd110782a89e7981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250badf6cc4a5efaef75a28d46c30d6a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de5e87d8c39d99a3bfe3aac087d8ec83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb599cb51719bef1e61a56937b910b3a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81490cd2b98624f27667bdbfaabfb985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd4940408083039ff7ccc7d91d711586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd50562fda15110f2dc800a03e188a287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e471310dcd33f8e4131ea4aa87d9ef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a069decb7843a83fbab1aee1dc476489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ebee439e60e5eca10fe6df6c3ac24490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0143d42693d2983210f734eb03711b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a88dd8ef1510e8fd5ae8eddd3ece1992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51ddfb0903112cdab2c1af8699100093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9cd403c72c38456c06023581a476b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a96158853c1695913ebd71a4dbfecc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8917aa9177c11fab69c91b546ec9c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d4fb5b73aa82a2f4d9cc273527c6b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a8bcaa4923327a46c15fa5da6a52798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcae3ff7fa35c91f8a4b2e89efdb43a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc796967de083ecea40959524e2a8eb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba176191850beb187778264ea46347101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aabbabce05b406e98acd146a6227959102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28a0ea4a63ef67acede016b131a832103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e76f6938e6579d824d196f34193cb0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc59c1928854618caa40d6a53bdacd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226834e6c53c5f67d29c3f327e268dbb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb55270bf0740bd2341f4f06705350a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac9d13bd9e56fb92cd90e186db8b7e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9950a78bc1c311dfd77a4ca3481b3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b66c350ddb7c94f379164ecd58d173110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f6af20d4d1ddbd7a6d82e70c20700111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868ea0dd1ce7b24b221aaba521fdb50112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878192f820cb5d650e073f70ace6bc1f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b0ad01440a74f931aa73a84cdf76a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6227bba2f000c2bf7718363df3cf3c1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6792b6a1d32763e1a2660a0761078b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6927cc6b295f9ad956a32b1477b3d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c9f537c2597a63910290ca1cf9e03118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8218d6141f83a0e2723fea6abd9e738119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85abdf76474fc1494121e43a7b026f47120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ec43b5f7816242ae04bfaf368d281121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879d0e9b6a3101b85e7863778781e54122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a078f70f6e30a7b7fd9369d475dcdd4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ebb302de4bd1e2de022f56ee81ff1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661349862075b800f72fd1f1b118ecc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a40f5af0dcca7b9e479dcddefece6a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8d85ffb62f6ec7d203ce7200736c6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aabfeb0c9df00bd788196a801dc5790128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0212b3d5551e02a4163c80e4db5c2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115fcaac91882be49aae8746e5891ea6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793e9cc8aad4394aa4db0e786d8e255131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1f886bea06d5d0b5d654bb693489b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dfdd30a9645303dcf839774a3345fc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc739ba663494afd9ed503f65fdeb8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee262e639591bee10fd77b024574a8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb5ff9ca285d8f0339cfc7cb52b05c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad36348c3d1e6dce1c29c1a207bfccc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4388a201e96767f65ea84f9c1e8f6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee2e01d2824efe3a0566ce8c406c03139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e562ed0cdeeb31163a97e6d6db52f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ca811abe8d7ca8f1f1987d66d75f5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7691a9e2cf1148900f4bbda54122886142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172553922869d528c52727d1c97857f6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0133f1fd61934e8ac175250e1fc4f7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d69c94f86e78529d6e2a3f58149947145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3de37eaf66637e7c42d833608d730b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4b922e30f1877290bdbd4b3e987cc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6c73a282a6fc3be6ca6a9e182976c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e89f95d8d33bc3546eb25623ff9756149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12882947c7173d03444a3435e65806150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13623ea6d806ffbef1fda51607bc5698151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67fa49eff659359884e180c2352934152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31c7c99cba739a12e76c5ede3cbfa5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0871328fbc0a1500666863d0ff1cfe5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5cc78ffe321d181b5468a882027dc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78411fc56ad8ab17d1b64ca5c252533e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3e7e3fee7586ba6b75fd88ea0b9f9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa1ac9d014c5b2c85fb715f22472c9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ba5b03c781e34cf01f75bf6d9d2eb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad4304287946a9bd915325323e9c830160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479a1724e5bb42416e333216c08218e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cdef2dac73aa7fa396ea759934a26d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf7856e233f7f963f740465c81ec2a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad5d59f2bf20b4045da00a33fd7dc2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513805e6d8a95bad2bb4820a78d7819165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0caed0fc0456cccf70a4329d265410d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78416203da17ce8827463e56dee6483167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b597b58f83a2d92ea96571a921f7fa3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9deedfd3dfddc48f6ec1b9bf97985ae169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6335d22be5da9d1cb596dfe3257a9b1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f72dca7ca4d025ae52cd6f1b70b248171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4914e66c4465b5005eead8decdfdd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80bc4e960ba1b5962df989a8c19c61173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc117bfccaaadacd9dc747fb9559b851174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15b519af6d8dbf3abec75a8bd95dc0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a544189627fe66046779a585a872071176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3941ae18bad516beb24f9882a5f0d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14e393e0b6cc67cc1b59450afbf76f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a37b38c96bee31dc929b2fc70846ec179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903da00ea818b3a971be0277c36ebbe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103629b079947f88ff62745df5ec59f2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf3078867938882b92077b776fad8b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1c562ccb4473be86ae845baed5695183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c44a7825ab1ac0105161b9bd5b814184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b708a855a3639763551323acfb16e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0201c224240c60721a5caa80c1590186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b7df22a7b911f1702880d5f04995ed187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f49c1e5800325f0cd46d4df2b66c6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba34878a189808642c31d8aa1d5a218189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195ec33e128814b57fef39be8ab4652190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d7fd69e582cf4e8a414c50afe4559191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3ed7c29c0cbf5cab3c139f8f39db1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc36953d84ed8599b18e8f8a80bd1c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6817621757c6595876f91a6c390c547194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708ef7d90c5825f49d4c3dede22d431195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3d2144d3c8c7ba9bedec0ef0f163a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ceb645292fd8d442adbb31698b0c8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791fa9d20fd943225da4140c3e3e6316198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc349975b02bfb338e90867c1f9fa4b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0e3267701d0564a67863e3d45e3fb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba6678fbe3d6d19d0a601aff18522f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427d80b0604289f953c5149e9b6c3cf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f299a7e53679ddc31fae157e46ba706203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e19e3b173c80b95e0b1fddab3736b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d2cf6af72eb4554149e8c812d92b6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74eeb8234f0822c5960eac47699cde7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae840d3289e15ce90e023b3a68c15b59207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5642bd096895933b25d15545aa895208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7322c0ed443ce1936631a9aa4b6d1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71b178977e74f0ae56da3bff008d8a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210eff1136b1a06b736f5a5b173e635211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4bd6038f9d386490969f28bf366b88212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c80acc484905ce10bd57d6904afdc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452dfe629b9e8e2df913092bfe4d2db214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ea3d832747aaf5823f1eee850766c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0238223fbd6de7879a6594010bdc6ef216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e20199886addc63676ffdf71baeec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a778a69ce444a61eca569750bda777218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c5599867872a96480eb7a10f856f8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b22c2f40e305690c0a8ea3d42831c7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11d55a2e6c1113eeffdaf3fa7f20ae221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44497dc36268ccb4d7842170f20f7f8b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c6d627b9ff434d4736fad084ec9f2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b761d0bb41fa050bffeaa41e6c38d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c47824827687a6505ddd0d9f0f50f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383fc42c7baeeefd64e885f7c3288add226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71441ffeac34cdd574a03e20576f45227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fdd111a05eba8faaa08698675d02a1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5f44359994e8b90c1872cd66b6e66229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd527067feefb75d56d1f77c4dbb0f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738d7aad2176c723878ffc69e58c864231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355f1e24ff5a6570b9134ebf1797c78232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f536eefba72dec7926b7aee634fc854233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea1d2fe76c51f3fc5ce4415f77dad5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2affd93492c0e248d74da827aba0e638235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd3ed04c9e409430be269798e2bd82236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a28e393d855308ceda399495646ad237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c8568e7d3b36dd6cae6dee2a6a4ee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91268d61beb99dcb28ca876383b1082c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfefdb700d9044b1c6b63bf0519743ed240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644ee2bbf467e5f78f1de0a5ef14007241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d3687d7ebfe5c9045534bdc3648db242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94912cae6d6782f276e93865798ebbee243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aeb5d524b578512a240ca3eaf091b0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05c47672a7def21c8789acc992faa1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329d0d28ad241c094d9ae200f39e0e0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58c761665ca0bef5a98754b06dd7a4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20033b28347b41b6fa4de3f9bafbecd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595277b03d49526de0234efd14aaf4b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd78d0368bb8a92d23917c5ee10463a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ba44e28f229a55b869b42e701b080251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab541ef6132b1c7c11343efd164846e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d8108329890e08c566092cb6d1ea0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0255421fae14b3751cf4fa694201dcc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192bd330215de077659605a781f90745255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71af7c0764e8206ece3a28523446746256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588985494baa42724a44e10334a13b58257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce434d90c4a46869e796490ffe964bd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6d7249642e438439a5b91b20159a6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f0ef772811ec4f2f184e64dfed849260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4778e122b2c3ec4c701089329ef3e3e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e41357a3620705c5f7494a705441bf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a4525561b0bf6a9a81ae1f379fd36263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a97f29a20528d4a5702220ca71135a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb416a088c5f501e98ca6e43129b59265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5208e7681ddaaa1065df29506dc0c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3092952b582097344e5f325afce00267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47e4b5ebf52bccfd32ebbd58c7e9b2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aec57c8ef66bfc641b49b7233229f7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753f00b1d2d8052372ef3ed5540842b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051cbd25e0062e0c4cf172c3da5537e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64ad01828d7b147118d937a8a4c265272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78103a519e64c7c0742783d46310822273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8cea1b06b31acd256cf3ab37aae7d3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377012013f1b59c5b54103683b5c22f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f592ae927923662920243e8681be7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10697be3eae8b97990382fb82dfa9e68277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb436f1be6d04cb148876ec98913e8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555baf57ccf42491e54e050cb76f88b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8209a91dd2373a34d28ef31ed6b48280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a18eb533db8fb450e579c892f5f220281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797a3a4712ea3e8a0c61fec0562f371282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739544ead2cf649d3078d59248aee5c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60662b17219935c6d9f3c6f68c8d04284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2cb8499614ff9a8db90eeb9917935285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e6759a5b0a1899c8ad34ba6a97bc2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292db60b567bcac36b03ea4c5900fa7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38e1070353b8769a2b996163dc7214288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569822d97178bdc726ee0380ba8681a4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f61a6d17bb33360a7bb397b3cfc1b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b472e2c8a9b2f4c211aa5b6b73e39d1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e670b6133bfc50b9a7d1608f1ce6de4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8d8b5a05978b9d4415443a6fe9a07293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d234c1c6f8f226e0cf859fc7aa117294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bdfc754ad03a8c8ebccab334540318295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0be8bbb7827419be3623e242b4ce17296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dfe01d8209360c3486a01c69efa7ab297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae85e005f531fbd5c80961e5d7561f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ce2643af6e438f7824745d6132346299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff9a02d76f032f31781166a9a18929300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ecfd40e566eae858d8035c1ffba249301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16882ca65d5f942d86e1466ab6cbda8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533958680d86ffd368658300f8837e23303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f3d78a2a272544c6f156f91d50b95304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce202feebd996efc1423a0eadf95e1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310aac93ba83d82b46086fe738f8f7e1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a3afa6b73d4a265ad70a4ed288a0d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9994a6ef390aeba541d5bb0b56ad8a3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb075ef419e735bbe32104349c47dc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1326d05fa5f1f3e55e0f0fc59d625310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71a1a8844cd8a7997eda19e0b075cd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a19925cddff22827d1d714fc345e1b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586f34d07d9a0be09eac2f4538d42b2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e77481dda840dfa18e870b9e99f89a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272266655cfafd50442ae7799569999315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322e2f634c58498289cf5561d90189a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881dfd1d94fe6d05fb25cf4f13657ecc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45530c8c2a563cb81e5e1903aeb23a4e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e0f72e36b26e539e3b9a49e170d99319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f84fe3cf3d2e861d0db910b84b5f5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbac9c030f571220807777fcac57d0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17b03f6a9a446fb6ec17fea36e1ef3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4705f1dac587fc09541e4627eedffd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137c52e47482ea79277e5f985460e39324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af26edb0a55ea0d60830ed34d890b5a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50afdb889879e3cabbc85ce9537085326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e215db9d91d13ecc380495e30e7d780327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac40ae91915a9ed2e844a6c6c3a6fe328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eab56caf457e2dea13972172b0cdbd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143e474764a95a2b0235a2b720c180a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ebd5fa1e733efc457a9425bcb7ffc3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef264a94ee7f7a5302b38d30942ba860332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41af98765447bdca7eff8c71efa077333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430674d8a7fc4b9946ff9b05628c649334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3bc0a324fd90b2a4360a7eb81a40b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc08031ec4009ce89eb67ba69dcea9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3be44783fe51bee1766ba338fd349337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d600151efcfca4848b03fcd718ad66b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec7c9f2fe0da771f44e75c8b9d0c39339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8eaa97b8739898c2f24c18f424170d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d7ff788005ea18ba6f9763fd0e59b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7b55934fd1b29e1991d7f8c4a432c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af57d79e7081ab7474bb76a81d0172343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7d494925b06e34510b52e68a74911344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2986c33ae5a8e7afb4f0b3d2aecad345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f0ccd42088246558f953789f64ca2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed18bad00a4e0899759ecbd8a250ab3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0cdf9f34a2ab57567f8cba0c4a945348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ed4b5c2b6b84d9c57083bd3cb3a45349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41437d233d43f1ebe49d5bb15631832350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bec8a6fb8006a8619262bd442a27e0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4638ec3fc3e860f32a6a98fafac11352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189368767edaae042ba6d95c18a23ff353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328f159876e9e436136a8b929c2718c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392a31b4a3a5cbe63a7ed17c25ca480355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80191d92efb36c663e87b2e78529f3be356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5e70ab2b3c3eb7b6bbc6e06fb63c5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95eb138061bdb7605a09ef04b78212c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a3c612737a5b03132ff1c954bb548359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163019e27983e125e243c509cb33d23360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458b61e879a4c0dca07dcfd4cb6a9bb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773be635f7eb55089ced6db4cbc0d4d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693f162f0af74dc5a7af6c24f3a3053363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2e1c999ddcd8ccf528d6fc4570969364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d75ecedd6813a8cc8364eda91de30f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922dfaee3e3059ec551c14f43914f1b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab283e1084e570f0863501a5b45831367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556b2a1ade21f233c2a9fe5230705d4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a906c5bf4a3101fd4ddaf9787957032369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163d2f50c67d0c26fa93dc38021847d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64586f7d8bdeb448aebe23c7b7781b37371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a7d30fed8f28c27adfd52bfc8974a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6096940be510d67c8bd74ab6accc91f4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3113c94d46058c16f30d97597c255c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8d415854b519a42366596a3a09790375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f4ee7c674565bd8680e7f60375269376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb161dfb5a1d695e21aaabb6863377f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d88ed2a08a2600e9dd874ed6a10146b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f027e4cff41e81c5d80c5d05021690379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31214c3869b452ebbcb29afeee11126e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb96fd618facaabf718546fb2ebcf91381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e271009fa59a99ba50fbacb0ded7eb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41849cb0c9ddce709b3b7d2072508cb2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fdfb86a651213ef065a7f01318c374384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd1372defa72a6ca963c7f67ad49ad385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e2e1130e40d303e662d1526609c02386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9f8c9a6f18ef9e94272ec87af2f73387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941cbb0e90c54d2db06d4e9cbdda085388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc51d6601d6232823f0288675cb403389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3963ed724bdfde9bea60d3d57015d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc38a9906f9573f676a022e7ccea41391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a600898053266d83d5c827557ac29a2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e32dd468df8f0fd0f7a0c8738f32c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838cafd0371bcca7ee2c47b3788d5890394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b21a33b6a375106cf1a202dd87fbb4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27543b8f58664c7b411ca83b338c2453396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b0da367f89e8825605dfc682c66ba397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d999d799d2c73881458cc16a88fa2a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9bd3e2b699b0f2f1bafbe78f58022399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08781c1e8cdd69946ad501f54434adc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dffb0b425a8a19ac10e30a37781228401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fadf9c6e19dc74834b2f3500fb22ed0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5d25dde42929ed81be285e3c2db5e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f10839f96a3217ce2b8aedf8e41ba404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30b9852300a8b6232c6b498f10b28b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5ddf9d0502b8922f0741a64342001406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b915113b5aa5a03c7995eecc90cfc27407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c8e07db86bb7b09fbbd3216e6b663408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2c4e814da00d2940922496b10a2b5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962799c15346b230d9bba1cc861ade3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8916d66f7a8fc087b2ff5fe83093f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5de9594ad1d98e270608f1765cbbf1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c07946a834623058a3c8fc9e1b272413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810df15681231c9b62b518b079ea14b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8a2e6c5adb34ec5cfcf54c8c0c1b3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76835891ac43712804a70cbaca2f9961416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46c77ab25fd95faed73ceceae6a879417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e69ea37da077a1de9ae9f8e4384ba418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7da9bc9793d83794984abb829c9df419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2039e267f31f3b2971deed12c1daf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ec7bc61eacab5c59d21655f43e6cd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3469abe1f429de6a70b7c6a89050106422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349c38da52fbfefaac2f40553c2a521423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b2fb2bc00a6082eb79a832b7fca78424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f2e60aa056530377272a071333d9e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d76ba81f0394645b4cb99135fd9588426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4a9d1eddb8193bb7e9cb63bb0c039427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b00e9a59aaef65bd638ff11d5e970428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e6a20d852323e4396a7121fbf7f22429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c5a87e28548b12b0bfeba11f75681430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8707452edf2d9b36f1275d6c6b746e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9dab86f3b16f2eb3717193e5e5261d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3061c4fa7fa65a31adb7eb003c8566c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32578121b8f15591489579cb152cb1fb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d562a85c5701349f15744e5c67a7c40435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b70e830f376c068cf9f2861801f56a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34301dd97d62db16d9d772c7d1315b8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a20e9346d7c2c58f4661960bea949d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07a762ced87c9b3e991725ae95edf6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a769d3afb79e08345d1be2ba70c739b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18698ca33dc6f60942db71754e21f1ad441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d3e95d181130323ce09a3750fb67e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb152f14eabc6fd2a01839e31544055443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c585769255462b8f78c6247cd96a6a6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9219da47568790c995c3392f46d46f8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a065763789c47ea7b72d9b3fb0021f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30474b5bd9e4a0ab5c0ce07cd9987d2c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf33149e7b2789983bc6054f46fa859448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145df2345af41b1e17cd923c1789b765449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f282163b5bff5e0df94735e01fff02450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e32266cd704dd6cb57df466c6dc7e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc560cc35e0fe29fa60892da57eb494452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d32baff7f4164a7d55c352acb9dab7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83e8695b2c954d9ef6928d92629ead454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e9e91b92280428d2a3d411e237231455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d418ca010fa996dbd64a56388aaf5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9496913516bef08b3f4d13e0515d20e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ba05968f5f006d76a7e2ce7dfbb08458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d05ceaff8ac7a2778622e32aed07a8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b6c545d2cff319831eb6279f79c6d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481789448a3b5049bf3d38b90054ffca461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b07f14af3ebc4be2f0b9225fc82652462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd08ac5929218f067a80ebc62af4f89463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804d618a5bac28a0a0bb39f6673300d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a5b6a5b76f4b97d54b0a126f7a3ef465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f758b8bb6a4da85e238f53fd442c6d4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc37eaa12f61d3374c0a909b1fb02be467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177cba9a5cac3193e493f4f8c9d24c5d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8734889d703c3c3c08edbb8fc75d556469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8803d634e26c02c7965ee300174dba7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08217fd2ada3e4a8dc6783100244e03471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08bf40043ffe4145a428f67e064457472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3dc485820158efe2d1bd4ba99caf1b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca24ca29859c9f963d4d3e264fb5e26474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a05a9cede7f1f6c7d54c9feb91813f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba73029307a1592ff92902c686fa1dd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff72a7ee395fda0644597ae4fee869c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6218a74418d8ce408eb364e463bcf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650155de527c8200f24c174768ecf1cc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a66151a210c1afff2c3e6f43bd265480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b6197efa3e93fda0eaa1444f5a4eb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38c80fbfbad93b02891ba4c39edcb4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b3c5e5c4b773e41f40ca1a2da38ea483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b75aced22473187e4d3b8e22a607da484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea699930e3fdc75472d8d601d771e47a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f0cf84a236a97a88c739aa7814e7a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa84cdb332ea1080db6473092060c9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93389ef9cd9124aa7406a0a1b526448d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20795edbe0152e823df8c4733b1f593489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ccb3acdf096af777dadaf927a22553490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ae6e195dce2508303d4f05e5452a8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e040afff32c982e428e802419364748492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e2a1f87eb389a150e10289dc5b6a2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4a344df19ac03fe46662428b0d2ec494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af5594f29e7b8a195d2d4125581ec9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778b44251b2cc87434aadd402104eb3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4253c7085f43ad44f847c0cb1855b21497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb6ae574c58e426c0e115fcadd998b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7578dbe7b27eff27360d40d1d049545499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b1bd8697dc160ef6ad4d455ef53e0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f27e0431ddb1c8772abd3cb811a38c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81a89bf16133f589b888aba64ce2ed502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202d062e2a2f38fa3e11fafb46b9faf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97752c63cb7d60596ab394bc668891f7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3671b8b1391b09a6f3a266629eac6df505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800127ca19bc8c270237cfe58432780506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2a06bb3b4855f078c66d87534db75507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ee4d69775bb04c1716e68dec8a4d9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c66e42634e00811d703e9d9d3e950509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9071fd4691541f1b4df80f7dfd74ce9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2feb4ee5399da4c877d1c5d28226c88511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8070a831f50622c3db207bb13cc3e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784591cb6e95f027b5b568e2c1fb8e75513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27985acb280313bac81fdfff98ee38db514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5d1cb4485d875362409f322fbcc53515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce21c2c160205b92218887066f1f44516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c16e2c6333d39ab3b0a15c7a4fc695517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d37475b2bbaea4fe25dacc0a35a0d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90486f8d39a490e4a06e2bba5f244c8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c07fd5cf92b7ad3b0f57d9142eb403520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b9c29a7d17ed8588baead94469f7e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d7a75fe9d9fd9a2b4229d77698957522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5c82a9f418ffdec724f9c5ca69d87523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fbf740d2376c20d8b91e2b08cc3150524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6af1d35f45f929e1323e5669f042f6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d79716e03ac902db1cda9882c0dc54526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60473ad40bbd8eb51fe87154bf3edaa4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec078e190b873c657631c7c2f1b370528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a8b224a90da15bbdb8fd3e1a4c3d2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9a010d5879e377da8560c57f20449530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af810307d35f32b4285e9b5e79e850e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e3f4c269a60ddd432d978a7ee4530532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437a7e132e83a7aa30e1b99514fc483533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba17e86cc9ce9db53f436f5f8c1be0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4782ee5d7123bbd11e7772bcec04577535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a2d72b2b2de15bbfc2b0c4e5e5d8c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ace64360cc835635b47eb45aa31e4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fed134a215fc70038c25c39ac1873a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe43242bd73f00c47c763e57d136e2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e738a9cc5ff8940d36ad4420560a32540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb74f0a29a4420891a5e624df61a25d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65d8f806af9c57c0065794d9adf9a6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56315e8fc661a4222b6a3413d539938c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f60280005d3ddfbc3e2e366707bbd0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb64b429c75b265bca228a5245a1f1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d5d88d4f0fa77059e54c9ad6a119c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd453aad173bc49277a1cf9d8bc64b5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865ab7a79b7f9cb17353b08dafff9ac548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70829e2d03186b5367b787f81c919c1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de06deaf0a9f2fc22b7c0ad6020811550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73135af41b2071e5fc0ac5743fb777ee551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b825d59d2dfc58ec2903012896fa2d2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164ade8b9b153c1ae1bde780153c586553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda87543d979b718c88203c62e545a6f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4266b709e45ba501c573c6de9a7b4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b10a2a7bcc686b4e7ffb759ad0a070556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7958349353b337e5257cc5eadc7ad557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1a5b33157647479abf98bfae9dbc4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aafe4f55725b446d80f1e2b2790dc4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d5360df71f69fb2fb4e924f8a7464560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a57f4add83c766d8e9fd466093ce2a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2d05cf9fa70e39c968796a18209bf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f901636dd6099b5b3144969a45ec065563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c8523d4c9fcdc8f0ea305dda5ba60564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc1739ce3d5a1fff4d26c2d6069a57565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7e2eff796c30d1ea44c7d448d60d6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26fe9cbba8cb61ec327b8c8cddc1ef567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18ff08c8c6340b68aad0ff2983de85568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2b553733648e46c54b6ca5995c969569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa8f8b58b5a9acba9ed2bcf8a340ac570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8afd1914464fa0cd2100eaf0f8083571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c6ef4ac06b3a6fb48cb1b7f2b2ed7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e1dab1cb76d30b04f3d6ed4dbd15a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c642b1acb9970effbfba8d7ef7b9b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a14084e714cacee73c1be42375ba5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec55ce3dc4c5e07c9dc576c996d0397576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2e584a6249853adacf841b72604ad577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da913f1f5bd0342bf4303eb68ec26002578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4ef3ec389d0cef41254996df7bee6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35083252e8c8e2930944093070473b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c5cd4a6d52765ef7326291dc02f81581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee02add5dfac265ab09f399ab0b558582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e39328da424e1ef090b653997d7fc1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ddbb579ceedd070fcfaa5355fc1fd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a58f11862399313b68e567a63b11df585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce5c47a3eac93e1b5a0f522a6956df586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa807b401c24550b615c3b16dc6ab6e8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457a8bb340444a0e4307eb14a93a28d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64bde7b3df400e86aac66fa54e4860589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ac190470f754c5b3e93248ac1c4ff590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984875aa5b73ea965b6b744027ece723591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6eb47c4e0caf69ac8832882ccb09a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae3b999b4c9f2df3bd38051a1a8494593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d74701a1a5bc3c9fd73305ae21742f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683414aaa77f003d3f4a0917fdc25a82595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58a71c4dbe34a43716b59d715a3c98596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcac9c7b8e23c0ffd741da9597f413a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6da200ed48bfd3af114790fee0a1d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3586e4e7dcac72070dc8282ba64e2fca599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe61006bbc26a56c5d139b92ffc02d3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5b13775e4f782d84c0e3ab387af9a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b56daee61e1bb101d4a8c0d4a6c4f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2fa3b66834c3d4bc7d95151b3ae4ae603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0bf69eeae30b151dee4eb1704844e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44679b834be61268ed4301589a94a4a0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63514ef5800d0e5e91eae99058453de2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b56284145461d0bf09d8fda1750966607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0fa3abd9e2a17a82633d77b5de0e4f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7017f2df9e85880cab0f0a3f6eea3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c07627ac2921a1ad55dd98feb3dc6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b06be5647685cfd727e826a581bdf0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9fc24697824d7539f548f76e710d1b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6c4cfaeac4c0e223b1babe457d6bf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d693727ee436aafc21490cd5125ce8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac0963827679b3030d1bed6e9c4b38615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a8282ebe872f664c08fdd24ff00db2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2adf7d85fc3c9fdde0a9c4a5db3351b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6e4db52e4cc8cb6e0dabb54895f22618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f05a8d75663afe9e59912bed07404619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4452b14ce315159c30fccebd47b9b7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9f2ee6612cd26e7a60b7bcd0a8ab1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792b922047e657da97aa4f37f209815622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfab2cd16652c4b65eebf3f4ff588c7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53676776ae950c80e6d79cd5761234624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf2de8be994f8be1774aa3b85c688c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13548642acccf2c4cde22bb90e33a9c8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586e5d99b8fd9fb163502115a225080627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c944472f91c8a6473b678e23becd9e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a03cae2d7836a52e4f69a9e33512b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccca092ed60c6899e578b1cbddd825f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90117afd240555dcb3ff96f45618120631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b2c308773c58d3a566d15d177e431632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b952ef7b5543cd00b82535612d474a1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44e9f6ff268fb6f5344c0036b5f209634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f250f7c26f256f2caa9f790834bf19635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517c3660e8ae4b038cca6057f3ae986636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484d146180bef33cea27bbe687d17c1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2da00079479ddae588c0b0ba3eece638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe53f241bd4c7113b5549c019a157f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af6b4aba8ee441201aeeb94baf75df640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af631a529e0167c0f3c0d1754703ef1c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a2465f17fa8b077d09c9449dce15f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94aea58514fdc824cd678610ad8242b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3831d5dc1048f7d9ad167a6c440e094644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d60b84936745047fd3d4b759828bd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f92d64a196f6cfe04558776e3eea0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d250ac58f78f5d18e52f49a9b9566fd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4c6d25333ce252f0aeb6d67f8e42c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180c347006a11dea5a84ab17f89b2fc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3e5fbd602b22d435d8249fee6c320650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76875a03d26ae18cbfdc58ead60cfbb0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c968ac71f96858553c9371cef02ab28652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25249d85360374c9d98d0bf70d0c46cd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc25504025421d0095a2f555e6ccf82654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5f35f296fa18d01aa7872994efdbe655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d48b478bed922ac2359052fe248cbd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843faf335fff944c42f974c995cc819657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c239a5d7c7a7ba9c36f8c3a4aa6e48658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde5b46907ec651d0b61e631963f003659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434464381d268b7ece1e55a7bf3fcca6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0157b9f6e50036a33d7cc342d66df7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba5e46ffa87dc5e98c32cac27fe637662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47b82ae96e53846c8814a80e21bb95663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee4eaec16a7fcff5f4dfb70ec9db21664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44da6a756859b7dc41c69c5fbcfbc67665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f46f5c32c5246428902eba21a06e0f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4afed7e80f8542a558891a58ed32af667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72179acedb9a49741fbdd76b3deedc89668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b71b9691ed4194b678052ad58cb549669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60065fd95442bcf2eae2d0449d8269b4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb27e6a74ec99c037f526ec6af7588671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617286188c0c6725492bf4af451595d9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8039bfc03ff9c9999ffd44b536f3b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6490277c04c3f364e36e6e8fd4827a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4177aeae22c29755f083004cca616675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3689a8b9291342e97605809044030c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daba09a1d21b25c89c348588cdf0f83677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9c09add6afe4e2b88eeca3cf484c1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d075f1a7454facaf45b0b663e6066ec679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c03a94606e535706a584a72c58ce2d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e9b2e3a8f114073053e0eecb8c0fa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b91414c6a5f47eb5581e7f282150d6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ef18b57796084cc9d29957cb98cb6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef3388e7f010c5b08ccae8bbe5bc9e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f96c99ec5995a6579d6ab8db60617f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51147a7501a81bd2859cca01a3ba8d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f39ac268dbd5f9da07466841fe1c85687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0d7ef81dff87817976e9acc626af4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31b6f2b7e4f451d667568afa96294a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab4c7e653129256cb9fc4c112e3f7c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc026ae85e18b7ff7bca95e71e8aa5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c7bc7c86f1fd8fe74e91bbec2f10d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e211f3bd65ce9fb52b763efdfa60612693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8713897b59a11c6ed41b085b685c42694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195f33b56fcc6421fc81c54ccdba9a8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb8eb184c6e09cdfa80d736797364c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e8b6a8de73321c9450d30919eb3bd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6e2aef8e34c2a0cbe6b74856975b0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb09b57f9b3b19f08543da343e8d78699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc64de285ee217862ea1219bfecb7ba700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ea66db44337fa8e82d2ec641d90cf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c67e64f7610021f4d234163fc52f53702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c3219823c7a0179b5d78eeb3d5b49703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5069b18a004a61e0bd893f1bafff796704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b62bf52d2acf3ca4caed199b43a3113705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67103c4a75f08cb02816be8ae7eed91e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa26e58cc858ae6ff20eb993215dff6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6633bf2e9ba80fdea2d74d1abe775d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316312888ae6249a72cee6ddf528e8b1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21875ce495ce9025c87e5a5536aca122710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15dc2d3ef60147d95c7dde31e3f4cb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594d26f46f74b16c5e3f5b09dc3afde712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0f6a2f4f234530f08e1c4d731b903713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e40ca2a0b359799084d3a647e2241714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03f94ab95a2efcad01f6641785010f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2de149141f564986bf67bea22eaf04716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5925a3a4969821899280b837596aa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008a231c8b9b528be830d21b790394c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad9492a54e2f5a85f1e8a4783e84c8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250045579fbca69f30d8788129e782b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a87d3009ca44f32dce879ccde5649721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c173a673020f18a6512b30057566fdf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29f556eda0f5a9dc03d86b76e80e12723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df5b8ac51ff7ed59d03b38903471a2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f54b174a036b87fce687899504876d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6cc98fc27131517832f765d40ea38726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed8e35225886fe388c4a63fd3c3567727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d2b9e73693ae9d146126be214b0c4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ede4ff6a49617990eb32d46bce2b7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affbbb2e3686a6ac866f88d550ca3ba5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b573565a33f6282f6a7b4cc39532dd8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc831fa41c2c2582bb4c5017536e23732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6a5425cb992df459905e07d012188733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007f34454b16ab48accfbbede725a32734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca41a0e882152a4993c704600d89ee735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee15134a242e653638db3d4eca44cf2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9f3efa185e4ed08961f68669d9077737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236eeeb78718a25ef0555d122a3e0ca7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd5704bf927e59bd60525e7682e1d5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be7b653f5deb076b89d19dd6b92e8e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691e66f1665e13604e7e75af90a66d2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4225d86ea083c8c5d4c799f48beb4af742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a02b05f3392d07d15693449d55b899743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c2db79b4312200d3cd16c8a81c8c1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f27cd87516627ade66a70a0c55771745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a44e130340317487f165c32c78a717746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d85e83bee486be30e8f89dc05f21a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1161d72825c90018d344f0cadc4ecb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476704d8317d96278e1e068c12e31cfe749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0849bab81d0623901001e026d5dc82750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8696126731626fcfa178cf72ca18fcc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a55b3e902934cfaa480ff01ab3a24752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a09112910cd8c9a6a92179ea0b8f42753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad82d26c73e220a1f4069362e13670754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b3540a14add3c1be84c66cae658a9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f573965d3514f5cb2f898d8355272756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bec0d8abb2c4e1f5a4c097baac0ebc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9499c207590afa02c63f6cbb21c40758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07346ffe0b863efafc8e66fbeccf0568759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0495a949e2e461712ced54caa1966ed760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b2f6be74656ce0856749646493421761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26c88765d8f807c468ba37fea14aeb762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02b44df288a93d8d39715c98e49055763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b369613f471ce6b0f92a9cce696c28764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf598dd5c3487cf73b8d2db3d2dc6cd765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c64140f0fa3cb9dc0a677e94aa7b8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb51640925a4bb89a7573fb10e0e1f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871cc4066ed1e78b19c11b95578f2d9768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29193c28dc7973b0a49055231e34c8c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af7c36bf925295b3c8cffe606d1270770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c220f0d032104334f1e613e0c0710ff771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214860689c209517bccd5b5a00c24ee6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12997102925874524c1e0c29fcadb8cd773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0179aeb684883ffeb79ba788ac4ee9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d0d26e56207727dc0f0329da290a5775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae610a48b768141822050a9cf10b0eaf776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef093dec70eedc576369ff978cec44777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6042ba7a58dc089c1314866c5f840778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6465ba759c500e5537bdedc51bcfa83779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367ec08abd633e48541befc3107bf7b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b47a8c0ca18fdfbb05a1a15f2e7096781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b181e8cb088db85e4f868d5397cd4782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff17c0ca49d59a123d02f26fee947a4783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580b121a2091f20db400db4e55feb2a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2cfe6d07ab4666b7cd87b990f93d3f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3aabf075d8d4df5215f19aad0249b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc879dadd56e138d7f0b4ab43e3b64c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc34c2bc30cfb27dc19fcc463a8e216788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2be66483612ad287381565534462d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06b4fb90e70bf7d1610c8495b9baf5790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940370f46659e7b480a4e88d9b702550791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe248dfc9f2782c2a0311cbb19e9bc792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daee6188278917f305f95afe30c0fc7793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e205773caf58d9e76e5873b29732fae794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91da0e652cde5d192fb017fa0b7648a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23540e0c83fe43ba51befb95785a24ad796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0cf649bf4482c8b1e698e2557a7d9a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969736da1c83502aa0688bcdb46e53a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa63a434070ef19fd90a43b3ef4cf7799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d122a36cdd57af4cf0b52ef69b3ac800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c97d300ed4029e95d107bfdf0b086e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03732c36ab4c0c3058f928fe137af852802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186a478bc2a517e805c40d86b056eef803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84a068d8c2c3233a65052e346d6139804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166743f0ed8ef1692e7987f5fc6a593c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007986c5097f59df2cb60fca1c060864806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324d9f2fc18d4188f98e2eaba8b1e53807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d17765da4ec6f03ab4c51f071533a8808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b2fb2603a7951b629fdfbb110ff0d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a960fd42eb8986ca90df26cb44e93a6810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98454613f158c8afed3b4cfe88c445a6811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341269783ba7eacfad3864565ecaa70812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef65346c40e82edc62d9ef7e2a9520f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298abe01c29dd23c6be85de0d1598c9814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3404e68eace00f9c70797ed5fb047d2815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f730bcf5512e1a358fdd71918ed149b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6112342f49d99adce8ef55e24cfd555817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3f04e096d4afd95ed01188c9062e2818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c49b94ed255ba7b47255068022ddb819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02d09e5c5a04b9941782802adda0b1820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0d3040c837622a3f039160c6f27ff821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9108ed302fc778bd5ae7b4eee5b14822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e857ac2f93a0a481c047ca49314e234823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b7e0a63fe98441e5c0b81cb2959d1824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74d28dc4b9408fa06171b802a39172825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a3581395782e8fb5e08d5cd373d08826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae960e7f70fc7eac321b01501ebf4a06827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae282871bd5aa420abd5982dba193e29828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b432c4b836542ed719ce93aa2ae5bcd829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582270129b18c0d0a30919058cf17fb830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284168c993e8caf61bb16af21444db2831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c760b625d8b6c73d5a4cd86cc4db26832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250a7893d89d5201bc6f0efcff958e0833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bee89181ca3a6205eb0e9777506ca8834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4202f1d93b00d0e224fd47094be74835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d206b9700c1b477cb9381487785330e836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d4a52ad8c0c49ccefe27478e7dc1b837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179c324ce79b566f5a7e94f63e30420838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5fb4b2e7fecbbbf16fc42f8b670b7d839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1fa3fedb2b5ceaea1245c549efa0eb840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3d1ebc65fe55c6b2b9dd78fda34e8841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb34e9a2a83c53209ad857ccad8a29842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283f09604c37215a56c94cbc88a5ac5843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7980ea6f9f69f562c9e66fda039c3e1844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839289e206fb379daf54ce8f652da722845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012fd5adcde4043c86a6331fd8f198c846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f54fb50dd3671448fc4e03f3c7eb4847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8b1f1130fc7dcc99782f9d7a18472848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f6a531dbd948e824658a5ffa3dd99849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a9bbb1e618d29bb9f38749326a5b2850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ccfb0765210be327293b415b383a9b851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4ff662316cc0f38cb5316237567e7852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ee5fff509096c1ae7c308dcc07813853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97a9506a0a50dd80ae2d4e993a5d98854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da1ce4a7543b35b470fc055c2ed17d855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e52cbe00bcfe4431b5491aa5798674856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e060012438e3189bbe3991e558470857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec0682cc0f182e137442db6a7df366858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1f286b8fe3c2a97a936c403af996d859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05a4e070be1d4aa9cf9a0adefb9aa4860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bdad423a7e5fadc9030518e530b6d2861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30415a8028323c56d5daaf2899e23a862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb39d9d22686ee5f6ed43bc69a7d014863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb6e85b3e285a7bbf34d8484dd04d0864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d2da41700773e6cb386972ebd58a5865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f266d4a0068cae71dca12e8d63fdd866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8c921a8b4c4f9a903e05028d8a6e8867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22055bdd5b3e3b06ff5c003abddf39868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730982d2b5cc23917a83bddd8bc6bb0d869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2f34816b27e2686eee66b52de3a49870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d266bc95981eefd38c66f4dd2b029871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca9f3e4e4bee09acf30c07666df5bd872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150601659471550668c474b662ba3cf6873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7e35ec82dd0138f881b91c018fe70874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a359815712f0fd6a951d72df4e6f2875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68cd0f66fa4917b525a4516e96fa98876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985ed71a1aea9796231e76090ff2fc4877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923b87990e632f4a2d956c64fe81620878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47b83507f85b59a67cec827dfb3a7e879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74cccbb796c6c702de17b564dfa06e3880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e2dda65e19a15cabae552bd6499b9881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af999c7005e4cd24793a57a91bbd1379882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2a85f0d87e58af4cd0e3ce94f26fa883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726bfc5f450c610cea2c44a81c224687884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562738442179f34b2c460444d071b0f885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546afb0db77570f0d09f441cb7aa74a886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444dfbff3edd7aa2927214edca1bd45887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9f7c8d6555e07cd4cae5dd6ed1e1c888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8febe5bd6edefe8ad910c01e1347b03889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152d57070c1669e3827dcc4a0b25b2d890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1737b6b42d8172d9997f65f268dcb66891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f30cf0c2af8a0caa4f1c255d1ad61e892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251a6226bb728537c437e1a30e99bd5893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d316ae4d98dd43d9c098f42b54a8d894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db944979ac59adf3741753957f528a5d895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80808bb77e859ba5e14b440b490a8234896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ae89904c4716e96b268625f361c04897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826676d0315be0e74f54eb23c23cdd4898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f765755ae4a4e1fdff57c7a89da9a4899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de092100a01cd80940dfcdc5b6c847cc900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c625369d8f070fd07b4e050da40380901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466fee99808bfb3ea486be26e0ed6e0902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92d392fc18561d9ab90f5a94647e31903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea79a4c1302dcd613e4894ab84a697b904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a344566d0e20115d1a8d1fcb852b4b5905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458bc43e2390ca628163eccc31bacf11906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ee2fa9d2e1839ec11873e17d9c08c907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b8af8bbfb88e408e772da8b78901b908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed18435f2fa1f85e4e63d1fb1de5b5909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a7ec1821822c6b5c86e5be8480c63910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbcb22441def99c84857b0302d54e3b911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bfc3f9c06489aac32849e09a763e45912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31400eebedaf794ea9f6c54ad4e87a6913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00d53c7ae199e73ae4b7a18d579b94914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2663bafce49ca07486042458f5bb424915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81200574e958bb981bd7eb014149bcaf916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401533be295405f39bc314f8e9d6c5f2917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21fac884d5fe654a2804c580169d84918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733f22733b3dafe4a0a652c0f620176919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58f349d2b6b90ba898416a0a02d780920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937aa3069c0efadab2b1d5139f50dd2921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e145a99f7e6d600652d7da63957485922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b22fa0d62e841f76636ef2b54cab29923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c8daca0d7ecc61da507e469b1d052924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab50fa037efa0d1053d4467619b28a925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f95bde49d61d0f7bed9e699175a0a926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05975bacc3ebe1dfcfcc5232e839f351927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0c26a354353fb89b0d657a5dc7026928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d6bf73f53bb02bdecb9a016c72ac7929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff5da126bdff283f3fa6c3f7065dbb930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76bd54fe14020bc9efa3793087cf753931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333a668d42f4bf4e31f1e91df24d36c932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54353ea517f10b5ed12289e89ce8d6e933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8cde56b813ada22b3e6228840454b934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b588d10cd6eaccf4db39c2dbde067935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004829c5e842a7c5551f352e9d272f14936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de35f54cf04d8678cfe68e49933429937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b3bb13a042c00ec2637c7d10e0389938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c41452af3af018196331cc755963df939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472a35714e50da75a13c5b5c9aa2701940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09b7330b01be3e46e89ebeba90ffb8941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9d2b54debf6d4f5225ca02684bd08942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6115966dbba18b6c79477540c87af1d943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66bf4537bb81f7f28dd798ab607970e944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f128ec072152a03b2c1b0a65e63a0945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a888f189e1daa58c8e4e5c0f9b597946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39997514ddf213093081b9fd0fb0627947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9adf62a8f53951207507e0c0569afff948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7a7d5b160cddd9cea5b0b97e28d03949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c33e366df68be76f778935d11f57d950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7edc01cedb1de778086073dd6190c951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662444380948886774dbf84c50b05cb7952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875db6cc82382ab9587608643adc64a5953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c76d25c1b4c70a6711acd2691c395954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e325723adc3a733ffd435e83dbba4ed955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6874c642bbd4c2db9ba4054d89e9188956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90380e042840b6bf5c10218abdc03bd957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8878f38b4aac9dbbadc4574fced79958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8900aad211268b6059c8682b2b9bacd959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1619fe30f8a51a460ed9852461a44d960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66549d838edf6240b85ad261ccb2f7ce961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f945446d2b3cb0a1ae7de7cbc7d0313962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980bf0b60b579fddc120af4bdafd453b963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d39b9608cccbdd1a38821b2aa86dc5964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9b1028a1922d254b2b9118970b9e8965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090a54e0660d7fd1ecd4553e13bae31966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf78e82e5d426dd30a23230c7cffafb967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ffba319cfced1a2733c60511cf6092968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3bc87ec143d96c2600124f30e4810f969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef295cf5b92bf24616151adc849255c5970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10328fbd1a24c1853df45cde6886c053971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc94251657e7cb41847d75b2721d14a972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58026d89e63af8f2daac84e6976d017973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b345d54a80f86ef772f6f84bce6a3974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eacfbc9b6d94b605a962a31a6e52a0975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7e7c01ca57c5531ff3a165219607b976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb04b7bf2312b1adcfb8fb1c67572c3977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82651221614c57d3c85053b44643652978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfcdb89d1477565c59cd336d8ca74f979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c0cccda7bc60c8f051fc36760ccd2980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4d6794b3135925942f618693d9879981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081254cf0efe71c46c06fad09d870daa982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf6d9c487f83d577ea41d2bb585004983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e02cc39fcdd823e8410a99f3eaf34984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723211da2a7317da03d2ed6858fb77e985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef56c48702f3c15de2e751db6ac5fe5986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84fac4a17e2695d4dd36008391091a0987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb34443064b5d48ff0a3903121f306988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2142a48773e9ce65189b059f06d4c989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f064961fc38a378a117a52ca9316a990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f208a06cf504d6b9e03661b8fcf7f7991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7493fba5e4ca8ea44642b85cc62f4a992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cbf1d12f13e0075977e4782c9b56ab993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5cb359d6de83a22b23fd1a1b0dba1994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adfb996a9572dd91a07997a22681de0995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982722632414cb840152aa99cbfec842996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a499f5252203fbddd849455133e57997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>