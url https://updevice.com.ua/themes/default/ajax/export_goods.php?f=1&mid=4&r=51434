--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6a011ad78ef1a545a8fa0deed63301.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98844d482f2881371c3fac1678e30ab72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5150e1e91a1588f5ba96fff0885fc5c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb577c20c57ff88cc5991bd8d89ad54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa5c9e971d53a38e7a515c552e57685.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be840d614e1c31bfba35808b06262d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b7b144620557defa51cc1c371e77f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2b256f22683115751fc0135359e8d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5c6f209d18dba871d372734c5584f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac66ff9c0c23495f1b4a596d90aad6810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c60406aa2de88ec2d4c4521c8f18611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1edd37cc627e1e434ad8b05ea5132bb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903f9bd3e921f555cddd411fd98d44613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d63695cb8da2e67c601c7b377892814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051d9570b7901888fa12e3901e407e515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00baac4a092522bdb5bd678f4bc3e7fa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102942e88592a2bc5148c770aa0bdde17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b8ab644e65bb03db44fbd5d213ee518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde3b9956def8ed2059e27f81b74b4b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5dd1282e58e3112d49f497eb9ea6120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681486f6f8d962f4c9377de9bb780d2f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c4c365db4030fa3bfea534b557dc622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc5298d29c92dac936d7d7be911ebf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e40c3382d76bdf45eabff6af8bfec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a524883ecac28ad6ddd22156d56049025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587d6380d3083c7144e99a61e5b657a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b9570121502a7b7ab042b6feadf6127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00bcc683c9875ef8e8626ffaf28bdc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324f7b87a3cfd5c9cb755e5f7046f4129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31819fe254a781f80bf577c8c05f1d530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4f9b0263e63ca6e04088fd463460231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9d67f8d0b2d35ac76051154993aa432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216a525883e1d8888d2d617e48295d133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2905a93d02d9e04454e9fa3ac6c38734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c1c73ffbc370b73ae436e85e81b1935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5538613d4d341249cdb8304c0f494236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe03c8bc1b12b34ab43fd32501d81c337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead5c90184e01b8eab99230445ba61f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a209c84050b1b18eef5ae169ca99d8839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc62b8614833048f37b7bfcefaf876f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5660ac0c21e673c1baf7b3bb4d123641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa789e4a06fd1ee99a45e4816c8c2e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe27e974116adca2a9f648b829ad45e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250da9accb948d2a05772e297b63db2744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0cfe9beccacedf7af23aeb1da99d0045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bcb9895c8b5e164602a6e4117b447646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd75b90d31c4bd52c56b82c0d94ee0347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1ccf317251003cd4f71eb71bd3db648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22883e4321d748ddcafeed48cf2a48e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca6f75cb044a6c91f5f36ca984f78a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533565e02562bc391ebdef9c6a2fbc451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f74cb3b4e4a19be35b4c98ed49a5f652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8345a509ed02675bef2734b08f93cb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ca45f5fa800f2d551287b45d3de2954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3cd82eabac8d2099f0733849d1f25855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d8503cd5946fb8ccae40b0716925256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aca7dffb5e2b15e9fec97b08e69d9557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852515f2b1d644d992cf638d788ae8b458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042acb8e05ae8a1da8935c785faa064b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82ccf739fd87c69e31c36db9ff771660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55829ea8f2937b443985b38aabacef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f55a71c4ebc31ba879edb9c7d9574c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3903a3fa1f9c3b333a032b271428263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128f8b44dda7caeeca98396f354390b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c395bec9d42b8d7044344cd3f6ffe5b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d5aea75320831490a45871175206666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66dd10ac102090339bea1d7e0154d2b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00136f57e351084a145cf412ea704bf668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96e6e2a755847834b009503bd07e3069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13b1597246dd74c3401c7bb457847370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac331698a534045161488ccb45508a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18271f16ac55621f1ce15cf4c870c31072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce9d9355189b61f4f8c43fe4e3d7b173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04d5963731eeff2bb8efa2ba7fa85274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89cebe500410aa0dcf178326262c1975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397bf6470d7d39d3b8a536b21ef53b576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996fc91d37ad48825873e2a2100b6e477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432416c893765781b5cc070f4f3116a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53488278504b004968f4e6710f3ba44979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa5d1720f1046929281c65f2ae751780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412ae716e503ef31047f52b5c2f65d181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d9851a01962ba320622d31fdad5e682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf95006b26819a2332afc39873f948183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26ea804ef49d8819f0c020ea8f482584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47577e2a0b07d8b9782f4622e2e2c985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9742305a0170fd324676f97e34c31ea86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce8a6d25bc4b2665e8f5f07754d08a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73bbda3161a3377e88f9f1485a36b8988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb07fcff3b31a5765f77f52c686dbe389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508e0f11b9b4f4e8bc4d5ea5064ff2a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c15525e4781f7e2b31a2218259fc0491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f542844a3fb3c801a74e2cf0d1c1192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71c1170fa7d9cfb8cf3a1302201cec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753d7242ccbd2f25d844b8cdf218b9894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec101e1504d4a81ba71daa2c94497f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4710fcb61f48197db9c3711ff4ec396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c5593b182c2a50480336d767d1b8697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb1e624ea6c7b21812779cb6a42bb298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8400b6c1d3b80a98030f7950cd8c099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436cedeba575812815c2351e7c60094100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e8fd50f30e4ec10513cb3029020be101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50adc16669e36e06aef0aa7f7f4a3f7b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b111960d3b5d99788e0a35e8c07d8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e6681b6585e8595304f3202307e8a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b98bdc4b79b7593ebf3c7dd4a960c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b258c6eb0b923beddbe4a57efdd01106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa34470885da50abbd486e1251953f3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed943bb3bc5479cc40677b34fa15d205108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea0b9dcf445ffbc30014fe7d1e4ad05109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be6d65049895a1603abac707dbfedf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b48e99ad8a89e37773d3e41accd1f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e0c3a47f8c42968df5d71867836d6f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429da73ae0939add2f6e2219e7bd467113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5adb6e4b0be9865414cb31fccefe0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b623e5ebb3193d3b291038e19ac8326115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e375408fdafe8483146f3dc201af059116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f3cd838d46097ea69940ed0d524fc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa22a72e71204168f4079000a0ed80118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed40c6aaba8ec4927c0310d4481e481119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc363875878294e823eb1209c5c483d8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900683c0bef304d8ab8838fff410c91121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b7afc18af35a4ce3e9b47cae2212d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db598515489466c807c5dcafb7f56a1b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bfc759912222d654eef97fd94b82f7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71bb805dfd3e81b68eaef778f4dde5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86676aca5173b9e4d63a53740c2315126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752dd97328a9c5558c9db386d1f75625127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6937d2cd2b83c3819fe40c44f91f4dc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769a0e5dd40604a0ffdb08203fd1d41129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670ca1a119a8b28573d239db6ab6fab130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2121efd5216235429a1f008ef871ad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaad166a1493f0ce9564b4214e1e85d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d51a95e751921dfa8bafde52ef2f42133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820cca6ec3c01ed9ac31aedb4545070b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63859ccc781500b29f462e09b3a2b982135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6e47d00be0978ab25dd7305eed7f5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffc941023d8918ca16007fe6f0ef1c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad754e2063609139abd85b43b8e13cf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412beb2b8f01057673d327074324b86139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021361b37b0cb1c1e5a7cf1c71749844140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d219db256e80459181902f6f9e88e0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8bae4180c77fb2e79f2c1399891dfb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c12c1338fb4e504010a3d9ce746b75143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798fb38521afe2f0641eee18f5b59cf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d445e6412caedbdb9ce422282badfe4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d50db0313c4af3cc65c8ea01dcfed6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ef1bc46c5c5e311c4d92347d32310147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671bc17ce1509decfe46801e0d150969148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd81965054f7c4a7b66dfe82aa57f6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b549a24f81174f0119f0e863ec0ac71150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef9ccf45c08bd263333d811caf4b30151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245cb1682d780c07a577756af09912f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8980908e12cbf76552c0b8df1944d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573bf0de1dcb85484eab0b1a9352f4b1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfeea895faaf485938d7f534d981133155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557c7b5e6411889f552d043b675788f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6c3ff02df2325387e7b538bf3d49b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b522759100a186ff27de5a4169b7b38158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f1b3e7bfc04685f1c9c94aa819e5a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0c670b454056da1be830951a9454d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905836ac3266473c539ce613c3ff3240161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1156daf2b663edccb3b9d567bf01d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0b13906f60ad01f1db7930a8e8fd6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e11a7c0bc325c13f25d9957167d04164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a07538cec8527961aa45fe74f99b3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5522947d636edd962358466c9cf6ba5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb710a06d62d8f79a394248afaef300b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ab95f3d6bda366e73bf4170e02c32168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc89960f2503b7f7c7521dc9b7b1176169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10060563e07d01e055a1d1aeb69764ff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a252c90eaaabc3ecc9b0ef2be2b06cc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c4167ce5d8e3d3e3a626efcb0ef27172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323370758718dbb41b58b58cf1fcb3ab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf84175af786794ef021d9b0e7e2ac174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2ecea14b4071bc1f365be1450b40f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082368b810c37b26a5c4ebf578efd56176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830b82c2b45d6a292850b4abec5e1d5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6cc8d602fa3ac7a36aee3c98a977c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72796a29acd33634ba9d1c20e508445c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83532d6c4992181b778b55fcb88fde180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66fe5035ac29bd075efe543deca3698181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88e86d52a018c98865889c1d23fc26182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17f2fe261f980ec8505bc112a18a61183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7fb50e1959d356e89019e0729bf1c2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfcbf508cd4e88d56cb38c1b8a28fbd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1670e036bdee444888542010f9e6888186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137699d0240d9c8ef541c99fafdcf83187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7ef00543c8506d3b7bca9e19cfd83188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a607a2eb21198a3bb8b3efb7d85d998189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df09fdfd27255f5d0e7ffbfa086e53f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b886d23ff1c28392d9fec7e1777f1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51914eca3b43ac8a49a93fbdec875ed192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d465383f09015e9003e88ea834781193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55d66b21868b1cc7b4c449f708b022194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de69ee37291a53d21bfafccfb1bcb2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a4a70e7386dc4014450f1fbd7d5a3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49634eb48e7ae7dd6ee4861d2e70a3f8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe19ca4a1c13f47629fd43acbb099b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4195c0f24704821843a528eae693771199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96107100cd139717da8532ac2cf44e76200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d3af59ef0c7f539c391046ced384a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676f9f58494e000290df87d899358b4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f5ebb27ebb362a07e420379b482d5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2746dc2394994c1559033b63f101716204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07690b275edab4b20a0702b1358e2d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194e09e6e75ef2a6365221359972146206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7011390f9618eff92c3b50246b2a6f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be186795b45d00dd5910c6f73a478e8c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917e681c313390d2f63e953d1f86f97209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cbd262db4adc98fc21324104054d7f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c0ea2103dd159a6634615456de792211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64951f56de1bf1f3a21de4aef4851b86212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce247187028c820ab36f89f9c826cfdc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5dcaadc19473b0688e29734225db5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b6906443e5fcd1b7958708ef85001215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43712124a95db7ea39f41b4cb4fa0ea8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d682063120151c82ad272e8074995098217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4c4452537632cba5e591b4a736c4e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec464f4fb2cbc7e6cd16160874c45d3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8863da5da3589d98e4e531114111a60220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9ac63ea9e9a863ebd9ce2ee23542f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1812476f0854cb9c9602f6dcd06fe6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd33cb5c24042433a1399dcf85341f3e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a7c5960c5e38d56fdbeaed687f592224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2443829c6307c6eaa8dd11454897b6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b387fae9f36072965754af5414f813226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b48cf44c7d36bc6221f8fd67321b49227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e23bf23711ca478958332b607a827a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95405925f39957e799e69d21c039d0c5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309a8116be81f0e0dc630b7f491376b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74421ab28b8eb41064aedd0dfd1ba9aa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c424cdbf6e99b56d6a5298fe52c119a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35353f7c3e0e730e5fdb709b32adcc02233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01f6e6d8e102737f1d2d8b52ac758b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb3c6cf577489a9197530b0565a49f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c58449540625240d709c88f472a20236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f95d1cff87fc67ffbe69f389fda38237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b063359e0d1323e40b7ab5b05307b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435607a40a85be90538fc3ef04992c2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6b24630460ffb062329ad089584b7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448be8510eda2c2d2d13bd70021f6a25241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05e35adeed98e23f8d998430603059242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ddae85f949a4363f0717dc0b64c2f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe291a69b755ddba500f6c38557299244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868d5122b7bdf02b1a148531199971c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710be2cf3d07442dc25f7799a1e13475246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad31d07e5b52dcd5e59f476c3ea2df247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5ac320fe3cfe0866aa317e33e90a8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34885b4cc173b801cd7508dc898536249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c25d7b817e846d5a33fca2a625a02b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbbd37cff8a11f72f6b1f1ee7f04e5b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b474743073896b2b4371c9092c30a4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa0313c82fca4756da3ef6c3bf38a4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282ee67ba4eaaf6c2520e5688392761254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e4f638fa81e57684b2095e055aedc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c93f0338fa72a6600bdb88ae52034c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440c988edf8c71a8c2e6c46e015f377257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec87c70d9e023e840a021faf6421385258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f174cc75f3804c4124e39b9641a251259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971ce625c4a3540d11d49fa323e06af260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a24a4aa4dab233599641eb6a74d0c5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6c0c361dff507fcd9b62c11201edc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c89b73b5725c540ca56e7b7dd68d9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8517072c79d5cd5661e1976991261264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b71e74f18de6f6cea3cf8692a1a62f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183fdedf469c784a362694e1dff982a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78669403d9b87bd695d5b5b49a3062e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7214695d554e64b3beef4fed4fc992268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff844b5ebeb3fb8c5bd54343c89d20a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6259f5767af4e2f5af80522d67353270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41727d7116a5117c9fb7356826552c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851f0c449bc126496b90bbc531eae79272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce93ceeb52531c4b9b023324286e62273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582a21a3b417f5d1b649850b18a206c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c388a45b5ec3a7f064252208a9f8ba275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19843bf2d1a6c6aba7f5eefe4569ea0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f830107548b6ab916ec526b424f95cb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846795397fba117d92c000d78259f0d4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169589a620482bb04c0e8ecd0db0d13279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c20b454f5914ddbbf63ab551e9323280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2942618d5d93dc9166f3084d263c5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244444e33ca7778ec764dc46e733ddb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e19462c54cdd1d8b02456d1bb76e3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0307194b5178070dc2ebf2fc805ad5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82dec8214dee4b8aaccd4afa1085a1a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f5b592401826197b6b42ae90fb9e9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c622e2ce75e9121774cc9b7f477a1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd7aaaa2a185b4636d4cf8d150e1cb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4ffb81b9627ed85c8b186dd003c52289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130db103e3650930b07979dc835df612290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9c70f8513132bfa3da0a72a5a2e7d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942af744ee23a2478d3b965e802255c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18d7e1e9c94dea5327e220a0df1794293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc8a1d04b0a648d85716d909cd3ab7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d253c42cc7a9d8fc36e6ef158c4dc84295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0747f0525feeb05515ad96ec8354e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9570809040d23643ae73d9cedf56971297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb270629650f0ac8c57c7a4b2d8f30298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9609d99fb3529527f0ce7f9eb8f884299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bdfda733bd05f24ed5d1406e7b587d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005147051721274534bea2dd25289453301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd7628a44067c55bd1f17320cccca2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7466acd08d5566339cae3eac189af303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdca60208a644f24bc57643ddde62d0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84365aaac1de073dd62b0a8f4cc0b481305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986932751e7de02b022063a73a9f2e2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab72d86f6cd44e5f14564ad9dc7679307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32017e5a921a16034540c0c1cb5e43308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ece30497aeef9e663390774ff379a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0943c8d2c0cf331f268e2b5a3b533bc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9766d15b832062cfe92554f5768eae8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed995a8c4f1d08164086b22137c210312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2f2d3ad218cb5785e07b5e49c25e9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbfe2042b00c8048a9878bc98556b3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51aab4340bf247a4fd1918ac2efc79315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6fdc520d738ee400a7c2f6367b69e7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef5ab6af5e18a5e73f0394778e8564317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5597afba38d97357cb0cf783c752a7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a92965ded7fba10a4fb764aa9da845319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ef4f672233b0ba44a92bedc144570320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4abb8603f24855fbba97946e2cfbcfe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d318e4483cdfc90067db2f49c868d1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e3ece1d7035d812a5fcaccf50b0d5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b4140ce7d6703fa9a11ccbdf223c9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137b83c55d76c2a818e1c1dbfe8d1eb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5630f9a24949c07ad653602b30d5ab7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a827aaa9a27c1c1c7824305f8ae88327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e03cb5fbefef106e91db4af9f11e1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03c0c72b5e46a5fa904f3505c320c4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf18f4df31e1d5cda165225b94f57b6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2684d3e5dcc706c9ece269e38c1b838331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeba5751c317f1618a5a0924d99a530332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f2ab8ef81dfe4bba14eb19bf53324333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6752677d00bb379b7ad855d7f82f6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996e11e6431e815ed076ae6af2a22b2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80dd2fdf57e486cf7749baa66b925e9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d18899baaccc18756d04db7bbfd9c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c8fffc487d80ff999362948935cc2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ad1b9c6862233e477327346acc2e3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079a535f3a5b29d5890184b50b0ece0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0316f743acc6752b00a5035f8a590f6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f513105b73a305b6c1c5f5fcf481c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c751de824a23bb5c50f59bb3909f94343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7edc5f87089e729ccc8408ceaf3a0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44854fbc2e7489226c13ad8251b9f2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47043be8edfd1d94e5b572845a7689d4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce65e95be4b4aeba5f85c92d02dd2e3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7989ba18b1b6268acc81cbf5d4cda3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3fead90760500fc2817feea2037f79349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ae28ef14269aed3417af7de4b8c62350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ae0d88a5292c69afc1f9347a87247351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f887e0877a2e2d176d90337dc38df34352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e9d086d55b19c34e47fd7107b664f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a0a28eb2d51ab81cdeaf8721657e0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6cfb2c36691e7306c953a124b461a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9af6f544a7e1c1fc213857f01c2a3c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4656bcbefd092e8bfb1737966ed45e5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced2f665a60330dc7b0ad51a4b97efd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607edf69989d6ffff01ed0851bb77be2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114802834e26c79e9975af3ddb8434a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1982b68182e2e9e2eede49a91fbd900361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e3c8d0bc2f6efdfbcf4c03611b87d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3d63d0686efe7c09d15612df71a06363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88eeee01ddfcdafb05c8afebdc6338364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306308e9cf7dbb91c204e2ec07c5c8a2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7165d2c56cbc31ff096770e6c6cd00b4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b44bd44c8cd3a03b893de2855155d9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16eeb14f86d334f59d48ca84ff97269368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f13f6ef14a780991086585a5e2bde369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817b9644b1c3289c1315052dd1e566a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54efdb5497380475d092d06b97ae96e9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a336d770df54eca99a73dca08aa9fa4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e5d7339044172d8571a88aef9d755373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fed3f33126a7ba69391f9defa0897c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4d7dc36c0703457541a129265a98c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f443ab75a6301e1672280bfe6d0e9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56227f88ecc5360ac063313ad772ebb4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff18b11d75896459cb3437043346c2a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7275dbd32656c066efa13f61fef6607379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a226834dc751a24b51925d3adf277dc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7326ca7cc49aa21410132d66014d4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9d2ac19e1e57061294bbcea1532a0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49e4e6d8543cbc0078e99ffb752baf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617b59ce101f5af2f010aae2488793d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97dc76ce985a4502e6ea1b5457f87b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489bb4489384759233e8750100444da2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78689ff567db57ad1e2313d06dc0f178387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037125497d18996905f9a9e4bb7784e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d1332c4b1cd4a45fba84412efb8fd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023761905cd57ee4fdaa63c6c1e25e2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0fd5f2eca6d072632da60f2755cf2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff8ce6e01a9f4f421e2660cf7acbb7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae12a7948b969b7e189c3d1392302ab393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14c7903ef5be749091ccd2a03e5fc2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea060ca8eaf1bcdf4e55ae237d69eec395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175fbc5dc4fbeb6e7b2d390bf0bc739396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1041bf6478437d5732ae9623c3fb2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3dd28d3f487d498e715a25cf529229398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef76feb695cf2f7da60889756b5c986399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0c1a78ab3a5ffcc43d850453ed3c3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7cba0dced3a0da2b9c3d5d91513c4a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f805bbf762ba4cae620574a8e4b92c5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184fe3e5c80693eb69c0bf4faa284ea3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441c3bfca278c5dde8cfb095e85c55d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752e088b481d2601eaf19fdc85127ef405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67c853f0c54c96237d88b6bbb6af44406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b078408ad91c706e29db42a7aa32ce1c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3621fb6f2290aef84231d44c15c43eb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b629200a5a015fbdf14cd861154aa8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c62b732d881575282afaadef68671410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8bb705832d1379a512d8f6d63aad8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602269648497e40582f159f9a043181412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8408c4721eb058ec2246285dead6190413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159255b1ea70823ce878e32c77573d4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e82d2908c6c8dbd0759686040f794415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e34e2ddde1fafea621a788a027fad416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966e373fdb554f3d0ba4fa55bbf8702417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556dc998cc9b88f82480cc956fd7f6e0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c2b48fab1ee68fb9925d40a492877419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17ff40532078a7bbb7b1b9b87318f4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc936342fe9f7f52383eef872aaa51f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e4dbc38493e9e036fffde9c08f885422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4466684e7875e78c9212f205d1b04ed423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3fd96445b073cba5eac41463335d8e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7065694be31b1da5278f2d48110a50c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323ad71ee32ff159680170348710438426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381362a8a349891d0788cef1308b814427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f7a82cb545b293f61a9ee192ea8d2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70428114d7f71638184935bb0c5b6447429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcbf889d870ac1c7af647bd2b230934430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8f3987a9c566927569ea115bfe68e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d3a98edcd2ac918e3c3dc6e047c98432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ee126f58f1db9652a7689fc8a9565433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4b0cfdb8562e86935f678b7febaf5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a3ceb433c053623181629992033e5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032da159497fb984f072fe687041ffd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309edd9e63d3e2c816da45c1d8752b3d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303b2ed164986a7c1e8d56a4311b955438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83944ac7dfdfca0f9924ddaeca9d7e25439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f7ec6f506f81bc0aca221b74bcc23440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946397a29e2ae832619a214fd6134ad441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8c31d05a52587945615a8a2830b0c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f165ed520bf8ad5e72f75862d72766443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca8d64a1c9cc657bfdf79d9d18118e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04022dee00b25f923ec8d39becc01eff445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753a49187f843caae87dd21eb055263446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46789957eb892d37eb10297c5c1276a5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc7e913f479c80ea6d3dcb27e6c836448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd3000d6bc9f8f9ff2693d1d2acf84449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f1e246acc467c2a4b052e892ebb3d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba4e23e5cbee7310eabfcd99900795451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad60d7eb47113596fcd437d911cc1ca452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67d31140f5cfbd07c7674c6c2915ed453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e66819ffe99a390b0fdd3e51132b29454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee055cd0658945451c5f15f8fb790b6f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8d59fb973fd48b49f5c478171e72b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0249168e1f2a32397ff0ed240db0b2f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008c9a5b0e2206b9d0da5cef969a7dd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf588c39765bcadc7831ac0b1ed195a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840ee84ce74311d5502be4a01db3d29460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e05569336072fedfee42858540fc7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526b4fb0aae3d3633bbe64bd616ea4c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1965e6ab6fcbfd6683779f8713a8090463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acceea105372deadc6f9de6576063878464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9674929032570214d70991d77b7d3f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f2399ba7d99d81199a655b8006ef2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669532002b893db30ed9709ef5733340467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd16f040d1e464f1fd4410cfe4a9ed468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f38bd0a4669fed532be16033b19b1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88f348f9a777a49741984510d205ee470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e639ee02b85d847fa00355c9acdac2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b940cfc30b3009f33dffd428028eb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317672e314a46240c1d5c5038a870c1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac1e2a10d070b08a7076c36e6b443f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb5f423e5a96f088bad418462e4803475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92500576ba3e53cea0717bd3d8a6a6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195aa61e22a1d514fd1060c8686acb0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a62a7a5a457e0351c4b7660f4f596478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf99c959b663d5920a4072f391ed0e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2dd9e3ec26ff4eb38a83c30ce6d687480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a03ae49c23d97341916832a3a5c401481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866458b768a2bd8714c22079785bbfd4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f2c4c95cfc2eeccadec4e8f335d9c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f3bbb5764bfdacbf932d36b9272ab484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eeae00e7868b1a9be7d8c0c51d3963485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025517c28fb76bb03eaa4cac9b57da0f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947cf3961defa056545205ea821643e0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d8b8109e0cf558a6529d1a36d21dd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6416d3ee4d2de51a9a96e967d7122489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6522b15cb9786f486f0ecb2b34a3718490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca428727e7c908593be7153c1875f526491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2791ddc089a0ae99360d06b70a215c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62094e6eb6ef31da90f91b6b769becab493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b87f9c108d1d2435f86eb6ec83c37a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f243bdab11c332cbbe117262d06e8b8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f9b0569bbccc031b301e72cc98fe0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f90eef579f083fabb452f07903979497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ca8b711ec3fe2cac9ce0c54bfa1f6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55828ad04cff3ead4d4e5160b9452b7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f656e73c75b3d0a2825bfa2c947e32a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21357283544d9839757256e5e30011c1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003c5e223d0f75e1c23810f0a4290be502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e40c49923244044e0516e2c8d303d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b85d0c244f4835d0ffc8f0bf9bab4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da519ac2946861efe2e1193d4ca037bd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86481569e165acdde17a6b496f6709506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbdf2549d7591ebfc8a0596358d26cc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d0a6d879cb4c92f5077484102e5a7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458894d30fe0e232be9149d79797d27509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c057a16a3bc9b2cb21621f09ab6fca510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279ec650bee3d33b65dc857291f37a9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86937343b7b724fe6952fa24e56ee47c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f87d46d6fb6474f373eac5f058e40c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da29bf953e0af59494bc1109e8ab92514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31f10cff0805fa0901d78df88a8383515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0118e868500b3e026679c82dccca7f9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5bec1fbd4233358924297fa4e84779517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c1e2895d175c341340d38a1a1e5a3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a382bc2a68e64b469717be457e6dd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f33b302541283cb0e3e101db2400f1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a773057088443dfed930927cd960b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a19113a1e9737011bfd171ab539fcf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74ee605e3743ebd1a415a76f997b16523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6a742176bed0676c8de725047cecb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19495eedbd5ce7a0d6f04a8bd20fce4e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c98bc18efa904b5becc3689f90965e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3cb569edfe768c601634209759fa4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60157bfd527fed3f5de8071d09c0a088528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2ee7f9b2abb6939ce147560b91278529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b071a2f33cfe6f558e3a293616f6e2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697ffe0cc24f8261fcd3efb9b75d5b5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e5b5cafbfbe58f564e0f37d4c31b7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e60295f355264b8b629d6b9d181376533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a8d4a4b8cc9fb43731fa9c3851d15534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bfc82eec29c7284d75cdd3be446dee535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64dd3248244e20db4e1db55399c4a8a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf2abab03f2b6ac54938678c5f892f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48053cec2e451ab25f17399f4c51cb95538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffdfd594502664c37b96437cbc1aac7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c121de54b0cbdeb311a6810da9bfbf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf158ecb2d0b86224df6642cf074ad541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966a88b768a60a61653e30a4da5bbef542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b82e5b66db0c38af447da793690701543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2afef3571e163670bed262d995359544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f0770346aa976a2436a7fc99b8e1f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96aaab6cc443d9555ad52bfdcfdfbe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41164e017d00fb5974ecc5aab41fc03547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea5c75a00b5e0655eb819521df88ce548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91476f33a09a8298c453620830c23da549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ac6355177faa0a72a6a59a4d74cff550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960e45ff09d3aaaa52d28e541151103551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f537d83ab7666b29d69c7c1741fe35552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097f499e9be3cd34d159148b2ad0940553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2511f3af0d8149975de855b53264d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c63c279e5172cbe69fbfb13e4f623555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55bb98be244f95d0b78c37ec118a66c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b0733e63980f9d40c81f7918ec28d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86088326f16173300fbf8016b4ee859e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f30837f831474be2a278a104ae24ef559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34e263d195c3aa8ba2c0afb252b745560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4b4ad24dce3c46dbcd437f507b124561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5200dc876d9eea96db10792a6c2026562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2b047d54ca08f8a641715009dc4c5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0de96ec5f91c42104c088d1913f98564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20907cd8a73684fb86a11fa1e1ca9fc9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8351c3d0755f18b678efc31e3da61c6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50f0349ace1a2df55864badc33a569567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05ce0809d8f48e3d4ff01df5dc7df5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb91bf4d19fbcd83669bfbe65d3ea2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967307c28ae119e19c2e047c44d01b1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3db598a45db5013327c6b540785a1c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9596f31c0b2c8b25fe3f44b0c6b9e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bebd9947b2cab1bab314074c904b36d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022386afcf0144f36d15dada9f293b4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038404778128eee581f4d090004fd38b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546812a682979ce4435c1841d9d0b647576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb54e81715c25e0c80f5407af7ac24577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b4c4dd6853a563754b02884ae910e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8922fa51b0244dad7b2d6a2e2434492579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd0ce66ea660eb58a100e5f96c7d1b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6d755405f2942238f1be5c0f75e7d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64bde754516b397f1594f14a9d24d96582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a0e8409244f0617dbd5a5041fd7fa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50f8789293c469c55e3095a1a25000584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d202de470906b0c3b34fe5f1fae12585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448b6dd1f848271acb0a34f677664d6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc28d4f5446a6bc69bd6f9bd250553f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08b9998320198ce5ba005d92c6925a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9822cecf2ec5cfa4d4c9cd2adad635589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a107d209809957307b1b8d59ce263590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab68743e2a861871415fdf1a0fc22dc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3f50176ede0ee80923f84f1cc3576592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566a5d849e74f8926dec7db1b58e821593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70c8d820da0ad5b95e581cc1f41991594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c16a9f62047a1d4258bab3ff031ec2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712d609f761d7d4836200c1ba3c05ab596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791d1506769c0307c00201adcf57a79597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6285cc3da7e71b45af18d164cfec3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e3ab53e35bf79c56ac41211f6e1bc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309068bb80b1247d4eb1fde1a1d68f79600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972727d9d48fb8830ae053328ce099ee601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c4b5885cd5cb4e1102baef9f96b91602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a4bab5c5db0ce4936ac8cdd49e649603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fbbefa94a14a51f548b1591aa5bc45604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94349f4f1e839aee5fb25933b792a030605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd59b7f4253c446fcef5a40d0488309606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88b26da29f998530b18f8b9431b3cd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6935721efd901c2fb0548921be8f2b8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab2096375e8232d8077c7f3b10c891609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626eca94ea6b9dbfc394ceaebd06ded3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c84a8d318ea5a5987ee62664edbe9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7440f2248071bad4689a959740e87c6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8f7e1b569010d76737986dc45519a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134bcf38dd09fe4694982f686de0f5e8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9518242fbaa405af768753e99747f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86655381b5694109ad26cceeb82e859616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a452f4ee05272f68c2ae0645e1c2c9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd19b05ea2ef47f43b9d50a132600aa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16420768127474746bfb72e38d38ae619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731c5eb46e03c998e471052c7955597620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9d44600138f29ebde34d17da92e85621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebde260f4862e86692344cd45f3811f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7aca75dca0e37e25a4760076df62d9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334a52a5fbfa6df82ffc1c224f5382a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7a69c29f90ce83f4831cd6922845e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b61489a21d4aa0d34d62a0c523c4eb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd5ab8ac0437f638c875ac7f66c80e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63b553e4e63d1e0351e870849b7ec2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8556338951a57eeffc52ebb3238216b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee8814f625f3f0e1d47dda9eabfc38630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c1adfd3912d84fa9732995d1262be631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa690013901131e5e7884ce2b7ed93632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f54d64eaf7aa95428d4758910e3c6f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398057cf8769a3027999d0625fd41e64634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a9b63822a04daca0a724b92911556635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159c91ac32af5c559868f8a4fe1096f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84060da19c3c2997b78050a41e90f9f9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a086bbb2a6f63546fe1e19c931df10638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6735f23c7c923627c45128e5b74ca47639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169264ea29e5205d87e87d3ecf47e1a7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7a7d0585387363da66c700abf397c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7466304ab7c2f356c4b94ae8bcfdfa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02530dac5f9e7db0c6f1122e46208577643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6374b7195613bc47c4c14b074f3b56d1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e05248def39b165997d3186565263645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c5de79b70cb6c7fcfe70daad0be19646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d568b48a09cd2a1bd355887cd91795647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815de23b6b55e470d5389e0bffc17ef648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a344af36ead861cacab4017254939f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba33f24782ecc4b79203cb8cdac3b2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc39093432cdb7b40ffea6ea2601c92651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f570a784b06d785e4fa23c03fe6ea652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccaea367abbe9f60cfa1f7127498657653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bce281c06a592c7cce6c8093ee35a0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6e87c57cd694eb67e6ed6faa38ce0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c929c5b0f105fe3270329cb770d49656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd4c3e10d6538dcdc47b8ec745fc9a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02e618347abfd0f71aeb7f974edcc5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b727e34915ab4337073391ca7d399f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ac6ff5b45278218666d5a543bb1ac660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef9314014d7aa8ccac09385409969e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea395336568fe1047700010165b5a9b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744989e093bccde21becb8cbcfc8025663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cbd2ae7b8fc0d1cc0025d3ffb926f7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309452e92de3a5c4959203421644e37c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10524e89eb3725eb627dd9093b1e7759666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c8601b57c60937f3b6d27dbd2ef45667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebdd32620bf1160e7dee14a2a617d6c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c725867bc73cb1d3b628df272d596669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516aecd5fb8b682aba397589e627fef2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e807f3b8740488b7487bdad560c370d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6965f18b7b54b25d3643e6e424c0f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20238d29b036e3cd83911ef1a7e43287673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2d854470c77c19cbaec05a49645b0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3fc173ac1a77e5d521961ca2bcd39675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39d434f54cca3a4d54b7c14c9863dd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81bf3ade1570116defc00bccc989ef9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7771f7aab61172a2ce64b69383052678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4ac345331e9ad5409936eed869d0c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aacaa423265a813ba6d28ed58d7a758680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831a1b401f749011eb488cb2e7ae86a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae055b48dd27438c06a918054d715f1a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02288164a29382a9128a156c45eb57c5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa8b7b3b44bc2e136a43c905a0f9aa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace0b6400d47051dca021666c33d090685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4c248fd7bd139a06f0a682d123428686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa368142f61f71993bcac04f402d236687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d65b433cad01b4334f926ae1a6a4c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e233ee6bc92ef33b465af468e496124689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8352f9ce7fc84f1f775725c438bc17690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d307ac2e7dcf8b277a55cecd9a23f25691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d3cb630c47f5e87cb15d619388643692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9614aa8800130e97357ab2c245a98693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79faa7e7a6335aabb3f8b05f13750fc8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78798c4027a3261dfd8443c09c987765695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23bb89491d8fb4e2ecd5ba75a837d6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b236e4cd4b976d8fcb77bb81bb8ee14697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3bd9a43bd165699116e655707534d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6dc4f73a765bef6f7b3032dc2f527699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c31c6dfe3a5b358fd299b56f770b64700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e4e57843883f4b710ba3da7c0e0cb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14482502d2e62686a83814304b8eb6bf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4c90703de43b000019ad33a0ea1ba703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d95773042cce77078a1ebf50b02cf1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959749909245155dbe78e0bbaa03ab9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fba5f94c3d72f4c115bf5b6d90ee32706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6ffd4e730639680b59d44678f19f9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee0e7e848704c68b8f0878a237a216708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfddb5ca6b36ee058f8d91669a56397709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79a2206376e3a19673658c3f3f287f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4ec48a536bd7949e81a7ffd9665bb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b63a1b752561fbbc849bddb7b6180712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef423750ed730691d955e7a61c696f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be90e9bee92d00af591cf294c36feaf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d773b8e2c6f566e890f75bd220d57715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8231d08ea4e519be56c43e66e23160716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26af51d026e8971a5f9fc5fd6f1320c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113f3c61391431101da31cb02bf48fb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3fc5d7756e415108f7621fda68f78719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f89925170a61ecdaeec48e6c0fcf4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d6b0707e0e8fb7c00282958becfc0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb9f4e8a8364960cb8b460c44ed01f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ab5ff7c1c6900c2a88a9c0af7eb53723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40333d722b8c6ef8496107e07e0d3f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3369ed1bf7933ff5f5e29fa7c4d389725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c02abf012215f760aaf5e05cda4e84726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd74d479dd7a51221bc8e4120148170727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020c1905c2571ca97c7703b645a5dc6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15ea32e854a8fce4cabbdf4f7181ee729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa380334c7e1cce263ba353fc8aaebb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bbc72510c26ed4a6320b39b3690967731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf5352f0af077005f3da28daece423732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458b583f8357f96a64dbff87470d8b6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88947d46f0b59df2daa4d8ea8cdc441734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa50d6682a9207fc373f7adec8fd9e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60e7094052ee00f0712a26b7aaaa00736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5591fe9e3d08886ae0b667ec2b0d1f8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721fdd44f881361d0f0c7e47ce2b3d2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7867a29c11de06355d4948d04f908739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266a2fc1d2366c50e619cf41fe8a545740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d219bfbd18b3b713d4574dd69a01c9a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3c32d3608255ecbcd87bcca66bd72742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1963c9d38b41bdbc5f1f3f3e4c92145743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5fb7a4b6a554075c0fc73ad06b458744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f49a34d20584cd3fb5c8d10cf3c9d5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efbe7c53ff4431c755456b447dd8e79746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771793d50e46813f7f0bf6720d5aceb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d981527781b8bac5a899ddfb3eabc25748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113643d4e917a1090af51bc42d284cf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255677499dc9fba2a40aeaa40e60c0e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4545ae177d7e5689f247d89cd93a26751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0b43c72612437b3ed380759437d3d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58e555820894e29d5ec2381aae0beb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474d7d836f64a9ae1f9c79bba7cee70754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e04aace5c7ee667e171f5dfb5e3d3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb789cba8d2758322ae348baa973334756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c45eb47e1074bd0c4f0617f87810111757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a5009b35ed1b64c5c6570adf3a48c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dabeca17b5085a28d4b60996f883ad759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431bd85cde6a4aec013477021911871760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceff68bf7716eb6e6845e973f838f23761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9a1b3f2f20054c921d2be4bad6897762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0cedff35b99ff3f653c9ab008f045c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f0f80497f801cb477f9d02637b5ec764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e42db2af7f18ab0c09621314419521765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2eb562cd0c55fa532e53782be3fed766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50810417fa575563f189770e0a1ea08d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262aabcecd7a7808e608e191ae2d6d5768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87543520ed7f7202cbb0855963cf63ce769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeed0dc598bfd508c669d65ffdef078770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1dcaa72e3a1ae423dbd8679f0e295771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dacfda4e89a12111e0d97aa6a0c9d7772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9752e16e562fc6f1ef9637453cebf5773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f310690ada6e5b2c6d5b12af3152503774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70385f95c70577e6c1288b64ba422874775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1668e57f2cae7a66a2997a68f4cd28776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0abd9777a79f763e854a7cce43d19e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98213122fc76f0d23f9b006f97a4938e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326bdf980dfe14f8d1b0a3a9e32a362779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a1904c6ef7e0a77f4bcf182a9d70c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150faff8894035cfbbc68649d70f9b8781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2ca852df027ab5e3cb61055a31024782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7ff60e459cd5027614ac83089c4e9783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9b3edd3ef0a017bac67c1d9dc9fcf784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52899431b4e8a0cf7ddca3e092425152785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b958ced0e57ccf3c6ca72e1ab5a7c2e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8a1747dbdb5d83536b2c9e68976e5787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c26e392aa1f968b57b7cf7d039ca4788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ef9169d44a464314ea260b4031c4b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa5c8c7528cc1dcc90c3f13bd52289790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10a6e2416842dc3574a79043ab83ab791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6147704015df9b0b151b9b1f1db5250792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d024cea39570a44a95622cd0971f34793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de364605a474385ced029bc6f9373b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a26d6c1fa32081bf5fa9d690ef950795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbbcf5ecc39917e6885dd29662089b2796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c773b979b215969c435b6d23a972387797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dbc530b7253cb973c4236501135555798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb2c630e2d1e23bced1ec9c9d1ee23799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0045e2b2f10c2df3c1126c3fd5492800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967548e97a149d0eb04a3c10590b59ff801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b695ae26e05b503feb129bb31b2bb802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6f3d87c7cd52c9ab5007e1bad444c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83e5a55ed709f5a85f63857c5e8f9f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1114e8ab194944d60c4cbee120d4b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9ad9f859c29cfa45e127a1adb0c60806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1cef59b19659f33d519273448123f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0507772ddb230fe61c32b05d9f1206808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d219e59a0735431e5a4244ec07832809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedcd312b9e1440233f5e75f17c52004810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4db148586cf25986e3ff8f7a72734811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5f4b1c71e87fcfe3aa15715848823812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8cc7201a53db09a0e91a4d22344be8813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d4724e850cb39167dbf713672885f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803f8217bd89cd97b9d8f08831250b9815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8924626e28f91a6536a664af3ca7f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fccf737a5c55e70621c3b44e8cd2c97817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bee57b254ed9046a29a0c24767198e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d949c0f481c266857e1bc222c3e2a95819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7800558cbf2a4312d6d888e3f1708a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d34f048db63f3d9029e36023cbd6e821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5589c6c279717d20581218e6fd9b5d822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a77d66610382d0063947681488c63823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d9843138e1e6f7f183128267022a6824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea849f7af12e93de2d472c0408750108825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9c087b41679747ae3a3aafbd9fd09826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe531db6a31f8feb4c71d108f5c413e827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d37dded168642affb4a11878c8d6b0828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441e276c73c10ef86a1df627fbf4089829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87f1df2d056f181ce6406192332840830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fcfaabe00a7c6e1bc4fd33496a5fa2831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1a3fd55c25e35a4201a119fdf3195832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82a26b515c2a53b04b11ccf1083f37833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb055cea6457d8b618562e59545548e834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a979ef4218e7c36a8b48006c36d71835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb426446e55c3ba426f8ce88330280836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717370ae1c29c5eb7ac0c12f5bc80cee837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc67c3e96c449bb0f102216a5acd71a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387979799481314897ca08057821cd5839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092279eae03107195a62b675b325ea0840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20caa4b309df1fa0832faf160f46121841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc8598c193ee87b7a8d8aad7d11235842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faefcdea78cfd534ce4ced39a86efb6843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8271807fffaceda0f589b916eb1ad844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde37c9a5e73ebf210973f6aba2c576c845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da59f1febac596a25cfaaee278cee0d846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dfa30d8ad91458ca06b28683502f91847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c63446001e24f1e09f21240e5b75a6848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819c82632c69ea7b85366f51ec5fb56849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb380f160b081bad6141c1fe8f3da5a850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3867a947119310eeb0fbf4720c286dc851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c8add95870da0b349386eef97c105852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4639120e9ad5c52d9ea6f43779a955853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e07bf0a486e4d591bfd7aa7e879ea854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ff944b765511bc4080a71b1249b3b855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398a1360891bc16a0ecaf20a67ce3c4856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548256815282ee3c7606a927b8c5d234857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43c3c6a75969d4efa2468f3947a957858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74efea987488ffd0e684a7c2c67aa8d4859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be4357ec3c54a2587c6e43f04498f3860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa4fb3db3883e304e18e51197f861a861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff521b40e828571025f95277e5f7e093862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac95c21f6d9ccdb9f21c44a8a682a3863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136afee64b4f4d82f7b24cc43344b25864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9487f52ab8e10c4ec96b403e2c483ab865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7efda01bac9b7b9d44be1245af4ff866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d40fcb44f73950224f18b162fd90aa867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df062897813fd50b9aadfb553394c2868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662ec4402fed028b2be4e7078e0f8a0869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3dd3c7d6ba1ba83e587a9b67a06b2870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d5213c1c79fc5ecf1422146f9f771871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29386e9089ce2bb7246cb459297c25872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59aa8d01621c8137bd9be8746510a873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8431b214251fa4ce60f6d0ccc78a64e5874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631625f0bd2d614fdd44e81ee0cf382875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7ecc4e65a359f369b6beac817f8d9876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dbbe1b9c5a7cf8f6fc1d2202cd7956877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ab3168ffac03fc15b297d4fd77da6878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18ae5d6cc7e4d6d0fa5d97ab9639e1879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217387164de14f6cc722051ea6b34494880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6000666b8f6faac6785ede9b0d23c8881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29682b5d4b15b93eb66bf4d2bfae443c882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8d7c4f05339186a6ba842f3916d5c883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0dc777ee613c5f0baeb090a38c02a3884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b664a3843efd168b637836dcef514e885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa20ab4ab82815fe536d138206482e886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2c4560901aceab936976a47407c0b887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af3761043c5a07316b8ab92fa46cb4888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859702e5ebaa4cc6a462d45723d10cf889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a86d64c781c829a4705f32653db9e2890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7bfe95cb9d5a2ec603ff2822e4b8b6891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423ec9689f68b2de40a248ad5d4cd55892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a158458bf67e9eea1a8a433a94661a893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89096f2d0dba5bd1d9e28ef626acc75c894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea936dc25cb5a8b94830550b9a64b09895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b3845bc0eef4dae66b2fbf709d632896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2175ad431002d140dd99be98c76ed897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b24fc57d664dc05e0a8d5ec123999898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a11e7ab2edae9567ee8e3bf5a9df13899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42f122a563706f4093a52b7289784a900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969b548fb82b78ea2a282525331aa42901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6b43245e1f80857f7512a5e32838a902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a0d76c21df7dd85e232c035793200903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3e63b4239e7834837afe143f513fb904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1cacb8d4356f359460449d2a7a69aa905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b751c0050bc4053207c02e115b6ef906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524b0732562ec2b6d00f238ac9db815907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e15179fcf8ae909fcaf421b2d82e24908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bcf45190dec15634af35da7141dc93909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f781bfce7ed49b1739879bd3c7f7b6910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d595271bf1efbb4b82261d390c3854911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e768e116fc076b1398b128b8d648ac912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f17ff68e2032d41a399fc2e19fb51913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a672e65367bd550981b8a6af60888914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e7d442bc0dd39867fb21a75191610915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4fcf2c2f57b529611b4b245109b3e916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f3e8539e6f6c6d4834f0491fe01c5f917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f86a54c89f0cedcd7b333d9099a3357918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5571e8baaf27069583080c47c88742919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546b2107f8375c7290b0e893f4a50ea920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0cdd253df6947036342a0228812ad2921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f331039e0ff53e2aa108c1e97c45b922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2058fdf1242e2d778936a0159edc7d0923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f75f23b9b5cb6b65bc3713160cd83d924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708124b099b282d9b9874abad01d1d66925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563feee9bcec64a278bdf8c01c2542d926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f549a4fd4396b59b7908ea905eb52e8927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619145709868cf3fb4c375e221ac998b928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb817f25e99645709313e93615fd2251929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f79163b93878fbc1e52350ec89ac4b930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f516cdb505f8163c0658d3831fff8931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b7ffd488f02c7b870b58855f88fd7932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfacdd285e3e09a506f0b24373771192933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4126c180c948ab05adfd4a0837b4e77934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767d292e7c5af595268f6a1eae9542b935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f8a520985ecaeb90eb8659ee1fb92936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b081c2f34e6264dd66fd70542ce86f3937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689749dd9dda29caa704961f6876cc5f938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3705c9509e996fb0f96d7aaa1df4885939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec099210e281c5a052784cbd8709705f940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41aeaa5ffcf139dd38d4c6ee3ce3877941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130e2e9683181079ea4ae352d21aaf6942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4baa97ebfe839bc12e5c3f2a8194cd9943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67bcb79c7fed3a473488cd25ff9894944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c2a124aef97b0dd5d6c22bd5d160e945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ed1816804db73d61b0a5b08eafc0d946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3fb47f304833402f733ef4e8abd3f947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70937e84c5db105406fd9826154f5cd948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a40f23451a0ab3893d53813ea96330949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8ae636c41c25c70079bdd84d87400950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283cb1827ee38b89383e71b90714fd5951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3f35a09052d24c4278378aa99e0be952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e9f3395c3b5aa740f04c944606ab3953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc211c23b45880a432eae563e1fbe445954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841343d2cbfefa20e7d40bbe71a0d174955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c632810152a6cb12b7343dbf7126229956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cddf6a90b771a7a7e93bb779213d42957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70586da71145d706eb08ba05eb86f5ba958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f1ec25ea996ad448836745ded97d5959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f062639d7a0bc62747106708fdea9960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ab3358d040bfb9fab31ec5755efdd961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d3b1f1588e4b8aed547e9ca7d3daf962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068629a709905435708b14ce6a5d4e2963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66a2e83ff5fc97d707a75506d50836964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b1f192de147ed79c6a3643f6e0453965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79fcca6036d97e01f83bbef3753d40966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97367ca4038716c756b52c287e2bc7a967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa670fb619921f865a49e6cd23df886968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389673ea42b71e9756af50d8d1835d93969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e95e5bbdea8204c2e9f36941eaefa970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6f35a6455638c5d4c978bc9a50a3e971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff4d2bf087eff5cc9aa54cf041c993972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf781a4d294cab7566e267df26005aa9973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b570fe912804d6c3b1a615f954436401974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2574f039a498ab78ba293d7535e8fc5975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104958bbb7d31411c9c0e0b3e4c670a8976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702dd83c86820099d316bffde134f165977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51dcd551e471f282bfaf8797a29643978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4db07df883e37f864755870223ab6979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad563626b3819c39d48c19003d4ded980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c8151012120cf679c9eff836de723981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0d2a1cf4ba0bd1bae815d1a30b495982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b9d0dc6f51cf6ed77231b1aa9c2da983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6807e9844fd1fd9f26a2adebab537a984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a541868d8e647ddb2ca84bd54acb05985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aee9cb421df0b44f22985f6862e02f986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe4e76737c5a3511e3e82372428835987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe79ecee9b1f32bd7f63015cac69a9988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d51a15ca14b82bc289d79b1fe56ac989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f264c9785ddaa10f318830522ecfb8990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b62ef26f82b20b61a9a61e870c7361991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21a929d85103f9ec0dacd1a5c8604a992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc7ae0ffaffc4ff1d35240e559eeb8993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf29d3fad9c8926373719e2fbc6c22e994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de932e9f78bab2936e73c83f4d7abb995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472b68baf95a051527246650ffffb9b996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e77e4be2f31b37bd4c4c41daa8f65997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb1acc9a80e21bacda36b1d3859f481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19082b4d70dd6e8343968dafb10e7172.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f342c32fc948af98e8a0de8eba220093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388da86787902f9db0927e6dff0ae08c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe797805ada74bc8725a6aca4460c9cb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab766ba158a1eab5657ba76ed9254d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdef3f14fd0b8a0843521280a02ad687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795a304cd85d7c2616b50191d3306778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced4b124899937e07ecd95e08fa01d19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a501853b9aa7c8cdf815aff3216040e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc999b873eb8fba3298d9460a9b3e611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980c614360eeb6b6b659b34bb71187012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9093967cd6e2b7a0788b995575e67613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4885d3089da155b30f817f69a0214014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4bbcea7362faa059410ca4e5c851115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfff567f7b1bdcba634068f0c5ed6f716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21a909300e99c71555820eb86b578f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d7313cb849d2ba42b3b8984ea9b1018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c59465168937c8a499580143ae95819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679c80e83f2db4166b892b51df6972120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106cefdfd5fe4d0346af3ccafc14a1db21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524785facec90d2a4e15892a36640aa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8e595281980cc83db7143cdacedde23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc32707a838b576bee022dd9644318124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c186e3470f28e2eed0939bacd26c9b625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5579b8175662c8ea0e88bc2db6ace26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3e661581fc5bca6ee36244ed121da27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bcb058816c25df3f8a38f4eda2e60c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f625fc862fd51430b34f0f68282c3f529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce1a2804f8c40d1572e872c21d363b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e41b88add91bf52e7c0b5c5c2c57031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1712e10c3e4fbe77f28c6be17256c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21406223eea46e9868ffb3f839b3f64633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f8a4341a301cf15c306221934e0da34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f2125ae8435551b6dbf87c1ac7c2935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c64b217da63980f745557c6103745e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad74c1323a3a3e8bf840bdee0f14ff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49991297a2923717fb69c948797f9638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e85e0f95592f8c3105d00022d3878639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c34e99d3f63eb8a755cfc8713cb9d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe486cc6efd643b35261f6a462d23741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f78a2f9c6a16977b7e38a7f5c871af42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62b683667803de70ddfaf7719d495043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed188a1ae099251c61b9875ab1c400d644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713f1abed64720dd808c71d01824abf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09bef931b702504884004148a1f174446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5334a594bb719ca23714738354fe26247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a508c1dfc677c60ec86fdefabf23e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2a4e94eebf4ffc550a5a906ff2e9349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00f273deb5a5058ba8045fcf59572750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0faad3acff7698f8649ca5759d6ebe151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb155cf071573040eb3c7e774f253e8052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c3e827c1549eef217437a557d815e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d96149b9cb30f6d3b81d41d56dd1d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6c650d29b95102494034b3e63cb7655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5884e2e85498c9320912c09520eaa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d4b74daaec73f30896e756b939fde57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5565a090b07505323d2591d33aed7c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445779f73f96bd6de0a0d1c8496fcdf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ffaa1a7a319fbc38ff4f510fc95e7a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03841526e7954d26f639bc2ff1bd5b961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f865f55bf1cc634fe764ad99831f3662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d3b6494e87560436d62d684d4ebca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab66dad29c60aac180c31f0b68aa4b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987648ab06942e16d765b6e7aa17003365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47fa763287523cdf0880f55d81fb2f466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4e629cb28a8ede91ef7bd6f33ed1967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa763864ec6a83db3506633751afa59268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac6bf887f498d3edf0f3e415e6caa869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb7911c4c1e481b821d4449b7bb54070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db0e0cd0b1b6bdec6e4af1a125cee371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b891e915c1015eca12033fbfc658372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509bacfa7db963f39d2d0ab08fa89e3973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c461dd8213dfa1a06e5f1fd0e16a574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0ea1be933cab6038eca88ecb902ae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27541f439daf1a7a47551a7adf71d8f576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4de85839f7b3f9b42e2f8d696478a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605efe615bad893e4fe0dc0bfb3890178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e7c21e710c94284be51f197de1d19b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f262ac2233c44e6caca19bbabec4ed980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5f51ff772886bf81c8f347a44238581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725e10d06fcbb72cc4e7deec974f6fb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eacf72299470e732ede6f70f5bf99683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb091bf5400c8f41f77fbd6ea06d7084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf76f845506f9034b4942eb9cb238ca85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f73a44fef9b8b48a6a8d3135a9300386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638eecf379c68290a4d896c8cf5cafdd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc771b254fa3256735b570de256e8288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8e85255b179808726eb57dacac7b489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5ca49e6fb5ec1c03507a1be3aa81c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558aaa788b03656a06625656c6e901c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75c76a9c4ce1c1d5263dbf88be54cd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517faffbe017e6c58eb49a94d188717193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7fad3590185bda68ddb3085e9cb5894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12608d2b62e43f9dd213bcd7e8b4f94195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87234ba2f04de927dc5ab26a4f6b1896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd568543fc74e48982efbe54a7c969d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73607dd4f0753f43b4259488d752efc098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf8d2cd42441a1689149d2840b040c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db5c8bb84fbb76acdd1a3d2bcb0b41100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e6b6cac75aa7e17a6c683456dca7a8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac313d8269d007fac4923c12636419d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54bd12ce896897a51643d109f60d26f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbec348832c118d0b5e64258d2c5ea0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55c32a696f506c68ab8589407cdee7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff64a644e6d745a8763553ff8526f82106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b656909358521072d3e2d262f074558107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a062eedf52e1d6907eaeb14b6d22f77108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2781327d9385ec9c07cc0a6df9e0341109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae05f703486d3bc13cd871f822abcd3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598cfd5dfba9e0423e02e9ad62759124111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75992f62e0b3f68150c771eb0aa08c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87928bef08973d27501cbaf478c3383f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e870f17a2e9db8e8bbe2b607bfa629114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9faf8e2f2459f4ea4dd655930d774a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ef8d2724d8cd01d4828ca28827bd1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf317286d6d3eefdd4558f164a67226e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf6f3b758473280f9d892360d4fe3a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de34dfb14b545fd55b7caedd43d5f68119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ed00117622cb7d713a59323fdbc0f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed0bfeaeedf1c644a2986603580695121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6bdfc1c4d46888c8af272868dc9540122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96400701c9354eeb91e1d265f1f6eb9f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f7061491b85cb64d4bb8801bcf909124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0865591a335e198539e6ebcc947c7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1cfda016f36d4aa6578963bdaaf2d6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5e334aedd60a2b1114a84115b4492127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421602afaef5fa0f33a4e2a19e064531128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23cd6aeed4021177ae0b5fe5460682129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2939e38e5eeb9d88dd2fbe0bbbd24130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2386c7fab5a38bef4d0a437b671d140131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0451d9516de6ebc867ed3d8897f056c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e473741a055175d85511bf6cec37f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0879a3a1e3b36b1a505d03e0e5a620e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32f0a4c8f4fddd22fb21cc5a4ea56b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae944c33e34b63b08f112b38e1b891de136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1686f203d9cde12962039b9bfebeed9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134138b95c773c50c257f1ae8169546c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed728eacfc288832d8c81622d0996f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6fe7e32f13aad3b174dd4bee3abce140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df44ed22c1b8dded5187b6133757166141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2275586ed28a13daba7fe7aa2b5408f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a66c040f50b332856bdbda25d1871d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86abf59c405597f6023a06ecab0284144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ddab3cdbda0aa0b9fe7f6b54a570d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06454786a502de9516879756bfc6b9ce146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9316aa7bc7e40487d065ab054ea5cc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd6bc104cf857f98b7bf48e5aa6890148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900d49b5de12d55e1c8438618150894149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31654645406f2b5ad0fea6b703c93b43150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec17d51d154f517489574ccd66a27f7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d16d9138481bc0ca69e1eca252bfb1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14741bcc45d561beeb77917d3b517df7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685b9a3dade30b176d846a333de0a41154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1464a3e89d9a4b24e8699affbc374f0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956c539fc8a2c27884ebc590a8143d7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3829e0d82b5b7ce5e0faac7d14bed81157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dcc502e2d939ed9eb21f38397faca7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d075c5fbdd596f1fdeb29c9f5c5bd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb2a464a83a43c68ceafcc2ba59a2e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd332a5ba022ffa6e06a1068176c774f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0d314b11758c435b7cfa2aea0b6de162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded7a2d824754a0ed8cb0225f037ef8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b59125185761066942eb419fb2d03164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0198c197202248bd0de2ea6f21592b1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e02543a78e3d4190d900c0efd38021166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34065c5a3d3005727faa237428c78b96167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e040b61b77a8f20d87391fec86ac0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985bf388846443e600b9efff7fd4dba169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99beab94397afdc1c5786aa53390aedf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e944376b0f2ecfc908360c4b0f98477171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f3cf5640e561f1b66271d95f547fc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545357a6b1ee5b73d35cff03db34fce173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f083939e605798e7136f4e645c15706174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd9225ffbe24f0be37edcef0b2d79b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559eb5471f4ee88abe6cf6399b8d8376176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852bdb71e8ebfa44dab4383b77c71561177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb61422022dc22605880d3678be968d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c54cb9cafd51a7af3dbd69f5479b6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429e46227b6cd5b34d2a61d1cd2d573180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3bd8f0690f3dbb357fc01f67689584181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b34b698de152cab2906e9bd44e390a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88e61792c782a3d657c7eba17744ab183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118f0f9761218ce12ee05dbf459196c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33551af00d858725fcf5b60135e047185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5842c6e8a88be68db8086bb6850d0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cbe0731766a180f8bd6421edb46093187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a148a35c398b1d12868a821a8feee8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff6c4d9a755e1ab38d0704f32763c7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6987059b6b68610ff51e92158a16c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ccc4e572d583b3924eaff56844ef89191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435fc70bd531111a0a2750f06de0f13192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358661c3e10fc2f3873f26dc33454fe6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c8ff9a08fe9e58e77cce4cfe3b37b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c16f34aac647b177d949ab569f409195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb7f568c3657ab761933312331f894196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83cb98b72faca81bcc35125d27e33a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffadbb559371aaf22d4431bae25d98a8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e8ddbb278377e0da6190d11fd692d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f416c73eb72d0850a481971c7ccf8b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956a66b4557f8c5a939c9efa812681b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b3313949e8c037168be77679260f5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9defc0e23e2d172aa1cc5130ac76fcf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb51e354bfb990b26a453010b6ea00204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69904217eb09f930561929fe1236d6a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1553bee13422283ac973e6b7ba524206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c3eaf06e02628296fcdadfb81903a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d66e9e92989538d42780cba99e7f4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac1d2f5c0bed8dd7b51c36c403bf0a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0843867bbc32102772f87e08efe264e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f61fd61003243312ad3e905005e2a5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e555640e5c7d320d2dc720ff86d6cb6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14b86542c61ba80a23d45caf0912c7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc46d0ba9aac057d8b8dcb458c3ff09214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34128073ca91b0e3a818510288bd8e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f9ad35c9031626509b09628b0eb53216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f561af8c4601a9a98ea3fd1d23b8cc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc08d7e5925297e2ec7c9f5b7c459da218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411dcf76a40e5617fd0f6051c015370b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769bc538e9ddc20a00ea47abec3176d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa79a7af4c4e29d559e48567ac24b7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac27c8fb7cb5b5e82afa9f38c78faa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747558195b31312d9c6dff29baf9b94223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e5ab2bb4fb16e330a69d8ed33b837224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54810e87b514e9ac6d5e66652b77d8c5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873449873caad12584ad26e5fbc6b4c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09fa4a9e32fcb34c0df0862bad6128227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b6d4c283d4fddd6b81ba7a3071393228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223cfc9545a3fbbeba5853abdab604fd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3f97b2c796cdd5f21cdc8e5af4c3c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655be96b7fce4c3ab65156cb267ae12231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b515a4801a412e5bbf50522c298091232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe551269b6eb559341b76cdc62e0cf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044a661988d715bb10643cf3193a95f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1827f2c2ab0c69e79ffdc63a451c6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267649c8d18be7624916a5cd07b947b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e8d795a77ff7a49cc78007301da50237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01b7df8744dc17979438ab72ebdb6c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077448ef33153c35c49936765ff4042239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee4b5d8f5fd05b08bef26143f00ff3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f6c9efacee63969d477e9ac6f04e9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130895933a9a0033bcb3663573aa4611242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5070cd9982757e002a2eadf19943c05243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37cac8cb272764d73f1a1611fab40a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60209a9282fe3fa1f86c0d24a1ef0e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e18f75635840e110b48cb92d311e2d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8918f6ad7ccaf7910142e905f6bf45247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de972874144b63377e7f1e46fc182b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0627c092d10c2a5c0795cf138dfbb17249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b5b9ec2bea19fd1e9ca43c5c61a43250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a8ac4064bb0d00947a06126210c6c0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7b2d6cde3b05bb3d271833441adb2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee7d75c5e4e5e93084274b32ab4edf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a33b4954896b310f8727f3cfb684a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b79f12c83eb54992ed1e278aaec2aa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309c82ac8221f168fe6049a346a97ef256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57564d8522ffcb4602312c6dfe1bf7a5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8579cb2c1363244d7f31b7ed697d96258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f86efa4b9f090a5ab7392211cc55b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13659f4bb2ed45c54b52122c27ba7e0a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f64b31be955ba078f9065f86273815261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e70ebf62801afaab516ac1165b8b2c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e7928b67c7a1137dacaeb0dea83dd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a05bcd572b1ba7be22df44abbb32b7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449ffd7f517b3010e45a8e628fc9b1c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751ec5cea77cadc36bd1dc63b7eb5c2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ff698afc739d11458deac5739f477267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebcd136e7fde8c4bae93c18c21cc80b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33f8576561a92601f11f1cb96150fe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838104f331b19c3135dbfd26d6d91e61270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83d18038325ea276cd2d17c909b5b5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa79991c81e1bc1f5352a822b7adca272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ef351ab2694d83e45def99db22717273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2b2eaa1523186cd3ac2870079cba5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79ce0a51f8822371bf2d2e39a60903275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d280cc46d12465534621c3e0d8f1e920276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8d90dc02fba4ba69620ae835d8270277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74d609b80b382f15e59bf4ccc8c92b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92468ca139e1b9cc0c4412476e8139ab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131c9c3129f99b9c3d83affb69d339d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778858ef0c638897f06c9aa0a082958281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b3c0c0d3094b1645052c6e42b2b85282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd18a946c4792906043d466ef1eec4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b4fa162c95ac3ced82d2d4616eb61284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409c60de7b34479a1aa912d70422955285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080382201a3d0c56464ab80a2c5dc86f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657b4f82e8b5271307b03f022a16dba287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f07601252108466e381bef648664d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146dc128fa6386446c1e3ff85f346193289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe81fe2532692153491256456eb3b0a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ddfc85761d1ebd35268ba2ebb5d08291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089da5bb89069add6134a8acd1c51f1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3eb993bb04169efce7291aa5dc50f7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1d6a4699b85b804fea388777b304e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f348e9b0e371ce626f232b497a7ab295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134fa08b8622c03e7e5b18aa3b7cbbd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78bdd8cb0b1aa6773b99b3760f26a0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c24fd51ba5fabe84f025c48e95b975298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0a28e2797e6dbe1f50e1e098eeb28299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b685db857d0f7de6234cba47da05c4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd3d5a3aeda2f93d1544d7ebe72341301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b444a01ce8e519999f502177f1cfa8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2307548fa4535bce426073be1b477c2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42216bdf7bef757a210a7bb2d0c11a2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346768694c22f1c7574ab35530244ef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eca7ea0302a6ea0ed697852af03dd9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3e6515029658f2fe083a7c1850022307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7c9011ddb80882e57cfc53e3b8f5b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb79cbce6caeef4c01153ae92a5c5c0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e747e94cc1d82cd4e23990eb13baf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dccfa1d7f494e7752f0d67bf6617092311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23cf80b8d3faff3f68df0881ae0b135312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b7f751ef784488b354981652fdf48313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed498494cb2e4e44aea0b4ae1d2485c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a3512cf3d21019c6d77c70baae8f1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0634517795f7b0a0a85ffd31388b5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4528f5b204113fd3ea1482a13e42fb3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c524a9cdad4b720126fb926956132b3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8e2eafc1c5a233c236ccb5bbd7e48319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aec312721ee6829f61885bcd873cd7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe27348bffc764614fe3fc7cee46591321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0709176e7b3016e1f5c1c589239b2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b8238a3b522df6ed249888faf6c8f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270cacc761a5a0109ea7bc5541a44a30324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48709e9dd9e2fcc882e5852cffa624325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec3d8650f71fa8271e9b1648281175326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54629a795e990d6e12bcb872c1055a87327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb90a113d729074c8e6b3a679c5ceef328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740477beb5434a56c5c6a5245f61b6bb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cddf322159881b5fda05a5f9c9ac84c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc029907e18a9925e28f4bff27aa3bc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4157aadd02075bd17847850fcc1882d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47fef0dfcb6cf3367d728b92e6a192c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda323ccf20473cbb4f17db201109d8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82ac1bfe28cef435014e78c7ab2c2f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5d00105f622c78ea9891866a3c321336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e9942843293943b3b9e7f205fd4f1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167b39fe3417fa621161ba76dab5dab338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd01f59678901d6c459fb5d1a42c2d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c689699ff6783d82d3b8680207de180340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69873f4bdb84da0c379382fdcc52d7b9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70364c710303db5e0cdc617202d69f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda5f3467f10d7c45c048f3147bb457343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0bdbefde691e34a95e8ff8ec2ac52344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34694631655df6a733b35abb92c42825345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb1dad8a9caf1a4fa3cf548a7b9d1b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11e777d7057d90e8e763835f0dfff2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e46b3f84f865d60b1a5f3596953e99348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79b0fc9cf77e172b1810868df05182349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeae5349743090ad6a4ed3d48a2c82a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8c10b9aabb9526b754be045db4e40351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe710a8f154b8b751940862333a2627352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1b263da8bc1ce27b168c8bfaa3239353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7c0fbe71d55e0f06e23ed57832ec4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5b1cb331eb011a96a14ea9d353d8a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a8f440b67ebab065e5715982bda92356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef0c97a17da59aa7841134beececc2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1870c7b7ce1e4e917d79fc64edfd2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9162a7e0ab79d40e2b5a9885c09d6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc5ce5b98de6617fe5b8c624866d3d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534c61c4d9431f0b1f64b03c4972e54361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d25628c1ee3045fe8440a39c539620362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589440ba1ca6f639688b66b2bdc64a6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9eea9e14a7f580ba7ea5366f3dad6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b4f20524b7511a3bfc880346cd40d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62cac4ec9082ca402c33f7e35c3471a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c072b9d2454970b4f6eecaafc950265367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8761cbcbfa1161ee2df674ae50c6a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79434158a9bfd39f84246b28867a35ab369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e4f41e3c15a0e58f342895de9f33a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771da03ca95e2ae0b92de5e9228d66fc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4e67d0b8eb24bfd556ebe5512220e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299fe31bf6d58a4006994ec76d3a4c7a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c76d9f16fe4893e67fa0bc54c5e9c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f8c59b4d039c5527deac04ffdcae0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d51e8513a4dd86415de9d5a5df378376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75860c3fe28cd59a43f87135794373aa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312fed357a480734d469bb9908afb11378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29111fce001ad45227432a1525aeb5b4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1650b4d7a7e4a67455bc36ceea39c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c1629c8633d3ca7ae42c6f4e85456381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6d59c76586046417033773d510580382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ae03252da2a1d3623b4abc0324895383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09e6260f2d8831b119d096fb4bb0ef384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef99b9fd6e7b65ee8d23eed8090b056385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f783762a4bc4dec9fcd47aa87815f3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b8390b682d9ec5253974e13ecbf02387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b31574e81887d76e6668488c2bffc0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07083fde011f88c31d66e3b92323fe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084caf9dc84b32189af0fd56724fa117390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ab692fcf8fa4a8dba1b7112c07a4a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ff69be8e4989dddaf863b3d3d48fa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deceaff6f857a260c65125ea97290e17393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e3f677ae598d36ec9145bad200a69394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f04a3c3e858d80baa5b3d19991dec395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee896293888b360d756892fe222841b8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55774e72648aa0c32d9044bdf892c80397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347983a872661090cfc36b1452729ca398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c3654337c2390c4754bc0a13cacef399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db72139903862291ba0d76e140fb8d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44811ee57d4528eb559a2ad0b70cf57401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d065ee6a589837d715685ebb8db2b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41087703119b922d12333e1ffd925d5f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc468418b3e0fabbd94b648464a9f5e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cee0dcc3d73e98ed0cb91265dcc57f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4ee5c6a233441cafbf736f64e1e17406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf31cbe4489943aa4522f6b5650ee36407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69f6a79c90e12f9b9c28bf7b7b95c2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61f0bf7046435555d8da85ecb193ac409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541b342961dc0e7c32212cd8e1157fa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882449dc031959438e8dab457d7d1098411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a40e36ffe34dac3f1a0bc01742f6c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0baf3c74219804926fccd52d3d0e972413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6966a9132ecc1d8f75040dd195a099a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39ee1a619d6010f90872d7c77d06b5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d19acde170a62430bb69f3271c74e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b114aa367c733ed5add5e711717f5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc46ecea49419683a895be3f3d9b708418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00bcccabb3d59c6aecb717477a97ba4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b9de86c078fbbb7a2aa936a7a2498420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022216ed6b54159cdd32221e64841af421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0683fc2dfb48a8947658f2dc6c36204422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a7a1ff837b4dfbcf64fb62cb42935423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6287b346758a6764be76b755b9f91424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5463e26a954cb6e97ffb7e24d03d3be425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee6732ccd5968c07351e73936b4d9c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481bbc2193c8ce635d8be595553d6959427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93118cf6a8cba817b281b8f7975a04428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03b067235684f89926777e8f953119429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa828b74186cceb6ddf8b03be95178dd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8eb6c09e61c383e2f467efa5b3c13a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721703cc9bd26814bdcca387d16d4a2a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61f9befb320dd9332ddf5fbb67ca0a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522f39ac17e18a0a21b877f3e75a1f7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1e664f368d4028ba18ef7951dea35435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4da1367838f87024dc703137d8d3a1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc1905d1e6942d6d4343ce780b5abe437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b83e1beec9723fc6e2c17aaa0b89e2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec30fe03e020d9de9cce8edf3f5573439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e6b6bfcef788fc04b99a20e6e11cd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414aec5305f18e7d1a5bef434e299e1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b0b3529644c8f1b5025f51cd34061442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f135bfce7bbb233fe25b81ebe82b71443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166f9c322cb67d63cc6a9d18250eace444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9346142e1047b2b6ea7b7ee11ffe9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7314783202132c15db99f0ddbc925e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410cf99faeb6ad90005cd41418ad547447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72624a75bd0d456a99ce75bd9050a619448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ee970f4000898baeee823dfa5b73a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4f46f96631d994c576cb0f2951b2c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2d67ae45637e5fd48935b6d821794451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb81faf43b5663a3b8860f42f768aa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d73581d1008eaa966ee0a510a6ea14453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544c589b7e79dd3f7095a289f941ab9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920d0560626c4e1da6482de7de9cf97455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e2b23bca7a45b5ccb74b920dd866e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533949ca341a77f885ff929ef7d19c39457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039a92d1de778144928a28c66e26614458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30063f7d9edfa84ddc7e7f405129337c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297230e96f71645ebee12848eaf4fd0a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd73e5f57c54824b3c1878588f8365461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d710c6514baf128f4f59b9fd7e63b9e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24d458f1607b701d0988a532c11fd2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9f625fa0d5ad4a9b64a37874d29c2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14d49fe09ef33c6d9a5bdeed8bf654465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71cbd5cff4f8ef242573ffa0c12ae00466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ffb843d7a2206f48e54b9ffb49852b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38255323764dedcb53951c08bae2dfc9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc13c185f714de1dd0db6949bfcf31469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9278bb3d842aafa656266a424de10470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3d1fa9dc7f00eb16051f0e1d96a0c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71f16c14e7df7e6b3261a01dafd2b7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21d5f88718202c6d29646a21f435ac473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba2870122d853ff2e288080444d319474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e4f94b33c9bff6730e7174099f15c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e72130f16beb0e4a1ac0a6866fab8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53254b6c10110f6cf0c630bfb0f299ed477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679011c262371605af59eeca24fded8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec38e0b7ea2bee40966825861553164479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ea670e2623297fb85acd05055895c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fcc4457ea46cbdd3ca198f7e39d1fb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d2c035047ab90bdf92409ea010368482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637333f01cae32f61cd5b0847243f8b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a79f8d7081912b53c7b9570b02966484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22486db6dfaef176ea492c1f4808b811485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219c610a48fbde81d14bac43b293238486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c23b96eccc506efa06373e3508e736487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958721854cbb015d4b9522f6e26970f5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7434ca8865bbacac48454e9b2a7eb0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587eefd847ad79c6671e782805461a2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1007657593327efb958a42b62e4dc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e4b0e2e55ee007cb50b558166844a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746672d54d05f252b2e79760509df2cf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583520efbc34bb5b59116a7498ecc4b1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee6b9c986b5668b19fe450734346e1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17533891b119b676a2e68c515e8f6d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511df72fb395c4ed4b2ee922b6635982497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd411007ab03b4031a3acf8118079921498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48a0739d4520905755a8d39356f429499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eec3651ebb9c514b8ca6b1f7619d40500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792cb1a94871573621f2e61ed0a9ebf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e62aee3b67884ffecaeb716e93c215502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3562c0920d9ca321422aa97d61e66503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18490a500dc06ad9e5fba9e5fec7c44504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d2f08e068ea81ea1bdee038192200505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c497e9a12f330b0f25bb26e1455be506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040d3485f9c5bc44bae503312bd0adb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595f9b179021d0f068f0193e33849ca508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8bde1bd71f938eebf21e5c66c78a9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e615685fd876b5c889ad465eb6ba6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0a7ce44dae027401c02d13bf9556d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0316552f71526176ec8ce832f10bf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d5678c77b4c6d3dcaf4731d256fe9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb507983154e8fbce6ffacf571aac5d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5da0e3d0fd75332b3963794f3e76b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113cb32dec5d43c016a705b0ad0c15c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b77cc289e89c73384d505dab9244f4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a441df2bdf56758e5bb5e00b5a150518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c1c73358fade2bfd6b61906669e24519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2503bc5e9f249298bad0913a39d2500520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053f0a16e18f98c0bc1689d499139db521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de82afa5aac387447e95092b5075c40522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054d3106c9a20978227410f0f7dcdd1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3f4aa3a7f2c260dafcb9995a2e3dc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936164f6ec61b8ee461535a3e2e68d0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5717337caac21289184eefe79f53285526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d9a5a1fc18575a84044295ba853f7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14180257e0f69185e2e02b9caea99e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44329bc53fd45c6b17bf6c82c1126182529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b62c1617c846d183d779de134448f2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38daf6e74f65151bad412b70f165d77d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34336685a99ccd599db6c5af52c6cf3f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84067fc45f7fda1b0d468cdf25c5baf9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610cc31cb6f8443c1a9933c7d9db5e2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015b0a4b03e9531e975b968ec71f845535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e114adbcb1b419d46a9ae43c86991eb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267241e5c5b8242f88e3a68714d866d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872cfcbd8093e232b95477b368da9f0c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb1997d460cdfaea9a4ac262782df6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292aaaaafde358f856e95c7525f599e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db676c0c7f238c7db69cb5908a295ae541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72804e28e660853915e5a84de7cf556542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a08aeb2e5d6ba0090e8232c86b6391543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b2c8a5d725de433335130c3be7e83544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fce4ccece1bb6927bb51b704bdeef6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5b357e249f1f171de8507f2463cdb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5e0dff2ebd73afe6a03d819494612547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eef06dfc594beccb20d8be6c779342548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e8e9525c39114a50392b6fb539a4b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a490f9e27598419421bdda59b15c87550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a570b9da96a06ca8f2a55f23d7f3d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7af5b28780c4cc626919da176c19ba552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96acec78669e2cc005d9b6f4845f5587553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3ef5f82272c38efa78dbe4bb6df3d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227ab1d9f7635a8ab88c01fc8903e02555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a482e1d5bb2f4054dc2b4bc4db3434a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099987005c1217c5018d5364098a2bf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd448a3c65a393f57765ddef618cff3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3b55f071f18d32a46beadca44d96d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def080b706a1f2a6f82695791ae56b7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a874a2f10455e307ef6250668b333561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46de40de4743c13bc46d29fb049c140562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f29475ef3aec81afd2af41b45cbc5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25c0b10c9216b185af4d4c4c1b4d80564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d163e36e86077974f17f7fa967d9af565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996af14aefe3474c1ff11e96aa6abee1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b57fca1dbde28d853f2f7022e5604a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ef242bbc218075a1813b34961b1c2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3d3b7a07141c30484547829c71841569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35307d71fdd621889f4cccbe5f245de2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf46caccbc4580200cf22c15aad530571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba89de6d77550f059d864df3bb24b8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274c7b463a1b030f2ded63e11c2a12d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8adfbe8c701545b45667d1787fc62574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75e1293d6a12e90399dd7417c876d0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a9a447f7e892603930091b9f7017b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba330e7f4a42713624a70fec410a294577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110ba5c1849faa0e06ee4e95e831612578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce436e21c1085de5de8f13a096e2961c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d25e5a7531cd793d337b84e82148c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e30321408f36b066ce103946aaa65b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c5d7f7bc31aa7b1c8f269608149b2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e55d63187dc78a79e761c58da855b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732fe0de7a5d352f7d51aa39d9e93ebf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f031ddb16c7f262b1572f1cba7cf5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087fcfc650970440bf13654438f2462586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe707faeb88738fac678cd94cda8918587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154b151be4ed108d3dcc8931ee67e64588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c2424f70ca81cbf63733b3abb952a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ed40a058fc02b07a8de21e1f1d039590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85dc52f73c6daec53ad3ba84379839591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4817514a62df98678df6063b76f96592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ef594773e54605e9e6196bc3667dc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75b211ac405a05aece6f97b8ac17c4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a404e129b04126d18fc41864029ff09595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af42667c285691a25c7c166b06c0b35596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c887d21a0212475d8107306776be3d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80769132b6aefa9379076fa312b5822598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea449d54872df58c0a782c7e2fe110599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611051e2a18219918b4f34a7f110b039600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5813c42f05b3f1ca22dea4208867d550601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd59fed811e16340a237ad74eec1d5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cebf44f2ce4df7ab63bbbacb39276f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe170fa685a9cdf3fcceef94185bd375604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d2d8692d9faf7fc6df06f6a2f4ffb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a10387eeaf09b651be2df9617aba3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc4189616fe8f1a92c0d28cb66ee1d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51029589affa9408ec430eaa397583e5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b468639984adcbb3a2783105b52415f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc757ce8ea4849910ec3aeb84244189d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1578ba7b55bdaeccc0126175fa9d1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ecbc1a1a557080abdef401b862fff612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148186a7c9dbe53e4bce741ab161b002613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87ad3a031cd8340dd4d2c077de9b93614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11f71bf4c6b3e771928e215ab399d3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea34f0bc844b69afaac7e06b621f28a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42734568f9abd837bfd47c850480c6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c419c095da79cc49606f69bc7694e99618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e00cf515b3f86760e39562224cd3d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c6602cab8b4820707de2a6dcca8e6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b8997c305f6ef13753943c3562144621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc678b8acce3a34bfb22a34968632e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65ef4e6273cd2d5efa9ad8cd4c19e9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8657a5232524c2fe362181694258f757624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867f9feb383a583b0da14e8e81491ec625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd807f070fb3c60089d279968b4e6fcd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53546f5cef8d99ae883e82f4355c3c08627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d1c45d740debeda6fff161e12f00f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9b8ed82f2e3ef3135832be44ef0e2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05da624eb1d0258b96410ec7ab1ec76630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada70cc0af35130e8b7090c087beddf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb65cdd7e754b070ffd9f6d3b9d2ce632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27712d1ab864673bf6a4fef0825286f4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8987fb1f73e340c9d5fdb324deab2d4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553db2f40b3349eee31117e0bcdb730635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fddd1590495a8134654c60c4fbf7c4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad03ee9af86f2a2bda3f34ae8b5eb14637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9b383f80c9d691c7ee587f18536f9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb53983287aade5c1ad72e59bf36fe639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849378bf9eaa6aaaa93a75fe03904aed640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec91289dda5254db13b835967a1cf3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cb0a830fb2994b8e4ad63b47f7fc2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49fb364e1e1c88c64fc2dc155e9be5b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8508c321a91d99292a2680b93898df644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595e0c11a82005cec454dd86be5a94a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8279ccaad2c6e36066ddd3347e1d5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eefcd71da6d41978f1c5349d43856f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4e128329c151b4231c4da920f1483648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f553b7b181ebaa4823f301123b943649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be362d43c0556de3e9e02a2569ca0d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5f4c4d2269d215c6b37a8ebfd3818651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250cfb4c6fa0c173e7d6d1febb0dc53652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b4fb10cb9a2543d5ce37b77f26883653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ee6da47d297bf8844ecf71f772f74654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd6e39315710f0e3b359d673f69a56655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec1f197c8e2ef84505331ce1ad86b7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9fe4664b8de1be585dfadf5362e98657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8029edf4dd23af926d5eb1981a46470658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1bb112c9fd38ec96926ec082aa85e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4e71157c7a89106117ead4516e614660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c27edbd649d81d3d102bb57ca4904661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ec507a8b602e55447b2af0c5eccd1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3566c844eb64cdc9248a0d73774f11663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b15d76adcd21d68f1f887d610fc443664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55f8cbf5254a676039461599e6e62d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b899634faaf66c74f638f2da29dc7a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ce7bdb7b0320bfdb42689a97b57d9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947cc67b911fa0cc793d05fd8c9c58a3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb826bd4a7ba168c1c37b730fa3777e6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94625d86601263affddce05a596970670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6426e1b387f641344a1dd7302e81f5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc602015f4dd48bbe9d8997958148b2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68c05409f76f7f0849ed5544e162fa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b678f2781d3c116c96e0c7488fbcd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533183d718093cc92e13b67322c439a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48048b66b56fe90b151307ac6bd16625676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e71d9fe6e279c8021f0a121c8ed411677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1c6ba33426d7c4c09510b5ea801cc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9e60999d69c84b6d127b58c8dd2cc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e069c8bdeb4512a00fb47f29322a1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4741770db1da11ce5d0f42bf59a87681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67431fd3263d72720e09fa5609b6936682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b144f2dbc526052ccefff799bc61f44683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5396a66fa334b9bfee481aa102a51684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db0ef2fbffa3aa8cbe1a52fa462014685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b061d36406a319522832f73d335308686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75803dff2ad674d7a66fdf6ba210bbdf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c5f60077c5ec998db4e0435621f91688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2fb593083e1a7c196de4ea5b165c9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8943e301eb17c04e55b3e85e57917b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8e5f0e489b9717c3044696836917a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f129ef80ce95c5437fca8070616b88692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8541c581b8731b39192403f4a035937693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f976f575a76e20609156a42153d6c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92bc7a2f707f58c3ac6faff74492a8a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3de53ac5d074f2aee47ca6d5c691b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345f8ce35ee45066e9234303cbdf4f4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324fdbd1c8d5ede7f3dfea37a51d9123698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac8c96c277b743e9ba056dd82561dc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352008633e4199f4bd96bbfb7a6461c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa54c45bcd6b94b2a20694fef1f978701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a2089bb89daafc53d08be10b3675d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be886bb5a238a78fa358cdf4ac321f4a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac3157975de977ff4951c297a67693704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe423fbc6c79f062caab4179b2543fe705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac4d21159958c519b025810b1dd03e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ece1f347ca0e3c365e388fb9c7fa18707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309aae8c4d8da0f298bf3ee84dc1b05708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380c4aeadfec1364f1bd65e2d193feb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7fbf434e71c758624c4aeb5c242bb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e351005542c9e6f777ed2b6d872ae2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a027b15335e6c8a820a196b7734fd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908a63059e3ed3577a8c2356ca567e7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04deceb05730fad00f3f6464616112714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472e403432fc8b7e0467758eb6c2a3c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a186283003eb8157510cf7266e6d7ed716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afaf1d022c1e75d2eb28f8d80939005717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da0ccf9a3f12016da8335438675a86718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367c3c50357c67fb8c1e1e4d81a6d54719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f221622ad2935bccea66613fef764720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a182261fab2aa71119b754e285a5f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6605f1d5c1f4e9c5c07e870a11ab5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb9f7fc0cb3b10d82f736d0abb3f07723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620dbce14e8bb85b47be7ccefbb6f2c7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566f669c1434d7225d7017f069adf8f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0901f58e045bb2f847e3c9724ee8f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c82776c63c6bd2f471d94c171ba0b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a88d105acb2deaa9cf1bbe4cf2952728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57bd7e912ce2406a8fa9fe9b61a697f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78f4a20a5c07e2d6502d106b2bc925730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af89416b02e4cb927109aad1962955731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b709c3690f7119487e475fc8a40bf08732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344b4f0e4962a019e9e9957d3046d2b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce7ecbed412605751c3245c45530bd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110260bd52dd6bfefce1e776a68c9d5b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff607f4fb23dffd47c95813ceb3ef0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8ca9ad4edfcfbaf588a938e0a3003737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde4960d3b8c32a749f48bda1a0cf06738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf79257384e1c474c72976318ef7f5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0c34c6624452c3b4f5b145fdd8653740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66647217d21db7abff621e5a488c9fc4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894fe2693174b043d7d750ac937f8939742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe14a53d9934057ded3b5730509f25743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c4a6c0b866362aeec5e480e9a0a09744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d295d9138972607a357d08bc4a2f0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5045d8dc9ce24409607be3a2698f15746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431f57d3f5cdb670f15af447f4b6caf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1b0639c84623ff6d2180ca7968555748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff36b2dfbad84d7738efc136b067f30749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57a30a7982750bb836330a7e411775750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e3d7bc18bd332bec09a5ed2bca430751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935cd4035e327b7ee1d8ab8c3792e4db752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1548cbac466d3e5cb1af2092c191e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41a9ec9f9806e806bf998cfec1a7bf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3edc4683cacd45e4d08c66d74eef9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037b619f00edcc7231af6b8c9e0f7b3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9818ae0972bd2df21f7df9c477430d7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3ca5b0b6518d6563f1347ef8c2251758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df108e140a26c1d1c816c2ff5b9023759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caeb51d8fe86a2f62f81d3a2bf17a85760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481eaefd1175909efac1c58c2cd532a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2955ce2fcb851c376866d6eb4784222762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16757733553ead497235490fbf0300b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c8ef9805f8e25369842adf0a90425764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c66f7be6421caea39359e2e85fff7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c70c10b4e96b9e06609586ecd99a2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace78777e3835257dc8cd1b08b05d0e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5149bb76143b5dbc34609036f257a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5868a0d2dfe987e9ce10eceb03498fd769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b009e61051d9ede22b156b516ffe031770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc18d7e02c5aae05e626909d9d2aba771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6b6dfb80fc55690a250839866b8a5772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e261a3405ef4847dcba449617b71d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea511a128ccbd50ca94b99d51983858774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507dc7d90e907a1a951e01e140ad22b3775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e153a647f6cf2fdd2f6241bd265e366776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f923cd7f61f09d4866791751809fc9777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bff03bdf16d1e92b95a8fa7993f547778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f6063870ec4a0baf727bee6d06622779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce84f1edd535c4555318e6e16788fd61780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dfda8a08449f334ab42496ce7863b6781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2414ed4baaa165d5257d2f7cc85b9f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6abb0adf879dc9524eae00f1f686b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5fcd0b58bb94df81fedc0f302bb4b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828032d3730854284a468abaddd15dca785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49a88c346d12b8c88f4bdaafbb09be786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7df9993387f73d07cc9cc50ce0b2a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d025c5d2fb554a273721e14b006f5788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf80497917c222e56155f772c1053ab789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778613e99a895191affd0181d7bd403790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cfe17e1b009be60528e34d747ca450791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237a65aaa6287da1da687a8cd47ba57792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011e11c82a47b3a54405be9658f164b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae2d28e0779b8789eb5dedf42611ae794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01cf06a6a40e8863e8872fb88440f3795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110cb6a30ffe54fead1d172f6aaab7d9796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db616b11e76ea33977e6c1373c51ce797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f4ec870904fc63084c7ca2dcdab20798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895f4da769d992a3acd84b3d757aaf0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec53af4b45ee751fc2aab69477f7158800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e82d6c6828a3a435b8c9747868955a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66498b1636453ef70b8225348b0aa949802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d86fc7309554b6c3c048b2fce493bb803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1a5c1f6f990b7babf3681a422e1b1804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80a27a82de105c674a8d004709973b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95904edf38e4349ff2ce9542eee0ff5806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf66ea0fb2e5a20b731dabadce2304807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3660b8ccf9a9c05d9c6c989c8963df808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac3d8f264662a48d002b01967a57e1809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda911395b0d46d4b24c40bf1def6501810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0969561480e9cac754240401bb569811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb5cb378e31d49b96c2778dffd51ef812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf9619782e06f414e64ce124cd13e9813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d324681a9940063cfa98e0e8e555b4814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d523dceecee603075bb18998c70c0ec815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c4ba57a8f7b509eb3031c94179813816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f9f84e633b7fb1e2537ad1f8e59c6817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7223cffcea2b9bb28784cb4ebbf581d7818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c23dddb3b732ec2f0c9a090ba523ce819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca9d31e9a16268cf77c72581e1dc71820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8b0f9740547000fc15888650e0b9f821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159a56b910236e0f453a4fbb790b433822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade31ca05b478c5533a29e90ce3bab6823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1965ecee87625159015e76054921ff7824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2e7d76818dd02c97ab7c0c61b30e7825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d36975b12a2dc3da6c93ee7b56e811826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d78402cba298bfb3284d8892962747827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7eade19795f7d1d4a02197ce3ffeb5828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf7202a2bbe8c11365f797a50d9308829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a914faa94eb7a9c0b21873e9c3e0385830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7da3fc4a013b9136c484f556b8f0ce831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b4ddb71ab1adb65c50028ff6285b0832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00ac815f298bbc27c554c0cd54053e833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa5d35ad89f6523ab88af2d6ffa84d834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52852360c3e4779cfb1e2d2a39f7af7f835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e98642e87424b8ae1e12a6f355f16b836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131348cb7643c34c2dd872e7a0a66a1e837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734f0b189b3a22c028663e007e2e95d838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f668341cb60aedcf31f70fa5a37a583839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce8ac229a122d23b81473d0105dbbd840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e0cc64b4b6f2d0e23366337738759841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39afba527aef853024981ba37d6335fa842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ff69965ca292fc7882a18594478bf843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f908f0c667318f4bbba3678aeeab4844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b6bf34213a3b963ec729e0095a758845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214c8fc9d9309945846485c2bc1d2a3846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534554ba12823c6041abcb2fcce5b0d847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c788bc8ea8d1dd65c006cac2409a3848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c733471259e98c2abace604057cf0c5849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe6636cbf2a821d0b38db0349bc9a3850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c95104187c3cca6ae777d2837f1b5851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee73a095c1011f62feaf3fa5185831852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d01029ea2c8fdad2f7bc83529e5612853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846404b2de71271fbd611b13a5da11b9854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eefdbf29f336d7f512ffd275b1d3217855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8d5cc010fb691be67bfd76fdbc653856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d7fa0b2e9887c1a135296845bb80e857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5200ec0be88b1bc1ac5c720157fb9858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568abc585f60e52ecbca13d87efbf2f2859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c78b4eae6192f92ca70287fddbf80860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a52f006716c9bf22cdac483fd573c861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0ab5996b5eadeb793b136fec8d66f862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10e324981069eb214be39468114d52863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e18f7ab66c5ac539d6a0fcde7a2d1b864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a1ffab499bdce8c4297f1764b0236865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d6789b2763ffd11d1f1372e50add5866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb435e4d0ef566c9c037f97bfa0c4ed867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeadb9879d0eeeed786c0c724150974c868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45f143dbf00630bb3be0e0aeb92eb6869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d88274cf9c77329112816d2a29e0e4870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef50d3d6b4aad5b4e7f9746e4f510a8871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb581aafa33b39b11bf8dac5a4f038cf872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60f24c62c397ddd1b746e47d3b0e61873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1fbb6fa8e5be6cd6596b3ee31ce31874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba3e8b7944170331bd61b5bc0e98d8875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beebb3e8848921fe316d2d4641f37c2e876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc6344d399eb7b5a2db1862f096409877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318179047904a6d2fb2c4e789d9ba1e878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697b55670a31be7334b2356593c3e15879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a1fb3d9b3fcdcd9c006572493eeed880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf902b974e8f3def1f7d97b8f6dd34c881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317e0df19c0f0a5576a125bd3875401882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866711349c3da16a09dd63281d66d40883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b15915addb3c6c6002d4db037b84e3884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb9add4be6dc39d1fdf97da4c68c46885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6185eeb987202123f3bfa647a74437c886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd8a040c23e4215acd24f9bd89f8a4887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab79ef8f3a4fdcfce2a02155f035b3888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41894e278053d64127b4255598bae07b889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588e94a94b250efa60dc7483a37b62f890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb86989a424f71e7356c3b9a8c0fff891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc107cfe69fc93c43ac14d8dc33f0b03892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b8dd3cf93f6fa9c3d963b49048e43893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b733d02091332b3742e3f229c5e21894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a558372b3e0daf5e559927e8cf0bcc895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5864523da0174bea67b0437b563807896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271717fd926a14c876dc8250b0e6d4b6897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2bd522e5a5b09b64fe0f8ac5347372898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e51e6814cc6e4908ac9e6e3f0cc12899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d29ee1ea4a1b6eb023210e26e0613900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2636bba2c7469e229617057491d53901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedce0aa72c8916c65e1f531d41bdfdf902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771cd069b6ec60727b7eff8aaa95780d903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70ae12882d4d7576e78df57f3c4a1b904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce90b10eb2e9c376fe113528166a9ae905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22f9d9cf56cdce4cef9513dad952c1906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea7e74ccfe84d5f38733dd16a03737907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276e3edd829cb78ae291b12bc9102f7908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b963a95a94a1f7e22db30b809e6af909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce35d686b74285d895929c049c07c5910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76023131dd12e8634d8bd55286a3e546911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d411e10daa5be130b489ea686b9ca4a912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7698584d4f2aa3bdb6e1a74b3e3b3be913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82cefe513f2601c54d89fcefc61ee73914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ac774cf80ed3bfff62d1295af3cbf915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6649de1ddf379b70cae73ce13f6febc916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b645a0f0fa73b6f6be1c891c4d1cdde917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8af68365a7962df9cba4a335df490918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eca3daf08b5f2c525b6e94a6a7a36a919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12f0bf808b1f0725e689eb5c1faaa0920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e166805b7b5596d8f8c5ad9900f208921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b832961970d182feaf621d14e845f25922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52afbe4d15676f00f67e231deeb7b35923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53079ce69a4588870524e0e096d089f1924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1015fd401c70f699627c3f5379a6ee8925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696425dbcd895730734deae35c82484926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3112fb3390634cf8b841660cd827f4927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64d6cfa5939d8f986da8ef1a8b1f0a928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5609556a2bc5938607556cfbffafc929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03653950e57e8196a03bf001d62b03930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0149c0eccfcf0e4f294aba13bb19cf8931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d612fc480928a3899eb3a043c08c6c932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a5a1e86719a1d767a366cfddb9fdc933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467bfce1756a820049284fd523c29f3934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e7c858d00e944fdae07073c0153a7935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf79d582a2d76b6d125aaf087885abe936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fac191f817c5c7002a39a7187493fc937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083765363508da8dc2ec764c9dd9e99938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d803a2ace7b976b73d912e6e049db939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73d8ac8ac0fd693d59e89bb80462a0940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c632eaa6a3115f2de88c015c0f2875941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165597002ced5437144f0d2faac0dce942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbf0b254b35527c0cc1c52b28ef2b4943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741abbbaada0aaa5c1d2665d8a3f2dd944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff6bb2063c7a8b74118c8b0c28c08f945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1e9fa09fafca98307775b5e4cb648946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8545408584eaac88ecac4186fc681947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610eae24667f370152b4d8d768a66aac948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f54958d7529845f14f7b7ac6c8ed5e949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b144071850d97e978f486400a450814950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a12a7fd9e007fda4e17bac3221ddb951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b059e9c708007cce97f196193ffb50952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ef0483eb07e251f4b4e63142dc7d2953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00245b7d94880edd92dbc0339feaa7d954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75eff6e99517db9c6cca3930fc18575955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa51f19741ab56d65e62e7c4baa6c7956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7a4005a080d8c5eae88d760a7b728957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89f00c93e6b9375f99233c80e4e2b8958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fbd48136910c627ba9e7db2d19bb9a959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a921a358f7723f05b53ad3ed7a6c16a960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dcb2fa4f9cdbaef156b3e317499836961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673871492a3806b4cf9c695f04a74452962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290bbcdc79858a3fd8f9e0152dc69d5963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331247dd877a3a002b6d90d22c41cac4964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb28fa313e2f1f888e3e70f2e80ae78965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7ef487a180e946c3139262e615cd0966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f951325e0410befe1d11a1b03ddfd967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666af48b58b18f8b2ceb9d483a522215968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceafb73c03587bbe314a5300f9bc0268969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7dd118adaba929ba2c79280489962970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1de404f4ec6a0d77e98c8f3108767a971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0dba452ccd93da579d5df7acc4ac5972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19801ccb555cfb7dd4548ff5edff6f6b973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6d5829b6249568f5124220db0c3cc974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85992c6e1054bdf02aa14c6bbbd2f6975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1999b7d77bcf80de0b5e48ca72828976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf72d8017fe0964230ecf1fe7f31bb977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8fb557708cb148fef8761a4104ed8b978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129fb4b8aa3fb79f0d147720aa118ef979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7dcaa8d84ac439b22852f620751e87980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f99be4a157e6b175d2707c2744b1da7981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ab173f1ee0a5cf7c6761713fe7b67982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eae59975cb7f97db1af841fe5b717e983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36fdffd437ebfc84284c5c9ed09840984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ca26a66b3e4e910b320d4547e5db7985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6260144d8b34381d3c5186066fbdc986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29983fef6b0c776956d3dc8a96adec987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ac3e3f8726a7dcb91bcb5b1ec36e9988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e4b4bc4f7336abb119999e029d914989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef9fc29cf3c2f93a29b5375ac8958a990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7cce5e6f668f9f5b3177b9f3e79c28991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde01dd71af1145803674521a8407a2992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921eb295942a0838252b2d6e68fa5eb3993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189824141e1f2b0c95f24dd10f34f41a994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a701ed8718db094714d4acbc8d4cb995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785fd903475ebb083445d8dde304bce996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe685f44cbe30a29118f8be7568373997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>