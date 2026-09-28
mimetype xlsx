--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662ef752be5a0cb45a46b86a7e6690b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855c9919bb5caca698ee00668158b2b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fbecdf1759c3fc80ebac3399b24b5a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70d2846b6a409e314198f9202493364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4a3159d5ee6c991b6a87536b122485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a7d6dd79cbc55dbdc679540ded7726.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301be7b1b934e85c31aa575ed2cdaad97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4fa80ed5ce8a02b383e90338a54128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ee5fa815a544730fd390db3609fee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988d348c0deb4aa43b5fddb3cf8ffe410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f614e93c1229308fe53123cc882a68c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962335a6aba5a972639796b6b9841d912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7612e7c695b4da8532297472a22f2913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6aa6686c865d53a73ef3a96b2f599414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aceb53c1169acb660d9fafcae7baee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ec36bdf0ae71003c57e0c2f75390f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a541c97470f69cf93ac098673333a317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a899efe4028f1aaa92eb77c3b4595818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c34c6f61612d841252e1ff3242b85919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf58ce11ddbe705fe70d7f3f88eaf220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247caee71ef7e770b3c4470128b6670c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75861642f11c3f1a7139a43681ebc422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c130d623667ee634d7243fbf88ba2823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3eb79d22fa9e89b5d7c68a74e2d52924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0a30c8dd111c1421c09718b63f10325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4b036e70c7b194560728386370cf326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af381798a4fe0972e4f8ead3a10159fc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4fa77a95b68f1500758a97f4d0af5b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269c91df62845f8cd339b5fa37397af29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa681c165d3e5f832264a3c9304f818030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a414a4bae05779f520de35e72cec3a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce67a5a2c8f53efcf0e1251bb09a9732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9b8477d630b1a7da00a8ef4a8887433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e63575a96a9cbfeae4ea849cbacf034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94151cc08180be66f48bd0d806bdc435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f41f19678db3e228f2953cd5e379236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79cb5740d780937739c34399c3664aa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5990f76b56ce1c257ca2f26226220b338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24ef75c802a269a226472b4b7f1d7b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbab8d71e4cd095f426fdece39c086b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5853dfea5557ea7e3387ff5a598af741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e5a551346270720a834dabefc3a3f942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10d1eebc1b7987c8b7d5a9116eb74f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308bf80151a569fe77f15e0df8fa0e7744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecaa0c731623341100054e20162a28f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f159007d4f14f0093266a76a26d48f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282581e1ee64fe3e2c3ff98870a796947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da147c1c4468c5f4066cde781712371e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828edbe5096e2055cdbcd46d4a9d9f749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc867d070a021fd78c1eff8117a92c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab1bad8f2aa4f79e313a0ef217f48751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c016664f209fd0381bec936d202f252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1764fbd282f28de0909b6ef10f8ce8953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c36478ec9d3dec952d9a8e7ea20a7b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b7bedef36b7c524c4f28565fd6dc755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadaeebb4beb01e6ff0885f5c6bb3e7b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf27a562a1322d926798379d5b4756457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf161c40cb87d155cfd3518f790714b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068686f8a7074276d577f10d261e9d7259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec5820a66abfa0105aabecc3791d0560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c78867a0c95f72ac5c6ef0d4bebd5161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0743cc8ddc3ba3737e04f66a457a8262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be4fe1fd48ab6ce75c92fd6a190c9f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1fab46a789659d2dd4f8fecf704a364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d08f51ae5b70da80c8ca8b0dbf82165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146f0a98bd4bb62b4b2728f0764315866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb66d9f105bee1256bb37311e9bf8f467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4fbcb413ba0a6112488133d1a534168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3badddd28615a17f09b9cd6d12b8dbe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f471b916d7c43b5c9077825eac994c670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfe7dcf27adbe4cb368045264ebca871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a701701593af39cd19c664de0b4c5672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dbde93fab3d311c6a23a83aa0227aa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132755f517dbe0952ae6c9af1f88345d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe7d58cf8d1afa9065f4e870e16b4c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb20b370f15ce31bb9cffb87fef184976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b4237e0f51b65cf68189ce21a59fa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b5551158bb4740ff179494ba3319678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df573a4359d1ed10a3cb812e32c2c87979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5368be88d0772eb45441dbf6e1a9b2f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1828adaffab8eeb5a625f62f3017681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be6907cf1ad8b603dde505e325e4e482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12da5829ef4bb9bfa3994372f3ed3d783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddfaa4f08f5f59350edec1d7f17d86184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa99b57215d07229e234ede86eede8f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e08d193a74c22634ead2962b4dd59a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0bd5b2a1e7ca56e51711702e2501e587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c17167609a1f7dc0ba8fcf47c195ab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc67e19771dd7e9b9838cebad591ba89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55bea4176311c9ed943a28abcc2ea990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80b021f8554bbe5a39531ee18670b091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba480ded98f7135d1693a1358d301a392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaebfd05bd19c016c32a18b269fdaa4793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e019ad44609da5024adeea6955ad38994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac344e3faaa9c887957e71b285f4a695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb243428d01b53f9975671435f62016b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47fc99474dd2ade7872f2c92818d96c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc6e822619e45cbd2f4d55c92cf9c898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c66c2cce551fced68b8097c3f320299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949e84c975d5bbe05566b320937e3dd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521972c733bc307c462cef749bf0965101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309d53893e2c65581ab87d3e29d5570102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45969e9188832a66bbd2c6615ad54100103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae05e24d242f74cc3beed3e63a46803104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9df074c187a94ca83f7ecddf6e3d5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45b14b53535e6cd15b4229fb8ea405106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981bc7d5ffe79e627294e536632b5b0a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6877d628ac2cd6cac3dbccf2b1ae4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5fa1a86ac6c30c9b184b99fd5aab3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf7627075564e0cd691dc5b1ff9b24110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100a236aab6361a86e9e663b5724f31111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf012f3c4f1c5a9d53f0650279b653112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591dc338dd6da0eb61c1cb58c92a749113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb00eb05c5817f3d0c88051258555d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08001d0a90c2aa20cea5c80c75001960115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046ce751da77180bc182ad09749b65c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44809c62d6162d08ca16d14914c9535117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c56ce76c56ae13ec2f0e7a1fe6df93118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997b4871cc18a495264e38776ef2d08119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aad30c1ebe0a39ab7e44d882fabe5d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982fd00db2ab8e98c476af53bd7b9c2d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c212a0c839fe9a2754b242b8d64fcbc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5fbb98744015cfab87d4a36b93bc32123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616636255f682d16f61f8345156390c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813bfad020dfc36f4e03ba5d0939c0b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b3af268b809b3de02e0c2267be022126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14495f6a8d493b49dc5720e22b510157127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf6126d7e851f30a3d2f7ec9f099fe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2650f14dcff05b924c99ce98ce2b9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496dab202604dba74e06fd652428d407130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcbdeb9f66ed033bf28da9e224d1723131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51aa5a1c1aa610fdad39f37357101e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a4f134a4da3eec9ae51b79cd1fa25133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f763c9e9c2ba047a8414cd15af4cda134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745622160a0500b72826fd3ec032316135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63caab674dd9d01301d2e3081128afc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad882c99520054321a00a18d40a577d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a0bbd4ce7c49f304d5c5ee46b0f4b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8e28694ae11e526e662248f175f83139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285e3742e6a05cd5a83396c6206c1ae140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae90f84ac9b7ee680cc8300e18a4235141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb69ee7d59a864afa2f777f7a1e2ab142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb3bcad5ffaa3defeb27de19517791143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15645b2a1081c1d64718cbaeda10d3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79035b946569f8c9d01d29df6c0d3e0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5f70d8ab87137bed3ba01cf1c35a7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e12fb87103bf8ac162c76d12f488e7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa000d3e9cfe6b5c52093021da1f85a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163a0d56e30b2b1eaf4edb694cdeb6f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759649d2c1ebd3983e863e9bf187c73150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c06a40ab39e276a0c47340524707d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8af84a68ae903687010987464101f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ad78987cfeffd023769991957fa5c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13faf3090aa668c92ed69afd4d4030a2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef653d57e49d7896c69670f601f93d5d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b28fbaf8e33b4507a9fa6e8b0d8d93156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70596c12a1b81abf159e962a0b887712157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fabc97e9055764d5082d1381020d962158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c4a97e0c38e0739e1dee52745b25e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b105e4d3bfedbf4d0e9cc786aa5ff160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e222f37fdf198d3597d2e7e0db5c6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108e31394d54428d95f11ae6a067808162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d39d95a9bcbc07d96fdd3d41e5432f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f16634a527c71d73ce4ec4f8e8e7f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02aedbceb6e36c0588c49a5bf01974165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4976dbfe6b970fd0607366c1c2f8eb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68d4af0320b767d0c782d3d8d63555167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658b461e14dc30189ab04ca5d4c083e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea3ded5fb49b5c0ac866052ddafa91a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22d28b37a7186991ea14fb0c5bdc03170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554d0e3d0c8ebb6407366eff8b6dac3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434c1a499308fab9731ecb7e3685e46172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c41f4cdcf3c869bff0975037d07da173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240dd3b3208650f8734f417a3f62cc6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea069945644a10ac33bb1fde231430a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ad43e658b22aedb255eb8dc28358c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee407183bec1b37515a2ebd5583e598177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8204d4379703dafa577ac5193ec9964178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ea3ed62b214ad02e16bf2284cf3ca179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34172976a83e86147c83ded0b3b2d5a7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96115638290922d6d16f1e6d05a5762c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1dce447271d7006655f217532938e3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec62973a9375887609ced2fd489b5b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76def86ff43b2b58aef115666ae261f9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f0dbc25a430fb162f0348e150a7c1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b836758f491365c6a157d7f71f4df186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788837ae44220f06c707015fb554d93187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afecd954496cc01ceec3f66de0d91238188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c0fc605a2f50ec8b8ac7c040e21c3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc22ecf71d3110a42d1d745ca9ef79190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebda80dd81caadd63e73cd5a571a808191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef3d19c91eebcfa0a86d0a4c075ce6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6be64136a38a27e500086f2392061193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac705e6543bc68151b08cdb441f9ae194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d8c3e07805c442ec37bb519216a80195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646f52413914c75268edee2980a1c5e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737475f1e41ea7e5abd9fd81434a1e6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73060af81226fa02dfe492a258bd74198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a87616579bc7bac1f9ddcb414b2121199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546568e96928fdf1ba30e64b953bb993200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455780fcf852ea98950b15386e742c0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85b5864244161350e47317bd8f72e2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd571b0ddeb0bfcfba7caac8241f6a4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79833f1184ca4466e49f753614d0b867204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ed7f9e9aa7c88b7e384a1cc17bb15205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f03e57def3c6d3eeb60e6b0fb53518206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e8fd5803bb61b0c5fd0e658eae0f7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a9148a362fc990a9838fc46bdff0e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12a91f6e0fe901c324799ad7b972ae209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1915e810f588a0b574e432187eaf97210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9d5799b3fd5190a18b96ee174a76a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467dc298f1ca33917d6c54310c73b7a9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06e65530089cebe4f480dfe7d5823d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2384628a76b6fda168969a36dab4ae214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d7c4e013900732c8d15bed376606d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a0ea7b804df43bab6d72022a6bf8d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f92bd02b567aa9807c8a20848fe1fe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a868242df55a16edc813e9eece393b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5b6daf11db5ba79a5bb793760f289219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e954b3e977877bec5178b6c818f8b96220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b238145902677918c7c95f3df3009f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae58961f11711f8d9b67cc3b8de905222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dfdee767c1f41cd36b8dae6cc53c6b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0bc417d55a9cd7c2f66caa5bd59b3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcce87d31c9793d2669917c46491b2e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a3e8d2d964b145b369149bea76ed6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae0c0274fa5b1daa3890e0ad353bd6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f37377d480bf68aacd6a1edd5e87c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ee84f12cc66347009bba7e637b455229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3188a6a698cbe9236fdf7883a4c397230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7285b38d5d7b940b5c7f22b32d80c2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4123484fd0a921f4a66175f7c3d06e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2503a9d26ca0bdbd9868cf9a3b9bd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623b1c470984bf9b08ec0963d865eb4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d79de94de9bd9ce7a0eb0097cdc20e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797685b5ff806f8ca9603db2b05ad77236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e408cbf34ee64e85e64115dfe656fed237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de6bd4d8681e0ae0b0d34877a08898238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d78204970f606245c6c351026ae2b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ebe5255b812203a9f690c3d4123be240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1ab11556fc549541543875fa5a176241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3425d6a5862e72e06d5785e63a06e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343fe1ac78ab4dee4f529a68f4ad92a4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5acd47f721a99b86108fcd67867729244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58667399ac3adf3f4e8ed125e3f05a88245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96a03a77bcd9607e4b6a60ce6a7631246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac60bf56eafea6a17153837a089f68247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e3636fd874c1bde3cf0623c01bfdb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdba9e1bbc5ddb3fc164a01d405e2fe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886cde0f9fd9ae332b6eeb3021156d5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432819f52832b4f4b6e15c4e2089aee251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39784187285b35f949b189ff7636893c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936e55af78ddd508de2c8fa8072e432253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0423a97242b17861c1ed5fb7b1a703254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116911694c70bfbf24fc4e6266567ef5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae69babec61e8ea6f07d29ab31e7980256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd1bcb9f41024ad9a7add3c38305af257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2886ce312478456fb5f329f8e9b87258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edcc060d8a56ab57b9b9a2bc52f71c5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e93d749daa4a083f842276d9eaa5a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c8eff56c5491f280b83c12c76c5c2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd2606e0e1df453ea968c2607eafca262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb902ece7a3805a4dccd099eb47a633263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22dc7a2e4aaccd435b8d661373eb566264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eeea8cbff04530b3606cdde0404b89265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5054bf268989bfd981d378fe8690060266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78cdf93d35a3fa5e6028e90479d7126267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a626b648035a995dee88cc6f9dbf1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72930e59302c61c42706d659f987fc2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79284ae4d11e1f724e0a178198811537270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154b805f3685ec416b8518b2e42a198271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51cbf101dddbe8dd17dda81392c42ea272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aeb9d80b0d65283d2bb7c43c1823bc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2299ac416c57ee55025c3f7f8287d78274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03868b7a09a4a60b8b4466e4c4dafe1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2718e5cee4ee3677500d27e75ec2b5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a83bef12c80f6bd32f04447d98f8c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6823817ee0683e42fb34803a7809b1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a22622a39dfb5ebd36504813a41bb7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22931e1f413316f6e0aa9d42a32b6802280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e38987420d20865801ac27fef6fa16281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e322994e6d4ebf359188083f6db994282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2fcb6dbe909d4143862d90bfdead0b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195592fd5dc08871c38892d12f24f066284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19e00072a0ce2ad2de80823bb69df3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e1c6777a8b3ed17d2805fda641847286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eced98996bfaeefe90154908381577c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21da74846d8112c89bda1e075f9ef19288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77752cbb47e5bd5d76a72673b92f4b34289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f407e97df8772e8ded3437c9733a0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f207f73efabe89b42f2022e88ad53291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea59014f267afe626698234460e5c0f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b4942ede134c0390201461d137543293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62589fe5e883733bd0e82c5b181ee0e9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44987d7283e973b30c2379fbe1fbb359295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370948d14dd06259572fcdcea06d266296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2c099b4cbdba55dfce34c92aca5d2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae92d29b8813971dbbe0eae97912a47298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd744dd2acf0d45defe98a2110c7fb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac10888bc6e7b86cb8259b28842fac300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443303a2cc0d9866c0957de9c15f90c3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874498f09209ec03acffa6daf7613e9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9019816c118c92012217da795a2c714303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465c106db84dfd4825bb2a4fc948d6b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d01aa17213317eef0519f7aaddc76305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23a07a0cba9f553ddee93dbd9a447b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7d1b98afc58f50dc683ad3d569f46307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed319aac8a6a3556c08a41a4eadeef308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c9c95a06caf4d0b1677ed27137852b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779f74774c56e7c82bbca13a91b7e36310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c19170b3fc5cc78eaaca94b9d6d667311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706e403377178b66dbb42f27b0678a4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76edf6d3e45d77ec769e1f2956c196f4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48dcb9eee14199f8939d6741abe84d1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc341c2f9d9d6f5328adf6fe0d530a06315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161ebb99808a391c732160543675071316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439dbc626cf9d25328d4cbff325a8f7d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056f1db87888846c362e4b7447c62bc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58cc67560ed04101918bc8a2a942004319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892bf06336fdf55f36ec49a38ba8f1bd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83969acaa6ca738115ac2bdc6ec1939321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50acdc1a9638a81bb4c36d83c3f37b7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7bcf6d4739835df09baa8d543234c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e201e6c6e34a7c2ea59614b22da3e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259c224d8068e0979bcce2b284f652d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92a0f7e316916b25841d0ad64359a3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382493346bc5b994bb5353fa83b7407327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe7c7eeb36c5b1e1d1ecc3c84c408a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869b571ba19db6dad1761c37345bdb3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51298c0ed9a5f0d32af82a6dde582092330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73677212541f7d0f5329c0ccfd12356f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dfe4564d3cb7762647bfe5285a9a93332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92caae478697db4e4f07836c3f6dcd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523ec6fd601ee5c38caac21914c63af334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740de77f822333e9884955bd877fb83335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1087f40dabd7379d0a5df61206333336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b765c1fd9555c4119a0ea4f127903f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e2225fb1eecd252df7ac1402d2363338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4730467ed0b37d701ee09159430271b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a391b7c664efb524a979810463bc718340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269710ecadf03a257655ad925c7fce7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0974916e857c97de36fa1b6917594e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4993cc853a283c246e2984da29891a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f8e4246af8483051fcb5585af2ea8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22729c69ca4f170a2c4410c3266f8a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ccd2413d899208fa4a9bc4bd3c594346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432b03e93b5d0a2bf87f18fc2dd6c5f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146c83fa8717e06cae183881c20ae81348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34c2b7b586598a2a64edbbd6294fbd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc634053d86a8631f26dc2ffc960db350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6577d7950ea40d260903ce812bb5d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6814cee7409db43bdcdbb6d86209c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92636a3ca15cfbd7d077647c6f1ed4c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7cde03ef731d02c55658b8ea0b122d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d81b4c88a342ed14fc878b9c7f377355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13815b5be2b0d697512c22770c826183356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ffe3ddae9a4c8ee817bfde04a6356357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c6bcda53825663730a268cc95a297358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69477d9ebb5fc87694364126eeae8ec9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022169d7906da11acc2a2fad0aee52d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3807d9b82bddad383dd9bfe1734a34361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d51af9c0d84c7b65848a682010457362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc44dc309a0cd0db075322a1de4a0d40363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408ab104d39eb93664f7856b6bf7111364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f06e6c0d47127e8187885bb4e74ab365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910a650dbfeb97078a52d4a94ea7c2e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97053dfba45b852a899f0c024c4f1cbc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34c5c027d8a48de9e87e1ad4e1846d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e54c8656709fb6cb83b966b2270d23369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80227a116a2b88338c2883aac0fe7d20370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d593085bfad53bfc456a02cd2fde7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee2e9d4e341a3fa5775960f578b72f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3cc6ac8ec16e92466b7b1e05fca55373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6571d0551447ea7e78b485976325c9b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26985a240f6ac806c7781d0f6efbd4f0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3373db8920ff9b1ece5dc880fa6d377376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf0720eabca6cdddec40db2e296683377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bda09d39eb378a10a34050aa703f11378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce7650f5ce139c07836cfba1d88a02379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6f2a9932586243fadd08d96e8b060380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14419e5f982a84f2b6c425e46e9cb802381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6eaf02f3e4867df3893472749d989d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656485d84e16030c087ca31d54f84586383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad454c3b375551d30e2e58fd162cd3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5e44b4a0e315cf8cd4849644b74a8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2273c40211f1546e23fb3e57bafb8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c275a64f5c371ae643be7bfc4f667387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260b6a2bec0ed61bad9d4eb128d9833388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c6ad678d126dd37b1315157cf2a3d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41121012e924b6b0736942512ba0c2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ae06fdb859b88b963f0985ec85453391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1b6e1901bcc06ae03188fa29ecf65392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b67a7ea99b00a835813700c555ed6c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269dfe7420225937e4ada3ea3a3f274394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d983a67422e01df1e9941b4e94d909395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637c1bf67146ad0cd6486e672fda662396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b49065817359d1e1a58c6fc51b000397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b4b42f2917f36ee5e28be97f7574b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca1319a088fe11c799eb028e2f5199399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55db0b630ba264a362efc0cd0c19dd5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f04c1a5456379b7fc20ec23a0eb51401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921dde5040ae8046721d9a36ca42a24402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c754d019704512c2724dcdeef3485403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b84380ccd07e9e39fede5cdcccf52a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f543036ed31960158979b1087372767405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902d220172f9f06f499799d1404dd82406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e3c002ae5e88f8ce6e16ebed6cb0a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978fa6bfe8f4cba871b9764186d8cfa9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3956ac66909cdc5c7f3aaff790a9eee409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47eb569465a9b3ff807fefac6f63a8c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905576e05082a3b70ce1d75ad2cf8e7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac50994c604980c7a0f8dcdf739081d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2e1c231905a8619b554d0f47d3ba7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0d6841aa4022fd5d935d5410043f7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5cc02d967250fd73285a15c8f5f607415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485797b0b76672d680d34c210a947bb5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2726b277de35160f2a7a72bdca234f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5152dc0d1a528242c6e689d034218fb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3205bd82a83ddbb1295e71696ec014419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e742fd892a015df388db56920061f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b3ebe36b33ca198b6aa0a868cc8e6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0c102c05644f94779ddcd7a419d41422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284905cdaa05a0fb39fe786b21e115fd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cdff0a1bbf7259e98aefea57d3c2da424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1c3e44a7eb5274fa5c53cd46d876c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3bc454dbb84eedc2fa908f8a35207426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430dc039b929f375f2711ef8ae381c8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c803664396db25d5f4ccba9e5dc81428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561093a01d4f4cb2b8882dcb5e5f825c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6803b41fdb4c2bf7d7beb1f5c58ea430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4026b3ba9fe7344f603ed8908a0a8f5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8274943905e483346c7b85fa8d0cdad432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8f9055b7b899dfc979c9ebba1f06e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6468de7ada7e30593e607429e9ecf7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e00ab0cb2a90bd4819d5caa6ccba49435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5582c9cac49d20a3d82f1dafca03884436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e33832c7686a5205bb091924fae3f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066aae2d48d58b4f7993785de827f871438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529562b8c353c2711a1137ae60f44268439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec66bfc6d2b92c7a988842095f1540440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587cff5e5897ed288ba867fbe1f59e2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388ca0be291031b3f78f3bae1260229442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c63de967d575c714fb76b79807050443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499ca9001b5addedfaab3eb320b1760444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb638cbea20a8a039f5230de75870e6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c80e7857449f394536f3ee488495c1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05998f05dd391b6cef21363b3b95bc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b85566ded5a7fd73dbaac21b48e6f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea61a66a674a9f69d74bfac639a08a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8f75f288d4c65ac4118b060d9b60c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ea5f71d392ada9a4968ecb8dd3c17451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc413f5ce20a3d11f2513e3472c1a346452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1edffd87bd1945e19c329eb7717e5aa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5525a8bda29fc324084a76a60f048aa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f73d46e7a86b6ced0b0ec3f902115455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9c30fbe18b8a65726666928c1b5e7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e11efcde56a70cfeca535ff9721e82457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff76117404b44310c83dc7fca5f0546458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89bf5b6eafcbff06bf0e3066cdd4ba459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92cf44eb6afbd5afa2e67d3d0b490c8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f73b951991bbfdfb30be02b7f0e5e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042b36df9abd213a9d04ef981f60155462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fddedbc1afbfe2a6b2b09bd30dd88f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef8659219b9bb35812eee1475d5872464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb20ee378b1d97d93264205e5a32d81465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b1531fa9f4b0f726f7abfb1abb378466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee82f6a6336a64aed4ced8342cf62d3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfceaadecf43cbd3c12e781afab0ff8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9fbd2723b0e3c2ba8873d7c56d87c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0688827002ce12e3a9388b20cf17cf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8bc974dab120556f6abe1ab11e585471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bee222091c21c2016d3a02078e9f7a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a71ab85ef98e588d46c34c4d80d619473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af62cb969e9a7268fb8e7eae7f83a2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81772ba71a41f4f25eb5bd3aa168b10475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dbe87caff9aab46b3e5b8357e1f29c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b76aa210a552f3b6875bbaa6b75f4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4e9f89c3c0bb1c053bb6f40902420478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f0de21a8577f254b608dc7f7b558c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3551182745e36456e981393107ee413480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4e15787b67b6686b10433fd7797ff481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c33ff61282fe2a4be39a77924429e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c864d6a15026438aa2cfb9c8158f22483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0166305ff5d4ed0917076d502a188b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02fbc028065fb3af04bc0673d5023b8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1704f5d69dc9dc96390cdf38f58be28486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fbda23a8b24c74e254fedadf3eca13487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a08fc28ec70c4ef08f8b1e0c17ec6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f713b9ab4f6b6c0fec7fc7a3323c98489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bff78eaae8267cfb5b711f2102d6c8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b280c89779dbafb6d08944c29ecb3c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50a48cc38c523732181b7ddb442935492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc756965cc0429b7e13cbe88a2e8c02493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36437a1282c01fcf466b6d67684762f4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6cbe11a5535ab75365c0d70ea1c9f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c81badf04d23aa98d13f92621ff34496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd520f3f0f03221b5d0c73ab24aec14b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1869f09bfb5f9b94a34fb5a80ba2f9d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea54fc7daf9c44d70cab618deb3abf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054b652405297173e8d0159c409f41d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17662ccedebb16a0ed1db84390364fe5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eac998049511b2bd6c75ad308a773f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f955c4a26d2aa2f32c59ed325c5b8c4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3a7ad6023f7348bad6d6a63bd92f9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2eda8393272b19dd5d928f6ef92a8b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e520b01a8b830674fb4c90fe0664b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0c32fcfc6dded25a51e49ca6ba0db507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d2d1a42fdb5c315c01090688df42c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6c98fea04fc3b4fcff720e3006078509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c98560c206a996d493c678477335a6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f911458a74ed6eef1656731f8a926ce511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5fb8097b437a47f4ae93d954e6a55c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dfd57beac5d27b8760987864b87656513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42cec726e6324f728ed41a2b0ee19af514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113adedca71c4c4ff9124ecb87ef1455515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ad4ad2cda1b5b3e564af7406253ff516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df90cdbcf81b7a1e9f00b494015f0d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5000fa13b26d2480d439a0a82f1c315518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218c10e4f404bb76c76dd949471de81519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2068918c5411d9f2466329fd2edd193520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336a5891eaced7c869d54337cbe4373521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b5081e2d118b6382ca11525596ecd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6890561bf83e9485b487309143b4a84523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465a0dc288400ecbb59b3b20e7969d5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9b36f4a8e1c20e524dfeeb018b6b3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4984c8ce3253ccccac5f74425020e2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db91ab6032be5f528e294d1767c5bc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a4736be62874a72896878eee3974c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6f3abdbaaa0d484ee6cbd1cfab7f4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbfbe26d8c94723d92069f24d8ac9b8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf97c245336c569c80f8852e5c19373531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ced42efbac0383147ff36f74092da2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f08bfd5c8b4700eff55262cd218cf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94d60b58fc641aee3f16d8f49ab501534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04fbab824b0a2c5911b6d5e11b2010535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f299ca32e4422d8063dc584f2b75e81536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cfac6cff727247eb650ca9d115f76e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854aa2615cdd714f6ca98326bf20b06a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b197035e4bccf5c10a16974285c49fc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97cf9a102fa590e8d3f25af8431d5b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497377ef20338fc89531508775d32a7e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca4ce615e634bec4770867b65088ea542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e76052e034630a6da7d60951719c0f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac878c5c12d579cb52e4cf3d28268b4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff69a2c9af90885b997851f120e003545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b277910f8a64ccc73cf42e522f6b76546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62293fbb87e767a76f812ff0f1b54e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78eb8ce9e20bc60ce4ddfbbfa567e7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab60b8fdd2b0f3d66be26934284d31d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9c624c8159d12ad5e7a45f058094d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0d8ca30b9c9112e82ac8a66bbb302551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971ad518ddc80d3e05740b9067a4ec3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ccbdb6ad6c40086709681185c11f3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7599245247ef2a425c0d97030edbd21554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c5b44ac7abc1239be9cde26c6297b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9152543271b0823f5f0ab7c6548160556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6198807e54c7ce565504c2dd3b2bb153557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2b6d97cfbd353f117173d8c20a657558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84c93c9625e4a502e2c9574a722715559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2c8ed6e52db496742263decc6924f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90cf2d204b3e0dcc24140771e0c23c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6279a82835724f0a2fa523e311a1ba562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67813ecfdc767fae6ae8efa82c85b506563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd93a8166e3d03be5e73b5d0e318354564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc74eeed749c0960db09573c8d1de84565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4229f996cbaaf56df42680ac0aaaf5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026c16b6c6a077ac80097fccbd60038567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b59cb28886dd656e8b6dd7a282cf12568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9d5449fe4db7ab1d00a2b7ada1898569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e64e33f862f5b139c8a22520e01bff570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cbd9ac22344c1a60cc53af649e79a4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1824f2aa382e424fd080e9731b2dc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8311ea6ca7cc4f521399ae59582d81573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c859747bcdb123eae2e1cda1c0ec2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f27367bd951886924f67520612c139575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40beeeff1ba178c46662ad77ce4261e8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5a441e967efbde7bc2b32c3274395577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf26f486cea0e293998547f354b8c82578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f3c3a1dc54e681d496ffc7e9343b4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279605d10fe46bfc375504b51ad3ff03580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06bde82e64d01f3995de0e79876628581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72570bfcb7d62f89b7c707d17f032270582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2401744d7c4577297bff2525be22a11583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df75591ca53884f3e097ee4f5e7d7be584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e877986fbea1820c4db00bc5ed004585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20760d1d5a559542cbc317083a4dd4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5245e4c10a2611cae0e0abb2e34d54587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77f8cab79326ce86a1d3be29c0ee7c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67771d6189c67bb9a24d6a887c4bdd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b2ce69c673971aa824070d885b80a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c27892605a11a6a6c4205b616ca8b2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2477a92598144aefc80a1f82fd760592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd8d29aa0d6a0c7108ff5cfcb03c2d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04313d3465eba4423c876683b478929594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4752a3f4ab0963b9520d8ed02650b9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ac3d8a2ed136b9cf2b137b7ab5859596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e80d00db59b108d932d557aee7ae03597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d4cc8761405147f1b7ac29d46503f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61502c7a5c190e7279d54dd4099461599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545bf588ba229f26feb31d2321d439e6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224221781efe91c3e9d9b5cd86bd490601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c472978f4ab2608599942d24d22ff602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28005f615b8ba4de5ad8c84b4b0ac20f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2eec20ed69ecaea158c8e635fdce9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6803acbcecf6dba0d864c7070c8cb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7fb462f4e1aead2f434dc4d4ff9df606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd91ccdf26ca3be34b428b8c17f7bb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb234ce99e18ab042b0108c2abb32c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8f61d8b40e76615ef197ff589bd39609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600a84ad4bc4effb74ca0dbfd86fd8b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3557e2c05aa76d7de1c17ea5fa756611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dfa6a6b09cb6e42cd496664e9e3318612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be665f4bff4237792d4d2512df120f7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec012ac20be2bd47c7970c9f9ed92d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17405d2d4dbea67eb7a614566e60897e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f90fa96c1c44410c361799304ec9c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386ebf628013a3d405b4f77e7e94065617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87878254576ea03277340247c615b771618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e6d8efc4a8f7e86aabbf8106f8997619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01171ef07a7ec06a7f7f18a600a8e9cd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a098a097750bfc2e0bdcf95240b231d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa8cf6a0bafc783c5cab1bdfe159bb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43372ddfcda4a22cbacd91756f7eddf6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d287f410d0d9a5ee70005c13e383dd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96e7bb335774f1a2adf4cdd4d7fa61625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107cfa5f4000b02ac20168aa6c5272e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ee0d4a546efb3b1ed6e7670cf2e4d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d1f8ad0c6f1c176641681c403d4a7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cbab05b9d8096d2cc5ed6d50d7bbc9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500f1e96e1a4cab00797fe226172d5c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879eec66c7141efb4a8a58c73e703fb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0bb7decd852ebe3cea3d1c39627b77632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1783289033f9a0acf239d7772d7e2d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2153228e727e58b6f3453494b18b382634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c470a77975a96515bc55e23503319635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920cc6d8b4b910d6ef59dd30c49a8b5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9121074616dc1cd4484eadeb72a7fae637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546dab430913bcf90b9f501bb9c0952638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b03924043bc2dfcc75f825550d8cd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e08fa73777062503e461d042473a30640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0db27cf42b05c767c48d957bb35bf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc941a0110711e8a1e282973a42970642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a6769c8925977c9f8c8a4506f9705643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473f2d1b7c2e4982eefdcb3ff2855f6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d88aa32b187cfa0e45f2eb8c5d323645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ab3f71923e1544ae2721b1301ab20646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa330f558d5ee39413b6b4ddd98b90647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131a688fb15bb43fd0770a4ab582616648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc118b7a5b6560f110e812e653f54e1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625e6425654316d8b45b1470fc9f01b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00c62259c979e74b9985fc92b6aa2c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bafc906a8bc1433fac7d343cbce4f3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a452957be5b4d20cb49305572da5ef8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b4813ed2a5a9726e8234b9c0a534f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d396101c97d5db260014041eb4832655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9c0e8cbdb1618390ff8724fbfcf52656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c29b735d3c60326a4885f15c3e0c0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a5b767003df3eeba6df305321b3cb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb88a788038b846aefd46b9134945da659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ba7f710d3100833d3375349d1aaef660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edab215c730fe182e0cbde753e13d22661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6330dc99683f9fac63801f1602d6fcc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20fd2b164caa3179d1988368e86838663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b288da792682188883dffa084d613cc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489a4384b461cf902891c1b8ae21d1e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758a2b45e04478595fde9bf24e790fb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f3872c17e5ba41359721e88d54c22667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f99dfa82594f3353c970559d5330a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc335f42ab142c032fb1a5507eca316669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f849896606624d7358da0cd5fdc2bd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df509f2c85eda341248bce635b8a89671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29712ac19b2308b5a2ede333df2b1eb7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5174a63313e35c3ea3ddda6b2a216673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25097ac43614593b703bd890a95976ca674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda4a4183734defcab7a195c51146a5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72179559c03a5215e8cfef163bf27eb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9f5c7cf15d62892e4340d5934f1b6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9bae8c7d1bd1b3b92e28d29efd7099678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18516ec414e1beedf136c7f40d0f50679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd05f8ef7ccca025791bd3289ec989e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2c694482c927b36f6654d9c2b69a7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cfe640ff5fb43487d7dacf59a370a9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633892019e0b9b4b40ffcd7b84158d30683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfda60cf25cb287aafd72e481634f05684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329e37af1cf1c3b98d46af96bd1da4b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9c58da4eeeb85d8856f205afab565686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82727e43d6f10c0b1a4ed0f5abad62e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef15d9cfabb47af35ec5b1bd93c7fcc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862fb6b796f4df0bb2aeb1f7db7a02f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07d21900a5033d8a090054239a2aec690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d052a19536490acbde595416d1cb4e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec792a28fead55904f9ad344abb4d9ac692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d0a975c2a01b90bb5fb2841aabacd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04774bf23ae1713b11592b295715a8c2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c0d8b2b5329c2d391798a9ee80db7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5fb3ee764ec78c15c1b3caaee0440b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd9c9c1abb7568f003956671e40759697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce06f2f43ca73b2ae608d48465f1717698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec256b927424905f260247f0a5e90d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6d56904795a1cda0ecda6b137eb41700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819dd8f5a810f1940b0ee7f62b762ec4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78885d47e956dd2232bcfb9c498fd4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40231ace612e64752623cbf89db254a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a93986ae25b3c42ea63aa1776923e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5d202c54e553e3a8b18fba642a04e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf527aad890048c5e1e7b02b8927caf3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d16bed80afa2ecda4df993316f724707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef760498b6cf760488e19492e54aac8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a720f69d5751ca087310bad99b0588709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8320bf0d76baa5c6e8c2053e8e5b87e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7df2fc91dffe2de4c45dd5964ea882711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf29e354a761fcf8217e62c8b9ad1a9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca6063b76437b4af28166d9cd6080c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d454d7a66a39e974eeb1452c99e2718714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb63161b04db81cff92358766aaa9d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89449670a543113bbc490c3776b09e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea19bd2e08751e63a03068e5e8aed6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803150ced4e6d6669251fcd6e2e87c59718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c7562efd069ad3776aa95fb62e8a3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8891e93008b68ed429c68b7af6435d1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03cd41d97685cbe0857b614d975b0e8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0e8e49ce04c75cd8487350647d833722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4536fac9e32ae0d62604b13d83df66b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5d9a3e3788761e913db7de7b9d390724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e5b2c3a528e895c0d9e00df7f3895725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0c924064ac89c107477b8c8302d77726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9fb30e908663a9a34d80e26fbd5a9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c72283785fe4f786954aeb731e5594728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87a7460f311692c22a5d99e9de2f0d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5271d49931f06825e11523955650e7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d1087b0fa1da35d10650ce106523b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688c1c2308e5dce8b5f04bb5eea908a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d899243ad40b2f1a1e6858b1d3d5d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952cc4481053c61f570c1216a9daf908734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3891e6b212dc3fd8c237ae98ee7e4ae735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8d67e2ad986d42b8752ae000c9f83736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93cf7d9aee98ffd96498f13dd176b1c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad23765e91248e511c8235976f87673738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a57f099f4645fc856fbce6bdbaa00739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbd64176a9efc92b766b619b43b163740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a676458c6068879f26a9aec10c6298741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25f324c2a0c4e53174da0686980994742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ab95976988092d39e92d51cfa4a76743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e4f5bebd6fef0153b876ed8049abd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4f509315dfc66b3107296ca6e34e4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04998233dfbe71b530edfcd2b265967746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6978cb3c0403d9f629b559f318a64747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be130537f08d626260c8cc084956d422748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1c97b799bb590c5fcfab641bea7aa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda593a36421f96f0146c10384e357e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be7943cec0b06254bb2b5d0f72b8186751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7d80748a13bde3de4dbd8e484f7a2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88402d4edcfc8b57282bec342f44c1f4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989fb0f8211a41f67d3acfbcfd5a6aa4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866fb76e6d48320cb614208f4d009fa0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310920268aea553f7d27623a823f392756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece82dc6357e1ff7a28fe2a88d637732757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668b6e70f9d53907f7d1733aadc6432758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642a5705ccb044c189bb8bd96da9723759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da22ce3eaa01f2d67fb53c15ecbc74760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f0ba2cb192f13132f0d7bddcba930761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ccd64a0dd4ae203a6008689192a3db762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b4598c6661f24a0a0dba1fe8c1322763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721299c43937e2f16e56b65f0f1f01f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ae75e8a69a326aba699ff6bd531e4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9af77e4b91d95dc3467ac2b08cf1c7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee2c2ed40259a90702e326dfe9de0b2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08f38f7a38a5d239c276838f091d6c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647444d514e98a9c92d6846b9987130769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe3f8d54047f86bd2f257def4d8b70770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709e60614686e8da03e76a40ee671ff771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f87d716032b467ad9c21f3bdda245772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383b5d225242870687ef55aa9b4464c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e79c6880888c3cf7b9f9f1bb84b493774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b30bc0e4d1d701016f9c6bee94ae29775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8a2cf967b132e75cf9a22561f6bcb776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb42c1a0d196088b97bdc14717b618777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35eaf35b1e21a6c0620cc44e0b6904778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face730417cc57f7ebc6f713a73c3147779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d654dc99bbfeee9c5525a165055e6780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d550e9e8d082c0a19fdfbf613d4391b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d981a23563150de15f6f8ee94e9507782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a896f3e82f48724fb582f4e38e0c217783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcfdc619ab90b0559bf3ce5553d4efe784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05110bc4c21c46227fcfcf92a1cbc934785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428dd6f4dbef4613ccddb8d89f3258d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea065e5cd0137a28c394d4a3a66595f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911df1c9a496d2ba12b4380d2d805624788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4db23cfd64ab3241dbdb1a28f3a53a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56178035e9bebc5ed829042ab8ce916790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce84280ae8bd991ecc948039930103791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd52c3e1c91cbe4c283cc12546125c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca955d8471d7380e93436eefe7558753793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98f8993205045a38cd65342463e48b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f8b28b117fa1d6e9c31ccd18faffc795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d48e4d23ec156898a3d500afb2f00e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30011c5519fc5776e2516b5090c79c0797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da288323c87d7e7993ee1819fd980232798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852477a9f62791d622f53437a76cdd3799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4b8b13bbe6261c9e061c67aaff7d9800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11cc301e20e7e65e46de723b9d085c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b03e3078f8e2f148d0dc0c6ced3815802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d620d66a05a048eade3c3a0d08e23f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8a47fe5a37800c579a7b4d6ff6ccc804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e4797fc60fe0252981bf35c294d95805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8b4c1c99393429780257d7b3998e9806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52705935510726465a79e44c175de8807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46ee91c5fd0139e1d3e0236a2ad9b4808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997a578abdb598bdd3fb2a2cc86ba4e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305cec3542ab0f633714f4966d10b79810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915da171c91f5fba808569dc5982a20811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef9676c539053e056d9d577eec5deb812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425f6f004259521d17e3ccfd105d347813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da07c9abfdb2300047936a2e83d931814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29bb567c59f1683f5aa1ca0338ba86815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9e930d24a928683d6a77ee08f4076816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863226ade2e766499a34a39b7a7a5f36817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eabae47755eea93fe847708572badf5818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05972eb4942e194849a3f180e1c270819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c83dc3899ddc4114b8379f9b39985820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893487d80f5b4b67dd43e0394269f3e821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bffe37c2bcc312359b3190ae1ad122822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd691136f33826659bfea1ec353cabf823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5aacce88b753b6f65f1ed7e000a90b824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139c95f6894269d458ce7540faf8b87825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2a0bc3b9cc9631a21a1e992fad919826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91f7480920921ccd5500a2ffa49134827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c846965d7582bc8c7b6e3540cac54e4828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc52863daa59d889d5bd322426ae914829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eed35d45c26e6e0977901482209648830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde4f138540e8884ee42517ad4bca1c831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd744526f90990d2839c00b62a378543832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc814fdc049a6ce8e7c3e191ce0d9eb6833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38acd412b0310219a465761e094d3f834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec409569786444f45396972fe1c9df25835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1900752e46b818285cae6722e8cfecfb836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953db254eefee6864b77d2252efcbd63837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c729661d44740fef4c92a116a4816838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122c9e0deb4920520e90879f1609ede839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b809e40091bf43277d5f11174c5bd3840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993b0589acfd9cc4ed71b34d437d04a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cea10d15888d7324075fdaac9873f842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679c9a81df3070230180f6c05e005be843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497507668eeddce76fa8615159eb14b3844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6d3f40cb3f2ab28b5cf0ce4fe52c6845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad1679fe706c16ae178b01a7855aef846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cdda1d816a334932b1aebe40f665e9847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193f197969cd5ab4bec5ba88c91ae40848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5e7976e6d49eb5c94d6635d62829f849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b37f3ff2f065b617370628f37c9ab0850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd78be3307cb3c118b3844cf51c66f851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d464d648aeb99a245a7e763bc204f4852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e07dc86739dae794aa6c6c42796c5853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9aac8834a8a7f593d9cce59cdc00cb854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82710806ccac8d650eeebb4e5dfcb8855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39852cb78e5aec20bdcf5b0b5b218a93856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036a9431e528fadeab20d9385012a64857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd909983e1671d44a9ee6948e99cfda1858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5385e4273abc884c5ca17b0b28f5b859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fcf85174b02d436114f22e67f6022c860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5aa7b91c841bd277adab14176553f6861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589a537bda0e67e0375996bc2443627862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb90de9fff31ca4d12f1555e95454d863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52801d97482dd9856b221c9a0116801864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a297fa43534240872e5267cb46b7499865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb4bfea1dace59396ae13b1afed6c8866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbfe607e3a3cc2263f9c9fda0915c5a867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75206a4e32846c8e7c070af1d8844741868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b656d104ea1f31ebfb970549ece0c5869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982be047c28349d0f9d259775ec1260b870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ca74a1d80583e71124cee5729714c871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07b6f3e3731283bc3918dcb2afa644872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9a46fdfb237439ae695975c62266a873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f9802d3dd46e08501f697be560f23874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236e4bc61059cdadec91ecd3fc6956b875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aea65d63259e5e3703ec96095a08c7876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4dd221bd0a40582f1780444c38549877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8346edd1b315bdae14c7163fe3f5504878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8205a74100c8b0feeddd3ecf6b0ae879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3111f24d76bd3ed9aa7e2e466f9340880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589d5f592278291f735d5ddbe175845881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757629a8b6b4e06cc3ec9408485e317882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41a2e4152f68cd934f94025580e59d883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c1921c31a129b9efa7709a150dc43884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdcab17ab43f0245fa3c8f6f67dbd93885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29feeb5e515956c0423defcc25db71886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9311b4452b76677c7252e53672c7b42887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488c10f5887ec843ce26acce3f02fc3888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e34ab6a317ecab86255cd5b01da65889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92eb39be5798d1bb84f480059287f27890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1905bb818e7eddee1e32b3c30f6020891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce2ff3f55ec68246fcd3293ecb054f892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1f1f4983cd6675fbb19809bff9135893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61d097f4894e823336dad5e49b7b66894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2c61b5b576af423e26c96fab555eb895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2681da8cd3937f4219d40f0a08aae78896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4c8538d79d068335617f26d0129d8897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4fdc6b84321f6536e50a8cfe2aaaf898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b88829a67212232399db1c84a44cc899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f8840e616bcd65f676c2e5bf4824d900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04d3a7ea3d9f4341ad2644a23011a6901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49dc8220795caa132431ed471c8bd9902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bed86cffc61e4abf11ab4e0883628d903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff4487b7e2c2eddd2b1133ce50151e904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fbea7237a5d86f11424bf12fb9a600905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9fc875d91a2f39e845ae1a6338bc9906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab2f0400069b738206ef3223f4a2db907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f5cb51351e4683b0a86f0c8cb83be908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfea4bb6714b0b9850d0fdf45dae310909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51d969d7ea2ba5dff8d96abd2b6a43910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c9f4b251ced9f0206649ae58bcab1911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57a59f507556e72f673029a301e3ff912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ad39c9a93a4b2d9a837b7abfd5c6b913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1b5acb89b036dc6553d98f6b68339914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d64295498eed9aae2232ded9a52b0915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c3eaa1a68879904528d6d9e466240916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c8e7486168120556198f2a23d1264917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f02a5265950d909df65984118f29f918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8446b6d496043f4b5813c4ff28bb49919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ddbc315bc8d5b7ec13d1a40040c73c920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575d08a7141d81e7fc642f4370192db921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eec55809b5f3a6aac7ad2bede5b4fe922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45851d4f5aa1e84b58ae49ddb6e49ded923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e49c8af703d41f717f80ce457da43924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130cb15d7534b08fe7667cbb58e20fe925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e446e6aa03b705e9f60442d598183e926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d7493f742605f9648f7916b9b9593927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dfbf2143d660329314f84deff1bfa7928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f75187062d44aab153594ee21fca61929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043dcaef9d42734a739239aec7c5f36930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fdbee3ecf1d2d8ebad38e6c59da957931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c0a420c32678e2f4e00162ed9fddd932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13d881ff0441aafafa125ed6edea35933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe61482a31aec006acf5c645e58030b934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59601280c76b15e5a677f94b3451124a935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8d3617f760a357ffdc87df4e0523d936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b0be88358668e5675293031bf1c1d937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d8b862a3c59e19cbd90e3b7fc89c4938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4c5dbcde02e6f802cfee6dfc5505e939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87d49e7cae5eb0472a702a325f0dab940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed345c3cec2e45b9bad39f501174de01941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf45bb2b5857aa8df740d2f4c06cff1942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e09f2f8b8c81d7ac23968931bd88ee943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba420484c31ca4adbecadddfe5d4dd944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c322230f2dd94436ed49b5966991d66945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b0a8cdbe9f9205b53913f07d14ac3946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752245115fcb2e9562dd8bdcf8ee125b947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac12b19cdb06041de3cbba5c538b565948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ba1a2cfbdc69ac80162fae9ba20d9949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75eb182b7247a44f4fa1db8ebeceb8950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e119cff1c3de716c58e46e3860a474951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a330a95e886f022bb4b55d10e4e8fa2952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641a3c95cdc334c8cbea1fbd3034b58953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64466ed5e4a6095b3da90a3328f14664954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9cdd2731c2aa19fbd221f80bed982955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87519f6ab10b280f0ee7e736fbc7fbe8956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a128b97f74f4d66fef9626f8c1e6f59957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf8f2fedf51a08bdf16f41d6313406958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d21a38290c68db5ed5b2a78b62a388959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ffc5c742a478d5e682ffcacd5b04a960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf68bee4e7ea0f2ae58f527aa24cdf961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4c32f5ba232e645349c677e6eada9962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30ee313d1a28abdb9537c59f349be5963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1048d4244a215cab4905ab172a2eccb964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e041e8e7d5eec705f86198d43680ce965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f3e760a16c0fe1943368a5bb9e441966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1050e196e459f5a24387de7d3dfb4967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1eea53302d3a158bc73db2c3633ec1968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96042171eafc75035a2413870edf36a1969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b9fb31de5e6fcbc632724f154eb06970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712af944fb98799dd64caef877fc6180971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b8fd280856de3f0b2fc1732e0a85a972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c6dae05ae1d11445fe1c096189d1e973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1bda8a8786cb3b3adb12180b442e96974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d910bd8b6eb6c926ea00a6b74ce13975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb78789c4eb3764dbd4c5a07279ce00976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b9b8b1725b1dea17680fd1a99f391977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77efc049f4ebda4f33a178b566629c9978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3657d31c1100628d4662a5cb6bb429979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f954e7f7e037562554941d3e6bae83d980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94021900dbd24b818208695f58c478b3981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a599f0f5a2426093651d9fdcca81c6f982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d94c552d22551697eebab7a0c78f92983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15026339d01046c51b715488d62faec3984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a793ca1aabe70434564233ce8979c985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93c774ca683f3e4d00123bf1ad6891986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73401e92a9c86a37a3a2be8071d3c28b987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1f5abe3925b46c13ffc4eb76bf659988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6661331fba8de38a783ee47e598ce65989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ddc5590909f452d738b5d012e98f1990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64789f2c852e5e8ff258142e1b17f69991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53b8527dc8c267adcbbca98113040d992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c9b0453a83e6d36347f0397047972993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91584df72538d16708b6c0b1c0a022f994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f999339ec0bb9de1577ca514e177f995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb693cef21a9c413158bbe73b2b1086996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52e24ac972adbb0f089711963c83e8997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d6395bd0a941d25cba295715aac121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e4ceecdec7c7d68199ce85466c11a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671f1c153958fc2564cdd37d0484f643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667608fb002ed4cfc35521c202ae58334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b510358949176598b94e8824e227835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa496d45c703125fc49d58564ce7411f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ad5dc864db33165914aad4826ea887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78b354fa00260f46a433238c384d3c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da79454c984f0dac56a3100b5881799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd03b846c841d4fc637befe7fe9bab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a31af862c39d341f07d63ff1757ea211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662ced351945a896d60bca78180d74012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62c2c9550c1219509ba18e9f19952b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74682215fe88c310e27cf33d141bd6c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f3605aebf8663819ac3b21abdd9e215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07745a03986b4d94f6fbb8a5dc0d4c816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89755498f32826372ff54b9ddc073aa717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc7e3e8280ec113fb35d502808100818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae04ec216ba4d460ff9b28425ad9c3719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc765c2af7cff4e3bfaec8555afe4f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed86f5aec3647c60e85f1584c66f84421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196dc998a4e62387b6445c8d4055bdbb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648f2deea1a675ba37d05b11fe3e95023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313fb657078eb5db3d8629c2fa07ae9c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f496989da84203315f4b304fe35e1a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6ad92b22c8b2ca3f1cf87e73acef626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf982ef210c15ed91557de0fd81506627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6af2da6be74a4c4f9aab8e419c02128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14477dff6fa9aeeb96ed92983ee41e429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425d2a9034ce81bb076e0004b34c25f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b10c30dfb8b92651f3fb75817773831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e54ad17ee886f8c7806469085e784b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb07fca578ec2d891fcd81859a1e55533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa443ef0e1b0cc1208afec9a95db2434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29bc9df6b44a07c35cbdcac6745d8635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c6a16a4aedfb756894f343fbbb41d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd092892aabe59f4c6af269590ed72d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac84d4f5e0f7cf8e4eb9c7a3c326c8238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4de21f31e3295ee4aa94b77e98b25739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9ee8542271b193698723917999c2b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d73f68cc58e35d13d0a93f90509e841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967275358f6e76d4159761175631b2442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed048b4bddfc07e8fc734ca8c8e76c1b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01363fcb95add68d74ac2d25e92032444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23d531c71164506672b8e971c8e99645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7ae8ab8762c4ca2e1ca607787ea1e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed838980149c35aeaad9a2dc637fea747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babdfab4295141a92355b4b5a43a0ea948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047d7c49262c32b9c7f8667c3103b8249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9adcd1106c5783198b26fc629adc5d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b68bb3f3e06c07591e2968bbddc40c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c04a3c9fcbae325935fbd3bceac5c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd623112305e4a8d65bcb6ad8fe7691553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273dffea1963840510cff99876b009554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb2d6a7257b315b584b806a66241b655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237a19eb7a1f48422b34af67f4e339156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59356b050455bf647cb56c3812002057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0540d00a09abdbb03284c655e80c658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107106e686f0cfc5a8eb0d7e5b3a60a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7acc0e2df3abeb0400cf2d0e662f15860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a41b61739fcbd3f8776e96960eeb9761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226ee765062eb29fb90430794d0054a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bcc22fdf65c94ecd2248eb879c28fe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b7a9bc653a859daed0f1a2a2d2e5764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0bd1f6493a95a0103ae26434b75a765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55fa07ed08818da6147b623f94f0c966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411326246e4b10a0694d34205d8fd51e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90398e8572b438aad9b0935c5b07143268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393cc82ebbae7ea5bfc4afbb5d27eec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2614d85e2a9f37fed0ed29ec7db6170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab7a8db90aaa62a8a09e875c04dfbb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1f8ffae1d94d72d293cbd0cc9e6fd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8068474d811dc90f1a4eb8d62141fbe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7075685c3d56dff06249311b6cb53b774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e8b196fa31b0fddcffe91e3c21ec275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86aaacfeb8e5fa0faa7431f129ed5a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b3f24fb545eece9dfe2342cd8614577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d9f0885417fc024ce77fcf4ab79d678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37cb34552ac58afeb8e4c010148d61379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc36c3d289433458d3a0ba47fda54b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6dae96d6709aa8e2e043dffc225e581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50660299a30100055b9d7781898863ba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c075920eaadb9277c80ec1567e1dc783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be837cdd2c9b223ac439f16a8e40bb984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951c0f604a75c8e51d3a7614b48896085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade102cf3c8df6ad41056345bcbbf4e986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c8c04c9746b73378306e1bc08893b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0db57e9c98abfb14e9830212c79e9288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b839be9e000f933ccfc2c7fcfb27189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a590b7b422d74be6575b76d627220690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66fc0db70ff3e98d6dbf5f660a25cd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e42558375acac3baefc1e388c49ab492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b4abe1f2e1af701763e6fb87eab1493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3fb93279b608dff4ff0925d69404b494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a82a54cdd9752c5bacea9055da01095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff5f9a551ca7904e4205b59783b59b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6615e7f08c5abd9ab9bb766cc50e097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7c0e4003a9e71e48e8be919a46ce898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fec7cc039735c8e2a4443ccd2dc5d299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2270285fbb204289108fcdd4992729b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8604a7df7620fa822c90779c0079a6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f79447cc9e35bffc54562296d6289102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b453447380aa50264da4a6b2f78b2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a133930fb4e36cc6c1d701a726c0d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d26f191978da00753ec63b6d366092105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062ba973c8a6905c5b01c37f6333521106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f7ee80b57dcfb4b7a61be2c336d47107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08819be75036c326076245f6c60b99108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854990dba65431108f12710cee55475109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ec5ab2af8acacd768a71c6d51e2f4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed05639ab849b8801148952f644e69111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed93fb07f5b91d9e55cf0935c45823112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202e2b496a1181c5a5b2aac0a97c28a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7650fc36a03fd073be2475ce064f45114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b20c6a2dfa2f0e363e277f96c3dc2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59ee0929f98a7abdaefb468adb69de116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022207155f0f033f8966e35211bf623117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a0ef472b66db8d4125b1783411026118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eead5ec931d4376c73dea9a4abb441119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48812ba413e7814a27794f3b148a7d28120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30808a9c4c5a058bc1ca90062887e2a0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2f0cf3cf7f99b98b8c8c5b08a8698122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f64e622cea37bcc4ff40f079886dd8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37318596bbab7a8d326398481cc3dc20124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244bb2951b6d26c5e2920d305b394ba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5bc69da7cc3f439dd240d9251ac3eb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508124382003a7913e83d0d114ea7e7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a54fedb9ba065acdb9a1c7b273aa8a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c88363063b711222a8a42f6bb97f89129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8619b24c5c6afafd9fc9d3b7d88d9556130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014a1029ed12fa79f89a5d408c48f7f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af045ea3e053c63b985b76ba0d576dc8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b2918bfbfd0e86943adc0a1c4ed71133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d47a9494c7008f38fb1d065389529134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afdac1644c3a93db0ac4d4c8e692d85135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f2160e704904228014e17c477f864136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f245d9b1e4cac7a41803cececa7a4b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27eced53dedce275febc46bea1e652138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1d9c5634c3183df9dd1928a66c932139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f148e4136d7c60cbff0ccea1e696a4b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c426826dde7415c5952dcbd0a5fd9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db935e026854f789716d64d9f602a50c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72957d3cc530a5d122876c379244cdf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb89e335aa605471b0fb6a7e48196c4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b64c952c048fe8c24a61182aa263d0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640191d370f822ff19cc9088a15f087b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b5f566dbf38b8cb2b32190a6080e6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f9f8b200fdd2b1534ced7a26c471d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062161352f85f29c99c99b9bf3a0a65149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0fd37b799e720362bf9a5c883bfeb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769fc0995f5c8c4f9879be283e8314f3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e680618c44397918fcb52e4e9b5b9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8130d5d0d6520ad39ce6557938b39f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27df8e35645b5bb35a9eb1701a0558154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf58589ca4078f80a2b523994af537155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115d3606f1c35f2c1b3148d70c47e27156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294fed2534d32b826116da862d21897157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8184fc742a672e1eae52a29697980158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e26e897a026548b6425589b68de472159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997088cbeae47ef6bcfc7420e8af3f6c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e949c6cd27a37c39742cc4672f324161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d74dbdf854503fdca01da7b45dcee162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62be3857edd47faff42ea42f05e9671163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa594bdef70b4e4bad8b0b1e85af68164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817331fe5d77f04a3fd1ed2121f5e063165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b3742c709faebc3dd5e7d6b68bc6e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4cb3e9498e39d1e2b57d10d791f451167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a4ade3f1e10223e0cb0a23a973744168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1295bf8c354d42dfdf043c2b7af6a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc6968d0f41f72fb279a04727fb4d6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc8b76cf41b394ded352b6d7608b9c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f1decc4ec8aa10f369721c48843ba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf6cb0e2e012a25c2038648eecfc2ad173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc331985a1eb3cb0390860155f4a214a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ef3a6cd21b953bb0b1bc500f91ff0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e87eb4ee9c6be69aa14686a1aa6c5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451687c6d08450cff5a759cea67bc3ac177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45f919bc271d0542fbc2c170f67f2b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08710a5a1b88584a2a1ed9037ae1068179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32c293256ded334753fb7c2622486f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c376dd4eed29e24dda73c4b5128b3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b35f42f64e10a7c61c2107517829e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98ed86dc229ad52f1384d459029c10183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569f9764955c24c31dd4e29ed92920f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca73e33327538d3fc1d70dbb7d4636b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b0e65e1be9eef736f898e00691a70186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14831614a56e27f68f567cdda583db5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc0db2b4de6b9f70c36f8f104f20dc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ba4b1c80167dcbed3df226e603728189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c58b0d272a1bacbe854c134ad24f9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f420f341bd6a67e37c3e8587ee6ef191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a421736ea55aed76109d0071e8de3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3733543abee7d9fd5698e49a4637c49193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119c011c9e20097a80d8ed939551600194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3543eb2cb8a58e294cc5f940a6cfac195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f713d143808097023c5478e150d32196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea30d32e83b08ab6117c84e88ad77c3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f32e7f0bfdc15526418510c0c0fb59198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506f087b04a7c1765e50d7d9c3baf14199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5957a2bc9d04ccc1fbf9c4b150da8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1003a13041a2a5c168bfa98e6d74f5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994035713f5772515005d2698d09316202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997bc03ef588ba32640e1ef0e0ec126c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec834d1e07eaa200e9ad96e9548b3ed2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fec6e5734445266af838fefca319be205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ec846f7043365333cdf6022355e40206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6b9a7d2317d5d22a3b865a1905bc5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed7fd8ca0c85ebef2d8e4f09319ffa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a57975bab6370532855ecc994c33e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfadab36d87248efa23012d576bb3eff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf4e3c08183b28dbf91b4972c66016211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cea56e6e17b6ae4e2f9f315f675376212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d1cef68a7b9b7c2dc4ded8ebd1052213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833bcb326705bcffdcf1693ac08d985b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef37975c62b4bff2ad5b84e43b2a47215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06776de959aa07fc34d1f7292a245bd1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8016f1216a50efc0dec120922f1cdfc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889d3ad1f0c70405cdd65ae946a5eee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be9fa0903b79dd3e851c4f397b30a0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c6eba9b74f3bccf22592bb3f400b6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf45220c04c27fd59352f4b2d356d2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf799fa45eb814a6027b77d40f92afd3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a24b5ef9e37566e63fee27d1800b14223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3185fd5e80408d13f3df2334df34ef3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7f0566b21662d94bda16661074fe6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bbba54021cc96bafd388bab15586c4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366710d490bfd03e48e50d58add40d67227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a5029d0f5fbcb10015dbfc542ed69228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6a1dd33226099148a4e6268deff6c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444dffa518ca2bdd09fdeaf55316cd93230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8840e43e1b58347681dbf9257b2bc7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1590055b1e00dee2f5e84d2fb9a199232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cfc8ee9c05a6d7d9dd349adf5f4f09233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9fd5c2a53f226144132d0bcb19069234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460783850181a68f5505ab721611dedc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ebc200127674e1bdb3d50b7538381236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001b238d1c0e042a9ffbccfe06cdc18237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bfd57703a743b5c1dc4bb39335d5d3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1782fe2011dd91fb79dc71a37031ce239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f115ffe3a569afd83ffaa38f3d6ab240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f33b31ba16d6ea1d91bcf6e2621af7e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1837eb5159be584056ce64f644546f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4ae056428ac740c4ee3a3f8059167243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f275d8ccb2eb7759ee8dd4e3d88718f5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f5a34a33be28e5cd008e207765034245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841ba54bcf94213fbd4b8e9699b8034246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d05172308919c826a1793a2ba5931247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a3d0c9785cd6f839a52237c70646e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241f3da7fec2cbc65cc3b667d397f71249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4e3a01d115960d9c83b265b2e8a99250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb890d214e07c68c646f0f4753163a7f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b99da9121eaf916a130c249fe3bce6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16800a8d6fc609bdaefc7a0a3d12387253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46d5cfa15b549b3bf875c810f335bf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71951528f8423190253811db2c453ca255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6155fa2e36e77bb49cec35865651a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0c341235c8a29ec152757c165e86e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40fce5343a7eab8646233e436d9ec97258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c779b19e833be77fd2914e2cf3a7f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd97bb2734b66ebb34c3a8c3d972ff260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc52d2ec222e6f52bc561ef11fbc81d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b25f454dee9fc0bd3fe9d29f3d1c0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7246b2742f8c01eefab910fd8d616c9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc43cc0ae54f8e8389e8345dc45b0c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a0df57397fa041eb6dc561a9190160265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51490a192f65eca385a20011aef71a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696a26163c5b33e6da0c90827921092267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b409237797142a492536ff78a51e5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ceec8e2ab00ca29b5ce91a378fd7b0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ce99ee3d3af824ffa164545fb47ad270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546ffe15720a6cbf9bce6c35233af8a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07825f03ecf189e518fc0f45cfa2d967272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac226e6776ba195f6874cc3c198935273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3bdc2935904924da23f5e927378fd0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58550fe62a059c2424e7f93cd8e94417275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39a34e3d0faa574f98a485f4991176276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845784eedd08beb1ed64b2a831d7772a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d19f6ba07b4415e9706ebf8d1753ae278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09d6c186f94c982c5b1d66a45175f2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ccee142b3e5b90f68bfbbba393d58280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118144dbf3047e39f89ef692ad0d4d2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448790505baf949296e1d18638c3b864282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288400bc492a85eef69c4e688921dc56283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a32d0c982b34ed7cd1e61fa7708260284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f96e9e05cda4d57d147fef0180e857285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61bc9f0b3b3d28e8016c87529eed91286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002afaf78441c7076cfe8cbc18afa06287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dbd2b916cdace7b40ceacc0a0e47ff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a2b5546383a98d1e3dd05cc5e1f46289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c807df35ba1a97f48c6dd3252bb1184290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8796246675167cec98a7b7432f992291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b92bc2c245738ca81b5080952628d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9319d5a9979a3f62996ff90bdfa99293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c7959beabcb14f4059f5bfa1d8a4a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36407d760d51f232a6bce8fd7aab2caf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03da0c454d72fa21e7e504f6db9a6fa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d014b8cc40f1230ccb32047cf62414297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876aff3121ae165799b6c8fb9d6a264b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ad7adda06bb37bea88f62d18af8e5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab5dbea8654907e5351cff60a6d320300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1bd57248cd6283aac3e2c6b0ebd9c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe8bf69640fdf4fd80c8c98c4e351f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20bfd2d6c7f18fef449f2f617e08ff303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256723ff412a4feaad4d09c4cbc664c1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d86c6473a49a9404adb81da8d4101c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ef8e7049f3488e055fe7431de09cc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8ad63b13082f41b5b341cdba4d9cd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763bfb8eb777bea3cde28b198ef94cb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b866b649468ef21d7f26b10985512a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e00bfaf2cf394c4eb1a4744ecff3a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbaf8439fdf4f6d18321fb75fce75bb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ff9a4889c5fb7ef878302389d8e5c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6889cf6e37adebdfb2ca3ec802b288313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f7a5221106286d40b28e4ed466f76314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580d1f6ced1a2375666c632ad75ba72315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad89b9fa0c504f1b95ad9065dfe3bcb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd7c292e681d0bf6a59684a533f154317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194feb1889821e28bb5e2a6a6e7273d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16fa767e1f58707cc9129e2f3403623319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91abf601e94430d8d6301b218e452c6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a8ee6f7e6da54300df175a8148248321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ce5181e0414441227a1f9916ca5dc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53a736359fea36a25e6f248a63fe44323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e8ce50e9806229d8b727c906480e7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41162ba25b6844d4a79013578329671b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547128533ef225fb378146a04d4ad79326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4b8522263531bf260f6913ca3158d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc2312d930e3bceeba3af16409a0c6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78113397e95c7a6f42117321164f7c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38517f3a1b0b370fb51d4673ea9f3fd3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca31995bb5e576c4e40b9a632e0cae331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e664980531142681ff1856921537e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dcfd1126fce93e484868500b8d3ecf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6727666593c13bc84efb8f41b264f5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239db311421b2c81b6ac459358ecfee335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5018891902736bca373fee34109d81a9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5d4d5b4854098bb60cef6992cfef9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682d8f0095a269cf48c4a5fcefdc85b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4b62109ceef88f7b334e21473f8f9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657600981aab5829a7419a37a382da5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4855555c005c7b20dabf412bdb154bd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37865ecf5046b8f5696da90a860d1b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422545c944f9cdc9fcdaca2bfdc5f1bb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566782bc3b0848d485064ca6786a323344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3cf9f1c0f03b13f068ed3dd9eec68345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c07c1e55778216c2314260814d9d61346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bcbc1e310fe0e2b7575a1adbf4b998347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df35066570fd2077abda957f96c296348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04761c6a4e8f6e51d60e62864ca23e85349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d92cb2a353b18e859f1f22aa7dcf7d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028a788266a062ecb38bf98b46737be351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5253714883f776f8c4afc8f749838352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d71fd094c996fc48b67aa31a4b283353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76c70d0e5dad3b81879a0e1db9f79f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85219b2dacbc95ff99de64837bf0431355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82775115a9c4cb8a21a1aac1ba5838356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5331162b63f2505266c6e9875ad16357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab33bf1e09634ea9a98cd1c97622d54358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17920f2854464ce58e0b27d9d425b2cb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685750c2141901190416d766f4cf984f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fdde6a781cb1a497d19e2f907e3f3c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304bee87ba0472bdc2c33424c91c0052362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ef9077ecdf42be6ccffaa0f619924363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9bec69da889aca66aa6af9d3344fac364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6791308bac405e7ba5db37ca6fcd751365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530acc3fd8348d79aa7235c1cb8d971366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3da86e586f99b033a342610d9a103367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97aac6dbe8dddcf4930e0a34ef89605368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9dc7661fc777b985733da10fe9e8b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7997478ea115f9c5eba3d098511d1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa208d5c0cf606f001042ed0a3a56d17371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1328e4c5394299975f17df8df376a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f31a1e5f281a0bb6e1a002ac67627373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc97cb59c2789f2769355e572a565ec374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13dec7ca0e4a6d111f44487a04854eb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60735dd2c6bde54fcf3d2669a66211376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d22effbd1ce75dd5e791bc05ae09f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2037478b4011bbe18bb05ccb44c71ab378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952956c8b746b01914c7645188487a9e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e92ed743e6b24391332c146c218d1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba56abf76b55a9f6a728d1ab39f4296381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6083ca57ed5dd06585d007c4058f5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2d118eb075968c18a16fe59421dc0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70332c7cfac6f991b94f33f4a9c98b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03780299eda43f4e65f9ccb3226ec1a0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd0f31e9a34ff42c5fb61b3be3e224386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32a9bac49278f8ae4ebe7614daead3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ac74a0a1844614f8adc228295eccf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0db105dd3b2e10d1e69546d98e54f1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ff400084364cf035d2c5fc4ff1a8c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e23a6f638c5fe07474416c13619a12391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4196805c3d349ea48c2a1924d70b9707392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1bf47c7a6acfe1d365aadd0b361f1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4eb3678d6350850ba4bdb8db4fc00394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc61032419335a1498c4e2d118b600395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325adfce625a4b33200ba49e0d8144ea396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d838b060b5be68c34451129d53723d1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05f1f635d2a8a24e5422079c83adcf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a429575b46c670d42d47ecad3cfeb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab509f9b8a6f5a0c99173dae6e173b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c27f9dddfeec566b393785460fb1df401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1db7dc3749fef3e9b552c017a3bfd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52562104825c018f2811267d1db72a6e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a38351339866ecf84537e74525f3d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adff6c66e5d07a15986e76a4cd7d479405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0f04fc48d69052c56d1f1bb4a4ee1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a3dcb67a1afa83c9002b84eedee08407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b284dab0fdec67e1fe520ede38fc4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc29d3e2e617c903b19cb1ca97707c9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc113a6c74c805ef6c59976d6345bdce410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44fe5a9d7d4907d3ff28e61a4d40394411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a748586985ea1ddcc1b3da0d6eee3dc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420276eec1cbcd3f7fdfc63eae7f16b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd3d52bfb8dad1ffc567cfce464f28414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7daaf1332a25170438d66e1dcd1f47f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b156de62dbc1304ef490c72fc71c804416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6605a0f435dd67c76530185cef85a3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b802812e80cfc46f447c0b2960e7a7b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef452746a2851ffb306ae0c0d6f37ba5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b69f7b9d1a35d3307f3ff1bf049d9c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d5ae8dafe2f1cf391de45d049bc2b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a953ce31d6472f41b07bf2ac224d8b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8db7c9ee4aaac5c385890871fb9bb3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ced11c76e24c13f761c562488d510424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5e6ab503baf8ebf29c6b36861796f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f720955b48e14f409ec39cc8729d5d3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4e039aba9bf3c9ed25ac11dbefcc7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3e1e0161f90a7568f8735a7ace575428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8578d3fd96f394aa21e5b6605d848429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1873a40487a5f2146850b07faf5b3c5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c91b89ce70fec8b54593857f6a464431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170c07e91a94acfceeff287bff21edf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afec45dd8f4714387457a0205bb30f7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9264ba5bc30ab297cc7d80fbc108d9d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d093e1ed29b285ba3f2f77ece5ba1fd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72c966e8a38fc36fbe794748eb82f7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5bdef65f308dd54e136f8dd94c955437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9139430c96c82c2556ec57e4ff14c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6708dad399fcedeac7e425c9e6615439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a84b69693b69fcc4c69d2e31025d2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb181ac09781d6e3df5d34c8e7fdef441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef5c4e5489910fe3a786c19a090e54442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a981788f55282439c2b4079d1d6ecd9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97057da550dfdc9a61b8202cfd1d2131444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01083dd05a6293bea95d0b2df77c0e15445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c93b8b8748250bc22adb3605a93c58446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d475c70f77ffbc4470a4e05d5e4325447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24482d2412ea123d7eb41cfc09caf6cb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd253b31ea48fd93cace7e25bb0fd33449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03562e5b0e9bd6a5529d67a26e4ab1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b9ad422086c3356c26fe2d63e6ca3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a8695420a5d540dd6dcd302eda5ad452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d9768a9dc416f492f5f2e6dec5d99453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ee6fd69d0f21419a48272ae14964a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a4f3d83d7b999b7479b9a99a4b7ca455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4022c3e7cb0190c397c522049014ae456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df191d77fec3422e0b09c19d71d6bb5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99622761f1acf740b0d2ed48360b0c7d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101daccd976f33844e9528aa613153b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dfdf0a57cbad7c412501f5cc913c15460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea952a414b3493640ff6d77d3e5254461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c77fc3f900749ceda643641065900462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c83c73ce73a7131f8f05cfbe9e95c4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ffb7acb315d252c2ee9c92cff6060464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5375ae82c2f384e4fd90c55a09886465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442363a4d58b52dd7f69ac597249225466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56174f1b3da1efa351a1d26a742cb55467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198006ce378acd6693e03d0c3d1cf00b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4498911c9cd8e648b620dd4f666395b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6c2244ea3c8de1af779582c863287470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519bbf702fdcfa5ed7e3aff14733eed471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a7c53010385866b6a3d029481c32c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e1184078e367715cfbce110479c05473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73545913a825541016eaac1d225d1f05474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f1b471941ff24c699f2a03cb76538475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82848935aa18ecd8fd8d560fc483c3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6b6903bfc15f1e2aecda64b583e77477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53fd4237f2538fa819b3e796fef035478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222727bf8bed31bfe017acedb11c87d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67460478c731d2d077e9202d03f5627d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9080e1d681ffd13c20f8b152802b575481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2055b155407015a84d458e2fe877aee482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed547574a79aae20ed3ca94285ef70aa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5123d9457db0d0654da59dde0c7673484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f0ffcd9d23702cf58072dd87f4623485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c41d25e0b1b41ad641f833ea66481486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703447ae4c6d22cca480ff81fdf0ae7c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26215b5744b8e4a37bc742553e5c5675488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4683f482d35b6a4bc7432045a43d35489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31b757fd670318d128318aa13e81c4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6e873fc713f7b22eb1a5866ac18d1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03685ec891789e7ff84fb7e939ee2bbf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca003c5305001824db15db4e584fb4c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e344b4aa2d463d60315c9e0acd3b1eb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965a8ea15e8e7f6d3944c6ff8c1292b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac540799c30284eb6162aa82f5c9477496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fdf9de8360f0632943e754074fc79d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c1376bebe28fd6e5d71b712ccda9d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc2f8dd12c7f06121673e2ae897d3c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a450cd57ec45644038343f206eb22500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01d3d6cff9233286743c7ce09e3557501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf293bb65e846b265d97064d87e628502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487021e8f9049f9997c19e2a1d2d44ac503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cceb41ef6a5d2ff1e60de2a0eea9e1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad019c9da3d9a24f510cb4546f05c17505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b54526836174d9b9ce6ac2637ab0cc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a03424876acdc624f969559cf85658507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610e1f6d4006afc31e6dd1917d8f0a4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a174e6e7cd7c0c622c61859a2a07f89509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7f288d85e3b647ae092e7a29e5509510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda471015ffdee84973b7d3ba119d09511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73408001425311f0a761c9c40a6b52ae512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa21b6b0f5d9aeaea36c13917e84e2f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d32dbafda68af8c4a49b952407648514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76514acc90caf356555f3eb1b8916939515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e95278e57ad9af13bfe58fc336a1e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525ecb21da866c7474dde39a833a16e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca028ea4fe5adbbbee99329360d344518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966f7162ae5926e85fe9fb056e9f2a8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d49de2f7679e4067795a90b6ee525520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120bf14afd8d305591e8284c36be7420521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a06ebb124f44af3a7db2d83fafe92522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ac9672df3cfc1465a3e5aba62b42b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d397ab4e43bd1c915b799058c5bb4472524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f06bce266d1e19912b72007e14345525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc95f6022aafd15cf1115b67253c1d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787382ea8be708a26b8734a84399ca1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cfa78fbf40df98cd0a31318424b71f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97df347cd3c90007fad0e1c10075acd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370643e0594ca956a0c17cd6ba61985530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c193f52c8de71a307e240c52f3fcca8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017c09ef4dda0cbbe99c162cdaccf15532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64dbd62176a25217bb297a8926622ce533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d8fbe56f21ddc8ce51cc2392cd89c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd613b8738f494dba72cc98d65b46cb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65abbfbf78ed2cf5bdfc530de98d1378536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21fd38f1238e65044eccc6c2087f189537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e182ceda2c2d93a7350abdb036bfaf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9171d86b9a7fbdddcc73eef42dc478539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afab14159c1ed617ac0fea7766dac90540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b137d8c827a4670ee5f342e3c2a4f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61276845d22705cf0a2265afdc8f8169542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a182564ca06da3beeb58e2bc30caf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51723d5c62d441442e8fc30122e1dd02544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61cda78151d0c257ffe9fb722e54fdf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9c263e86abbaf37c5b385587ab2be546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb60b8c95391d3e4f933ebd8779eb12547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537bff67429f0f2334ab1a3668e5ffb5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626a45022cc5958cd4d80f82d92f4ae549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a07fa14218ccf8c2404e24fa589cc9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d7d66546e15fac395eb25514d89ec551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf2b27cfcec3573db33adc1a356b3e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59f2f3e38ba08503758565a8c7531c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd806ca0909d68ca1fda4cce6a32b286554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918c1c76e71d0a294711b31cf1d116f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdece5434c0e522a80a1d0732fd625c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894752ed6e9bcdc8cc5bf57c20c23c6e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec77078eec51df2f3a124403a2699e0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8c33ac644acce4c355a59a8a55939559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453cce0803add0241b0c0d034d137d7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a06208a84fc7417b56d27b9224fe9b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28f739fe4bf95b30bc5e4d64deed76562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f99229497632f307fcbb610c02a16c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b67fbd0aa1f0d850f119db6e8ea573564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbabd71eae64253c3a832e1dd2f71b0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17983d3410b1f46ed3b2cc1955afc32566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed89616cac7d7761635d4880c7a97c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8eea2a0226ca67fc9787a5518b7713568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1aba348df7cf6fb781cc3f3fd7e725569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9efe5a57823106f54dca07ed8c777570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716ad8fdafbe35be7d20b6b4d27da2e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c608d0a8d9f65aaec753c59d1a2677572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79bfc245ea95c875089a8edc2612af573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9ecad225daba6fd02ffd4ccaafe52574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62b8e98f538f7ff9d9579331cc2e37575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518292794403e49dc61e95f818936e65576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7709c6d1fe7654a2306fb70ab1a41577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b165cb55630091f7143d6e731c5cd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc05cd782d50edf53413e1996488765579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec715b629f852dfaadfbf33617e7cab3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239803d01f9b710cf1ff9eef29d9b0d3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172de0ec2a149633bb6e1bd94fed37d4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699daf3a47dff253cb5564d79a61b40583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36b7e460769cfcb062be1602084949584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5faabf91b6e0c3f8bbc8de9bbfc1a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2cb10f010458617bcd6be246ddf57586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657f0675740fc372525fc5fbd914410587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab5c027275c1bf208c2024b02d3857588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7304118dfc5f158414130167c88fc03589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94125fd21dc07fd4950e787bc0e58369590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05314c6c9f4fc3e9444ca7940190b42591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfdb7dc8ab37da2b8d8c10c62c6be0d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3ab4f3c323c2643b57d4ae40eabbb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206e3b021456f027006c050f8859bb6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d222b8dc2800a9f5eca24569fe643595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0902590e679126af9d56a9ca47c49c7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3130957f830304c71cfecfa3f1b33597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b47083070e87e849a0c2d7f96e3d7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8c1a58b996f340b4789c764e7423b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2957e0d9cf7a1d073ff755c1028c49600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c541eae630bd389cff502de8c551b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c78dbdab34667c49f7450d7f25e20602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e648a7ba6ec305786838f275cf7d7b2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa69af868143bfefc284c9c7188eadd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257337d3f3bb3a6337ea4578fc28c2a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af67ed03369eaca4704bde68df0313c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0ddd818e3b109df91972e332b1ad4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f135730855a33c67b98b334383708e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4389995178cd1d3f9ca752967ec25609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae10c1b8dcc283f109cfeabf7e2c872610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7daffc914003e8599256686b0109e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76a44df1882ebde42f8611af638fe0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc349f46de12e53c19cbab16e56e99613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d226e118ebaf6c4fc98f8214748aa0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37081c61cdf394883edac7e9bd838991615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9195843bbd0d85041265811b1ee095a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f943b160f2f94f4a079781241f214c0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb51e43296084615476965c252cb2ef618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d91a88917bc0651048268aec02dda619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ab6b9f5ba96f62a35b01ce26f80fd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f347eea7c84c7f800335acb2513d74d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d004bd0be7c249a6f3698ddd0b2ca622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b0974369c05ac74de94ac5df654f0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b9e411520f9b848b1536962b7cd61624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79841170d57a6c29c4617cb9bb6e8c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e17a8fe84bc34c2d91e314bd1715e1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc75d4f080ba50b0c56ad65ccd0fdd3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794351c35db5b7964628913e0d4ca64628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d49f3c5765fe07c3bb17a4573f44e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3fe3feab969408394a5bd4001cf10630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691960b0712ad1863c10c50bed38267631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd9fafef6ff9328ff147f3788a7008632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e9dc779ea339db4aa07d7f0c3b3c3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb311a0a2e6aac7e14a89ba69604b2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3543e65028648292ff4b7debb4e47635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223869c6500373a604592f361751d27636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752fc8bc7453cf6e488d26d6540b0749637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db0eb15f86fb732bd35446e0bfa1b1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1a4be0aa0165121802cd700a36f54639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2208478d30d2e6a293a2d5de6d4d4c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea604d30745590bcbf34e24d18e4d687641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6fb5d92fc12e352145150e93991dd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6b646b749f9b74d31aaecb1d5d219643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe001a6389ee096db642841893aaef1c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3fdc18dff8f7143d3f0795b68003f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020abca014cf058e33cc1a4c99b15e62646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f735dff51677788c3800e2d1b99a6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d742ec5a7c17ed44221f640d380f76648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac100d8718928ab61fe9724b8ea2b12649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d031dccbfe966caf73effbd74af8fd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031f1d9a15a91e0cb8d6eaea377d66e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583176c4018cfd5fb19bae0d2ddf0268652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912ec53a907e357e2f8263ddbeb7f61653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af5b311b1c7d0d7bf97e6bc4717a73654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19eaa66a98ff9c65891ab829cf2297a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403f43a2edd2258be8a893036a7e506656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1052de070d37d0c80a795c1059adf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5612ba412959c91e7c4e64f80d09aa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86920579916524f0c48f295ed7cee3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41403e6d3290b77c8309dc2638b613d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b9cefa59b9c905239e89fa4226e9e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b73624d393c40b039748b6318dd51662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b55892009c4278595bd51dc1677307663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050ce3e8e506606b48065d35fd9913f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900fefc2d4aff293e0a192601036ad3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf17417f875a09cb7b0ab7aac19a0a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de6bbfda2e856347cb6177b7f75661667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e25209c17737a10a444e818ef4052668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d40d7ced41cdbc5a47ddf272003ce669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197a03667b2594efa2bff68c7c42b14670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0980e0551efa8f5843dab12eb3d71671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12d95295ad932fd545bc53664debf1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac570aec0a61df7185b7888bfef14e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578a79cf61dc972fb46f86134ba4b5a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf54d8d4cd2af26d1eecf14c6aa8b79675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431466e9f7faff57795412a8a460d0a8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ac65853ebbe3d7947f6f64847ea0f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912283bc1e18a447a339ff3eae6034a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c4ea43cd8cacf8357cd4697246a7a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a70874e81885517c5243fea3ad675680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3469072dae4f4ba2f09975a130318b7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c3af0323612bba5700dd8d353a3a1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01473ea95f01efa8f0bf01c707f904a2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43a724facc8a2c88ed6b4f3cdb3e05684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aeca4c465ce2c4652e117438cc47d2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a14eca908f69bb807cb6bbac5e6f2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b15232df1163c127cd0e75aac618c4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089500fe8bfa2a5185b849022beff07f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863d210957b37db2501f58344ec5f4f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b242f9822e8f60d675e3125e079b5b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b063e1b4ba562e9376b060d0a8be7fd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9fdd41bccfb6769dbdec7209a03d8e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efcfbef323364e4c4b9fd74d65f8629693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102acf119d0163bcf5e422ede92251a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c469b97825e52b32d892305ba3a2f77695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a6cdd1130e6fb0e6c0f6d83533b96696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc016d02244304aa761e599971ac388d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2cbfd3996eb606fc8b8d6b04ebd4c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf65ebe388b1de41a844e58dea678c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223470852558af66ffc53c338919961700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585cb88fea797eeaa1bb74fede1f7e16701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ccde1a79b059c431197ad38f85806702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55157bd409a66d2a81de39fb807fb6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb74cd69616568c11c4111eba0ffe3d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51037e34686649c543e8c929cfb5562f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b6fb496665411fdc267294d8fc7d8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8281f64313dab9f5ffdd3eb2b491753707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734cd33ef10e31a95bc8b143a6dd4e8b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec4b3d1040826505078200085d03bf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7393cb9c0491f14f3415eaf794176573710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eaff192246fb1d0cf9222cfecd6189711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd57a8864537c032725eaea272c59e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce086ec73c22b959fc9e9fade58748713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83197febd237684df82baddd8dd1a9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24258275f5b0dccd9240e522e80a7ba9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e4fab1d65fdebd9c7b650503407fd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838a03cde9b472dfc6d39ef2376c07e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a686878e9db6daaca34ceec026ec4e4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e0e9e3f68d3fe0ae6e8b4209b9999719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bdddb035b44963b7b9a719ea23bf13720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935556fd30981a7ab6c8bff9c428487f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da0a0df097dae9969b6eba5f7d33be722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cae8e1b455b6c80f9995e052633e88723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d28750e7ad1cec4f99e2b9cb166f6c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b62241036850b5e96159e6d113dfb2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77ba91f6e7ea53b9917a4b5f09e782726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa6e6637367cf316e176d51417e206727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499396497718b2d13122d67dffa3a333728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870425cdc21ffb065e5f2fdf60a6cfc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf557bf5f2ef17d29d4b9c9efaf3ec1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4cd6b0aaf156643fdd30a3f4b9fb9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbfb7ee4626588ee098270bb45678c5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22cdeb8efd8690ae4eeac5e783330cc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6869da7a6d63d91e44f8bb951b576c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363f84381369f123602390a55dae63d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd836e0d98c858082cb6795637e126c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd336e4732d48181379f017ad4fa735737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba1e2dc220ded01972ae22d00a31dd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce9a7129929363279a7fd6639fd8ec739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c726c3570db773a6b145c31c148591740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6edf5756fb6c9c70b091e8af69a3e75741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bda07d5c88009df723c5e629f93370742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd146c3c1cb93f934cb66b836f5284743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c75e187e19e220760934666c04fa32744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a72edf28170af727ee1178bc315995745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e91e930f7fa0452a54e510c34ee17746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3295bfedb0eb3a076c11ae1a3ff11747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48cc2ddb58234e9366d7a2bee4890c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f036daa2bfcccbfa97cbc440a4780f1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694a96d109f09acdc0d7102726fa427750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0cef2a26c9d1e1d874eaf295b5de6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf805ef2cb8c72de19ebe8a27b13cdc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63696cec6bc3b2e6389d7863dd2e9522753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc915beb3c4026f68863755e6e6eff2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2029354311164806782ce23646d27d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2375656335221888bfadee66c23a6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6f1cfae107aa6e961664245309005757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39de8ab747dbf76384156e03eed67b8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80397a16dde31ebedd91927199052b0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832bef4ca9a02ae487e1519b23f5056760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2cefa6ae1d5cd1a049293f7ebfd60761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16d8346d0cd8ac6bfa2b02e5da11e4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50e211e66b759e5d844a2ac69a0798763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8bd416e4e5bbeb18242c19c7a077a6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f70ccf512b1ae94ccf6de14fed390765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816303f52b0d9ba833fc76d341efae85766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff15f6aa03fa8b80fe39745b8af06c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77601e3f384c67f68687ff12a9d3e3f4768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b00ab9ad21f1e20409210ff9ebab8769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb8c94dae9b32170e53e8b4d7f66f4770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466b5af3a2b70e80a7e0fe213ab17c4771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca460437fb370abca943e869606a51c2772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c59b435483a1f8ff12b4371270678773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99b1ca9f1bab58b62912e5d46ae535774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99a1d089a86ba0706ebfca8e779e9b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b79622a75121afd8f3b50b1fa5ace0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687149cc3a7929adb10b252e4f29b1db777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571972370a9e2621ae7557ee634f0b50778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f4bdc9853356d610753dca18fd4eb779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b6ff8ffea5158b861a5d0f740eb9d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94027abfd4ff9ab8d757e245e0a333fb781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e4edc88ecfb46fc8d26dbba013b50782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c791fc7e88a67f221dbcfd4d097450783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0070965ce30f5887202737a71adea784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a9ba82440a9b3ca5e1b5c26ba4016785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc0e3622923309dd08a8facfa993e8786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611676a4e55952c6a1ecc717474ead4e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585e82f08c6079d4e13e705601263cc788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b10524763705bbddbadce3ee1bd63789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8ff635eae216e1198c281b880e2dc790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a7caaeb5eec77c16dc84ad878f812791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd6dc9534c6d44cbea31af74c8812d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f80b49c78018dedeca3190626da4ae793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a839eb657227f0626057e49afb7a3794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00574bfe99f7adc337490573c8b41b3795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df4ea2f1a7409e53cd9872579a9a65796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126225d684da2b3b0952ff183054fcb797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ddce3f47f6900ae3223b04eb08e9b3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12054d4b00d23cf7a080931f05647c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c034d97e2feb8fa32577e9ad17eac800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a997c9a3a5b714197633ef4e668a08801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7c9864259dcffbeaca632e082d5e2802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57ba9e7ddbb0ae0f5af2e661230d6d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fbca3782538f8795858b2f7e7d720b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc81b7bbf091af202b8de46de044b52805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63843d353467bd1b0dc1a39e2ab12f4f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078b6b5a6cb987e00532acbf7bd4052807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12b7fef2f2cc26037890e79dee833d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddbdb287374a6fe8b8abf5ed9cf6194809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79e1538867892e246115c5a01a6a37810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5b393c0648fd643fd647880d14539811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710aca0ea607ced46efbe325482b678812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed42a7ccac315ff6fc1399793a669d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4ba762cafd98c05b7493839d08954814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4e79e63e18fbce45ad02e33bcbc8e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce15356ce5866cfe5c850691bf027eb816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0342da5bb4cfea22ef1aae53cb70bd817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c39254dcb99d051b7aa974d9467455818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f74d77ba28e72c808085925a6ae3f0819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c038bf914af28b570eb3862bc1191820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59085a57367b5564d6306ce6a62f0406821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2270c7e889f64c5b8fb7c3cda7642822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e1e8d198e286f7f9173c3c317bd2c823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25661b524c5108037c79a88c864f4f38824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da84693a69c3da12336a2e545117874825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f89126d81d13624d47c5966ea046e7826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964360e47d03a7de1cc44be183bd4f7f827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7041e57c02c589fd2c87b72e4f25585828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399a381babdbb8c036beea752aba47c829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612fcc2c10663615bfa40c007e30c99830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8a6e2b0b1fbdebba93649558e9bf7831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664121505c2412c22d749ccba2f2cd1832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0636e15e87f76c20e3d01c7351515833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c70f50b9975768abbe29089b86b26834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce821fea8e49296ebb5c4a97c1362440835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e91fea435b93e481fc1be36530b9aa836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de740abc89ea0b261df78f35d0ddfd8837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c1a47453c6ca8d0e195f3863b99b5838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a699355919fd07a1ea4a341ed6a45c0839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90ccdd229f065dae769d9a09d6a64b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f5386df03b6923c8b2ad31fac0a6a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1d051c3013e6aaafbf1dedb4a53d1842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe17c837fc2b7e379a803db7d1fd44843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2346d0aeb5cfe47eb667d2169e8f70844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6b4a6e91e91fd56da41c65d22e142845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61fa471bfa6d15ae0cc58c563719d6846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a3c4efaa0b1b5024c79d160a05fb0847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f3ea5951b0eac1ca6e19f8cdf0037848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082fc42b9a02dae0548247a6098a75ba849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c882be05556684ed7e959c326b7703a850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33468438509988bb5ba3ec12b1dd8678851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5daacbf39b483fec8fedd074195f061852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478f47f013621d28daf76ef23932a42853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ebef2e6a585c16010496f92a0a79d0854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e967d50fd12d4b3323357058ba08e2f855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800b09a23eb83d87b32d4e601a94c15856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa551ee3dfd116daea3660dbc47b15857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf1076c2999afa5ac20443e39794a6858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a3565e4a9d679660282654e8d2828859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e49603fb228234d53cbb4166d12d9f860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ac544a36b32da95c85dde6f62bbad861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac2d76736ad86300c2f6c358b521cd862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc301423e4d17477ec1e360c0a8aaa0863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb18b2460fc8cc284efac37732ef715864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7227d0291ea375ac30193cd0090a111865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402a812caeded806411325f1100356e866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564b9f533480a4581f0711be42b9fcc867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd99d2327b8e9a518ea60c7edf74e1868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67acf424268e269ffee082064dcb8ef1869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e3ed45e1698dd94ea626c8bdd18ad870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac8c8114afd8c8b9558bb899624a17871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc969c0bd07687f2a95d71a63619050872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78dba14e12b3413f11613061627b99873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47736a092209553336e447f775e15b20874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1adeff7aef43a0880a45401e6ed6ed875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3956bea98f7bb1e4763408e4c601ac4876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8009be62a72b8b52e9e14feb328d5c877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328184ea960771c29427d471a443f6a878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522acca08d9ef5db8d5fd5a487a296f9879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb0e9056049c965107c40021df24d9880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825116990536f83732ae6ac6d76f798881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173200cc477e428c9a69cff7b9b75f59882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a4a76e48f47b0e6c9045ad3075780883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd708ce9b0614d52a2deb30565aaf2884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d747fb3f02ca7f69e30c64ec53e1d885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a89d3793a54c2426a80f90803e1886886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc69b8e5ad3ccb1d60a087f0061f043887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169a11264c483cde8a14db9de72e57e888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d307b815656d76ee82693ab359fe3889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570206553824d647e461e6a75a90ff7890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6689fdb6213b5a58043409b180307d7891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6af1c05a9bbe66ec7a07d5ff86576892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7218bf0fa9067b68f755531cde68a78893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f481d82ca1215aae0e13a492007d04894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed37c4474b0d20af7ce27ffa206efe895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518dfbac1aefc099dfa9bd969013505896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e382040b4377cd89a943714658b57897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63dd99749ffbcd6a2b6298598983166898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764dc99378b0d4bc307b1938bc8f88c6899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4edc9f8b7d4a6f04b52381b28695d900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b6d280671854b8c6bfb87bae121e2901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49b705d70134e52218dd01779dbd70902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1774e446fc3b63c4f59993ada5f41903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390a98dbd8c1e67ab047a00b50d77e7904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae56903e4bb48c7cc024914d7bea211905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f27f796aa94ff0b79511298a7e7fec906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4e934a359b85a109baae045d08705907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f25265eff7ea3e021f0ae31958577908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada7c0a009f37ae166651e5370adab5909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd22acd8dcace16661848553ef181b910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102913bac2da5004def36ed2e71d623911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945509ec429502b791aa4a60a50a3e3912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36082be6b98abeeffaab88a75c776b913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf648df43e40eebd6a207b19787c63914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56918f71f33d86aa819b14b5ca7772f915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451374a80a8fcc9ada3012e7321faa8916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64465f675f613d4f97461be9a1628402917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a8898aa66922d90fd0908290c52bc918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d82123588c1cf965ae9b703caf7db6919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8053f3f9f7af22bd295f3ff5183d00920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a83c1eb10f5b928f2da13bd2cb4b6f921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac7f08faa4d87611438e01a3458ec7922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada25ca5efdbdae1d3b9c59f2a510748923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17afc4310823bf607ddcf61627174adf924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3294506667b663cfb9dadedcbc99e925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a7109b14eafb90fbdeadf326897de926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faefb8f50ef56a33b814e068eae11fc4927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf247c23271085b7e9fd442e5a15c9928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b8055668370c8da237365f7f311a7929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5727db27af1f5cd74c7b6adf81cff8930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546b7b06b4802abeb496de55dcd35b0931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8117f2b57e3608b674448b433f0a9932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b810cd66d8ea15f2ac6aedbc8b3f11e933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc81a26920a5ce3016ccdf51d0f69d934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0da274c0f096bba5f55c47d91b76c935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20affb9fa9bed6606ff6f545f19a6a75936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630752d5f1ef167d1d09ae2062be4be2937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fbe2df4eb2dc1a5cf6318c6bcb719c938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4dd36b24539a6965952077a507fdc939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a5b8bc54e473d97a600f0ec139113940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf4899759013b36d621ecbd437593b941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38273b52b93e73c7946548f0a91d708942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816aa14b1eb3cac309b38082056cb56943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b24dae2faf6afa8a3e91ed64c2b0eb944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa11ac45d663da4d8b9269800773b85945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd0154dbc3bb68193ef9c70078b7bd946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a620bfa13218d6ecc8c60f5b43928b6947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44d72c28e988d7b36e14ac6a02afe9948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919357b98d2d369405581d5b34e16ef7949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057cdb87e995e2a9fcfda20df4334337950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a4e3cc1dd1da63af620e7db7fc0ae951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c4b2f155c3e08eaae5bfec10bdc7e952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d532a022ce4cd989f747cc42e2b9c5953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752fbc2d5355b165f78284c7efea203f954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea846083fef981357e56ca8674dfe732955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7f72c30c04e85b0fc4eb80a17f9bc956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ddb552a281636a3bffb4854d471748957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e818864b43bb3e1948abd809e9490958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c731cae2a5f7e1b99ceba5442021d959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd942ea4fff144105a51a698b6a0c59c960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fba3ab813e50b645e51c79b48750a9961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76af432282b90da28a370343a7b3c6962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61f788d8dabd60c4ccf93f77aebb4b963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3c304d04a106f7e7c9bdf7073baef964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727603461d301db72b48964426e3696965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cdcfa6dab9f00e48b920aa0e58f329966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932fab0bd00881952223f8564b8ce9de967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3ab897c571bb2158a0f18c6fa16a3968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5e2f7072e3e8d99ac698e959d6a54969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b7cd59115ca1e6c42672f8b6f3846970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149bff4a905744762e52627eb5d35f5971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db16afd2925fc720a19300106fa174972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff24afe1cc89b573705d86892a83c18973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e83c6756859162ad304193434dfcb974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3a90db6cc3a738ecc839f3ac21930975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c78927bddc05879bf772de09a694a976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f8576353bd47c706d3fc1a24adbd6977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db94eadd13dd6003a9e6ddefbc9644978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45226e3b60fb44a2018e133b79f5ce87979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc858376dd0fede6628aec876248503980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55559f87d4e7fb4a9b8a510e9655e8e7981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc319009b134d6cf3dc49388911f04982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50bb31bd38a4b93c80a4512eac6807983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15d158c7f21be85db6145faadf3736984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac7929b53034561648a567ae69b95d985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1575499b94dee4500d4293ea784fc986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d083602a7e7fd5f7de77538782f5f987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae1e09f7091d68ff7258ac9753cd6d988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68532528fd15cf192402548b089604989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aed1d4ecb49fd79d73c31107016503990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e67d8047984ab0ab732dbd657d080991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6e61129df451a51dfe838e53ea525992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366e34dfc9d01a1f7ee01b9e0258990993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7ab936b47c6597efe749251d662a7994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6173db6981878b795948c5beb3a4a995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13464c8a291b3423575259aaf8377aa0996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d4b0410d921ef47e7e53f7a3c6344997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>