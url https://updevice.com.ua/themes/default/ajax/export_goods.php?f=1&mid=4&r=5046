--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19217dc09ab0dea45c5f8b394d439cc81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262efa1c35a86ee36fc5121a1e8aa852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e61c310a595594eedc0baad9e14ee3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c229c77325913a530c0daa1b7c8c754.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9dcda5ec44c4b50fe0ff3fa44bc1d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596118befc2d9fff9e7e907c9d6aa73e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e6dc1d0371b0c1702b9a288eacca97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b960e6111c21b4c135329e88ee91d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5acc32703685e1c1885bfdc7116319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8ea8c7343549b2019ca2ed1258f3310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9f61c69d45e278b8148c6d117b2d011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9e7cdeb7ea754d2c754bfecc8353d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf435f97cc5ec087b9a380287995fe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fff61cd80f7392e032413ade15741714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d31d8b634dbd870ecddf6157885eb115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcdf21ea21280bf7e99d13c7f4fd53616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68a51c158dcc24dc748466319b13c217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85d5218f761a9e05bd3c6b8c474c4d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662b8bde8a020f289a671fd2ec8707419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c59dc40292be027d8365a23a95939520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3ddbb5deb5c5bf7469ed5ff51187921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce47f4705834dd1c4ac61935fa406622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bcc86d02e1c073e2788e81c231120923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f224dd5443e28dffa18159fb71a2724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61868eabc368f1e7e4367db147ac25d725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e9ff2ba23ba50426a6eb2dd9e218a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7862cec1d072c63533bf487cb8d40227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1a31e267f22e95c9160a7ee5a57f828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887aa3588c6951603eab9b3439e2c2929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f314a5921037a2779989549e8b785a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a932eac3418b4c5ae073bdf851ac2231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487e90be43e4ad07191d06c5cb057f832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a413893e2da9e37cac16feefec92da33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415bbc0a9c05e165c8cc0428274c33c034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d743e1de93f03b2891fb844746b5f735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6bb47a0faf9bf81871cd6a1fc939436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72834263ef3b9f1f69124a65e97165ac37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1702d899465de96dde2a164a64e3638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a49f643d0074719515fe5f550769d539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf1a660e3754f3c8b86918a1b64f8140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41c7401827d8965743436c42adcefb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1a70b08c5503cac342b9da420512042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf4475c24fd1a9524e4736ac5afba443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67cc756fcd27980ec407fdba5a93de44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843722a1c15cd328633338e17fe8ceb345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e71328777d9e56943ea1ffbe4119346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb528b771aa17ee8788eee4340706147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f8c29bdaf8add253baf7dd439e8f348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596d86055015413c4dbdfea881fa39d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df1b69f5deb23794af3cd1a79380fc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da330cc3e8769f9cb746b85da48fc051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a9b9a8cf8c76a4fd90f59b0c79e5952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b330f3586a3af21a73eeb16a2585353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9eddeeff3f085296aa1a4a02f758fe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec111a62425c387f412d7ebea3ead855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3097fde7ba15b14de00a7571799272656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a869aa03c91de0e44315c58701aca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de60ec6f2b8da5decb8be75c20bd61958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387f0618f248c9e543b27840dceb7fe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1efa255ab0d3351da7f4719135eb9d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597446627af8e2034d3e1887d1da50a261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42fba4374ac33f57ea49466441617762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff40ec5c11882a28efb2fdca8bfba1163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c85e0a5814823bdece48ef7b26185364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc793ba23933d32de5fb9eba1babe5365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7b634c179f1b15e62cf2f774c083b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267465d58e8f87dd31ef9471c339f6f667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49bf4b153e998a32052c97a0919468f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad05a3469e6c5f687f76d03dee3ace69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d188f5c3646ebbc376dac785e493d270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e492bb6903440fffba3a99f230d46c771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5056737a53d56f9c0de699e2e95ab72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac4cfaae638bf9459da6b3342eceb273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2dac3a76eb8d7ec18b19e6a916e5ef74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3989baf4edbb9a9de083fb8bf552cde75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf19ce68d7e5504e011eb96dbe7de4c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc57105541056420c21f51e44a5a07577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9d428c98ebaa908490b1865f8d9f578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87e00faa6d552049021f1bccb631d479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeaa4489bed4522b743791f27e6230280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0a3c5e2f9e4fc56e1537db66db21e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0563406dbaa6504f419f4f70c819f9082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28509d08e60ec972e8d3a41ba0d990983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb171b9684f3834e6153f1201cde5384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70741cbfd31c1aa43a552e45afe592585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd7f47aea10c95d297ab3afbbf768186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b367446e52d5b3819afd39f5f3a1887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f563437883d6559a72a82bd64c756a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729d5bb3e2e861bd1bb3bfcc907208a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb99c478723226b192b46b7fac3d6b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d263a25090a62ea12497cc72a128d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60a3d4aa8f504099a43b26e06777ed92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138b4c2ca6a0553836b016fc7fb533093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c31357d0645ebe99e9f26f84c133f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5160eb0ad4d69eb39b171b1fb0242795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc1c1907d971127039bf1c97692d3596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e2a245607e9b1e3e096f202eada2697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2337e0e34f748d26fea55c6ebbbe9098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973f64aa155edc828ff6897ee97805699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba196019df356b51f3da29d5a654973100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5298123d61f06fd64d2b0e0555cc5c9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c496235a0fe471ac62a3f0994d001102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693062de2f6a784802749db3ee4f1746103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895fb5be18b60ec38eeb23302003fd6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95254bf1dcbeda8ce5f403fed7501d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9087b5c98b3bff9561e3782381b904106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e997af488dbb0f69ef57438b3288f63107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516dab595219cb363622449a1aec6346108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e97b8e2c9468827edd4ab78e239d00109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8c9f9bb89ad00ba3a4eca75c07e62110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18497136f0901173346fa9b06af3a7c9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b728981e959a9169dd5bfcc9738865d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680540b265dd8746373c4f594840f302113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332bcd2b382df91291c0baa57cbf11a3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237889ab38cb850e3e3be4e5782a128115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ff3b5a36b19ff47d97a5559350cb5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc13aab6629ce9e65e82477287a083117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9238a57fb9828aadf7d10d838b5287118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16228cfd1bab718ed885815dabc3de3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d6d8abdc0f60a6f7489ac25d9a828120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681a180c6c6dc0814f14e6507c2551b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee8670281c0f17abb1525f46581513122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b0ee7b12f061ef5841dcf4a31a968123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52b1b258c469d7cd211eaaf198cf48124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c067903a2e2aa9a87761e97f901079125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2ba81566d9ade979c4179194f4b76126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c37ac81b854215c22dd16084c8cb1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8188d4831a73d0937b84983223724128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb9b7bec1062c25cf519b66e000773129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeeafcc16ca7f7428a26b976e042121130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30df47a4a5871b0ae0f2ce1b8d28ed131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2df6fd24d1a3a69486a49aeaf6d8d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132816fa03d357e6ebc056d363a81bc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe027fd25b51d91605eb06258dc5cf09134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15028b14a266af603a486975d9c425c2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344f0404e01a34fd049407c1ae3a756136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d91ce0c84995214c2cc3e46a7bfe56137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98a7cb2644884b2c8af532d134b155138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab1b38ae6ac958d03cc4ddfd2b0f8e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690cdd8622bb079a4686909f01fa165d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea92a4871696dae647da8ddd16fa1c7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42619299d844a84e19fbe272ea92e578142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1949dce0ef8b2050ce4403781cc831143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb67b05b903efa2eb3685fb392ff5e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a39c9e5a957141e03d9f3af61f392e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c9a4aeaeb60752e50b98226fd478e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b38e98f255eea7102bad952d6055da147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6947cb1b13479aa6286302b997904148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b6ad15fd19c3251d796349024a1c5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f44d973f825e32632ea40cfb91e67e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052377e2ff209e339edbc0d650aa008151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a951dacdc00b712fa7f3687a2da57152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c726714a6c414eba38de44e8c467da153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851323a75acfbb1b61ec026e8f997bba154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90c1b8ed93080ccbab8aa4b6996112155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16742de1ee4337a99e9d54b0818fcfef156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24488b92fb7a71e129ae300c0621e9c6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0f214b89b2f9ea0f684de9dc5a5f1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12e5d1834e5facc43ba7b5286742ec159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a52eef0151ea34411f0718f6d83678160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f3425048c245523fe0c8646874afc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9193e60758376bb846457b32600ac0f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b312e873c52aa43cf4bcdd060e715f6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e680a15eab74cf3366d52e255cc96164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20129251d6c0e451b6c6ea54722fd10b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84607ec5bcb81003c608c32fae40b183166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64666d922c6c4a81a63ccca0163237b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b35d74c9af89b4f053fff2d81719cb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d3d1063b49c7a355236933426916e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8739cacad160cfeca5a3f36ec04cdcf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555316802c99279c1c9bb010ced9835171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336eb999e79f3b2e9a104562873a148c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a9ad53df6990e3229ddb9271becaa9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae62a71b57894cb0c80c6648517e508174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf618e0943b80233a2924e25042a57175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f2c5a7b8458759628bda3d81ba61c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8755aca43b271f662fc2557ad350de12177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d872de87f2d3d774f3b06bf0270939a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfca837c072c12390a6494d96a9b0b7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08211e08a2518981ef3b236a39a6b1b3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62419c036c84d20efe32c4ba09b49710181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8d3f81381d8d99e78300961485920182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd4749b8c7f64d206f94f4c8e12e46183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178e3e19e02a3f5442c87f3b4dc92e6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70149f84b8fa6085d03c7cf28d351a97185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00537da1dc87f1fe12150f296be7c6c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d5faf13b94918708a32006553343b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe8e0a592c4da66a555ad82d065d01188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dadb3c196d04e57f992b7b88286bbb1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756776bcd1305fbf73cae4a82155c526190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4b614ab91be00bb8ea10dc0188d74191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd977ce1b05c63dccaaced919ed3d56192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832ab159d4e8e0a156b0c73612195aa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc7893afc466451dec8bea51871ff1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3414e257be2e71056930d5678ab615195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade0f5084935a196dea35b5a2a8cd32196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b438ef60b9b432fb8d07896b8fe81197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144ed6db417c846ff8c3fa307429d4b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd6004dde39d6abbf2829696177309199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb88ea36efb0568e350e65f113544a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d3a9cb47025d6ec83d1d3e1737369201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6037d4f35b3c8edc881507dfebca2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c53f405b7165c983d809c035d5876203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a1664d9d38d820b26710d83d6dde5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da2e5b20fc9d624ac17358ff318a22205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0975a56a58ba8ca900dacdb485d3311206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850f567b0fb64960f728a489e0c58d9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b82a2b34505bfa650231dec655b01208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdbdd706cfe7eb309090300ee79dae9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5765b7930fd5388d7164f2d9647059210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836cdde69ddb6124c9f7406af0babd9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d29c44893c1da244dd2e5dfca5898212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e48d42304fc044abae2d51ee3cda76213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5e8cf2e700d479f0ff7135eee2b72214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975930e69a22346b14fc65371f91ae2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcebb5e1de40b760e0cdcc85510e5026216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf70f63a90799d8fe23e0a9ec3aa15217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba804d753eb709b2e38cfdca52eb49e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093c8218ffb168fd31ff43d791f29c2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d22b09f4bb8bf644d2f2b81d1a5e4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2e821b2e83837440f11e8f4d412cf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eeebd0e55a3de4df59db1faa176364222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e847a9551b4a5aec1c1836d20d79e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0302eb333ea9cbadc625c6209b9fc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d3846fb7c7d036b9bb8c00d458722225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecce3b68d35a1a2e16c61fb9aaec0b4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ea5e13625d4080e5adc85719a281a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325211b313345e5ce55f6185d78194a6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d281c5d90f913a5b7832dabe881d42a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e21db2d37ab4f320d7faebc8bdc2e6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5247c1ee94f3bf9e496e73086d7bce2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49451fcfb25a236a8374b93ab898a4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb150b4798eaeb674c073f5ca647dc2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b43cb2a14f257dcdbc984c91267c2a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85fb6bc1dabc2e49629d48a2cb2a8e4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708b841727131a238b989bfa4ec783a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8abc033b38bae05fc9b083ffef8f109237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7fda3bda01811d3014a881b5e32eb0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b969edb9b113a4edaf514f597d0f6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f6caeda2033df5284801bfedc2afa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73df9adb6b651341957672535ea325241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0d109e98e735fa1304e104000b264242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f6e00aeba1007a39e3dfcc35c9b277243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b41f345ce2cec5698c9411f8bc584244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61110c0b07254ef4454bd0238dcf0089245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffdd3e8c2b63bdfb9df6a65953c42e7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc8f99aea161b4b1caeb8bf4385bab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d96ca3a7556606f8be6fa5fc3135b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55b51d8f5967fe53fe7bf139dbca56249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3b234dc232289ec8439379e04c665250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae0db775fbd61f50a9fc12e304f9df251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ddd85a51bdce34f6aab48d96eacdab252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503973eb3352e187ec3d93fccf1d5674253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4789052143eba013369654fa630edec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16cba26ef0ee4016f6f14bc943ef7aa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c9c12bbd579b901cf1d63b31e7a02256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10c02a4e6e01775fd300f77565023f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570f638bbfd903724cde9bbacf7b141258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893967d7cb84c79e7b6057948e4debe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61322b75abdc66d69931b1141dd94d7f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7301d90ebc1e5b4e3db30d1155fabda261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa96a161c8a38d6bb8020c2499a19e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66048ae5d9c38aa7d33479c5ca3e9fe7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda690cb10305e515d19d6770c719bc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802826074bb61322fd122897e085e8f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9af58c19612d424d18ca5324565189266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0e1a01b4328ff01dac60d9a1c1da8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc75fd02c77fae8005514186842ace4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8018574893c6144ceab767727719f15269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb25e05460fe0c66ea6514a8411a086270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99292f80a00adfefaf4084ad847c058c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed0a442713d77d779a30cb4968bdbc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b7ef6029732611d80e08d4ba0a295273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0807e18564ade6c624907738a2bc3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507bea42a64f5ffb4c3e1a416d8b7526275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9dfc82060ce5834cbe7d1464bf56f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13207ee0f9df3d91b3003e89eaf3ac9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef627768171ebdd584debbfbb41b7bd8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2d6a253a579c37ca151495c1cdb14279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588ec417f7053a8583208140624976b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a85afc7b4ac5ae99129e67b6fbd537281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7cb08fe7cce1fee347c4a26966cc0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3343bb4a192cc0b5a4ea0c90dd0baf1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e02533cca770f6dbc949ecabb35c2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd5902ea1ced150098338e51adc9d2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52fbb39e6ab196676a2d0d98eb2cb2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813c4d3c4fbbd809fe397a20f76d332287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7c25666abd4a762c834748adf598e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeccf91e140b026ce497cd26d47c6e4b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f835e1ee7e999297e2cec1b5b616ca290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a737b994c19b55ba1b48bf4e9a1297291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd8e0a45ee5aaaf2e00e1cdb34c63e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a21e86ca9436723d6c390a2dcc222a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde4ed149e804fd1543b79d191995e7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb868808add6996d5d8effa24dcc0c7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35acb1e09fbd924ec6101c6605a13d4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3154c86dd33392b4e11a5c62671235297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860291e27170fd86280f37b1d9efc72298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a44f1df9b4e267474e4e4aaa6a880299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c7439a4ef32a3ca32a48e779bdeed300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a166466dfbdfa64f70703e5efa970f9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d8f0be0dcad3d76aca1d720e6fdbb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd948d2ca5bbd6ede32b4f07ffc36890303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7ef16a0a51169d95948546c6e05ff304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970de4b527e42b3599bb1a57d45874b5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7a8f6e6a442d3e94cbe2e1590f4cf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49520481f7b7049183f4e2f9f82620307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fceabf9763eac94c3dcfe9d664a3af7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4c8c76f4dc209d97a6f9e39f3bfd4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef7f829133d1cb24f676ac01c9b848310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006abce1c4f98f1f5cb4ac97411b05ca311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82c45e72fa4bb4347dfc430e11d58b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1cffb61f54a5b901a4b9780674ad45313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc857e9f0246d660adcd79ee2f188e3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc9d34556b14539240f642445c8968315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81784e16aa32b158e92ba8479fb67ad0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac200d3ba3eb186b7c12b9056bee35317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321aa44d6b8bd0f832eff70854e4504318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d427c5afca4f0fb4a2104047085e732319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f76d3d97023f9f2e84b32bcfe4e13320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4cc0d84d0a3e974cf1ed45f3235a1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7f589a6ec0b05ef3ab994ae3751cc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dcef0fc2d394d20d987ee1fb341a11323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3da965eb9dabddfe6ec4beee2c8e1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8d5652f8fc530884af8172bb5a3c3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59595e19f1e1582ac6894e47947564326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf4c9c634d6ba1e9597b2e0f8ec7dd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89084ca49be511076b5b3681f0494969328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25669a78565f8496ef92464e65344f82329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15342d4cc3ad7de1c64e7a9e94b49776330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133086512a81b8edf29543b2e633c98331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93a7dee02e7ab239cd5251fda881f9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449b308581e53b985f8ca76da1c0640333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02d1e9ea07744308fc3bdf50d58015334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191016ac4806915a0f5461ed9c05edf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d617d9bcaa8fc22624b76ed2c82aa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ba72ad5d92e80e42b7b8d54f623c4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde15f34cffa9de0b62a17e12afaf20338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d40bf9c1438b0377c74589f9b0d61339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546edd273a831df54957715183e213b9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97707d21710ce70cc72383b79ea0c3e9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14207ea098eb464aade6c8a91ba9ec342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4873c4a8e129a47627d9aab3cc3ab8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18bc86e59ac815da1c27eb21e892ef344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e811b328672179335e66356e66fde48345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aacae6a05a4b797383023f2230e6fa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465f953bbefc598496ee189853bc0fb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd50ed4b9381c0ee590a54407df4a5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06c22643ea1a699d3e38e7b38ef966349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457623a0ca72cb02acded8310ea83179350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d8c69474815084721f4eb699c70cf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edceb774358837dd0a4b4c21ac8ea73352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424d241e902f5b2ca28660f14795be7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424aa104946586eca84cf7594ad8c771354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9d6348fe18a36a8e1a9161997f913355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ce8cea0ce0f6825070f1fc4f0a5da356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5f8283e13cc91f8d8a67fbc7b191e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4561d7defb425bfa6e5ab2d70c2ec8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc6bc68f1bd0ac58a1815c05bc85dc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8d63ff6bba26178f990fe6da32d35360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512065d55d93ca4444e388fee1c872bb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71bf6a6bae3c537765fe0d5422fa9b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4ddb311c732b2ed9c83c5cd614833363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ca9bcb5f0ec92801ff96755d8f3e0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031c36581cf264ab994d973731f19c0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d28d64ac0a0966407bd8729b205b5d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a901a78c209384c1ed0a3358b86c650367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e369dcf7ab709c176c6b42cc9994b1d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc51c340efa405c1f55f5211019cb8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c0e01ba30c4886ee9813ddfbe4ca3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34d6198aef1af2dafa0114074cbfda371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7f7eb626ed6ba1550ba5fc43e4265372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd88f0978ce24523872e1cac6cc9589373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3583756ae213842deb8aebb2957114374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42baa78dc6520ff31d051bf75db6a6e0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138ddac9ab4f10c7150c70c1a22bd01376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c690935f163b761d0974e7add583e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10034ebef772a22c4175ca34cdd5327e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa6baea3141f955819a4d20621194a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8b5944aa2c6297a995a12985ed823380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5def99a9650d424c213d284def0942381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19bb9bf26d802fb0bc595fc097cebcd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24191cb71faf58d26d22b8594971a1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483c7d33b91583b819ba0e529a3659e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122423d7407d4cc87aa8813dde6d4b19385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aeed547d7d946563fd6c80f3278cba386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0462f4e72dd3f314b0875fe3a0e7d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddbd146faa602f0674ced277a61f48d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498e771c9dbafe80653ae92f0aea30a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def33f1d30428a6b8741b5494e57c102390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d32a4190319d5d8faddcaf10bb210391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3719d47e89b1cf56b3a371d7b20c2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a815ad8577ca3b8e3b6362da275ea393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca88688ae0382388d2912fddc597bb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c770894f33841e0d377f085cf1da6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5267269044ef034ec6e865bd3d769396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3825bdd49d7550425df3fea44f36b57397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e2f2abe5d836012412984907c00d7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd947f56a8c09d180140e19ddaf4f6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ab8837e9bd3f3e6bd325356b1ad2e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f63135517e8fe66577442e12b89523401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ed711806eb9f34fd49fec25968c0b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e33d8b90e9ef9b0f1914a5b98ac2e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4be97cb335c6fc041cd2604730433404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6459cf6cb4dc8f4e03438f1a55edd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e215f73676e65dc8823acc028cda6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2119be7c302e6e81aef87db68606f2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4b6665f663333ca9c69719c945008408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ef6ab8d6f582f8c5955a4501336bc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e72f0fbb86cc299eea40e98345a7d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4bed7f50d8e8c3f6c1ed907db577c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92072511a7a238c032486f423398f6b8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb79b44a510b3cdcffea37c03310952413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3563008d9cb3b5117c83a47cc6f01b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353bb63067c3fb41ee53359982d69105415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862895e99e41f5b6df02e2984f07321d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12edcfa98cbc3939359cb74dd85e652f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea5911b07095f37de1127089b44096418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176866b3316627bd1776338091535ec419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034007b52808cc45556c013e2e390312420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a216c48518e54f5473c50fd6a0a3c1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ee52f281cfdebd8154240d0eba60c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b359371cc3b08f63c2d9d18fcf7df42423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79086f288056efb138cf1cb2db88c950424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344eb88020dccd23adf62af7d5049e6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da4e74772dcf29c6f99fd2905de121426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd6979614691ad2523591be3f48702427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c5ee4db2c71188e16dbc8be47da03428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68a43a90a09bfc304fd5df921a776a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbcddd18ac0d0314b5d769ed806eae6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e995a1fd1db2a3116bb7ee21a01a6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbcd50c0b8e68dec0de238b2947d2e6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd056577b9b90af279a109112ff42ae433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162b3bfad43733342df5388a11df5f9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ecdd2d92949e54c3b49593a30d568435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf904e6fd273a2c3bd198e0cab9d66436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2b443612712ffa4c145178b71e8f4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38403f4811d9b6098b5a7581c3325c7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa6149b3d900fca538c3e0ee01c687439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f1e4ba6a266406269b70223fc3965440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0279b302fc3e55113c82a8cafda639441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28132a41a0f9a0133c5a40ff6a3c478f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0dfb4ef99e1ccfee063f1842a33ed4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d80fd167ebbe09ae23d5f774f9e96444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b057599c3d313dbb3db1878726323445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b727a4ad2f625add73b44c6ba99031446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d75b8fab224e4c71d163ff591f1fdc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ccfb36427eb824a0e2ea51630351a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c5a3a30d13d8c4470488d44132ea1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f604e3e76ba58ee307769f22d33a7a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7150f7b6f80a7014c2691a864caa2d1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955b93a10547c3486c0b761fd10fa7e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb840292a6ace25c38964b27e96d8d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16232fd1e3ff4b77ab7005a49408655a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d17e915f6661cab33aa14444980577455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a954f872bd7ba9aeac81269d1620f6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad01f890ab27d44fd19ce2f4d5c1d4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3739e84be7560cd5b61e9011f438b8e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95584deafaf86bf927f8e9e6e98cf0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc24c48cb5d20ae62588f5f663fac5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac81b9d0e4c920b09489e77a2b9b12461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef147f72e6da8656cfc20d1795213fa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc62d4d96de33c5365e94da2fc9ba0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2de3b80527a9d6876a4a3c63d62af464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996380864dd4c15830a03cfaaa3e1940465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6ce0098fa7fe9d4055608115d5507466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f8be022b91bd15be87ce021001e4e8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c4706bf24d3dbbfea7b7b3a4e8116468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646908cbdc149b407bbc23a9d977266b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d76ce9418aa9614938c6920473710470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb62842912d51c8174ce1292e4e91bf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad3dfc1a704105ce1195f1fdba7b97472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8d428887fd5edd56cdf8e700bb400473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869e4e3d90534fba25f2b16107341f9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c15930e3d62f728338a68676cb4e2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6f1cc47e070b18ebe40e8798f3c92476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0837520fb9fed2d14ec323eddbb45477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2242578e0fceb8c91924434b311b9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ecb205049455f9518578e1f69bdd3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb317713bd53e618b2f995cce70b7f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c39a7e7ab0063571010b5d6f25655481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dafaec6a76c6e8992865de06301e5c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac6c7540166b73ebd65c8b30b26b30483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0efb3899350cc79b0018afd071e5b3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490878c9bccbdc2fcd859161260199e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255c346b73e7a09a305c14ce6166103486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264815a20acd2eac085357f7a7bab86487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d21c7bce0fc2da44569b664a560902488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa813fbaa38a1d62c4c52089a45f35b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f260a63f8f4a508ad3eb5684f822c9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b6afe84625f5d93812b288af35193491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe1d896a183a02195fab5b5ab123ad2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92767992617940c1eaf98a9fbf8204ad493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18456b37b626feea5f6fa4f5b4cde1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06bae588dbf4f1ff7354ea783167c82495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d0b10f5fca6f4fc35dc50e41008b5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce798eae038224bf1b9b57ebd47d701497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022eed86187e6ecf359668aaad72f997498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455fa2b4c65c21a027a4b8f6a0344f8d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad9fb7d569245ecb8811f4a7a339d5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c834bf6ff06d3ec21a2570eb5eed06501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4441dfc51ac295c1e25cdac1e67c866502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d98eedba0ce8b51bc84f5d0af6f37d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484b19882faa13bfeee0f2bbf36539e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267b8bf650921f22bb07490333e1b5a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de31970eb63ccf4d31640a28719868c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc21b92d57b8817225a55f9f682c8c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eabbca5cb904cccb7be95297ad34ef8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219af640e67f44a2ea5a7957cafc9235509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090e6a57c67f846947adf21370c03b9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f408d9db0dc50e7cdac8db6a583d0ec511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f00f182ca45c5bc3c634c7996361bb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce9402a12c24b5e05ee83424bc3555513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05476ad77851b008573be5a38c671603514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033d896bff50f857dc4803c029162b8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09469e3ea75bcd3c744f2496f005ae6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc15779b2b97d9739d8352dd85a66a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571e7282eac817b4e9363949d543340518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfdf19d1623b5e4eec8e10df0455ca1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de139acf04b1f14d830b473df1481680520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286f1aff48f66b85cf4ce8ad6412165521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c156f75bff3c5cbe445b82d1d912af522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48160d34e37eb6a2861017bcb6f3890523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac8a9814c6b9dfae452920f2e32c0c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f5156fd6d64716e6fde6af8f733f2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff99ee44123f76a330ad1febb260355526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81afb5103c06212b4d9d780d71a4bbc9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0d64f4e7c1470b02b58c2c9db74f7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd32517915d9253beca8a18aee7554529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3de73c557af3515fd7a2027f8d2a2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7604f058f762e3c7cbf339abfa89ac531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626a42b730b7efa2f01e1a5593aaa77532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802742694b2bafbab540472bfa18972c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd973cd5152746f2ef3ceb45a4c4d4b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49c5729e338cf3547458c98af01c99535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e24c88cab3631b8c5a5faa72e0a84c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccefeddea3b2e00f3c590054b707f56537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7b8672b70056af04e0768b04b7eff538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b660b479af9b26d61ed7ee010169530539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6a5abdca8a272be8a7c10cb00cf28540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732cc6e962d9de07ac9872a89dd8f5e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f57dc1e26bc128361b2978becd879542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46c534354dba42d7deb74e447ff284543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031a0eeef52911f1aed2a1e96e5380a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408cf32cc06856a32e457341d4cf651b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781f22401f2da496ad30afbb253d8bb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16bc07cab81cb4cd2f7e000857c008c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8051de7b3c9432cb79b55b164f49ae548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3472e3044b0d108c56c2ef3d009469549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1a8d5da28b3cd3aa96c9d53e56b5d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc880046a4f84e6c74b61bf39de5f15d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb91a4ab7ede9f3993f9a5066986cb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031545fae82d0bb4833542614d28cd18553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feabbe3a4b0df25cd63e1bc8dcfcaea9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc511989a993001401bab2ee8b35cd01555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3bad18946b371d642574a245f65d01556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59db600a6cf834de8fbd364424170d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764fb67af6b8b6cd0d8419600ef464d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae60b07eff8d7d5774abf80a90ee29559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03892f94fac8f3058f2b87a81eb15a15560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5db641df37a94eb001b79be2c2b444561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190fe2e2daebedd24b6b1856d2f0b15562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313e89130dd4fa1928e6cbe93249013563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25a66fddefa56e6626b0d0eec79b40564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2190f76d21688a76e1da3ee539e99565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59786bb56fe29ccde5024f3d9d4a6078566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb14bc32874aa5e87d7f9e173bb21a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7240f35dbca522860c6396f3aa7352568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1fe8b92c035a58ba48372323cac51d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801b9aef0f420400745e4e4123062eb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55600ae906a3f333f36ad50ebea326571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf325acefc7e718aee246398324169572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84353a57cf4203a28e1981e3a33904573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ceb10c988416f582b02c0406b612e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e54358aabbcaee0ffb362477adea6c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75959ff11627cafcbd28f4c494b6ce576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e199e431171d90c11687e65ee7ae57577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304e2ad7d8a03b6ed4b793c370b96c4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7669ee72a77c5fb261a49dff59e4493579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b37d48b12b84bfe9766746c23d1091580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ee134fa202fb8d3e4c2bce2a364a1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4289b1deefc9e1e8a6ffc5d2e22420582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5932cea9bbd9f2fd5cafd1d65e79add583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995f75cfafd5fd2a3d4b95a8c0b5528584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e18cbc4eebafa8333fce4f1ba914d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d745043fbd774ca211e2c12dc22012586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5e315d21ff265c630608c6845592c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e33ccc04e0c09ee5b2775a21aaf25a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb9b96893eff1f453bf0add346e45f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d0cecdc2daa670bbaa234b5b84d6b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36414c8e79dc63b1d5c37d3845ed52591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694968f896b0d239c615f28c55329112592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5bbab5b254ef1b97ff3d1a6669308593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42e2dd3dbc3de4004fe417485e99d4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b42dbae956ae79d59cba7603346d6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738cbf4967153ff74f8cbeff61cdc43596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16db0f14d4d7eaaf3c0762a45e16154597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08c39906e7762baa7040ecb51729df598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf15ae2af59e020ae97db2befa3857b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16a724648a943a80cf11cc0a2bbce8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717cfbe13e027ec4967181b7b5369d4b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382be133db114efb3a059a28733c34f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739967ae8ab3e1e8d2beff29cd392e1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dfe6507e21f590e3f290129e424c61604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550904132e2392a315b9beb3d8509c3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9d2857d354d5080d679a539cacb3a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ba078eb37733b870ab67639f4ef81607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438c2a35fbf2a67ccd970d42547cd5a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd9d456bcb8b587a36e9a947e4f31a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b1c5a554b287a0b3d115e6ff719f7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e937566500dedb36d39901a2f8ca5d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30174b41e20a662d9df8b1b7178815c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd08f21f74b195356a921e2a4c79308613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ba0bb21954e000c8a824d7f2f7d59614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff9bf4ea71a35448881e97fe147537615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d35b4c9db2172d762b3184c2bbd8f9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9945a406fb1e0f62b667a4d47d26246617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf7531d8fc303236beae539cee72af618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ed42955cfc147d89910afdb8a18a9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c99a005fdf14d7f62f97d9ec607b2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd672fd6b2ff4694ccf8d1d9bf01dc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15718b3571192d9ce34e9be5f5498356622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb3af8f5c2929a31cef631e788b129623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c615e63a6dbcb194b7a66d50613b369624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02cae4d5c2a89068e513abe9991364625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06415fb953dfb526344a267e27a11ff6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c0ac8676700702d671176a8912c91627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c8171cc01b465228634c1a46b3da9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2cc9cbe71e4bb85dba1a1b044b7b8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364789e1bba0950ee592151939988887630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e73de032cd692af3b04bb6434f3149631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9c428fdb8cf6f38c05b60eb773ca9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08daddabe3dbe0353100d70a19bf7031633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c40835d6c4ab5211f5581e651ad90b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf61f08410fb85f02db462adf3dcabd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d902a5d5e5ea8cebca1457968deb3ea636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db75150eb5d8eb44dfb79bbc4e0ebb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08390f0f334d1049676bb40ab0166c56638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1aeb5128d0e5715e3f92bde87edc7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714ea627c8b8db7c1e2813faeb76294640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca33020395fc3912bc3818f170fe4b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e8c081a56233d737e8afa403dec26642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8349e0215c667ded542d33543eece643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee6a6598c4c9f97271f0d8221d2ff4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5a256f2328482ceac4cd03d49cf8d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3336d0c01e9c91ea64ad099f8228917646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0d61a83b14d82c3c43ec0d31314f6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553273faa2a93e0f772e4ada646ba74648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b754448064171b15fe2e14ff93dc6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22516476d663d91f2017aa0b4e07af13650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8dba44d1304c18d0a7e642890c185651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dfaa186116bdb073ff8e8bcc2f62e5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39312529009789106323ff2820ec9cbc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b26bcf01fbfe7d9df90a43b7297f2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624ddd8c7afb2517bc87c2e7fd3667c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc3f33e209fa1afd1bb7f32a827530656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f40db34a33489da9a8f31e35f6662657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ed01196283a5314dfb5d9146b139a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec62a25bf7955526e71057efcf09d4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f0df25ba4d97ea5a7fb0c0d388522660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00dea0c4feb41849da263d310f6947d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c81476af904a4b7f678008d0cab0c7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377d63f25a923aa0e2fe0139f61f988663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274e8b1299d16843db59fde54d87972664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c11c988f6f828cf06163c628930e1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d19c05c074994ebe05de898b653aa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf059fad3ebd3a029b4af60ff4aa9c3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23773f9e6c8af405998d676483d8f09d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88d29495d612585fb7c49b9f9f8932669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a33a018fe1904af196aa02b3eb178e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c78d1bc68095c3928ede42fc9efd9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f3166b27adaede9f65a01c9f666ed672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bae54d5ce5597650dcc95b28dad868673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aeebf32ae198ff6de8dd10500d149c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ebc8e60e23e4ef71643406b85fb14675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a4cd7577ec8c87c4ddcfa175fbb58676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4197b5c4ec75d0d407f5807db1f33ef677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e5f4dddfe1ceb722958271445816e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d42b980170cee9f556d221f8b9cafb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4cd00f3c730c11efc2768776e4b8fb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c778c08d69096f0718c9409b9999c50681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1dc421f41a4d15a52d4c58df2642fc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9125313957dd1070a359d811c8f2f8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5aab8662c3360d1361b074fea2e970684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794618fe7cde35c92cded34888ec179e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39372c8bf4959654ae10555fed9d1312686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3bbbf5af0072f06de3e70e08c6451687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e67fb27d8cb670f09d437a7e772e4f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5d8c458f8bd0527819705718237a0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd0fea2fe2abe9a11ef8fe0d89d9e3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0bc57b5e1f1696eed315a24209cfad691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01ba178f630d7a8d491bd8a412882d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2cd07f032b71ad4db2f9ff7d4a4aeb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae1b29b98a2e8fb4a4204a9ad69d9f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfadd21d9201427b537826ecc97a937695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52c5182aaa0a3161cac3abe40ace65696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca0a7dabf1efe1db7cd0704feadd1d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76cb3928e2c536443b710e23818efa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed4c113c40b0f368632d73adf5742c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd78b2bb7590cbde3924dae2127513700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d445cb039f7f34cfd791c2f836f868c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9dc28c1b652233fa21fc89bf90d29702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999e17a75e4923a3986fca2bcc17430703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd7205d3490923472814541534fbbe704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23db07d8217a6e6db134d803514f09705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35628dc49dee957b28089b05b318e9ae706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af411955dd2b684017e7f2c0677106e4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7ae29c0772fbe23e306f14ccea85f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13a0992b5f3cd0656b90fe1feb8915709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885260deb8de5d9bc9ac1c124be0fb7e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace42807d19262b3d4ce0007aeac3b9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ebba6a6d2c022cf0d0938beeffc7dc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3554482585ff11a695456e7a28aed713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6cf3eea182c4b40c3e21fe1a6dba2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a01565de97e6b2263cb227e85127d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0907c31e9f88c12d4c88affe71ccb3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2490e9b6b9f575657cd0b26b4c71eff717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a25afe64005205acd38801e494b17718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68167c101c548670f5c43d67934823719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6c297aed41f64415cd630d64b1870720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd702236f4a29aafd38599f15fcefdad721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7e60edb95e307ef41721c9db7db1e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae398d608afd3ff93d31300726fca5b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7ee30577d76d5270cf79eb9b8bbcb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421fdb7c4549836c5412e190e4c8c5f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa8e8d3b09803dd1b525b02915bfde726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbcb033d9823c859365adc1950baaa7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ffbdb3295ea31dc828afcf6b05d31728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd371ac49e223319728cc16cbe99b1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7723ca80182989227562edadb08054730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ac3b3efbca3221890df1d2f1121ef731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7fec984d4ae7e9bab9d217c1e0bc9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e17a4de52af07d1db8d154ae7b4ee733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36487ef20b0870bb6c8aff21628c1c2c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012cb417806965fcc237ffd03b100929735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc65dae837de8d8efabe0e97c7dd38736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df8b5b4dacc71337b4ab94bea14be3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258b98dfe11f330efe53a52366054d2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8658a6017dae55a43ba47467742965739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea9523851204bbac25a9b7a41888da740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5be11a76f997886b4f6c197497327741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d122fdaa28032563d9592dcba5d2e8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af44f8968e647a133c33acfc05baf1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983432699ff08cdb320247af4eab2260744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ad2c5af0fb0e8cfe6be581eb2fd6a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469c535b2214fb6e6a3be04dbd54110746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeabbef5981e801eaa7b01287de4426747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787366af86bec0a48c5f8b3b54325e9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6fdb7596cf34cd8c83b56b98ff365749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd9f2ba2b477ac9af56e97ced4aae0e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9cf93740f7f121d1785ecbf7f0897751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800aac1051ee638abf9ff28de0809e5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f98589289a56e6fd80293e1675a1a7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dcc7cbbb20df29dee05aea89e3d1d2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7218c983eb13ea7685c542ff23e50755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26e524c7210784ff3c08328db13cd2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d0bb14e3b97de97c25721eecad80b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8ac267d1364289c50efe8041e6e1c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e71eacc8306810da634829f117c497759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7951becbd7137877835609437531ae3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e412cb2f435b2c5a6bf59a9e179cc4e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79cc7aa6a276b05ec6f058aa132b735762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0033238ef0f04ec0602443620cf282763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9445daa21f1ba8bd4638c8cf604cc764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804660e25ed665676eebdb105388952e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea89975636af21e239cc8882aaf2168766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055a6b5cc6a064a327141c7ec875e37767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356488125f336cc57de44e2dc27215b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b091d2b94d5e944ce5dfb8f6ad0b0769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977c4a23545e9a9024093488f2605ea770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67128e41f73c67cb118072775a1652a1771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49aaa877c93bd41a4b4d6daf95f040772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b0149c9bb408c5fe4635cfcb68ed0773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d76707aaf105d6ea0c82da00e0a3e8774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe443463e03651579a23743746c4af775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac89b624ea674e784e52613d91ce37e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533dda18e68c4294517a6af2aa2bf1ad777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ed6eeec00382683b18883e98e6461778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077308e577aa67279333daa4ff90f505779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096b694039ac0b26e7642dabfadf6a4780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107251c93fc25ca32456faae3c2777d5781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646d74b2c03482e0af67ab14972f306782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd72b1024f884104e9a4e93d7a5ac0783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86061118b3e13648c6c8020e717acbd784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f834c5f01630d681b3a33fca3a0bbd3785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8c6fa195843d623460fbbdf43eaa6786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf26c17afa319d479cd9eec53852628787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d3d6bc599f8212629d7b6878eaca2788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5b0f1592286a28c31abd8ce461bde789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09152760ce76ac25d76e2583d4e06a81790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04242598f595e40f3cc90958f8b1eb791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd7af5f5823a63a5cf46aecd8eb2bb792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ace39cddaa32e9877a39db3c1c3d5793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778629d9f14ddf786b683d1566ac7e9794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dbff527c9aab21f3db97b58f45bb84795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07668012adf8d1c64d8555b3d98388796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037742284f9db7477c256647437c2d29797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe8bec68887ec40f54203ccec7675e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba10fb70105d21996aaed13b7470bd1799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184c9f05b598567ab25ab96c00bfe00800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2024b3efe18efe0c2ab0b733752c2b8801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325950210804eab3e28e004e720eefe1802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc21231fd139f7961e2d0ae3b4d5bd1803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885dd5f08934483fd9f055842f2394d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594e40ab67ca0f01df3a9bd607580dc805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bfff68a6f653f36ffc1ff2e8a3128f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441c881875647d8bb5d32bad585e725807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e92bcad7734a0189c64ba22ae987b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a13f04b1399fcefef665060e8f7fa809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707be8656d1a5034eb1735b277162f8810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acdd6409109ac1943adde8d8b82168c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce00a77f45f8ab04e994bf882e1ef6812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcae080f24c79528591040ddbca001e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c123f550178d8e89be367e025bab2814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b88ee016d1eefb6c37ba7bfd6a69e7815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c4a35e19d34d8011c8ba4bf3dfe7a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b964fbb9718d8097d5b2c67f55287817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50bef7b577529788a33b8dcef1ad4a6818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c7d098de11c8580e10c914896ce0f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c84c2b2eeb893e1ad317f05988cb9820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c23a3305dcd469d47bd76eabecc5e4821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75b798dce1d87e74a18ff24cb1e58f822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974227a0daf27a1ea7ef9632d7c9fd0823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3e5f1785737993984958b8b6d5ac6824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a4d9e6068df5c2f767e7c1cb862d4825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb79d42f3f55718e1aa3b6250a60ae826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dfc63ca72f9f561dd4c1aabbf71435827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252772bf728753b26a1370235e214bf828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f9b5cb3d9da36f522dc1697946cd6829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f773905b79b4906368af7db4acf7b830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724802ada9ae75c456288d6d1670bdd831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498a8eff8516d7b2eb7e43403e33582832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b755b118796d9591f3d4b0a322253833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc541718887d3dddc99dc0932183362834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683d4127b66e1a122f6f41279e44125835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb46ebf94829c4c1de2d560690b125c836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd2a36d6676b7b36e8c45f0837ddbf837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607335d51d18e9b8915b3ba3ebd086e8838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48b8c3b454207d2e86c5d586c0fff2839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0b33d6c6998272f71ae70f364a02a840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dad19e4ba262d9efcc226dc8423b3f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678942f273ea0fa0e5c79c62b361ec82842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9656f12d571e6facf2addd3c45801d6843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00ae5b2b8c517a307828915d38bfce844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bcc8ae6dbc9e864d987071bb06d4c7845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aebae76ce6b1696ecb8ef26b72d4e0846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d2c89fed9190fc7cf4c0276919098847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd0662deb0ded7dea9a3a5fd6dcf6f848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeccdbb155ced6dd75ad208f1966a57849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04cc7114a65e32a8c5256c8b8536e66850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bece2776b1526668a0f90791e5c320851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d569cf52b7e133caf11fc427fb90f0852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa34df74651f7c79d969fdd4c2a0bd5853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f2199b45b42b03c68df65b65a54da854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9cbd63112929409e7df89ec06f7001855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf28754f19ca923349735b430b8ba3d856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e855d650f20b6acf568367cd96bfc857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a9d06cd755198dfe63c45a2160053858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ffc221f780dda4b49db88146dcaf76859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e26b94d583820cdd17c32920429e75860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4e2143c5f9a83758849c6f8ada827861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458cf57897dac682d063994d405fcf8862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a34ac09cb820088b45859b11cae3d5e863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e6aae545ba20f5543812600cae657864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf815e153edf9d177a9c56f20b5c97865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db638f88c53fc0f6ab52ced006795c866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccafbf6b8341ac33d88c27a0ffbed3af867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5182a974aea26e4764749986b0468868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b05e99aa2e4b4b51b9c4c3c4739511869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd45362e54ada379abc153bd697fd1870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab22b6562da951dcf1a17e530dc607871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5589e46034bcdd5f161e63cb429ae6872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42fc27c850a0e13969134857c2a4228873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7bdd12e9ca9d33dfee8acc8ee164d874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d98d1ecbb32a23119bc0e9e91e1c1875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903eb8667f5bb89e3c117e96eef8e80a876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9587b5c99f3ac3601841eaa4cc154877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272fbdcdb34b8754eb93c18af261a2c6878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785cd96694aed97b79f3f16948b51f7879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f01bddb8141ee3dca26a055723342880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd84901f7cec3c388abb8dbf8619ab9881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa158052fdb59cd89dfb2c1784cd365882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3adb4b80c8fd31178900dca6289c8883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92a0514cb210a09321d48c31ac3974884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d5589be4e7482347336be9387166c885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1122d8d93de8c648203910367e4be881886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b80e99d8ddaf1208171b94660acac887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77950e6c53647761a246384db6eb27888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865c2797d447cacc6ed618db54953fa889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178e3e01b2ce5b5e68adefba039298f890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f48ad51bdfeacf322f7f209d43075891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250bbe988da2751beccf669359a7b3c6892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587342b4d3178ca5497b7462d41fa469893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5902d3e88848d64db9926ce9b1dc44b894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020c2b5ab0079c1658c48dbef96afeb895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4d595674bfcb98aa2c399378a7424896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccee1e55d6b361b7d9c664294eed152897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee2eec71a5961a2a58aa1353e97e09898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4fb425b501fbca3694dfc7491a7e0b899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47acc68bcf7d651e54f64d64ccdf3352900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c4f0eb946fd1e1fd4fc4274c0c5cc901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00b34b5334573022b6597f674162d4902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7656b11c9de3c515fbf0a6e0207ca903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73bee7a43fca1b8aea7351cf987a30904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94eead548bd88cbef8aeef72664bc93905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5561c30074f4c71b7b166b7a0e793906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cacd386eb237a58d40426b751e9112907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e4ee89ac4d31c41813a4204473b45908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e437a2a6d5971b13c31b2f24745467b909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9613a9a707ec269b3babbd4d374d7910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d4fdd12ce4a8d074038b6be143c7a911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26262dad18d63ab64066b6398c397b912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4485b76deb1d8e42d18201fb5c16d913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531cc13a94705d9c7ca86a6f1130774d914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe53d3265a309b4ccbe9832b4250b0915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61bd05c3cf3f423d3a84e5b902d15dc916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d73232da6e503ebacefb2bfc5c6ee917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681bb0bc9b2c7f01def38e190a508f28918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c456d75273b1100501efad576a9e657919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94162779d8bfd175137c9e3eb6e6686920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b323409da2ee13c3ebadd229001e1921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154be01f27ee5159df835b6845cf828922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55748ec5995d27b66d31fd303cd84b8923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669c2e7c2996ae66d32f6b16e2f8f3a924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877f3cfc99b4f1bebe9deab9026b704925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9d63422ef98bb2fd645f21e12ec5d926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ba1248dc7ce8d7ff376b66436a993927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e23229ad873d56ca820f3c57fe8e6928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88ccfc8597422509b101130aacf9b0929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c30eaee8cf8a2d288e654a2591fb77930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc63dc7bd6bdf870e0e0c7a59988eb931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71693b40be3c252c7f5927d252b646ac932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d4c26e5037f57e0446685a932b75e933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8c24754f831eadf858c0c341ba442934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da8cdcdaa711c6d4918d28efc6410c935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d330e60dc9095e950a3cb80b2dc6419936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc124ff6e6ad35e0c0668b254a404a937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c39c0c76f47215fdf8e64695ddfc37938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c1f0ed40946932caa2e18debeb29e939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b886868d42cadfe92a5f91638c99c0c940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543788c958c081c07b22ce933c2204c941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56911149cc5f1b06e648f99ab43a2659942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6bc132c3e654f37a58b37a47ca2296943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9cac0b9d9b0bd58ccabc04cafbb64944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9a702c9f2016fd8b6743b6d2dcf68945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d5416b549a85bb260012c71311b12946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91963924f46b4ee67794b25faecc783c947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d03e659a0905bf7debca400e8721db948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4461ca63d58ac13094a168b7620be9949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419cb821d106e9e5ed83ac1781e3eab950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5334139274274001f3e2bb35ad6e63c9951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6214f14e20478f61823a7013eaecc70952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37606f20578825ca022e5bbd5c12ffc2953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73065d8685b92bec7d32d1bfe31a3caf954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c3ac4d90a64b34b8d1b52c583c9db955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0b10e5a94813fc5f32fb9e1d16312956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4460fa14756630b33890a3ea5e1ca8f957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a3cbcc8d5a52d15adbd4621e18385958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205a643c40fdeb6718609deb74ba702959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255dfb411cc4f9758931be5c4d7c9a61960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5f073d9688c29563a65437f2514ea961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f45c540e2a24461c70d555d3fcd6d962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6b5196fca9d17006d803aee08400c963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23c54f25b17846a1d0245c9a05ee9c964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c33c35e8f9c1c3ac520da6f15ea16965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd93118e5042917a82a768ebb92043966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55741549d8be580ad516772f74b089967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2e533621df66a022b5c7213136f8c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa320a2329be7cb447c3e8c90310c1af969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2cc0c88faacb780a6cea20cefa758970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1eb15fdbd3c40a5974d5512b08d1f971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c7fafde76cef132d6d3b0fdda79ea972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab04d4e8ca9679461edc75e14331b8973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a09b690496f075410d50155ccf04e974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d9702b563401617c2d2d56a619a5a975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156e25349fb2caa444c980968862dc9976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6ee9400562bf6e3b1c5fe059b4c86977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0088274e2eb546f2f5febfa4e2f5e17978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0395a51d82b7f132e50d80fe467a321979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17d46548b1294e44f60c15c3ce80e4980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e801b8cec029f3dfd7e73232bfdb07981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47941f72ce878ced3bb6efba53acb83b982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d369adcdcc31bb8b47755ffaba8825983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af37470b280164cbee6706b9660ee53984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7fe57b9016430177f5d8dde20ca119985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df2e52e92ed0f65b95aac477621b7e986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac983f2daac8295ac2667f5a239ea2b987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca34ab6738bc996166ddc53184f1655988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8978f345bfb09e6d18ce90004e9805989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49528be47eef0590ee46789b5e3b0c0990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793f13864008f57d6c4267ba5ca4b36991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9865557945adaba161fce72f10e2b6e992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fdd6dc9310410fa781e88224617369993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1e9822dc116e27656b32b336f1d80994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f4594baced0a4d852bee92b0c1c3c995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745dbd2828b57ffb00f2fae959e0990a996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eeaa259e576135803f2fa8d8dc890d997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a428f144c225dafb7fa7fded6a5d4461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a0f6a7b8c2ab18948db41868473b52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e2412d2080c0dbce2376dc451e1303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe214684bfbbbc9e226c407b3a5fff654.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e040bea2080d40452315028ebc0de125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd1b0a0d39669cdf59dfde8fd78c376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce982f09e8b9472fa1132339d688f37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fbe8626f6d7406d91e517ff235a92c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e6a24346e1b1dca6d2e27157bc1089.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748677064cee89a30fe191346afb63d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5abdd3d0d93c95723f595f1b74c5f811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281eee8a8db78bca673a6d4fc79a731212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543fa73f45f4e2414cc73bd56aed067413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3300247466d5bcbebebcc8cc38dd2214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3f5a89dfb58776e1e186b21401bdb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa8940570e12e1175d8dd45b3f7b6716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a82576a8614e5846226d99f81d11317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3985ad1035b38927549bce8ddbd380d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84770ba2d22f075abbad6b9c7b12d04319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7d02818bcc79f39acc3f5d1b2d77920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc363ead8ebfb2f47bd0c8b1c32d48121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f6bf98b4e87b382477d75967a8d1622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f70e909eacc2fab6162c485a5197c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1be388eab30331cd2d3c97c62380b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ff6e89264428daeedaa0d4f3386c525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e05b853154e64f3f1a6896d47f67b626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecccde90c21d50106208881a66fdf40127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222a56d14286f8328f97919228b206628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca642b96df35b46e1d72900f2ef87029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f847343f976c4b239d892272d9b8930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a13f9830b95687e5d5ca7998c4da9931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29632f31600fddcc547acbc22f784bf532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5784f7ca7c16f44b9c2bbf684ead7b733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2460fdbd62c845942fff351b8e585c634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8b7c3c2bc37a65a069327fac7dfe535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f8848ca289720511744fd18ec0a5536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c63036c1d62e30bfea19e95acea9337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5dce8956ffc16e64c2b9c2e0e233da38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ac30f6ee3c2890e02a2357d9e246739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fdb198fc3f9d562c584bde94687c1740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec40d7d0754372a99f95a1a8c752bf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3face567d6d395ebd35249c8f5ad4e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223dd2f56082199acca69be4560d8f143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2749788040ff3e4b80b9d63036380f544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15b6cc7bcdac19ab7a3b111087565345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46f4ec6111b2620c905d7bc887015446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a335c862ab266adec2151cc87fdca47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62091f69f23536341974f9fc708f194148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ece1a27e586408e6f0d656d756efe049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34690a671d44cd311395a0af07d6387f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec91d94d65688918c31b0b93db9bedf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a73031a799519ad3951cf6dd4e4f8b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9325d3c139354a4a7f369e061f90f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121709e4c8a39e972fca4adc4997ce9554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9117065a15329e38814c91d62363cf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b00413cb9613d5dc42bbfb3c3342756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d057f1a6b2b6a163c8ec8f7909e1a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93a2b56afd626eff11f0468100ae8b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4502938d4223422985e768ce98b3e059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09e48e1f83e19037f1cda5691a3dc260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537acdbcaa5afd44f4c35fd00bc128a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30e6d8004df390bc010d9232138d9962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b843834212ce404c3ee494480b6fbcf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2835d426fd9968a13107f555f461e064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbcb76fcff518ed08f0eebf2f6656fb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0736ce111984e4978d0bcbf0b8d0e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a37b918d8c86d7b89db225f3ed13a967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e11723bb8e882ad61286af375e465268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c12c55fa88478a87842bd9d1cfe42269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babcb5f8ecffca55cc0cbdc93a6972af70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f17023bc41f7b1cb732bccd25830b371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740e3241dea9d7b9bbdbf7841dc69fa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09586d080293c36cf39ef6c09d5c76e273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc71e5c87df24bcd24c032166b34a874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90fb61572f5bd2bb9a6beda5d4cf2aa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4ed7c48dc3cdae5ee33cd642daa3c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07be8a9314556f752535cf490c05ce77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084df4ddaf9420a9972e98238fafc5b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305390ada51bba1f256a77e265101fa379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b671d3b7ea5170c12e20d82af096780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb5c0e6b78402358190237e825e7b681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109b46ec34d2f1f2261558fb53da52582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0cbd8f8aae2b0b3776ec3212c6eb8983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91219a9910d90e9f0db71380ab751a9684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed792e4f96ccc7cfd21f803c3d835e8e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49f00854cd08d0bf2f09fca71ef65a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b278053c5e70daa08e5f192c88d6f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77629fe67a4c48fe6684427b3d75fe888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd50aa033d63c608f879ca809856d589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2ecc7be7f4537fbcaa1c679b616d190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b44cdc836bafbe37ba967d127c8d091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e13756c9f994b13d8d6d5a84e37b4392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4075814218ad48c3b84bb706f5906293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62390ea5a6be69489603613d442efb0c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437d0c5b4ceed9d244f2def250cfa1f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9599d0b93f5454cb569683398372cb996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232cf56859494feb3fa352e3944e30397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bfa92403c2d1fd6d113b8e2a6c89d898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee53490969233b486b349b3f044adf899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad3ae9c0ee322808f5ee8a0acc9ae0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e5320116d4ad08554e385b575d626101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127e2a154a0ae76d7e4f3cced983d2d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e62fd21d02479c02c94b6ac9e91bd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc70287517f6c3936d13ff36c239bd4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23acecc457565dd880f553c63d676c7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c130dce6bc29d7bd82af9ca33077e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a69fb8b5a96d3c0581a4d040dc270107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f885d44d89ea12c079766c70832de108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134f0c6514c433bf0433921d88b3a30109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e954c8ed8dac61de589fbc991cfb7ec110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b428a82abc63fa9006b73ab42df53b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee54dd4d4b4771effeba5dbd1d21e5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b16ea32f65d8722f1bb1902f43886113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6aa318c235b68b0cb113c7dcc4ca9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731a329320b67a8ca6b39d623701724115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada604f096a3e2c246cf963abb0233c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23382cc139d3730c967dfadcbb80f752117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65fa082b1b31fb2771897fb2ccc05ea118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4110402c298c2ef69387ccc447d32119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890308068767fad3a85f66ec4cb8bcba120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17623bb6e038438b1d8785f64af7a3c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84884ea60a9810f6d19858d608b973122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04bb9b81645b0752e0a9743d417e55123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2dc7dd5cb85b7e3e10e26c1d7a50b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5628e97a5105e3d3dd5fafe9bab4af0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea496a1b80f8cfb5eb6d90f5e9b66c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3542da580a8b6597f4bf45dc90032c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bfbcd1427fa45b492cc58c0476df40128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb73d016e3841ed72f40237f944651d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002120cc65336785a407c718373fe2d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d16fea865ac03875ba795e69fe8e5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8faf238724c579ca414633a863b082132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba533d0cda51c1a29eaa153aa18953a5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912de7c682d12e6139df9e44ba3170a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2780e2a194ab19a8dba22d95715841a7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c4be7452be87f6ec94ef8af57044f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039de032c37a77b7a33378560cad328e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10cd0a98efd2e8d68edc88e9769de7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7329df38308105c1965d1c2ca7aaf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d56e1aa19979c8c3ad43430017bc9f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5ef6355332ce28f00f81b730f6e4c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b47ddf6e6fe2dfbfcced1ad5eff21142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a645a43b35382239289517a0c2f4c19143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7946f8b693e6efa1750f27070db19144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ba2405197f4cd968ae5275e0542a8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f153b239d41b1912410d421bca1a318146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0193b80413c4d1fa2bbfb97acd1c2e0d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f2e4b7e8c23a6454fcf0c4dc55b9f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3406abf32fec12e0a44847a37f8d85149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be822d4a7fd456dfb5827e5ba0d9f103150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01403944482322cfcea9357e06fb6c0c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02f56c8792dcda133ac3e921a0eb79152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24f54aee2fa99c49f5ee74b532dc92153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa0509d31e7ae57009be68291a2a8a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187de1203d4eef7d2e77995a7a6e17d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc70f459c90f4aad6540cfa49a6264156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77d648cb1fb907c21787759dd770f4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0e1cd1867e2d7998ef2a0c1f4ca1b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068356e08633798d49d83813c405d2f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4329c07b738777661c0a46997aa2877160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df04c56ed701ea8ab36890a8061ab63161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8b0dd6f68f0bd1f325b07b054e48b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e48d561f25f0abfcf2d67fa6622851163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea8432b632a7bcbb7193032a4a0810164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab67db007f1f9c2d3573055ae707b25165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d093c07680b3bb695e406d9c3602e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94664a3f68b6b00ea0d722fe43e3a8f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d33d5e4187d711ec6f7022c90e8544168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d26a5d713329e5921c13bf29eb77f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b6317ddeb86a1b0d625f247aab1b0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1726b30f4b7afe41d6410f55f6e1c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914a16198c9a379e026147f6edb20c5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e02bb93054c16b7876389a009182c7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ec10ebcb687fedf20391cdaa637d0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376a8cc8bba361e1171c0ce62b64344175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3a9749b915e7bdc6a727dc8ffe267176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7fceb2907cf74d03abb9d64a21434177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013bf4ad8d7f3c76f012619f173bd5d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9a6f895aa3e6f2d2316204d6ee675179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd4ef330dc26b12bb94b8213b184ee180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890cd2ef6a1f80bc19c9afce311518d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e3b61eafae2453932515478e10bcc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50713df68ac6859d1f040cb2747d5fc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304fd16020a9b627944a18de8a8dba95184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b7975ac19681bf78c3f4d4c0d112d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f037b87a56f410a405567c99207fc2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaaaee2c94602449533864e19c0e9bf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f21c9c275515d03ea06f3ba1967fe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716a70551fefeba7fc884c7f9f4b36a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835ff7ccecf1585b3b381610ba0fbcd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b43646faadb1de636ba33cd32932a3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654eeceb551363d52ece72a618a67e1c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c1b425abd9bccb28b0972cc82bfa8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9bf8976e85d6c22849a985cafa46f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40a87780b098e700d6a4ac3d662bc1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d53056cd9a8c4fcd5bc660352ae9dc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a8998c9309351789ccb4adc092878197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbb054f3227f2cec6a5e8a028f3452198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7455336735df324718335c6a0c943199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d225141f932cdf2c00c209d4aa96a13200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c30e059b9f30e3f3f7b1b6c33ac10201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f8b7bb311ac4faadf381e1fde7cf3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea807f87db73cda88c89bdfa4d1ae6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947862406bfe925451b72e08414be56a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4e7982a63ba9070b5d73623f09286205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03607c71b8e7909fa3977fa5d841186206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2405f590cb302038c568d8f6eca2a22207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22b46ee91c87e300f2426aae27c5da208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f631b87d15db2e525470c2ac397d8a4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c4073cc0d87f3bace8d59f6457483210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d02d063a6c96390fcd698398c7633f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c56f27ce02c8dc95cc4149884f53d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a4ef88e9511eab48bd9484f52f753213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd2b63dd940661f2be32314b97c5ab214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae74e35120fa79dcf35bcfc9cd408f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854ff04814b9c61eac682a8f437c052216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd064b27963f5ff7ffcd63f0d361da217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d9b920e50d82e8b35a1637f7e6a1b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0151a862035ba91d4e5aa19a875ad6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1132bbd693df615bb6ab2353bc352220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc0ab718d87e63706203c1ca350980221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd3fcdf68d47b956448754fe2c8508222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c856aa3ca9a3c93db4937a749b61a1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7f96b69a0783a33b33367d7968a46224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f837a709bfb4b48a2dede7f0443ba4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47d1e9c9af2b96de0359b51f0224c8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94da550767ebfa0e1755e4340fb01c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b56f234f8a253fe67e0e35154c6412228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76d43ac4f6c812340f046e7784dcb7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f61e21d565580f6b027e646203a9bd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512e8bb06bf0aeea8853e7855e0e370231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1ee4774365aeceafddad4a3f4d585232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110aaba13c843193f000a328505e96c2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433a39c1ff2b79ea11cb7ad3b4a9ecc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f405841af61f4da86a3a81b193412235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11792eb8b8a4ac62a62bef5b743deaff236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792392b6b85b6f04faa12ecd9514862237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b279c3f242d5db7bc8c156cb741c2d1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074cdcad982f3605263dada20a300f6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff8decb52bed618a5666f029f013d4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c74559c657344a7bc629eb52c2356241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308433cfd8ac939feda78099acbf4fc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7288b3c9dd54d6f580094d9517ea1d2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc3a57e88548631ff8f3879cb1a197244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90448769465254965bd3a299eceea796245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8490b59157f2959f5b27526fe40a5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84916db306311efbeadd4d78cb0f73da247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e753fe4647a0329c66d3c8b1ffcad8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c6e918aa2a4a45e5bcf191e67ec67249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32dd3ffa47aa539cf8d5eb717efd1e1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45fbd44c11b4aa06a3557d6a5cfd917251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050909a04e9cb3e18f700386d93b370252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa582b39c8bf41954409e0ebba892f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd506ca6f90a106b1b9bdc79650dab254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eed4f6c0c75929d98d7dded43bd3ba255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082bf05ae60c46bec0fb195d049c7c53256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e529453b91034cfc08335c9aec227f5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5773c0132606d65ad2c0372c913d42a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797cece308742915b08b0d5f0c806f7c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ba2071877f2b41129638623f00467260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65625aa81292cd04bfbdd175efb9f12261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1f45b0438c5b9b7ded0e57d8f09eb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e4e1b51b55ad1e7207634ce31b03c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857234268979a04f22f0eaef6398b8ba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac85ed3c467d9040a2a946b352834a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a307abd6cb72d88330ef9ad5fe659db266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd77fe6b2704793d442fafd2547afd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9127d72a195a115213bae5cd79cc2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb200a9dc6b78a4d2470b05961a0ea0a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c50332e42bf453c590b1c87e30cc84270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b35117f619e5e82dcdd666d9d91816271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc36a5ad743c3dc5dae66f43d4145b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749e94272b0e480a27519d0d595febe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126c15f01259f5162732e2199784e5b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c31d32b6cc21f27d7310a65c518fb7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b58113617b19b591be041bbc764e18276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441a9ebe05f84447e1b00b6ab191e90277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a335f0183fdbc14f54a0cda98858b6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fde8002f107de9c17a834726bf37bf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8915ee8e26765ef50ef02eef09928280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c4207fb157e51aa680104e0cb1e2e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2bde5848412a96caa47df9cd747710282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e8bb1a823320b3fa53fb49f9fbd7f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733a6b66bf532f3e40d764b91a8d1b2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8510b94bce68fdb87a189e79b21ae285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47983c474e1aa0e920633fc29c8d935c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163cf23bdc1912a4c2c2cb8f7eba043287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9e435ed80ab8cf54ae2473aa1fd35288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee61499c42705b360917001b435460c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417152cdf68605a7146f9e0892b25deb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4453e2a216ed9d0edac46108b87f7b0d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d2022e41d2a9b9cb8c96f08fc618c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348846d41e2884e95227e4e04c59b9a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ca84b14bbe3ca7c5a164e3fa45849294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa753c8424483c971b894d1a629e3b5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8e87081eefb499519b8a33fde283e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d76e0c7b121d5b2202d0e32ebab141297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d4ae5bd2256558e797db8b4d91055298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da89c00882d3ea1537bde407d0f3f3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4447020074ae837100515ed73d72ce300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f55df5353705ac598dd5bb64c4336301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317124e4242792581ca55209571e694302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c11e3e66d403e11b7541d511bafe87303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d88bd27967be343d8bbf3d050a9413304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e1306fee2e261d44615ad2449684d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18832a2abb94dac6356282503723d293306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735679bb09090b3204bce7565ac7d67307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668725a0ac61dfb016cc0b7d8dc064b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebdc776463f6615c2a5f346001f59ca309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700eee0995e2844406b3abd8b37eb73f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87719e19d21da3402a0051e7a74c940311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec388a85a87d3da1a4c3156200357226312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c440bfe7cd10d2d6bcab7837dc3f1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf131d3dfb1a3987c41d0157b88155f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8f9f95f5af458d89fca79f4ffd5a9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb668092e1ec35d7dcd4f330d05d44c1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea42682bbb3d17eb03d36cd8189573317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59f6a017b3445fb371daf1f69a8b28318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c01fe52e71131c31c620bec02f2f5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622be96286f85bb74523c299c9bd55df320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab0ce2f4f63e627328d4478243a5a8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a043ccbc3357183766bebbc62bd46322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522138111a4ae8fa4dd6c9f1e4319bc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf1fe2c81d9d5af259f9d53f72af01324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf47e5b5ecb1ae2063af9a8d2b200d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcde18ab0990c626f9999843ae0515a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5426820f26ecc4a6d0995980ff15c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89c59916ad5fe61e942f47d5ef6328328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2da54fe24b9304f70d9998a232da9d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970425f24d364214aa21ceba9b1a5c2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57dc4cae0bda732f609b3a750e27601331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f52b9d32ffadfa8ee9361e7ecc2033332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba544a75bfede86053155f4f117f4cf7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28deeb4bbe8c13caf176a7efb79f9fc8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a914f0a9bd5e42bde346169945ae37335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0cb84dbf5e07ec4f8ae76a2205e7c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11df0546f2f56806fde4cff1b91330337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d302bca1bc094a415fc3515ac51766338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30253b30b828e0d1fe87a210c9d99262339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adcd352bac891296c43c424c5931c4d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c11daefbe5a6f948d1e2f5087d433341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b68a6e32d27c7f6d48ff22f3b483a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984bd4af2ac37924fc1f1124470410f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831e5b221fced5b7356596828cb2ef8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2948cb86f71fc145f10eb002f346e87345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771de128fdbc39eb56f277060686d105346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61fbe8299c6b58de10ec32dd6f11f5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538b8506ea8b89113e5f567220f2034348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d485826ca37a59c3f1a4ec24552a04349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c1058d819cba01bfab8041347e185350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3ed2665f87629487696bfaf7c2fc5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4638e387c904ea39078bb07774966e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae91768be227c18eb665e98dca12387353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53722349ef6575d91bf9b59c6caa39c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f1f14db6ecd9abd275f67345d1578355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee58b48e8730bdf6587c2cfccb799e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbcff212cdb28c35b4dd5ded7cdc227357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07031ade8b879df0d71bfa3ef3bc8e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966e2324db9c9788115ef26dcae238a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adbe0bb4c93b7b9765edb2d1956630e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ce6a3c87375aea70ce0e1e3a74972361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbffbda0b4cc25b85ff015e2daba4fc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07434c89cfaf4de9e262f4071fb986f8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f22caf924c7d529f461f13fad17b3f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeda0847d9a4cce74c9e2ab5c82b9f6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6637670b55d23c5b8b235c34df5582c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03575defc23399bb51d5aee6b4ee1805367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc901e3865b17cac433c5c21b773eb22368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358096fd773b6c4527b518736fdab2bd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f29a3495abe2de7a97f26b867bedec4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a68e568cc8e276228440d84be5926371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645bf7d770666ff24b4065756122468d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a99570db868834dbe11eeea36c47ab373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce278247dcdd0bec71fff9e85ad8b4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74696b28d87803de96d548fa764fdd55375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22942700052e804a62ae31182d013446376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597e198aa1da9f82cbfbad9029bf3d0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafcdd9da42ef90a482ed29630e62b75378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96159ea38758fdf4d324ac4473bf5602379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ec7c653b7a473eced6e7716b6f217380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d9c668a3b629227ee349ef572f31c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e773600aad26b021f9e949717eeaf4e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20355ef6d9294ef0c236ce2900ff3d85383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f547a4d6c8340bd666566f70c1d016384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64335e5a11ffb0ef4bcf9d7b73a5c2c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e2807ef87a00da2a26ed2b13754ad386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862b1ab976b9353ae355a848f1c6c05387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04457b326e3b5961c143026a33e37f64388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a288197b640f166acad261b7f1bc63389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d516422f4d7941a85d657ddbac97d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f17f944c5e92632c43f620b626dbe5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d1b85b4f637426772289aaf01ba3f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a6dc3e369793252f91826dedd958b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018bca6209a2326337ff2deed31416ec394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d0fb95f615d85624baf8487cb2937395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcacfaa048d0a7000e10abc0f1f24e89396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51112630c0f19635d946e60167938c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07401aa9ebc7b9d0b6ba7ae4536e740398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745fd4fece240bb411ea8210b8f858d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21306d2d54ab477390daf2157c4e2dc9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd768600df4c3a3cec8724a1eaadbb5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884368a6314e6e757a252059f848c5b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea88ad7790d27b8718ef9766fd38c3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a69260848c14966e3f4bf18dce5292404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaea06a7b7410707914327479cbf858405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772ad41615aac1df6a7fe29698b9a44406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baada9a58cf2748800f1ea3010a1461c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194de32b5cfa8d19ff4f69bbdda6c4a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eba2ca96f729e72366beedad80d841409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787d58880ea8a3c379be360ef520f53410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd736eafd80703956a39650f3cdfb4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71cc4c06fa3d07ca6614c275df4476d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8dd6c8cbf595135d4c3c09efceeeb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62871ec465aff6b697bb86e6a91587a9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd256cf4593bacf8ff89c8a35467df415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f2b3e9eee9bc440b1a88225a2a0a5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68120dcc5349da943317e442b09c9d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac417d54e2251b1b4f30d1d9c30142418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ff505969885d8c2908692faed37db419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711ad2630fb59b4267a454b9f4aa386420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6584fddadcb0889ddc4f17171a0ddf0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335a40cc5b554af856d7d2f99353d88422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631b7bba8ad72a8ca677d2964e2af0d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99206d9bcd6b874201581c5dacf609f2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e31a051e7c1d8c4a4dc92a7b90a26d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f07fe81422c9c65aa8f3f657ca5f4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf50ba9413871af19bd6e8c31596dba427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d368d5b0b1fc1591027618a15b57a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e566afe8e5fd5ea71062f5f7f6d20429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9c54a27a08c6223de5e5ab158d7d5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faea271bbe9baff2bc73b8fa21d9e80431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a880b402118ed8ec98e797c1a4b10432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29e5c33dcde4688e27f5034430100d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d885f109569a52de64e2145e44da6f2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71600b10257df796a0708d09492ce6aa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1619e4a70e09ce2386980aef5356e4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acbf6bd61bac92a24e24e337d81f3c6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809b5787e4f26def983f49874d1a11b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0341db50c97f29793bba1d746ec315439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9d35fe2b4a4b9d6a40c6ade923f54440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3528d75944c96f80b7e63755b0f697441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7c54451d2614bd76c134df64d0346442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14948cc88073b2bb39bf1a5ce28b24443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1a4ed1d3901677f7f57be901cb317444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0bd7f2fa7f7acd7984fa55e4adb8e5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5cb3f646cf4c82e61f1d455207737f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24679914163422b14e9fce2aa598a5bf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c16ee387d86d23760578e9e96ebe0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505552edbc2d5edec878e0fd090d00e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d3f2803b5b65c64255618a07a9c7f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f998f3c50fdcdd44041a167184112a7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bcdb70c73d2bfaf32b501244a74f20452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063e9a9c9debff1b76bb14e9d7c1dc0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261dc9017b4ea0b7f22c46dd91c7c97454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13626129bed33e8df96a76a59f9ec8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66722b6e55438b5fba5d0e9cf6a32174456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a67fd606693024b4736b90c50dea6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f949fedecf313ed83fb273cb49c813c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2531aaa911aa12cc1ad17a2fc7bc4182459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab3c669f93cdd0de2f38a635a3b157460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238c739792b892fbab771e1d8817032461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af0ce06f9d5a3fb5862f167a7c160f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98808ab0e8130111ca54f2789858fb08463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94523653b96ee6981ebcb61a5ea814b8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d96b8a4333c22014126c398e7f8e2a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0650cd7b19458d20eb5241e26decdd3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6229f561f3ce41d6f9cc1ba25f0cea9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80caf4c40152d29da376d50ca7a2be27468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c9b864b2b2616e9c53c54915e023b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5113348d456607dbfebf4ac371b8d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45a4e1d867c69e9139145b77ff190d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda763cb1bbcadb0b029da605246da5c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c466d8208207ad25a42d90bcec9d9dc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe0d47bf7621208b0881c8437c4287474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25dd32e61d7316a5ba8656b0795f358475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590e8485266f0672dcf881626140fc9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65f66c4c08d12897efdcf49fc6426b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84ba76757e0bf593786d61cebf61c8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92ae460a0838b47611802bb5cb41e7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a470c568976add051e3d4fa43c113c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e1058d147fc8ac2d165be8868b8af481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc15e56b588c36c81babea0b97be60482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aaaeb783e98ef18146a32f5a0e355a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc889e68c71435cbb46a81468aa2521484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87b103793d90dd9652dbf9027b84db485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c9de0e59972fb3064a1545e6e0ed2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70f6609c32c9e80e5ecde7c18ec323487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537543183746d48799542e8d526f0fb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ade36691a7c5ac9a690f15541a4cc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32e7583b6963b961562c91716f6fef490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c952cfe96a8f8d9b6722f47ca2fcc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee0252841954fdc0e9e4a943684d372492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf88bfb805506e0dfdc9cd73503ea5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abaf8dc4a915abfc7a9294d76fe34a7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c89c75e99076543ab2737798ae40bf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38488e4f5cc61063d9a0dbb3242e6cd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664a4a2361d5a3f434f9f619285b437497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246594e2fcba1ac4213e58d774e52f64498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d85eb91caeef4fdaed72447acb0190499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1795f3fc364ee69f0b127a9f98baff500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5c4ec28826d1370d6a64763a0d2d7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeac2b7efbe03a26be7c988f562fd57502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1a0ab44fe50d68c370600d97a0cc8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2216e8899ba32f7891b299c605d761504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aebf6c18f50505d94bd95a146409941505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc707402b13bd6aafa4640d3608ebbb6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd8ec7f4da50eee3788f63fb82ec64507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155aa3ec45824f7e435a2dfe3a938deb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170de703c2c7c5139ed68faf83504ca8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20b7c1619ec8e314039694145d8412510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9d6c51d4d05794e144fa52ae7c330511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1882380b3c08b61a0dd6da3c69cd7e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4080911b7f4e59771f50b5a910ddc09513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ed7373c1e6905a3996d060a2e994e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef192fe22787c59f731c73961fdf106515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40cdf0ea650cf77d040ac0d78c97acb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09705ba69a38b1138ef3047d065d9a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136900d95ac702c6800cac5322c29de9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2fd9cdf247e02e46042f25eb06195519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5766c149f587c0962304dc7a582fcd2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44858f9eb38e59f7ff4d61f55e92d5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8ac72989a9e370ace2319a974164f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e972109694987a57be93cac95d1d351523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3f649e0c36ba341f52213586eb749524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5731da8fccbbd7b0312f2ae894d4a62525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d341c0a88a787007119a3ff80e51b90526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f94c0a4809d20576f43186b90a3c6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239157b517f2bfd401fea5d2ce63553528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8bc418fb6a799298c4f280aa222e9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160b4d16044814e02727374ea594aef530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e934de0bfa1792aea4ff0c36fa4d38531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeaf8e498931730ea50950ba1dc1983532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4002f5f8b42ea972ed15e94ff6598a0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a70bfe577d58bb0a43a1b20c3c955534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa14a2dfde09d62203de9f98004ebfd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f4480dceb34b71a7733bba2534e03536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe773386a66aefdf278a8ec6f699fa2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c474e167946141f140e32a11cba2c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb83d36cb7bd58ac1cf3e004e4bb48539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38d6e03cb30e07a5d803ca104ee7bf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27e7709853d02fe0a04ab13f71fd01541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741de7b486dc2504d8658e9f5c13662f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30f8b26ff65f23a987d74fba87fa5b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aefcb666848b7f8d72f7c7b238abe8d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c1f025a644a995b7897d275a14db2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee21f00308dc743a5bdae7fbe985785546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d18fa64150af58333ac404a3e5bfc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9948a32fd18600b8c194012d09dae0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29955e51f590fb049ef5685ade49f88d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c599d351ac8152ddee27950318a5871550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42159ca2290bab8ab20d212bb72931d5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71590aa45d605bd8ad23f4a2d10c35552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f8863a33796578171bce9884bd503553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a795fadc5da9ee1eca45fea0ba62017554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d06103706b57392336acfc202ca455555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df8cf83752158b8922bcd13df482d4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958aec3291a01aefbd3f13ea7fde173557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34031a36620ae24948e1269e2042d2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b638629bba6b073788ea1425f2428b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bcf0ad33922ed898d56b02601dc62e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d9ca684f10f8a4826dd8494e5e853561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23fb79f84369150d568b0e1974a6d67562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b6c1b39990e78a4fc74ad39f255c3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702123cffdad33c0ed70ae476b9099c9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc29c067dd7ef61cf493f4a837464e7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a434df6e9bc49cb6031f00011402b5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed913f5c77989bc923e13bccbf33ccbd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a38aa05f555f6be933e067e76a8af568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fbda0dae0dfe35c0712bdad37e9e65569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861106de21ec27dd823630a69cf10dd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1a9690067b1956a0a7ec9ea4be9d6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1bd9eccd476d0895c0c27882810500572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1904f7852f69020bc3b2de77fa2dd40573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf18c94d96325b3a7413e31e0bbc77574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7052242b6b73c618459aa0cd206947575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ed4d1fcbf329e5640d1a6d4ebc882576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a10a1c7eca4fb4cd804c4cec2b628d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268c9c54d472f3794ba5b490aac9876578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce141130c264d7661148524f37af723b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58e2d7f5819adb6a7e94b7b2b4bbec580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295e6d1ec113f6837a2978945d1c88e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e36351a60f9cb98c20668779f939b1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2838b3d722caefcf0fed691fd0e3414583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd68ad7b05ed9c8c334d68b7e57a02584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7953861cdbcc7ae70665165606d89585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba6b52393690aefe9c1dc091628c41586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6e7d2ee0d5bb93be5c531499abe28587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5ad08a3dd7bba05e8233b9a711491588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa352e6027429ffa78267913895f6e9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc124111e53e02ecfcc80791bb1ece5f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21600ad3b25f04d23a0c764463e0cdc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca287b65429f92cdfc2dc4fdc6b875d8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c72b6275403c28d4b585caaf26edb3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257727cbf1a2b1eec5348ab06f48bddf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e975debba3f7e897d6310ee239704595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6e6b5eb53cb1ca61663b10d7c5f07596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70529bd38e93079d87fdfb7798da526c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8ac52432ed54496061de06814c5b0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79bc429bd43398d63709c9b21e114a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b9c63da5adb6917681d6d608b8d0f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e891f3c51ff4d4879c27d553380e4a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e193af176714d79a2ac724a310e1fc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b447301528e69e555fadde311b3b616603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde3ba9057334756f7df6bd709b64b9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955907a7f7b16286171ffdf32dcf5cc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc977d0107a37a3b29f4f0736911b2a3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa45f361d375757eaf6f2df50d9df8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a8680e91179b596f595a39f2acc69608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af55d6aba64b2b02f63c343f9e981d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5e14790c37be6d5715a16673dfa1f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5215d35093045ed4aad2b3262053894611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521ab61b4f80a905891be2bfa63ec85612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009113d5bc1b47fe34d8990c421295f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f018637a466226e8b8040ecde319518614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01255bdc34b39778f818387ac33d97a6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda31efcd0a1f2d94e12031d21b6d326616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc30ba78227c6a0be11ebfd9ef0e83617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cffeb2b780c3f3e2843de2f1ea66a4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ca9e289e4e6c3fbd4035bc693a4b7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2aedd20d6ff7c345b59fcae90bee1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a2e0f9cd1df9619f653762caa7987621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b0e0cfa18b113623bf3b5fe98d08b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60844371f67366fd25d56297bff1ba4a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe49fef227788ecc06aa47e91dbf37624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106c26a6dd58fb5fcdce9a5a3e77704625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62aba749ce20681dbe3c6dfbf6dca0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16e94bc54edfa447b92e354bee6a95627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf46ff2869e212df8fe9e96dc841787628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4735abb32f37513721cccc9e0ab848629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e550d309a1781ef09ecf2e79bcbd8c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2280062b35c38e71b583d00897f55db631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc38b5718b26257ff21b8592282fa7f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b41e22b73d1c582ab66ac1a4cfc2ac633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42a5263cffa0940f78ef1bd6c1b1ed634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80efdfc68b967b05c92c2d609650e9c7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36342e724f3eaef0a68f218b76d66cee636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c3164593c6179683394e27cd7ad73637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53732a3b23cf754ef20e66c320adeae638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403c4e5ab95358ccc728e9793e63015639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8280c23f22352784569fe34e4a7297640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b751cdb0f7e37ed8b73428d9fb503641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692aa75ac9c74bc3d8f68def1e0c70e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc269bd043d095a3ab5b747e7a063968643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16449939cd36898dcb582dfdcaff5733644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f6581576538ce098e861c465b4ccd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da6be6c8321e8f265dac3391b7affd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1e2f587f5f4808c55058bdf2ed4dd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a27454aa90e6627ef0365a9b9bbe48648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700e5463de440f8f9a9a4f44a707913649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edecff5bff7965d31870a1696f3fce6f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5beffbf7f9f9aae0058279640bd54dc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec1dcd62e104467ab6bf2c92e8703c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30172367b3bf1d5cccc4231f368cd369653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de53f9934d42bfcc081c0099156de6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19be4006070f292c8f681df58dd0c1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c39fc751215c37fb9edae661d7fc8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660384ef764d14fef24eff471af0fe0e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e41ed7ac6f8cefcd88bf3ccc70e89658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59093790ef532c09371654c936befc3f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de3718389ad463684dd08d83103f5d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5fff4b7f71dce245d818eb0b4ad517661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201716c78c7723353839cb4ee0447a9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ccd5e83ac1d88789e73019126b340663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589a650eb0a6ed3974dce0dfb8f9c38664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01fe1fbb15bdd2b2df291047f03016665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd02545886249a50bd6c0a182c5e31666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e384bb074902823bb3e4628d7fb7dfd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe08559ac1929864d703fce375a4e3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f544e261bd6ff6bc1c4240b4c2f0df2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c2568269f54f824c0b283a9682f56670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c0d35f3756718b1f1e2346fba341d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547165324f4cf096e3b017f38220916672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7ddaf1554993c0faaec5d18ae125f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd78271ed197a1d321fc0011c4e70e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b4d2357e7bacf254df41d0d345ce3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0787574cf66eb1e36be0400fe7fc117676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b07951d67fac805d73d5e3b55ced6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b8ce16f0cf614a56b041e8dbfe54f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19751caab39c67bdfc41703974055194679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0534b4a668e6381f94fc97f928cf925680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f054bff06b01b4913d5170364d85db9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc267747a5809b079124abf8dfdc9968682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8004eb4e2c2f03fc5673224566f223e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3064fa0074066d4ce97b0eeee14bd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a92a6d60aae0e44ed785d8d488e23f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7db9d7901aaa454527971409da210686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109704bf8121fd6343e8d849c0ca9e2e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf047f77beb2b1fc297404261aa68743688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c72f84a17d094f26ea46e7717d3786689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ec429568fa4bd73ab2c6174553f5b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6f54467465b7428f1aca74e709b1a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d544fcd30711446541c713d95f79b2b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab47e3b25092e3bbf268815240896d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d59317be998158f095409281af6521694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92605d5814b302f4c24fb286f0510f2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8fa27c27390fcaa1099bab390bea6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d898637231a8ecab8a08f5663b6f2c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78b15ffd493568912874f56ff73813698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7bcc37175d6ddeebf61aba420ba2d0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b89c1d932c2db14322f19fdd68b9c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18067f7282b59c9f596b8215433a1a10701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36136f4a77fae86082bf01949911c8d4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ed04a123c612db18bf3ef16e4b4bc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38626e010ed49e650772423c970507704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6809597ec2ec36365d3c767d5b9b5b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798c9e6f3edb0b09f25e658e8ee5c56706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd25ce12faa04ab794265b2c4250de5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521e9955157c34d5e403d86e882d6d3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d42fce288746c418efd0531c76f37709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83138fb7a00c5a82919de8e351eae50710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52bd26e0385ae9c2c317cf21d5b799b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e28c6b10cc0ff27522d0bb896931f2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc46180b5f21ece02249ded80f244b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb4f50044e2281f602a82810e14d19714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d1277288be963d89bc18380054166715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e25763f0a48280771bfdeac2bce23c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50bfb899b983b1f052ac2898aaa91f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd1a5cfc945e2c54ded5f4cd1f398f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038673f8b3124c4054684c659ca1a6a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7a31f6445947c23d03ddf784f306d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5c73478e2a7de9393430ddfeaeacb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbb706ba180b66a37fc5cff53006cc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd03a5a49bbc1b8a154fd0b30e46f5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e38102184819cfa43310760f88075b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04249247e66635ab32e5dd9a524187f0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f1a9b05492b9bb2138e2e593763a6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8c794267dc23df0bbf6965f11794b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29734e2251fbd983d58017e4005d668a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384bc57c7c8b415fe8297d017e2b7be729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1b997127772700808b631b3dbe083730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcdf8bf35c40c115b3d1025cf0e9578731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde2159a1deccf9b5db1f3d41b34fcc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64d3ad3156356018a4133fc984b641733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99adf8e38a94b150756ec2d0d4da6b22734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb8ce8d2a7df974e5f2530fc27e721735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d4ea33d9dac63d68c0e1e66778034736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426c67941758db42411f061494fc3cb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f38c9cd2c8fdcbf8cd8ca37ca6f468738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd1335e85cd0da0baee23ef17d720d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250dc814dcf1d5e74a8ec6ff17adb674740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99905756d24ca76dd3528dce82f8971741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc16ff0468d865de78fe66dd95e095742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2296098a790f1faf16da19d43b78f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41fb3401719f72536c6383a6e43d94744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1434beae06116629aae8522291252d2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab57e5e00e911cbbf87a0066f1bc1b4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d5fdc4199e1199641b8caef17ee32f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539bc38385df41ab7f373736c699c41e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b126092ff0d3bec6932c8e83dfefe749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c648cb91e2378f2c67542b359f8633d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a4a64d96dd4813abbed07a72c1f2f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4727cec846f3b44a3ec4581d17a97752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86356755bf48e134d804b409c0e5eafa753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ad07f98656a191c8ce2d5cc313c69754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d63c797dc5fe5805b35fc57413f6bd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5990e92b35910cb7e64469dc6f51bc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca9d01cee8873b64787a06af38cf93757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dba7d3fe71f46b7797e59fb4fbb361758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b8f11c7ce95daabb5969da31ebdd7759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18cfac0f803889f25a15db41e5675c5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e97144826d9596b43db2849ee22770761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e22f9cfea9ce742b6f90b6f1df7755762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e9a56b5771d07b8282306766a6f51763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2483256d80f18a3779f9038e3fb8e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78061453f93ae2d1f52e391fd92e6b80765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0d84a86065db1368c82b835e08e06766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01212ea208b5fea080fe2f972af2e5767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d38bdce4b364ae84e2450c2f7b7ae768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96f39a7fdcb96bfbc586eabd0510e9769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fce131cf83a144e734e571d1bc3598770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179499479e325228bad563457fc712ef771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff4cd279e76f63927ebf26b7b02c54772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f991b88d1cf644c574286631a94068e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e87bea1e638f7b028609b65ec1f9a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bfeb3f9f6c35b83a8916a53226c375775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068a3cd0a35e2e05839ca8ddf4f625c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553340d33c9119c4a08e448fb607b0a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ad309bc40242eadfefdcc66b69c12778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802c212c5a56373933910e3479fbd75779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a94854f6aa14370ed7d6d18790bd6b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a6663cd3b6781bd0443f97d47c015781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883d68c9ac587c5139786f5d9f516a3782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e99adb2afe91105822a8ea45980fd3783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ec1f512297de927699515daa5b7fa784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480401f7d777d4197f7393fb23ad45a5785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e6289d5e25708ab14071346a2fd3d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5408fe8b41bb2de49f299e7d598c6787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282160de3b796705c86969e47aefcbb788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517573db7e42f2dcffe9e977345cee06789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3639aeee958b56a7b4b04894bfc06790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7cfeacca2c6082ff9b05d33d5985e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29889a5a19949790936acd9999d818d1792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce51181e391d17cd28eb21068c358d7793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964524a952503276fd9805eef33c34db794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f30f93b9b96e59d5877f303df3213b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820e0e75dd2ba405f0cba0f0f3b6b77796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec27350db0a55bdbea2637debce67b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fcb681f618ddabf9bddc408a2a3610798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcfb2ed63afac1201fe8f59279a0917799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c33dff9e65621911fea86dc5401b8800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c698e31b5e20eef9a651c384f7347801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e398796276982282c452f9a618a467802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75311a104132ec01d31e3c4b368c9323803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ffcd4049cfa92c38430d6d5b2b3ce804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71b69dbe59b84d1a58e9946a072d0d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba51f6a101b326233d55e18f618291806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51d1553f1e85ac7ebaea4ae114d8c9807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e04fc670bc218acc806fb5be7505b9808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce181e20181405d02b11794fb109b97809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6def0374f25a956c9c4ce83700688fb810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ede3981298de7395f6fc1f1b1e8292811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31d106ca66bb9e795a522b46ae3850812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c4f5720bc478083f0cbdc6e464f16b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1d610a9a1d7b50ff9b8885ee30b71814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79e3d866abb6afeaab57adbdefaf34815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9d15663776b6ffe6f512d3ed3d985816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c635d6e2e85d01dd9dbce5004d7723817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055fd8d7004c20939dc4683c29ba5ae818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecab2f775de39fbecc365e0c222e3ca819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb691acc6eab105a83f73289cb1e9004820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e16cb42eb25923c7030671e35ef6e821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f446295e6cd64bd509400d0f3dd88e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6aa8a4e5438b7ccbace9539a4e0b2823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd18675835498fef8bb08dfd8e63c8ff824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091956ab11cc2240de25d8379a141766825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d955c14e4982b89d54c500634c32f093826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b3786ca29db667f33304d82785dbc827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3a81d8e2a027cfea7f3b3071f28dd828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7322c9a0df78c36e2c2b4adab51479829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772cd700b9ccb9e8323852e0312990c830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9551cf2e6b1e02b84ef5c78d305dd831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769053635f369d6a2d6708c3fa4e2d7832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b860483d0ca9ed281e131d8a2035d55833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0607b3390fac4409a3c11fe5c2353b3834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11216040fb3177b564223fb26168460835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49324b21d8ecbede581d7733cffc993f836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339b185d48734325f50298c3d398649837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645674feaea8c11053ed5e296cf16d03838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2314e0dcc95327bda733a99fb2130e2839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d68200f7fb57ec4a86ac72bb5d57bc840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc3b74a7d80775fe757eb411d5ce2a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24454c8f412f1039dc5a376ae0296d8c842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bae1533c36aa43b4cdba5f0a0f2c15843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6cecb2250be7eb0a93aab60916fcfb844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9ba03cce5a020e900127b51b6fc44845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af947e4d94f00e2196e4f4d000c9603846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac5d3ba309db13d6416e2e600704e3847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5ed596ea3331cb8aad2594821b802848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa27d5007b3ae0e35e44d9eabd61c3849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9d79edc1b8aff8fbebb6566a9a3f4850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e429817c0500e084a35a5933b8a742851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5875fc94b6fda745296acdfcba8f0c2852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e9aa8f84381b046f90340b705acd1853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9f4e5faa6a717050763c374fa31bb854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997e70e8a9ef3370da4e3fe1f0b1e02855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2caf9ba123afcc94dcb1ff955b1c867856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17734c4f03d043d97b42277faddcf4857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08c759322af841f4e4863fbe8d45e3858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1a11fd135637254b9a6a73e33f9cd859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d387c6ea235ee84bb0fcd437aec49b6860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b1d6da4e58d7e9414ca4a79fe10db861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417b95a9bd2e70e03558c745eaaa85c862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391e1d0917806bc304cf221637182ab863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7252ffe4718a16f65a535684673893864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8015cd501c1cc9fd4a7ac406c8f197865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baadcf5078a34d68267ec54be04d9ae866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473fd466606822082c0e078dc8930a57867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eacaa6114fb11f6ed58d4d52355d093868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc1297a223e06b5e7e864a2e714874869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eeda322b5e23202ed273c954892d54870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146bd431105eeaff4d160ef09d9d7a43871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd1da35de418a56a33c15f4e403b31872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d82b545ec9ea5b57866216f652a48873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749e9389898027b04eabb23f7cfc750874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237be0b05852f1c2d4ccce1be4a7a54875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718f5bfb68aa0415a4b5c8ee21262ed876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a762f8689efa512a2d4ff067fd4fcf877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d8bd6e34b67a316d099430e4565e3878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aff55ab5df9db60bb0451f37ac203f879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c40406620a2dc348af6d51065b029f880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6724493e8e19b10b3723a7ae58c1f00881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405eb18b05de4debc1ea3c5d5fe46b6f882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc444bb1fc2714418e4e03fe825d6a883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61bc500636796de63ad50296d7c1de884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf5223e5ec8a8698b137c47d7300fa885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45a530d78c391a979b9333a7734eeb886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57212349d90b8884dc438933dc75c0ea887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27962a8e3499001f57032d17a079537888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff10b0c10bcb65ebda5bb22f0d8c420889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a744e454fdda5b3f691f5db8f7032e890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159f739f58f2e38fbd5f3f0d1cd5b44891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6591284c1d32db8eed0846bd80ffc892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b3acf9aa55691a72cbb59fbb07753893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8bc2144d37bfc07d78ccea8065b864894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659ad8c7bd1aaed6c93f3943d7f91f5895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22922020b0b497fc1773be82bbec75896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977efb4f44fd48b38c601565ce081e6897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b9018561c32d0879cd99faa3914d5898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d237f296cec334159f0cd0327e48018899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084fdcb0655df544d50dad9aa1c052d900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187dd57094da7e5fbd6ab9383b5281fb901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eceecf1e500486128a2c85ef73ddbf902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273e1acafbeb0a73e72173d5b2cf44b903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac4affce340b44f338e068749cc779904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350bd1c2c98e86bc7bf0a724db650a7905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef29321d0037561539fe5403da6159906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19249c930f16808f0bc6ca9c2a79d9db907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c42e920810f552b591894cdda5e806908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac978d15f7e73327935842afeee6323f909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed95fbb9d9996578ba61e1de7dd715f910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeaa5a7cfde8320422c0835745ac98f911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716927baeae2b9670f178525f084fedb912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d6edb33bdd4b154da317cbd99138d913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68591a9c6d03d3a585029801ec80559914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908d9c68ce7f7fe48fab86fd346027f915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d5b27c5d577e898cda34349ac326e916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97365ff5d0fcf086cdd59bd57977ff2c917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f3685330d5a09ef402d5c03625a5c918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793edec82a58637ae863a29211171c58919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02910068780660c287067c682137c6d8920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e7af3d32013205191c06e841b7859921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e702e8fe543f728a6da3b3694759c922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ad3e5fbc59f990fb0b9b54f342df4923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d467ab9708aeedde8b04099892de349924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626183e0f504ce748d385d48c1c20b8925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288f450956fc959a0417916a0a10854926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8553726509f64d905f85573755f770927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd63248778c6b4874dbd308133aa3b1928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c4a1da9a56933c2e87d50a71ed3c5929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d23cd862baed83f2d21efa69c39fb930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389742299492d59ea9f5ccc0da123d0931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a13e19b7861f607cf30dbd33374c01932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0ab92dd215edf6d5099a7c30b7993933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74f75c6296caf969ddfae3e621e2ba934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1b2c288a731316974ecbfdebeaa47935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b924accde34ebcc53078254461c359936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76798d53782e42e8a7e880c55721db7937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca537dcb8666d9372a04e9ceedbc9132938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314201d1fb1b33a4d89b339bd4e3b83939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783090790f42df3e9b6b2226eab1c777940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c1b9f82a44a61521f3f8b47e7fd63941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64706ffd5f740646b1135f0d27fb036d942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2e1d2ee6b860e398ae29e8078e8a0943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb90c876809203d0ab7bbf9be835c3f944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc2c4e28c256dd8258f49673325ada945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62357b74ad962626fde7866246fdc74e946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b59c9d907d47318ec4197659d0b516947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee715fcd5058e3d88a9e987abcd404948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa544e725394c3a3face52f6ce6e3d949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95502d25204cf39e7770f5cc2a0449e950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec5c5e21dbe9f8b3b9633b3dde74d6951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9b98daca3d74571de891c08bb7f56952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c1fe882d847d9991b9e6959ab9404953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c180ac202a81c79fbc7fddf2134cfd954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09decac407452d21bec890351f94ad1a955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee20a694e8d4ddb5151e263759b8ef956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f0005636fcaacd019b817b193e73c957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736ac978e7577b2b34f9a3a96e242a7958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e37fdccc75e5e6b9c62e9eba2c0cdc959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86df9e0c92a445d2c6df447ec9c7771960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c5c67c896c8e63e8f361bdb51efd9961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec13f57f2781dafbf971acecaf6139962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85667a064f5bf262c784d0b9a8011667963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e3df4fab55259ef7b3e10c15d0c40964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463fa0af91e25c11990731db3d42a486965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ceecb2ad48f7c365104bb69e96da3966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d4ad4e273a68cd4be262f9db93b64967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aaeab9f78d92395171108dfe91df3a968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a3df007db27324417de3ac68938ef969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80721d5200f72c621179f850ba4f4ba970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88279db149df290c425ca7b4f875eae971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0ea27d5bba1983a393b9f152b4c86972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39c3bbb61d77c4e4a86fa3a2e1ee34973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4b6bde6b991be1bc17ef5b2c53677974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d45e988ed533a03f5841c028327abc975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea5bed4f7bf9ea9306956e728dcb0bd976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea10563fc7daeed1a54875955166a44977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0886096e1b14e85aa688270ac89d5978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf11eb1d3b4ff87b9ab424c92ed7e3d979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a8368ef91be736641a9b3597a1db8980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84974eec21e5f3f5d86b556418db79bb981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f810fbc75fb411f9fc0c9ba376e70982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6946e38568040afb894d5a043405abec983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6218a55e83045e4c09b4c5f9c738ee0984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f294452abfb55e5f1a7d55436a2c06f985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370677d4dff3c9a2e094979ac5f0348986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abde008675a6699c549bc145f4d4d3a987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960d6d60bdee59b53f13fb7b247adea988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2e236de4904254d150c3c6b08ef4d989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75935e98c87bb42ee7f47ae44d52ac50990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b51063823471d3b2f265415f39d6e3991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb216fb504c166d7810f597302d5ce8992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2f28c2b74fca7afc0bac9e9fe9a6e993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40faed5cc22f00724bac0b3bcfe47a27994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13491ae07ee214432f3719204581a3ba995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22bbe2f8102a9db8eba5429cef08ae6996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d8bb97ca01cb19078fbd684611b66997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>