--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31418df9e4f34d4c7eea2e834f6ef7fc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e4f001a3453cda683f1eac24395222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfce06d6ccd35224aab178c58a1a1023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0e48265ef6d36003732f52e52375a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5d7775b8eda28e4f5bd7e51feb65b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827481d794b4c36aee37330a1ce5761b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23728ba5c33a617f42ecb42b3c41e3f47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c313c273a5b39d63f30c41e197b5b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6a30fef6d5513c4e8f514fbf6d50e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b46e23cc75b7ab4f099f99432ab3510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021b2a3730262af7882ee656a16c59b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2469c584268bcb2883ab888bb422b1d812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52a0e7eca3abd9fbe28c35ea78ee5a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41602ba55fa19c778fe9f9fb087bf4ff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac2c2b2e2488f01fd4b699666518e015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8abe412375632292a170524dcc76b0b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8efe6c14fb8e8ce3e98ed0385a577d817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e9d0ea9f8a9cd867b8097e2b19fa118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86551e48897ef295de45f7ec95fab00819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3f72ffacd732131b72d828c2da3be20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78a58288fc3b8371fceba53901aa0b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218fe42f5b43279b2976fff9808fdacb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c7049bc9df97f378d34e8b5b124ae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771de8a30ef236af800e9b3590d2bc024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a638940615dff031e31d379c00b926a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054892d6091466915cb2fae726ceada26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d085abe883b9012101c73066f919427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459044e3e975e0f9e6beebbf9427d7028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92920b49dfeca93454ceb10f3ca4b929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5914b0af0dd13ac0a5d0d90d8716cf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ffc7ca961448b720815809e4eaab0a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61321a0300e73c0468b31e43f926da32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f3f7a1fae321d496dcaee8a222b3833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ef75d176326b4f872180de163f9a034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccaf70176f735927815594be672bf2535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3528e0d387e64b4eb7b3ab4ee6af76636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799978140fdba29e4eb0f2c85cb5d9b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655fad3a93e7a554553476493d3ae07438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a6f562d5b0a3d35f0a04c599f01f439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3680c6abd144d9edbbcb4ca27a99440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecfae40246b5e1cc626cdfd1908813b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5508a8f3d4a416f1027294bcebc61e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc3979879fc5c53bbd590fd555b7e343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587ea32eaa8b55f64cc9c73f3044e4f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6652ab833772912ceb145998cba2b1145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b648d6058595574a855f019bd55e86046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a18613329de85277c6a4d14a5c68047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826317703c30b8a53cf47d4035b8332e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39394eac6f66b337eec3e8a2da79a6b049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da3881b64591004f16d55cf80e148950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9838edf9c5f3841d62dbe783531ed1551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ea417f615a8e58dd6903c7077f60b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9844aee8d66290e83aa3dec9e9db87c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7d444eca61f95979f44b2746a345254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e73546a91c12105586c700ad1e2f555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a28530055098eb9ebd0c53f3c3ae456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75e34d5498c789a8fb8c7c720b967f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ea7a9331add69bdd13d3494bae00b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3c6e4de830b6e85c17b72ac5389c759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8964098bc645753d6e0a4b6a19dc39e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499897c5c78ed8d21910432a2b2e7e8061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e6ea9029ae87750f8fada13330ef362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb248e8d963a1b7292c1ff42d1387b5563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6fcb6aa89362f4fe78c20a1b62ea0264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854fa2351c08328fba46d67fbdc0bce865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572d216d4ca22258308f2fba2f2f19866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75207948e73c5106674fd77ab6d38667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f9fb80ae20ff80a0e063020dc184068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aef1f011a0685c445b990b066abfea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad2a140977f57debacea566f37581e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3174ff994ec91538702f4d1e5027c171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7221b57132050ff72b9153cd38cc5272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed779e96e3ade726468259322c732ca573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132841b4781d8728cfea34f900b80ac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94ced1184dd4c0d3a5d13e3a80228375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0d6b0b14a2f7f2c9b8d0cfe93ff1876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33decbd28387cd937475c90298f1c61977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d567056267ae2e24a4542aec530215a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6593e44c5976b6e62a72f0ab3020779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a66c29516529a0b6602953104bd95a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f38a724080805d2211b158bc0acedc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243f58dc7ca8242667b5a4f6726700582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9858cb7241540596784b4f7bce0447e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3ca09d3da6da162b7a9fc090e4e2284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8783b5be6b3eb1c47d531b0683b2785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e992510ddfba7ab73ebb9a8aced8c486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6888d7a55f37fba4d44b69bf23af3e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87992be23d0f43664a31ac1986b0a9ec88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab67359b3f68f19dcb12f2def75dfa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7e95c0d369e14306b028ed5d1ba4c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122f4a069c9fe9677d5543e6d097f8891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc99c3b41fac854697d9e0bf25cc9792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525119ace2034a9a3d694c15b42aa2da93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf8d09cbaf644e0f17d28a1931940294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240844c20a72067c38468450ff0f3d795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812e93f90b661533139b38b8b83b63b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3cb1280f5866906631c1a5e51e78a797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ddee8b9c404b4fcbf443496202b1ae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02941f04a22fcd802a93d35c8bd071f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838ba350ff16a7f7baf447217ad119f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa78edb637adb4b0d9af62b36f2723101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc0b9b354b7fcf6bd12f72b7fb035f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a79e9305c8b04d640d113002ff2a95103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8400591eec53fb844cfc459da92cd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7c8c896002486622d4f6cf2f7a174105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7534bb40764fceb8c2900d0d142d6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2bdeff3f9da7c68bb4e4879bc7582107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2217b178c05b5a08aa1b6dfc5c21619108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e000a59ee40a7d71533c407187843109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1c94610af31a6fd9506a892c07327110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdee63ffd5d5d0e6e9cb07de920729e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497dc5afaac693288ec67800062c693112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408ff81769c1bcbe882910e3d06c964113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d33695bb9d5e85cb42ade69e4e43b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d69081afdc6abb34ec7a2f691dac2d8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3c5f3d71ac4e7bb2489ac54235634116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab6d543ec2f65938716ff861e8b5c5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf9d9adb0d0a03576a456ba405cab6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9beafa3b95817d5dd4a8a8a7665a3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76844b9161c37f504405cf39393841120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650bd8d7997ca32996ca7dd985a463a2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052df26dae49c456c990eb6a073fb2f1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb72463850695575bcbe2fce7b15b01123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285980c77596758ba292f69fc9e3f81124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a51c21b93d7f0875f64745c579a5d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30461abf1ad5974040d9cff5b9bccea1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48ee641d12a4c9ed58135d0d1658e7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a9a22180c09aa1b408f2c18f2da4e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a3b2443499f807011da20c0a763b4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f2a18b5f0a698b03c9d6e1faef68b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20f4fe434b9b0a04a57472ad65495f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19307d10b9ad257605c2b2929b4b0d8d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad5958da8c8e1a4c542c186845b89c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef82902c4b18e88c8854d2665b3595d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5f70819dba82d01ab309719f77d05135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e0d6a6d6a22f1b98f6a09a99cb0c9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32363aaea677147842bb35a6ba8cce8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf936dcae95801ff452b3e29648afdc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421a4d86ce6c28fd7475192ce052e6d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d9edd29028774c68ac92b304b1e8f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57055f7e668a018adca928144be0a0d4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38333e39ebe5391664c1c950a4202f1b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4832dc1eb536eb10bff4028cb5635143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff65b86e584b4e39d3c2f90e3e51db3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23a7ea82d5840b46a11fcca0f6267e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76af72d4c0cc23d043968d6afaca23146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ff8cb44f22d1edd433850bceeabaf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a242b5ac870e4ee969efea9cf0bd167148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6533d27f9f5b2c8ec713de6643351149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a45da1086079d5630fd3fb63f710c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759eec2964030b2bf596e7aa1a160c4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb592aadaf45ffabf77a773ac5bfbcc7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdbbb639e3724978480f836ab825c47153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9520062079693519efc36a5598bcbe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5551755a289ff7bdf1cd497ea956158b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daecc57fe83f6812babbe4e4619cceb7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98d73663cc7663caae0a12b0d061eb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8b00585904e8daf50adeb13304523158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c85e5b786deee388092b7a2a12afa5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff6a63a08978aabd80398c6ff4316c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eba29a0c100be4e4268dace3f6dbf1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8258a0b597aeeefb0d2018579cff91162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c194b9961ab44eb2cab7f53a40dcd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9bcd5aece6edc5b5762487af91904b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3b967069427168d379bc18145d26d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e80d10f624ec8be8599be7ec375651166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed0710ad549c527333f8e230e043be167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a16cea227ef857039e9a8932e61480168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284592d8f37ec057bc65c2886963b43169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12bdd488171365cf3ddb0ba1f2c151170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e84e452bb4721fde7fde92f8cb95f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2ebfec2c692de28e63fa3efa4b201172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c929435af4e5e4112e21daa329222f8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a452fb4fc4f87b6fefc653d34dc8e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248c625577925550879368863ccf48f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f22477700b5e0bedbdd04d2125b34176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79c6fa92fa1ed61bca1ed943cf400c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34431bd6df0e512a8e575751b454ff37178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebda6ad58fb44346f9cbbc3d321585a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5bb618af9e464874b4c17aacae67b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791d2eba9a713b92d7813effb68ba65181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5519a70253d3681c711f02bd4a41d7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc4fd16989ec5d22d71a592d0a8255183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93305fb37ff5e71e1ace23791d492915184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e6ceea41d2fe755fe6ac90199e2e3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4535ca51bf63fd543f35561db7601186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298c3cc87c0cfb6924fe1eea9f28f6f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389cd266929c04dd0689671952b2d16c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dfd003a3342bafc56dba180f4bc893189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790c9b8b07bd51cc4022ae6c1ff4762190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7578997408f1fa13b76e951b198b49191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49ba77b02fdb28003e0a56d4223650192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2074ae111767e44fca9fe6b169c22c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2844ee889c163b39db4cb3a7fe538194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d7a9489e446835d71d0faa9f94f24195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260c11dac8cd45f484d79c4702d0fcb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136218bc9103da06374364a56e6a3df197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93531d2418b41a9af75220bd66fdf41198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0058bba41c72657e4e377fc5ae2d3c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d4f90a99fe5da9749a71be07be68a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a0677791512388ac51f557a4aeaa7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f0c03e655907d42b5a0a6191e6b88202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b84e05dc1947d9893790d0926a44b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a121102a1a52a0321fe0ce1cdde8f8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed158620151fdce9703a2abed2b28e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635cad7f29c8396a18fb8446357b242d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2a4a22a6fd86125839571bf08ddb7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1eb34457493986c8e5d146789ff199208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b0e64f62aa0613f45650ba775a2d1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165d9faf9ee47ccaa887f15ef9cf5ee210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936da3fbafa89fc3880564d536f7730c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f12c9a2dfe08dc042601bcf7f8d31d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797af12a0c3306cf3ce0ee974c832b11213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef09f85b4ad1b38da605400ef00996214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247cc96ffcf83d19fc53a87ce96f87ad215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2672bc0ae51ac20798832b1c72c7f41216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafbab17057bce467698d4362789a735217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f505e58cf589d251308fc4fb6e3d3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f254122baa604f782f01d9e296eb57219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9b64bca5361d1fea90607d63dda00220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee259d08a763ed65d047d3bc2fdb04221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff1a9cb54a792910f72ba2640e88f1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e23b9a33fb83dff6a0f3071b7977b1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27732d2d1b1d9c4afd9760c8d2dcf799224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039fc70fcc4e7aeec8c3c4f4270e1f5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd9541b7eea791a85d65a4d951f193226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e654cb74c572ede9c7834822ca905227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce822142779ad4e612182e66719f2d6b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dad0fdacde7e31a4b8d76196871a64229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c90b1f96412cbe99f34db2715a972230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4595f85f7f35005938785db82853b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54cdb989e52dc787ea2c6f63bce80f5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f3e3f63f69f2bcdfb19c91d401922233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90279a34e8289341a66825d2ca59f08d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4c7fccfef03c20b96e94f18a6c65b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253aba341964d7d0d26a53f74f2791cc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40d8a7fab51a546e4412382c09f45d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111a5867feeb6980d341b37a6bf0c86238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e520a93e36ccc02da899d1b39e5db239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea2719bf7ceec78b0ea1fbb449cf96240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c3a1936860dc1bc240afb7fa35d1a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1bbbca619b893a4b75fd894d1303a3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f253f582ed8d167bac1c0240cb9f45243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e85c5ca17df7f2f29cac883a65b9d8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7915c35451d5f6088e216ba9765054245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa3fa7890eaa05b7a4a6e81dcf46c3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327192db4a91635353a4c3016946f508247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0edc5d96cc78239ebe442ecea5f8c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2852474b0a1e1428c12f1f562972b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a331eefbd138b4733cb1f3ab95544a3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea369cd40e48969a8920ffbab0d23a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f77bd8d15d00c1c8f61cc128858de0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8928c6e1410afba36fdeace9f1b6bda253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e957f65faf2d6c7812d26f5868ba6aa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f723796c864f12c4f89cc48e75789f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1be5701dfa6410b9847d293c52822256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412db197f00e5838db4095fa6fb5dd87257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2a86f3236a5a270f673f5e6db1fb1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94538261eb071fa787720eeb954bd920259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d08a0b85c52fcc4f0646b2fd3e9ba260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c426af207b7699a1a281876f6b7d6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c45695bd75ed8fc099714d03337169262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331016ff5069face8249a3951091fa88263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba636020c234b4745876c5e4d9027c5d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624ca66458790ece3354837df0c1630265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da24494f0587cbba59dabf7644c3402266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0a828fe120a06f90de40ba0176547267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3e50bf897646af740d53fd08ed01c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42ef8f2671c50ff60d092a05c891fa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517a47ed8a05d691f71b0ee58c0db5c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d382b6edf4dbc25db84865d39329a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f66b0c9f766c6a5f34e664b9396d7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1970934e03aa26bae60465526baf0dd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d643b2ba6453cce4b3b25de594262274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d026b11c0b7ea53f65f0641cf08eb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e62763b3d63946b0c05368c83f6b22276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f55ef0bad2a99279426236c7e9e7e0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ef3d9d92c494610b81551e5d7656c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f70162046722b7b5006c2cd54b168279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f8cf5534e7b7696911aeeec225aa6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a025d255b084e25719ad41b2786c7da281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740b82d56dc32b3063e82b0e17a1770282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653775a489f8611fb08013249bfc4d37283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7f4edd113abcabe2ecbbeeb0c995e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1846e758706a72be42fe0b33d3a711c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7277fdcdbeaaf7da80a509156a322286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b3344261273f4a155ff4356931ec9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c6720e8561d06be8974f295d1f659288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777577bf90481bcb7d42f83bc782d2f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09be0706a118dedcc07e1131209e22290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13160538643fb9c574d03d5059c8ad291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8d9e57449b80b557770d670f58753292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3fbdc16511287ee824c45a3b39ed7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d98632c8fc8cfe69fc36bcfcc80df294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0fd06c74c41b89564b72a553c5cb4c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98d1526582d7438edd9bec36724b3f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4fac18aa931c0c41ae571d54da044297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b711c6fe2f5c0cc12f87b4004261a0a9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308396905bc281757d985c850bca03f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f65c7772d7d37a852d0eb31055e4c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d509cadc3c881dcb1342c0b2754bc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d40cb6bd1823991c4bfe80b3838b58302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2053731ba89e45f3514d7c3a7981b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574f2ba79889544263774d55cc5e841304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f48866e9fa1cca0390a27a4fd763f2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28385b177c3b13fc8f8002f25dae60306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3216935db8dd0df3323ebb9e39ffe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39552f0c6b255f0f6531268061bf4db7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b209633fe5edd96c6c3f695a3161f0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6fb54476036f13c1a5c11a769a5d5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9ba2e80bf51b1eec60d2397f4304e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9acff37bfa2b8f7f22381a10eecc6ee312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2303d42c7c4322a6907ca6b531e706313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc58c32630cab12c483330c3609d91e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22ed9db59a4666c3a3a9db7fbb982a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a03580cb7521e6fc23370de24adc87316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ff00551f7fce558fad899793b5a0a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2a9b634b04d2fefcc9a4c0b6b9057318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4257dffa90081d45262e7e95858ff319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b12a53fc3ddbb2835af18765c58f06320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8a8e95487ff72a93501f9f4c02b50321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b4957a7432bf0954f0b82f05b394c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147167d1700bb2a93fe320917b14d6e3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187cdbdef593ce96dec98a59d1dcd1ab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01d61278cdd0a508d203fca3295276325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b3fd4d74421ee75bde87dfb0bb7d9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b2f10205c1dad514e03f9b810ec81327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f6bfc0cf4c2f476016961096ec0bd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280875cc7a941fea87e56ad6d702c3df329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77cc289f2702bba2c72b47cc18a48ff330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01d406cde39113d908ad25b97e04e9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7909a99e66a2e933bef15ce015e674b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390627f0711dc6db3c45a1610c94d5f9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4ec5e40b0df2a73d412e8de09a292334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd35e3793eca2eac20cca8904c9479335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7791d879ec0bb1f60c84c279f3e34336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb061fd5b4d42ed33e622f508bccfb04337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962a67480576043dc126e2b345608c6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11774d4e01900339efa98f31aa1b1da1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d2a19bc21505c70278eaf4c6bd9e8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c38105b0ed71c7001f08fef656de52341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f374a414573ff3e8583c7158dd65c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b707467bcffc49e9284ce7e9216f3e7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66386e90e3318a39875100e666e7602d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca707d73fd792e0694826f7dbf33a6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b0cd68afb5838d4f40eeea5d40615346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a71c8d1cd2374ad27d77f3924504c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c934a7cb30e0ff0cc5c6a978be23c85348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7ea3e9040abc2d6898a47d088253f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30d312cfd85220bb26bcc89dea6678350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e83f603bc329ddcb8ae27d8359c9c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189c9beb4fbf4f41878468dede421ee352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e553010588eae4b4c25a84c3780f66353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba3e3d5b43a6d10a6b621aa31edebe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9bb01cd842697cc58be2589f4bf1c0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4cc5a71485fa60c8a07febb6b928a2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4df54a23427d8aed548da3fcfb6dd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec211ba0ec4bf240f70774e662284a93358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385928a7dfaf735de4f09fd09baeb7d1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ad811b5d4c7da4939f345330ddd0f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b69c520082226161b3534a3425be6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ce154b4bd9fb0599b9f6649562375362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd15f6cb88a8b8231f2612cd4b1b77363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53243f6c50b4c043b43570142f6b93364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27815032a7ef82927e1d5bd4efe49efe365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a86c53829e17db2849d2018a22c546366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29c12f69db0e8f48ca77ffdfee3db3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220e7283bad547a7b2b145b5af15977368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd31b202428b021d12cc6086663f80369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0607a36088e9714503b3056779f10370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10daf5f20ad081cff2bbaede07adc0b4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1d0b43396189689eb60b68f85d59d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5a15d5ec2723bf055cecd2663cc37373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc3977de9da0670ee27aa227b8e07c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872eb041327d34b159a8243949cbee0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b15742bccd05ab4527b6019bdda01a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a18895e98c53dc6aba2e15ea4dc90377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6eadfab3dca9efab13ea4d326d3ab378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3423b22f5f1bb74635aa103b21461379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df2816d7d16f400bbcdc46b50c13b7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1d43a44d2e7b98b7f87c47ea585fa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf95acec28488d0e5c1df9fb5e16ab382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4174e455d27c872e59f70bbe49b42383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a955ea527ab42e20a196a4d486a0d1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291928211dd364933d6edd4d5ba028e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f603cdb53d8626c0a61ad621b9663386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9823d6efd5f78093e0535b332896027387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9165192e82eee13e72c6a85fe34ac388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4bedd8cc4627b88af602d235dc4f09389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7841b762e1809ef5c7afc51691e7b11390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a4ae1c4fea67c14003cd573cbab5b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a80d23ec4a8252befec98b734e0fe392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418001ee20e7fcfd80cbac46772f01a7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7603bb807b173ad5a2cd2c81424cb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e69dffdc79aafc5c9176689063752395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56b90d5717d8f4df1fde58ac09a149396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9534810c6d892cdae32ed9468ad87397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3438323f8dc2bd885abdebb782042b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a7f0dacce8ce33ac01478a0edc8ef399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301fc2b356bf197d3432a40a34f5c82400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4efa9d6ed753d79c867d1139a2ff0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe83e980a2e06a5217a181fc05a9ab9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecac1ce597be4c5dcefcd691da8d1e5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1fb14b1b88018c05d94e66c828e48f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48c05176862be9ebed83db5256bd92405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7ca6a35f7a84e00a22e71fb72a959406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6693dbb22ff49cba051f4f7c9abb2d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81023c4dd97d9a601d46e77203d4ac17408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c430437a95760680e554e0de1debc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74169dc10613cb0c81573ef7d3d620410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6432b89c091abb5073152c7dcbf453b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f28847aedda07134b011137742c8d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a6c391976ec55120621c89175b63a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a759930e2ace92ab7ab06ad251aa68c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23bf7b4f5a1c774e1d6e3430edc7e0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20132cddaedf6cc7eec040a26bf64bd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381b55a4fd96078929bb57fc1634c8c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6436dad040a5ed190d849b8b66717c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4bc4d6de15122ef891de3c835b7392419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed606c016d882bf5cc4277c3359b8ef2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34afa55ad81de42ba34e6e12f337063421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdbb33f485208c7f9543200f903eb4b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701922d76ddf7d57bb157ab793e1b15423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96128c540ecb08bd17ae3532e960caf5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987aeec1ef9eccf7f756aab8c7a24352425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d23db3492132a28ea0f600307a662c9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd237f4870a14214638ea72ee57909b4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277ed69c7db0503a949b12fc3cc67bc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848bd878ef45400012d68163da1bd01a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80386a2044b1213cb4eecb723c555ab6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61bf3f0d36fd2af91fb0373a69dfe7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ddf8150a426b2be84ef4657114555432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab878dc8bea45720298a23ded5b7f9c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f94ecd72e38d7db18cc160218a6b5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55e4752e2de263c9fd6129f20e9166435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f680fa0c345255347ff5b0caae4f3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04524cbcf111dcb5b8f94df0e168bf0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf315da8247950671ce9efadd9354a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf49e385c1a82445cc317a565ec92f4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9dc867470d3674dbc7064876ba0ac440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce350e382e094b8414aba552aa527d8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53194e5db2046fee76805b242965af442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e26bae5f21cac4efcc29ff8d8720e9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7bf05e62ebb7de1676419cfade9c5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621b96aff09d56450ecca1dc013a3b1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec7d597e19cc6dabf9b61f5c369264446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5485acba3acf01f1158e7708c5478447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4879b5c3691ae2ae3cba210d9cf81e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906110fad81c0567e7c4b285d3a0328449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b38550f3d90d32818f0f6813d1887e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4d2439e4eaf689c3a3745e56b626d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a1a058ef9a913d61020a05f342403452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeaf22f0cf1c886d79c1ba639024c8c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d898d0834f1b2ac04c95c88d556ac454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1fba2aa9688f3e789bd95d9d874032455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8bd0ea75713315b8b34c56633b59df456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76288732ba5d18051f3aa62726ac8d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb79a9a848bf611820bf62e108262b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82dab96420747b7cd38bb98e2eaf7fa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73099889128ea493eb10f94ea47c08c7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d95c850dbdbc63e1acc12a62db3d9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e2af20e1ef77725f96880c85ef06a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5a3d07999878bc46f2976babd5e49463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f6445eb060fbd117784b645d53cc9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf39494991e7bad975f46b927ff3abc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e04e0c0e36d0d1144eac451d67250a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972492c89e7085a5700b41672645721c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a024f31a2c2c0b0d7b1dba84366d8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4ae877d46371fb0ea6de9ad295b7d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c00f4e0612167bd3c80997fc4d2a1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f4162a79e01a38a6ae331a1985b6c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3f3679f77305dbac4a349e8c38ab7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d0276da526a9408f893f0fb0b6d76473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b834e1c25a6168ac8b49fd0f2e2d1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79683f4cb61e558859764c1fcf776df3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025b83f8628ce9562a6bdee26bb29c2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e20e2c8da8c926798874844f8bb4f1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f766709f4419922d59160390511beea478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1af7d17b6452ab8dd7ed5da741db9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a235e52fe008309606c44849fc10a48480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369d830958c05be4791d867733fccef481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d923182734c9abab4521c488f82b974482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e315603a4d0c9cb244f37f637a965e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b9d8f9d234ad2faa17d8ff879d278484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe4110e92875a40ff21024a06e76d1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516d6a07fcfa3405585efb65e1f9aeb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7870522366e1e009a7c259257297d4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0276756082b8592dd9e60bc37be5fd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f33c4e07196380eb6655a52c853948489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a3fb1b151301a6b46dc89b1e47867490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7634b2210cb102ad2e7cbee9544b722491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37a1b961aa4bfa9b90ff05aea3e618492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc35a1e628545dd373b0d1832814294493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3479ef87fe9d2476a3bde73b3a3e26494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f1bdb8eac42fdc1102fdcfaa74142495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392779be30b2184344c67dbdf6f58d6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1109f4a9bb96bbd2fdbbf41d6faa729497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091eb1c094eb640aeafcdadb04e17e5d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57edd364183335503cc7c99016cbedac499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3291a4b94c24795e2c408ed90aedab500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3f4c9c3242bce75ab334ef2cfcb62501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91edf9039bf073aae3afd5ccc289435d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904769b66579955a4f1d2f2ec968875503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3716057bee7668cffa1bbd20157c591504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155657e36a2c0875967b6ad58f09ccc8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4929cdbe829967a3f94b2f9595b02d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d258ba5e881ed0a9be370d56b90e44b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c40068c95b6a883b10ff03de5d3b1e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf821db346e26dbbcd219eb4e52054509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd745de55b580c6cc1f7f0a8f4d5b99510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984bf8bfc282ae5ed9dac16e26f146c5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c653deed9ce4df4b44774c97e571bff512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f16f5fb2b0d9cb01fd4339516b8f4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3490d9a81d51f564fea2d3f04d84905514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac7563b18740dd18d3eeb81c6f3501515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25dc7fb27c11090259e957d5e1ba079516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809c37f699865e8cf30b11d0eb9e665517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ff89eb87a310738a704f9af3ac99c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df83aeefab3c57e8dd9511ab645e97e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883534351c4837fe1c6fa38af8b002c1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b55330b6e40fc0e530f4426496360521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3fe8c9be3402ba4cc1c47b97b8d93522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55e9d0478acdad0a57e8ac4869257d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4a1db3168fa89342942304f4cd93d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509489fca083101e7d958bc8b7b7cca525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181cd9e16b70a0e75aa1f2eb97956f03526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1d04caac3681e90db24e0b07166f9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358af688cdb11c710e0c2db8e8e3f51528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17962d02e62bfeaaa4d1f71f09677978529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d217cedb8ab6c3657cd81922e3ab191530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce045e082fecb4df25357fd783880d70531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0efa48599b40ca55acb8786c50163de532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17cac3287b8e604b15c393ee65572f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58fdf6ba81e4dd10da31c13014f710a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c737e22dd2dfb3dcaf9a3f6de184b27535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca96b67d7cb61be7f2e3df758907ad536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8525bed29d272724b4aa250eff47f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9cafa341a7946be1d0b9f03d8849cf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98165878a9c9e1b65a4cc0e38d0f58ca539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728c166002a79035a1b1e5c6af709f4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2274eab5f4a115f985f2af43711bf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98872605ec70af26e68ff4825cbc9cd1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf56c36da0cdd32c90268e5fb720af2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b85e26e021b1efff8a57a13fb27287544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a7fdafae92252e5525688343e8d51545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6f2b815c85669f405b017d4be12eb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f0e2420ba794dacfc5a571c7498d1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ad5a9482ea97bcb7882b43a175d58548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712841c596067d7d43f5585a2da36596549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab3c9a45370f856a01a3f673a87c5c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4025ce7eff7a530fe269ae47b33ccf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239f59849784ed6f7317cface5cd432552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b159b7ab8f6812871b1b0287f0908e9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b18154d75f3c68f5644f1860ce289d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcff23dfcc274cea8f511432e599a60555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e410712295ebef69b54f6e1a35846556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b2664d005bde841d7a8749d112992557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf7ff1bc019d1c2545a04c62a4f6f7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7535d053f17695856e6c29359eb8fbc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16633240d5cccb03d2fa398680706d4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9e01911659286af0893e3428ef015561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d91fea637fa608f613f37bb2915194562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b31215344e3a4a906ec62c7224523563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731edb952dbef7c52fcc66c739a0e4c6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136a06234bf5bdaac623689a66951af565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55126f8511ea9162bbb542677df5682d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45477e79dd5683acf0b728380153d07567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a70d5acff549207da23f32f56ae1f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20743c920e16affc9bca371b6776a82569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188644cc203992a4775619b5cf1dece3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42112e0aa5b19996b974e4e5dcfbeff571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3ded3da37a1d808eaebd2ca737e4d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeaf2f17f7073709342575f55ef4b7d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96942653004c20b930b93dd0f5c239ec574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a881904e8d8603385b8d549933578575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac645a71d3e3e7aeebd48167e6de028576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8ad7e2aecffd08b10ea22cc4680e9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50da7256d182c0498aa13b9771c200578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5077b2722177f1a5133836b3751ed89579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7cb42eff80ef67205e97d11311cc6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c855c5eb20b5edc885a440ee7efef92581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400086d52d65f5162bf614caa28487a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f47ff62f483b35c1f40508fa1d153583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd74fd63354286e0df488e1f21e9a5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5a6f4abcac795c6e5857560e18bf7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867525490e1a0d9fdb8b0a3dd656ec8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166678db7f10b90f36ba3bd195dd8af587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bedb755377adf5036e10141b8bd0ce5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70572db37c61d0520bd72884d93629f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83699d84307cc2a1d5e60bfa9ba3dd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148afe07e61f6e6dd72ce9f290aa1fb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db8bf1f47224f93fc7ec8c5d001d6b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36351384f9e9023b0b41399482555d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b717e176cd44b493f51de680a1ea36594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70482f77dd11e847a80e2fccd3113b12595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f234699ba45eff55089045d461709c7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd289713358c78fbc692f0053c4c88d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5424965a00df028d65a13731871f46598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce486ea9c1fab3c49e22224ea24b40c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a564cb395d516479d25efd01ee5a2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9621d48a74642c4f7f0b1de095a103e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33baf15f9731e153a948d81889bfb8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac7c91518daa98dd37b23d808e4f13603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da6a538e0e91ca5190d300911cca865604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310b8060805ac8552e2c37cb471d08a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0c569b03e5014dcf09a0a19eec1a9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f682680f0be51d53ac782a1b9deea607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672de8131b3f8f251b7b243f2eb6d2b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6219d7c1cbc0fbd278c02fd5ff8975609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91349344773b2f57de545d886a47b46610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2046940e55184604a7c8e06f9d3e2f4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc40bfa3f67ba7e6ca56c31927dc4d4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e31bab0a28de12ccbc491e3683d5c5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ecc89e5ca13570ca1be91574ae5354614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f17ae71f77613d9f642d7a2d5ef14615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48962f5d4022de77dbcbb71d3b206d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb615c6e66fce5838a157e7ffcc020a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b79af24d7d3a922e81da0fa1fb6d7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f6b5d86e3521921725a8410176e74619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b34ce9570c38ef8970277b47a31602620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eebe3d06125d249c78e338e83a367f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b483ced117ac8ffdc2886ecee670838622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84ed21c849cbd93cf1904545733785623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb21ea980f319037295dbdbc28405d5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7110158e585cc8067613ddddb8602625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd989934aed3ec0fbaf992e4c25acdf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ad38f659bf3c65d5cc7c0ee677545627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f9c109f22230cc4fd99f5857cb17d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21d6d7f83e4903efd4e5c064e5697f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4fbfce3c5f2cb3f9c4b823e04287db630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4cf6d1cd55a48d939ee11125a292a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787b0ff612e2f915c54051d13a37a36632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3caeef393454aa6d879777d7abcae3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16ea2e7a719f8bf6fde314ff764d39634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c0e6012d3e96f8d45da5def37c5c7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f83196ebdf28dd452640f9e270a786636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828c6773ed51949fc99518e1004adc8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a91a7e8bc1ffdc114af9e62585068638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca01f29bd275ae575de7f052625b5f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8926288c8ce3edb30226711d277054640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb058a9781f90d4e3f955235b1a09d8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd68103e7203f4a114938f3aca7fc8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161eaef0e6ff9db05d18bfe0b6f5d4bd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c91562e9d49fa58d111e5933f8a6f7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f5b5f985ba2884db790dd3b073906645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd880c6f73822e627d51216e61bb7cc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b698b4a7814df95b3fe78c0f489b4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee52ac956fd301a9cd3dcc8133b1e19648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a220cebdfb24df7cdf1d2afb01c01a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c451c5a6d5b97943ffc0288b81a64a1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde8f5013c3906c124d5fa9ffd9d201651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca2bf47c67788424dd25b8ea528288652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84a3f16ccd9fc6730f997e1029a87b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2839e51a374b26e23c5ca31177836e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb34e4de1273674b37eaad69f203db655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a523840f60362cdd840990ad362fa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6dfd803515d8d652500b050e3830b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3d74a8e525f42ccc9f15366426f25658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b45885288bacf1de106c49c3d2104f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4276f5796f40dfcfd43cbfc86f10b67660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90787651f34d3f1d86d62a73c7c7bca1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a8a19237fb804ddfc7719a380d77e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfcf06c311937ebd724f05b8a7cd4c4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb7a01978c3c48a4cb11dce116bd18664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1fb2dbcdfe32fb7f1e6df48c63ea54665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefed9cbabd6547f7283ca8b2663fa96666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25ca011e24f2870280c98dc4877e9a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0a3a98fc6042f6fd94e351555fbcb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4401a3b9c07a4004a0a624fcaa716669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11af196995722e8748f784367f8d0d0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495c5099a008594463fead43e872d45671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe408c74fa496861c4501a8a63da450672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba081f6e93a574267da7a872988f8c0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee7e4dc373565be71f160d9dc1e6ab674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519ee7d23ebc58ebb082a70aac695f6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d8026c744440e5a55aa38a4101478676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb227c2380bdb7c3c30a748e957cc27677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18933ecd16bfed4f2c58f9a6bd92298678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040ef856304e80e89bd5f2e96ba9ef7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c81f280f74df75e27ebb00b6eba83680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005ab0edc3fe8117e5286c4e4e64e74681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7bc6e5908235a1328587e6a3e4326682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32a4384420ce0667ad976709d0c138683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d46e18d9ad27444070934f0977c55684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9653f96d28f3656c243dd83dcb0b1a6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dbd105155b5c885db7cf509c40da0e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4b8d1014cd980c9028cf4d5956195687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28b7b460d1173d4aeaee0c7fb77f6f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163f46a072ea68fbf23ab0a0ab9fb7d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69536829e49095e918819a287f23915690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc2f09b6b3e312756c889d686be5d9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8fdf63d6a0a493eadde0172f4b064692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ea91910cd79572816355abf7298c0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dbfd96916c07e8ead6ea35c419edd8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a06ba294e737ceb275b16f697e350695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede314649ec142f10f6128ff058059f3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102eb62459b0a2afe590be5a6bbf29a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8e745b633e649950a9998f04130e0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4460b32515d3cbcc5cd20ed64dae63e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ececc71e2453a3f563aceb5f02e37700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09392b771b7e02c5e88b91d3e6e8a0e8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf1f8ed61da23af096c68a4ba44e88702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48caa5ca1b4a1c21d44e6120b20391703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb605060b24310af3b014463b48098704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6623daee38a4b8832e1cdfee7f36f94705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077c919c78bf6f3d743dd34660aeb4d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e33a5bc4ce0da116ab856164055f43707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff825c90c11ec4bb52b4b838ad19cc69708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e547b18fcc5ee340644348ece1becd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efbd5c970031b98d22e3297af46ea66710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8324afa46ae28147b1e39f2c9fd52711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46f099a46f9a4f997b6ec2079e1a81712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85f1ab2be474de7e2295217f250ec0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0cfa1130d681986f6a2a1ef568c41e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c509a9a0284e42ef93ddd6dabccb136715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02db974cfd869ff672b6e30c3ed6a5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972517363a58c5a49422f33e1f51e433717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe611dc2c29e3e4eabc71df38cdcac2c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f14a2062a23124e57d39224886b70719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1bd52130ced4672ea94783dbbeef3d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf148995ebc335d9194724648bc3e1b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd969608becdd3d96074b178ded408d4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c197fa75f26c0d0dd6c9a29bf4749d5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7fb42c6c815021c96ec8821e8e2505724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf9f0dcce722910c6c1470385d1600725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6281c3c3645c6b87f8dd1575cbbb89f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eba03704af84eed6a9daaef4fd325f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629dcbdfd60b366c8c247751edd49ce3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037873ed27f5a6b445364ded489e14a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe696dd1a6e07b4f0b586c6914895f66730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154f40039b75a3cd9b25742a1737523731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d9535b131f30ee6332947a27eba21732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326d65e584db49f3d84aa92bd761225733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f9ef7d41e5ceef46305dc38e14b94734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebbe435b05552443bd3c9cb8caf9d1a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28c90e7332fafb04d7cdabeae1fb59736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdfd17cf9d8955829932dadc0382b21737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76dcf12f719f24fa22c9cb2f2f9685738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0eadc6d10adbb3eac009750ab61fed739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838fab274d2c4b3cabe8a046cf9d3d3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85edb4d788ab726a2ddc99911265772741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081ce6c067e5e371b7dcd03030cff10742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0114aa6d04eebc2a775adaa5ced1c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ec72b9956f2fb90d8a31feb8831d1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee63c0fa23c857ef1ec2c8d799a6092745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97377de201a35c16c3eb8b8c4f4a7154746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33928a0492866f9b4d47b2fe0108d21a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452365e3acb87e2ea07e4cbbb47abec7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef70ab01faf097d69952db705678b67749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65068e5b4f4c773afb72b83381abd6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2be7452c32f0fd149a869cadfa3b0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b047ebf0693a6d170db858b4a8a846752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82ee61c3ed9f464ae1a822bf76aa8c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b4683376e86e36aeeef4669a1a129754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3029d35d73ba1046a9653457bb836a7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727907fe252a9e4afc1bebb8575639b1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6b7eef92f8121ca8b97e91080eb3f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8375659d75d49ff28eba078d3f6a4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427c460ec6f0d2114c9b23fa129d7c6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0073feda61f154f120e8d886e73b5a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58ed6fc3f69fd10861c86e1f720891761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3123f99931f9a1b64d976d2602a7e63762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30da27c6617ed8181128fbd8c45d50763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26740168f645d434a4410c698ec06b97764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33bbfcd56caef3b8a6f9a92512b410765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2805c2bbcdff4597eee44b54fe756ca766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0efc806205fba1499c6f1c08a651968767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a51a4aab631e14c414ba48e5ff3d21768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6113c1866353b1409ffc3dedc07dec1769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512bfb30e6ab7a0f5780a1ddeaeb7d0770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2c294a42f269e75d472aab58b7dab771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e138467d7c0e1cb27b30c38922f0f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753d1148ca815c2dcfc9e66faef21d5773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735bb96e988d248f48e83de6132bbb41774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef59bc613c564fb585067a3243a9644775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259f229a3a7d5dcb829c88f2e7d0bce776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ddd84dffdda20f1e6e08ec25a66ff5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433d3f4f44fc6c8c906fb5a115f7110778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa94cacfc95c66760c32e603fb795f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28830a52f79180bd5708453a5fed6dc780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d01daafe4d3d0da727e59e5edeaef2781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8606250cff25454b56d30675ec159782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81704d2f52c21fb95ec7a30e58407574783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70330d1ffcd8549380670b2226d159d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95b97ef28d998eb79724259cced415785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199371eee56eb57887cf1a757ef1e2d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739aac6524343f4e017f720a6f8a537787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a8eac4da78148051402f0c057cc48788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28de092d7e1f601e2dcf28731b8bda0789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea4db9643b98ac68ba4aa67b54fffe790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51497e458d4c98671a8ff799d3951f5f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6cd54bf3a7d41a2fd3f050d0851a3792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd832ab57f9ce3c8a281da79b77c26d3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a327ec2bf5e065f14080ea869d6b305794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea269a152a51bb9f964a360fc114bf9795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebfea3667a150f3cc70258e5db481e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d66d6e1945a0e15526df60d6ca10d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f0ef0ad026b88b5114a3b80b89ce8798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a01cfd89fc14631d6007f26cffae4799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77b9df44a6568e01b71880da1fe53d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4533150995377ea2cf8f82a82ee961801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22db8bd61814c214db4a376a5a8199802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4581848ae9745ded9c5153b4635e0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dac6b7528f299a86b7ec3ac39edb4f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550e18ee450144d8b81c34c2deb8434805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48034369a06f51ab873947da1b9a26a2806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89616261101b5878e771ded993f6a0d6807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e0dfa3b319baacfd9697243f7648b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd692ca74e39c6c525e98ea7f2c41c1809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43fb43c077c7e138360f4c3e5e9982810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f2b2767685a34cd9ea74636d5281b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177dd50d77e19ede7064f5ac47e45e4812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238661ce30bf5f2f9a9c0c03d42f87dc813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d95203dea1a43eb7b51d7f1f6f817b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87191201cdce6f2c318a16fdab6c53815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0325e339e4789d77780062ce4e9f3816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6134e40581716dc8a2a310670ec568817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9041d4ebefc778205e24098f773cd7818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc432db9ef99d62036e5e5d6e3cff144819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291366435a5b8936ace7dcc9542d62c820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a9d17f5d405d9b329014e129e3104821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3832935f7923b7a6ac7f62002d5a4822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a5c2fa6f8a6f90fde26e15285543a823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074cee7752bbd7b0033984e88dc006b824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a7212f764aa7f707c74990c4a8908825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93b626838f69fdba2a074c0a0ab9f2826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b46cb23e84b533f1c2c968b732ae30827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfba33e2f566f244a1c264e8b6b44c5828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9865b0e4c5b86e7d7b9cbf45b90e0806829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c81419586d381d75e6315717744903830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa2fc3fae7dfe9d6d19c06adaebc38831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4de4659ec66e9d5b4a06acbfc6bc13832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5b0979f64744a6cc04896ad75d741833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad5f936f05109b9d645b10f29a471e834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af05bf2937fa93ef76baedb7004622835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4bd5d5a08f7c696c80d33406beca5836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd242f6c62a87e4c9ebf0f0f8f32d3837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c57cf1ea6c8b85eaca05616d22255838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbccc1904e6b2a598cb70c67efe4540839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0068cde1b768542ca48e94064460a1840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8387a6db3f0d3680e333e5861d5e450841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9b7d143009cbddddb6abc6e29ac7c842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb6ef7f9af3f16a37d3d48534e506f843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ee0044fb6736fb97cd75461ff4765844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c25b03e5f7bf0f945e9bf62bd1178845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6061dcbce0a73918896dfcdfa04151846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a0096028ed763accf9c75a4dab28f847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10797d3a3b4dfcf6856f73b4e6564cc848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae042f7361ec6dad08f4c64ce9ae3500849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cba31f622f3291e493e8574e3e3889850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc947a5abc4850374b0564ebf7596f851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e57a73a550cb05512a3201aeb27136852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55959e629c909099dac7885e9252552a853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6cc55a2fd113f4df0ec34477df6f17854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb2722efd6f814508b349618909b54855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c20dfb21948dcd2b11636538762367856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac75b420a6f39493b38d698eab673a857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d9e6de55e164495e50fc0fc170d45858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbfa75541abe73318a2d48bcd7d7849859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6035b724ec17d8335c0b16aefc0ee4860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df15d24596d92913ef5f45f2bbde88c861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2c4032199049013dbf7a8bfffafe4862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663510d4653e67f8fbb2af372acc498863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d097c2a134290b4e8bf101a63ecbff1864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a52ed2b85c82b9f8e747ef1b38d9d865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916bebcb91681688c640adecdbdc5f1f866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698424520b82169b7dd1f34f0f3d76c3867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07efa3b2d5022f78c436a390705a2d868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7857b53a63a7454574e628a1a6f5e8869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8de1d703eaa13f6d0df5e6cd89a2f870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8af1966b58a17f0aaae153f7de28d871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a7f21a2877ed07a7e6b839ebff187872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b925bc8e8de249b2dbe40d504f3e6873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9388880ac61b5d4deaa53fcf81f3cc874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d844d0de35a4ae58b337c55a6518fe875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8610684ea9d6ceb8d63c3e6ed233b876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d6056ca4d35327cae2e1b71b43c3b877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba3d5d574a45b0b1ff8799cef6a74d878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b0c189dbaa544acf9edbf3ed475ec879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce431b27e0d0f88a48ae98e85e01fe880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058787496a1b757e98ef5e7c7d226123881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb531a6feb67de781bc2dae10842538d882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5add9181ee2f16127d7752a120f2d883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91944ce5b6e555458ece252f5181d34884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6e19e9bba8af209e52acec7c657da885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8bc18dc759dbe872bedb24b73c0a45886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e704c175612b5232286e4fd1c3ee18887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d43ae1254231cd6678788bc1dd994888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020190f227d8da5c54a6adc0456a995889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd148b7514647a03f964cffd0bf2755890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78c3a0675e43cb072bf0f1e032782d891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f0e0bf8d3f1a2d6d7afa28d0fc605892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822882f649640de164d5f82db9a1add893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05994b53ea6187b465e667eb4d483d894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee82bf6e9ba222223ad556bee3c9d7895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91e7860333d38f2511b0810a94767e896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b7626de6d22c71b60c55bdb4e0f67897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f1d86b941b483dab7d511225bac90898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee988b06cf173eecc9cc9ddfcf6958fd899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e475723696031e475654295e5a355a900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04bf4dcf0eb5a3a7b305285c9b9ef5901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639c48df00d02f0a93813f2984df72b902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc6fa62bfe50e8445df65868d02fe6903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc39d2193700ad944323ffce0ed1513904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b64698a7078e1274dc53775c7f834d905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42caf66205f190bdae29950caa4daebc906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7accce401d8ab1fae1639c7e439cc1907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4e6612801887e0609dd9244c57385908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca4278abd809c84bd170cb5e16a1e5909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95d773ef039c820c44049faf0dc5dc910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f063d1d5576a74a70453210ae207c911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d131180057d8bb5be3e1ada41e39ad912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c07eab0d291ffcb011f8141aeee03913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665aee18865c42ca169442263f5a567914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c70c8bbeeff28d728fe0e964c9356915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7651a7f5673d165991108c07351120c916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ab7e8e6cfb60668ac14dd9dcf11a1917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca8d3823426f51bc4ef4043d03854c918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1ac88e3cd5f32acf498f2878cfb9c919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4766d50cf5cf8f014f96b1c816f6a920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ae377362106e39c7958f8ba2099aa921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff797181ec957e6d1094d3bf1519c193922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70edba1ee6b44d04a6158a0460adeb923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed3b8ada3f9afdc338405a888bcdf0924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975290e039100a9274697603b1afff7925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2192f37bbb0e045a67a24739f7560c926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b1c22cc0346c481548d086843bd96927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881252823be5e50567163e0d7c6b74e928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f760b9f21b47be8336a4bc4afe7fd08929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041b514af07a4da93a752fb9da75d18930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98be6eab6b7198f445f8f46166331e3931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c77c8919611a2985e584a9a1754d3b932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b03707d794e57623fee5bc92f936f933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9abaf73ced6eeb2ead4320721133e75934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93b33e039d3d78a50dbb79eb892089935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693ec33dd93b5acbcbe62d56372286d936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d4e27a7c90eae39b0f0953465d086937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb622469180e7e32a7b0c48cbcac1f938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67f961d9d88de3163f0ef42e1b7796939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065d2b4cc9b9d248fc09f353d64ac0d940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9458eef6c6efe7a22deb87499b9bc5941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c2a4fa72a99f151521b3b42b0890e942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7861f0f8dfe9ae4057f6bcf5f36db3c943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed642134d73f9941548467247938876c944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23554bc31d3f7799cc367b35ebee079c945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84cb04eaaf668aee0a2c3276088ff25946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b83bc33fa1443d3d5d78dcec892362947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c38e100498421bc9e3213e3f763a13e948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f5134b9a33362a1c3225a5e7af399a949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf06f2dd1490cd47af19368bf070808950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263b75704b09960f0dfb122daa3b56d951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115faf2cfe30371258ac2e043c93d7e952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47b73b46a6bdab0ee4bc8315500f90953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349f7749a8300b151bc6da973758842954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d14920e0c9e730846d36d900d23ad3955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52117a5affb593293094883ac2477ac956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ef2634cfbf948b8f1bf4e889a5889957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc5e19edd34c046f90ce557e1c7a76958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44cae656afd7c3dfee5a1a7991d125959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7128bec821df7c4a9714ee179bef92960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5fade4d9dc1f31ac6c3b0e867ea95d961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e6cd641e8e1979a7140b8ee073f02962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258a4e3af9cac449fee7a27d4075ef9963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262836e5f5f7c6fe82c9f9b40a3d51a964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23842aa971f5881ee78e1272871659965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035fb0c0db6e1f42274f1b40a83a827966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216586b532a77852b98f813ec025cfe967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d914fbe3efee77a9c91c9bc67d0f8a968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b75936b7702951b528f8b34da11f2f969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd6c45fa178c7c3d6255095d63521c970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c03e16c41ce2d86cfae3f651976ad971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93bb3592953a350807ab4b40b60b90e972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adba07eb26565cfdb8699ceba9db46c973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c91af16adba1b4b9f5f41cf92ff30974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864976731ff88db9b16f1efe08c55bc975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53942bf7a458e064ed2e56f3c96d230976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a625eeae4edbc352cc7563569afa39b977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381a54311ce2d06a4f2e9e64387b38f978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85cbf8dcc95705ab9b1d586628fca05979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4d7bfba5184af121fef7e1f343a7d980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2222974bd098bf9eaa54608f0e3ff981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecfbcd597162635709b2339d4e5b25f982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa18720d02a7c4fded27993d258714983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9418dc0a12eda48fdfb4689c3055f984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b0c135d113a0f61505963657a0798985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28e7d8d16d3e8117a5c0385e3f46eb986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d7b16348ebd3e14a80e5d8278444e987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383bed301ca59f072ba7c6dbe99b77e7988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa74f97ed8436a950da06b8d97a46a989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09676d7d783e821e0e66427b05b17ca9990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29443ffd45a9662d23764d6db4d5c976991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa354341d0cd8d7c45b8e938832b1d992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c6a0cb154be71205ba19a79bb8903993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae570caf311b2d6cd65b6fcc711bdead994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a469db7ac2e009277785bdeec41a8995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4631e1fc7433761495371528ba4aa6996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9381a9ba97f4ebbbf06c406fe572d8997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8aa59aa8657a7dd0c2a13d85085291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027f71cc84fb0633aa7aa4d07ec32562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7caf39f54883938f8301e7e156e733.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03044f0f042f2e6dea49c5a9e9c7864.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5a67baa22e435c40930a6ebfec5115.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8504b1d57cc0a295ab3f34cd8c4ce26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2bd6e65445543ba178db022916c44d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22808c5c538e8c78ada01b562d91be38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1679a9c06d71dc4b5a49f54ccc2369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e3e03f1c074c36e6db1a77db02b3510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696797f9d17163750173f957a40a45511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9124ee01597b586c876d37e6c2193d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1683ea7a82a81ceba4e56c81cbc05d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f314f0ff4321a5d153300da56e3c5b8f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03148b00ca016ba076c3cbcbd32902615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e612a6720602d72755b193ba82dc7716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65591f2a42ecc8b82070946859003cd917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0703796069e9ab2e2f8e92af7c6436818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9de16948469d48274f918465dbd0d219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3fda48f3b9bc29d1dd407714b3b24d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374642068890ffedf15e1e90b698e7f921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420ec31387ea7c4ed75c641b342ddcc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2745f0b7490ac73cf0d061973aa13723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa17d9997844b6b257da12112c99be024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77db2c17c36ea34094bc6991d5b7fb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d057d79235b4e06176c693e92245d326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee217e05f0e7a62d0458b527a0410d5a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea347b438e834681147f8a2d33695528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa099221ab7429539f99673a721bebbd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219815d36c37d5582e606c2e74b4f1930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4631aba4b2f8a22488f70805650502831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eccfe297052084ed967499a81be32f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc1b39944cd6efaf6d6e716271fe0b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148d98c56965130c93d392672bcd25634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735dd7f5d935e214dc5f9c42cc19521235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325120a82480967df1c28d0ba43a8f836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c77c3c2d1da1592cc35996c1228ba637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc8096945020a7585f94ff916c7a3738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a063a1ce47ab7e2788e837564af21a439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac56a4e0bf6642be474657c933a55640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851da8dbfe68fedcecb68255784fd2841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1de8782ff710360bd22bc706ee05d742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee5ab7aae4d2df776c736a194c3f4d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065cc685721366fbec0bcaf5256489af44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870cae9b3de22df5ef508f628a3911d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9eb66c2239abc73dd4d451a44a6bf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cbe4e669c13dc79d6608a7839caf5647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e826d7eed22bc43b1234966381b387c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737aeca70921e5cc6c50d4776765dbc549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114183c2688aa69cca4e6d6a553edf6050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f24ced153d27098ef53633a0a6a01e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761e3d617cb3fa3f587ecf5430fa56852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a94a2a357381c606a3c10e272881653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05108a9e83bc69a00658665c71ea665554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2165b1cc922b294696eefb8e2755055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db733c06a71364f70c895c58e1e90b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6fa484d4aad47a850d25b9303ceb6b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c64c29b4573b096d7b4e9a64dfbca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70682a482a7836d50b68e7a1204261559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fde77aec89e825a7630feb85b4b87760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8bdcb5b5ff11feb367a184656139ce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c0cc6be31c70514d3b337abdd145562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37517d737c9303f74bda58c2f0f2bf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfbf79e3574e19e1a50cb92e92bf35964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb926777568e02d1eb24ff11047b29965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6703b3c53b0cb3801ad7d2fdeb3d2166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926e110f78c01be9514c5a8d1ed7f8d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48f2b8db84aa084528e77221af8ec668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7b74488c9f15c9b6fe6a22b40d53e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd422a5e92f4b56b117c16188cd7cc1e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0feb2ebf28e304e474d05467a9defb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73330aa7d2b29e2d498b09ffc4571a6072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de779ee7c3312434f09464a036dbd173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82fd5856b5c8640942ef0ec870dc8574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def07f63e934b23c7cb6d9ffb75660a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33914f646518c700c8a5171e0bbcd71c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d908e14f9dbcd30b9689415e9a37d9577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a99e0bbaf2db6c4e5b62d9afd7441878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d581fadee1384779c4e4b63b4043d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c36e9245a3fb93a68d8cbb90e5efc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7468658b96bfc02a5fa7ee44e26d981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20e942e7d4f4b83295a8bc65a8d49682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d406a90279748383309002f0be832183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497a15a63246118f8c0eb9c1e571d1184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b36f40f27992289261bc5be55b84c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6281d605dc3244627dd7e9550c36386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99469c59700f5b36bd905a5e385102b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c66c729908f477c5be0c6052c8a7088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01586d4c301a49eddb0c1ff24ab8b41089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a15c37f28e6e17f4178096107046990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455fed01bfd8b5f441481eed5d1d1a5d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a51b8f214ed8a84d25a496285a97792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de2f56ba560934e71e189b042867b493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0e01ab06bb6af8e418eb4889542d294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef19636789025ab7ed499a4313043f395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d8240cadd0496bf8ce8fed3d34c7e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd04ef9da090940c01fa91edc684f497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd131ee46972f48f0064f62b31e2ef798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf03e1134427e6f6533ffdd48b237599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa41a55110ee90ca99a73a0b5430951100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c834fe36046ab52dee9442037df70101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e18ac0308f57be5ecfa46d3987f0f3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf61f0562f7e56af9601326f0bda74103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d2e5a4f554fc03ad9e0b877d58720104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe27cec4db76a92353405951bc516ff105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef214c5be3823bd0ad3bf6223ef1908106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195fb5490b11d10eab81cfbf7f5f2c5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67d41cbdf97f451d69e2efa603bab6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf03c7be51ce30ca1ab696cadb3a217109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea44aa036cae1ef6a08e5f0ac8fddfba110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3513f1f53c09fb512b08c7f9e43858111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802cd9db3556f57ca8b1e5270d79015112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256049438958cb1bf95da01590af0bc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bfc8f6f65f68392812b748f762d07b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2afdd9719f8a58e41d77cd9367d50a9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080797ad0703f37d0bbad5b349c5dd9c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677069cd1163f0674acd4b392f4e8e8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a24abc937b401a34d21756d3c40639118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ed013fb5537f7e77d61ac1731cf2a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd907bbc41bb1c74fb3f5b733bcdbcf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d5aca58a978022c83fb9d13e4ebb2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1e6ee0ee924b8624fce642137dfab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e34bc86bedcd01047a5a2a6d92b9f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8715acd67a712e5dcc0ac2b17b6674e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05aa19991c6b66da748650f722c97a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1278c92efbdc6893b59550b224da207126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9b6ab86938464fbfbec85cba2888a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deedd5eee6f317ea48a26d5f945e087128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f179f3732d0794248831605595620129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98b5d96226a161477bc5546a42949e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a1dd58d04c81e94f13e6d0e0eabe7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8dd11ed52344c1f9f71e9da67398cb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df85ba1fbb8894d0d61e2bd86efe045133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2281965ce98bb8536c9c3bdce42e1f4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a29c4b64e10ae612b410bd4670f31135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d3e900adc2d835170dbb3ecd8219e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6fc1c104c7b3235ab5bc4dac77064a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738857f1dc4e3825bb075062648d11ae138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04725d27b706ed6f602d3022417c5e83139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569e2107f1da5673f084a756b41a30c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6a64abef2227c1c123346bbaddea2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6614a692762c069800c5e3a1af4dd7af142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2945c6099767988c9f9e1111d628be5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f8fa130108e7772fd1f05b3f0976c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832bc4ffdab110b212d96d913b3d191c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765fcb84ddc0b6d6fe72593a4a22b9c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13245785564b2022045aaf90e993451147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b175f178e63a26d3610611d1307a40f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7650dfc0e13c4427e6e2dd83b6ebe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8604c2f9c57e013461a03589859a525150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27a5a6f413cc1c2fc1e6ad821fccd4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bdc01cc608939529fd9022fdfeb3de152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc146fb5ee68cec7e2499771f5b9216153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4f62fd4f6d2ede041c63d996d7287154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39ee3a2c58dea23a53097576d89efc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f45e3d82c6b52480dbab29f187fc0d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6c1cf70463d2a209c87f7c4a662df157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2901b49214cbe46e131db4ef37cfeb9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4dd8bb0e21cecd15ad993a87de172c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9e3bcef69a16bf0719749f812b3fc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683bfa3c527e033873c638b30b9e4a14161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bedc2ce276a1adf5a86d39c4cb53908162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3692fb724061035bd114a6f045d31163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1d73b7d0ebbc3ff4cdc5951597d12164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65411ed3898a852ab2e221a9ccd3e1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88900bc8a464121c4eff94194fc72870166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a617dfbf034953c0f71bc79f52cf5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea230bdede0d8fa3c4ca15fbc8128aa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811cb988865d47241a5e38e5bf3a585169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7d8631a10bac8a5cfd1565ac5ce0d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3a45ca28a723e23f68acf31f3bbcb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf72b6e15beeacd2468772e9f1c5efa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157da4f824a0159d5d1f567512f6a3b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34cb80b1a5a9325a1cc24f9d1da2b2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71886c5fe444754e485446d58b711fd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fddcfd745b82ebb91acb3181163930f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a84a380ac2d7fac8766c94ff918b71177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f8c351d7c0356897908ae8f80d6bc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c48cf0f27caba07ab8fa6ef6871e404179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9640edeaf9efb522ae7cee30cecd3be180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91822a91128197247328bc9c081d7681181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989409be4dcdc36b0233030abc4835a5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4540b757b9e3cac4c2cf2ab4b5e1a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062497c3d2f22d248feb118ec8af03f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7f021c523317fb4699e740ca1c686185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b0bc20e2beb5f80c63689e032b7e9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0318d5b5b0412d114ac806401721881d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983f536f53fc8b5b1c1fea4f3f78c58188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6e0ab79d3b3d482ebec3c77d853cc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6cb4354b83f2fb9a9ecca0773480b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84c226ce641ccc416de40f48d7697a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789c390647598624c8ddea63dba6f67192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394773e84c29d95e42a5a0f96a750e3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4ba972283a425bc294f0877bd255d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dee0f18efae28aea1494476cbed254195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db33f5950d97efef90eddaa1d70c2b7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4ce28a1dbb4e14a4f35e6771cd8b5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52016447a0d9e8913409938b9ee864198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66432f01532fee45dfd4ec87125edb89199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e4c479be09331d35b89f525516562200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e54bab777c97aac37a7b4762733323201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb52f05f0c4655190a1ef656673edb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2a3dc5d2893b9665eac5dd0febfda203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6bc784999c531a3fc20899da8d866204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1dd8949e29d6738678226109408b2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e236edcda6b4cdbb259bf64a36278206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9c3bff086c04580ad3519765b4395207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb0ffbc68e3bb606b71ad4905d1f90208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfaf8a85d4144a41828d6a54b366c05209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef511d8bb3df26f6833d0ea228c046210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba42df522b2c7b4be4d486333525828211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716674dbae071a728622a55938f31a3e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41b52462365f5fe47a86711d5db530213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c104bdf03ed6f5a4794a6f7254356214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2ec4f76263dac97b106e0867a8888215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55f17ce50a134a5b758be6b015192a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2904a4e6bff12395c3fd09ea7da0b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ddda4f8a84b59f2400b44500d0b24218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5e79968a5b8f6eb84d9b81ce6d5a2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310aa3da3fa5d5d850a66311b341bf8b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89a212140a3c0f81dd00d0b2234f85221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca107493761b0e3d2329ee480293c533222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a5b1e941d3b4645ded8a78317833b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb6e0c9dc2ec827397f9ee851afd7b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b30f2dbbfd329d1a8e6b11b2d7b9f2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c037d075cf4c3b5ab1fc5f65dbb0b3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b023467c3bcb95068d52d64a0a08349227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5e2bae8affe910c4bb4dc55f30f60228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cae891d7651c04b051e7b3b2ca037f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8052a7d3fb1668d33154807a5c0838d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24326c1f6774ffabef57f1987c831c47231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f03e91dabc387f24004529356d448232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48f83ea872f590d6d0e47600da092e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936c948d2fa0883072435ffa56e13df234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf13fb9093df2424ba185aba5849181235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689703d7ee4d7ccfb1f5af53f84a588236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a0f3060bcfeee49239f5d35388391237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31963add141ab3e726be7b86bbc8c96c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40f24ba0528ff3a791735a74d7e149239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590288f15773866471f7bf169ec2bea240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b78e75a8b85de72698824ff3a8dbe05241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f92972c9345b29ba8baaf0a50de41242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58f2b81aa6dfa220ffecefceb9ce42243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80c677e1a70484711397b947b36f52244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898dbe6eca5a1eeabab1205e7c162e9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d140b41377df755929745b791689930246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004bfc3470fb98e93254427b35e6ffc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282547b953bcfa7f17aad14bb9563a37248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3af507e3e1d91ecae7de81ac36cfb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21296ee08bb3b671757f3ac5000c52250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1eea7d4533ce07e200a8bf22c97018251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2567ed7ad29a6fa68a5850fbc32b23252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29b8979e137cb5663f9f680fe2d80d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965d8b24207e0c3e8256bd6db59166d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9e21f3df2345b8b0310a5ff5083ba255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac679b72428f867de6b55a4564c490256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583e5ddcb7d2a4eff64aafd940d1273257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144322ec3f8e434e93ffff1558af13cc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ef9cc202d41708933fc1b2dc04279259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f593676e54b44befaf77fa52a0e2a5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5c6014e239674128f1b54d17afa62261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf868e6a86c014c19074ad34c6d9cd38262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0febbbb6d8bf9d074ef7195b765124263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead24ebb4d606d85edfd41d412a2babc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7c33e0ff0821ae74d68fef6b230c4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd284c1cbe748958554daa01fa0ea6fe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac353320896fe618dfe6667a6bae5de267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29f679ef9a63cf7674a159e697f139268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb06bd76a23090c48bf194114d3d2b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9b12ef9c3275f1f78f25f9d987a94270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d605b29114010f86b5383fdabdb6ce271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613c62a6c4e4d4e5ef1ff71574ef25e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c94d356226b4ef7404d070cab9075273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77fcfea30b8e5b47cf99f1ccc8068d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2c85f48410165b6fdcb6a8f1a5316275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ea744c36ca6b9aa2f2080c430cc9d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b730bbee4cc7322cd409f92bfac3d59277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df109e18bb4f5dc3b309abfb44473247278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b1def2a80e94c91ae0efd0d0f4e52279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4cb56041967bd94935993231be386b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38897cccd95da0796ecc16becb9a341281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984d50d5ed463c7c460930263e450a8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdddd4ff1aa7ba9c5553042c5c98567c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc460240213a8205892895b2bc78d8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307279e82ba6d07757a88cbe50feddd8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43e4360887f49017a20be9d5f1367a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea025fb2352722579c984ac6e5f618f7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27ed789fbf170419a5071ab3a9e51e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239616c9a78e44f04da95a9ca922e5da289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654cb569c02cd1329916262f963edbbe290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6063b3dc7d9857e556b225f3cad7a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449b32eca33583dc4ba583f4ad41670292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af56cf93a93d6b30464c4773bf2366293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc70eca0a7215418dff9023741fb15294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00ea2cfb6ab7eae15f3011fbdd8b68295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cf2b59d4fac024869ef00bc1f0387296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc72f2f9b4998a152a962e5ad2efd9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435959141c6218727d649fd9ebcc446298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c15c35b2ed3676b938c9dcf7eec158299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b69122e0102906a4378208bcf41a7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a66767a800bec307b7297113696eb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c8cbd9a2feb40b24dbecb662d3022302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8f1397edb5adf7b026bfef1c13866303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e29b4eb00893ced61d3f8ac75abb9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3da320973e9ea7005b49c0a4061bc7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b66e02ae077d936cfadf134e0bb34f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6d4a9681310a409aaee1b9f2ad4f6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986bba16b5f970f5a64815f57acd60c6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019542f7920ca49ecf0cee973ea85879309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c91ad4c7b19067ee38229b5dac8fa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b3b8b2eba7d1d1177f860a0470692311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab34a91e57549933ad9ffc940d2ef40312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49b3f7b7339d80fd5df65e6f89e610313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25ba807d32f92e2363b710466a7c6a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06983b96309d17bf01c7e602b289e396315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8bbba899ec7885b24b51870c848333316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ef432bf313d5d1e59a3521cbf7db2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563b606c1302a6fda5148a452c03bec318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553c8430fdc4fdea61ffdc69e367a2a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562acef6ab42b8e6c9690cd05492358e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2192ba7c490b33643d5ddf49fb61de321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a224983a595840f18407452efab28eb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd917cd12cad6e9f172ce3ecf5790c6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a9dc7bc39107804b2cab2b45a6002324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbca13b24a3bfa98ef1bae800beadf1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10402920f0328fe5594fb642a7df2f51326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334e0f175f0f1fef0558b37bd1d1c81327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e8308bb870f7616354b3e4eeba1ff328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82681e718addb5989efd7be4f41fa5f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eeea02da0d2a9e92be2291d1577418330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253138beccac036d8272110d38c6e17331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24dd49609b0b11a8eb2a57a582a9981332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a64ade30d260ab52708f63d89f2050333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1aac4bf93ff404277ca4bff6d8941e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151caf235e327b514d397d9ad62ec863335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f78de21e427a1f79b82f62271a2d5b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab740bb2de4ceeb8e5495ebe9895952337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32dde22350b376771df630433272cd5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d1bb696a0af52dc00458593a0f70f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85e046d29f752d5b9b8d9fc096daa7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695f8140ee9519126f435bfb336330e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f5ccca61c813ccd7cee10b3432b82342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ae2e2dfc4aa00425548b4ea7b543b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69064369653d7feb85af987ddf6360d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9279fa4d865e49a9d6445ab2f17e21345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3cf0ee5ddc6267880b962e81285b73346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273378900e7dbfaaa717d4b9df47b14347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccee726eb8bd7295c9949c5b5c0afdc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216ae7442acf5243175686de0496ef7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f939ca0cddc0abe51c067f5a93207350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e47c7258e7b8faf5f59148b367571d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48c997ef4c88ea14a8c6f268bf8c90352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1383af8e5ca31f941bce22d52dd7bcf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e2ed52df618a0974583cc75d2833d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd8497764af16914d3cf2140655c72355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913ee8034e5a9001e634c97a7464e3d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c813190049396a0f9da9546c918f7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6fb2e4b9304c88e5bf20d0fd92dae4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581e10c88e1d71fffb27c98bd2268c2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c24452b132f512cc90e398127e420360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45938b390d27e4075369af50dcca800361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ceeb86185a3c0fa9a4f35ae7631b26362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410e9e07f80e7606ac696bc4f3f0483363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dae37d56d0087e3954d14edff828fc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae1d9a657fdff0a105d2fb80b231ee365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a8ab4f30473a1b6bef4fb899c7384366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b2b65c8fc2abebc55d3861ba2c35e1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac94ca6e2021e0fb545f08733aab8c0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d68f00bc94a7d42ef1c94718fd1866369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e7126c767a6f95034ad92b23516ee370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42029c28a5b9cca694860fd52a852eaa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e27eec5e6eedf3a598be80938ae56372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d797797dd9a3361fc035e9225e8586373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c91790ff3e576dd3d5de7257053d00374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6fae0b5825aa4d3e8b67ada50012d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545fec49e48906aa261b68223a42a85376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ddd6809356af8e07e3663b9f6e8dd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd11aab81fb92b3b49b019956fad433378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552267f8d69c566a12ac8196b89619bb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0dc9e4b4a02ce690c12f3cb1ee29b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11169dbac72c623b01e475f673ffb07f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981892f50fbb6f2f9bc3c9d51c3de3e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc8c52141b921a6880cdf923261554383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4574438b338dede6fd25ff10abe0c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6b6d94f89923f333e063253d14632385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1ee8f1b81a9908569a97cebe2541b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81509253e9c237fedf04cd8b6074443387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa5e2dbf7b3e9f9d741812538ffa0c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761c079c6a05859514c3b35addd3e3b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fddb859b01778491537129861edb272390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c6009e8eaf32672e207801ab49f12391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7c7cb82c65817b415cae69f04e44d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec177c44dcf9c862168a9c1b8165fe9a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e73f32699ff65f5dee3d063c4b729394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc1dec64724aa4005d39d5d39477d9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53919994e90e137364db7d5a4378da396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e445b0b64c3235b64e403fae1fe1e3a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9a6178eece4f8db95f28a1da00a6b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646bff78494d9eea860106da7c0dc47399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f742686d429dd996c2efce61a8c98400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c755ffd925b9d79a8f15e98538486aa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a18296fabfb16803d55b1de162438402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91251e9ce567f1207cd37dab40fc1b40403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36394bcad6dc08a82abec2c5588c9c47404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2698033fa77c140804393c4f08150405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8a92fd880ee26b5250bb5c9d8e33f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43279092b3fb5eb6990d3f3abad28923407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32392db00c5b620a77007ab65c25c300408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57aafd5c707f5dd19980289bfce6af409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f049a185648757b2bf1df5707a8a92410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f3af30cd3c30eb8368b59910cd094411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3639add2e03095d0ba31783b47c07f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724e33a9508bc825d2fce77ace90985413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f86a6e37ffc78f7fe4b108be1eb32414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1831c1760fef0c7d6469e89308057415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e54fc68157a7f421d4ff60073c6e6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fcff6fa26bdb5d9bb4aa8eb43cb5fb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d71de934238569397657cf1ea0dea418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fddbde01fa83e9b3a2b7c665d054bc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70508b93bc747784ef491ede6559242b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fcd48789e2822817d7e4323d4b692e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a580b392a811ed515cb9f45552e0c38422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fdee16360e107d60477b92c90d0c4d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca46da27b13b4fc50acd1e21f7ec39b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5ff2f92f2107218eb444fe7adb6a4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3447902807591369ed45701ff2a2c04426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3a2f0f8aa55873cb6872c945d8c9a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776b06214e3a06a7ad3f200ea8bbac9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9559bb6911c644547eb08303e9964db429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b8dc6286c4427711928522e2f4d13430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96c70ec9797bb1a5a78c8f5946e333431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0b5fd649e3d3be8fb5abb8dc6a59d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23edcc1aa9de0b67791fffea204af6a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e523e9d96f8f5e0dea302a1e6c3a9aa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48959d3e7208bd84535ac0da693e259a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00545973180e97b57e3a8c56be993e62436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88fd1a3a12d75526969fd8d03c2897437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437aac617dad5d3a70ea034877b7d709438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7462d677ca06b2e3c4d8608994f38439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79230c89537bf14c9427d9f1eaf8d1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf985b75ec0532c520a03e795dbcbaeb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f3a9ce1985bd822b4cdd013ac8607442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99c6c6866c5c07666c4955a3544fa8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac7863e41bafd40e1d5f9ad4193d8f8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8619680f4872201f567149be7cd6ebc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38281e2d373004273b816b27ab9725a7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c7f37c3196d3383a8454d98a56bfc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f4cd37ce5f1937f8563b612cce0d7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a41e1217df0a4815db05ddb80d3ee449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8deb05ab67012960c3c28ece0ddaa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81c3cfb8f73c41713c31f1b9e06a65451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43685bb067014df018bb6994a97e60c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4bf9af0265e1f3675e2e8823375fc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b91f936d6a4b13d87d1b60801d0cd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d51ae71df151a5c555d3c41aa1578455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff1aaf2f34d369c2ebd901acb92912456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b70aaf3bb61b06689a2f5a398230ea457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba757154035a5e0f9ad5955365059e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2775f927542bf78000d0bbabb05a46459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51578d5eb4078f93c42f26be83803827460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7883efa0537e360d1fbe27fe39849461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714971a323d3221076a6125089c73ea462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a749e79f8ae182843077c79c60a70b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e575b2752c0b90bcd81c6c8778b405b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99848e1153a968bfbe010c35027ec1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5330958fa5df1b93252f177d4be46466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a28a7ff3c5985c9dce95d378689112467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558ddfee9a18a0f6d5f11c7086b3646468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb1b5d44273d58bc781c235ec84bb4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ef471e1a0416e8a6346536a8a94cb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b6c4a8d0c11508f106f154acb8a0d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8cf3067eabe58ba998e69d0273099472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb869a2fc6b7730903742ea31aa345473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513075aa146f21002bbc82ca21061bb4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc08bfdcb7a4299740018270d3d41b9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99595369f47622f2ed4cdd0736411d0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aef3b8964e38455642324ccf09bcf6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c30261ca429a841496a2f296f16a6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451935b49f03a74626d4753c438214d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47a3c0f8b622bd0e4a555d15dc5f28480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230c81fe3a2a001025660d4b4917832481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855786c0be72f4671e3d36ab19b01eb7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fad0af1ceb376b7dc284b9de0ebec7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705fb4abb7c4afcbfc5912de1ee25f67484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555a6a84252cff894dc9600657584d0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4541be2b4e47f55800fe1a0b3daea48486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ad9a7057ddcb9bed7d1f92786771b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2303d6031ca0fa82600cb1bf02f1f2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9e8238132cb06c39dd2dc9680faae489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf7a4fe880104ca4b0cdc9fc96f64c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1399903267252064c238e299d8c1f4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8c4afefc285ed35e65cf703c0896d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c277f67f8a18f3acd55b7675c2d704b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f43189855f5e6b672a140aba5e50d5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4db3e84ce4c0f3a5729de2f45ca95495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076dd921e54d3aa066f014147568d947496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970618760162e00aba33da0514c65bd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204536b44b4d1d3f1a200d24f23b6b3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3aed595c50fdcbcbef44feebe0d16499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555721a7e537212023d76414100d0978500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81737c22a48ef7bffb0a65d4d47b6841501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c5c4dd2280987b8f281f8fe162572502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dcb63e71172439e6720ee6f71eb3f2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3976c2cba8fb5c55bd6b21f9e02c2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1fe528d1724ce44efda8cfd55f936505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e14cbd3ecfb153803029d8b3409ec2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b79f637dd1ac811af56e26c8ad4c0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1b1898a4fcd947627b0e6bdc4761f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaec4710d2992d46db398e9b4b51cf5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864c5f78e4ad723b8da7d8a931c6ecb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851b87e5961b9c55629841aa65acdd7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83874d94303e6b45b5e519dba8d9a1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb282cfba7bb799a37bcefb5906b53e7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542946ed69a24ad1014fdbcc2d1b1f1a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9c3685cdb3b6936e624b8ea0f3a38515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27641bad80a5770913c7676e511170516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1194ac33255515da23e8885fe3ece517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9085bab6146fcaebf339374eaad462518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef8a51cb9e1b10c4cc05aaca122b3c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb864f03eeb8747d068239388a47cb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc675f9ebe7c19860e79e180b06b821521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a651c670af573ee8fbba09248e19e5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33caf8fc64f0cbab8cd7a985f755d0ca523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2f67235c3fb32305695a71057babb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b7f859500f82307eb0b555b35c8d7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397a67cecbf5bb43e056ea921ee14cf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c514160e166f2f17335ad4079b45468527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a2ff10b832ff995eea92a71355589528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a900e7c2e4d30f77c9c531e670c99529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5910bf95c3da576e098063b0dbd420530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e554a33b06dec8d58c26321a14275531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c6afaa62224a0ae1d5cf6c997db3a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288260133cbe7714012a23dfe90a80a7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e98c289c57e5bfc39f182d81f8d7b9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a136cc60c196dfc3f8044e556e7cf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b999fd5c8a6f16b61991a2b36a8fd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d208a77c0effd692fe14f74fa65448537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099764e5a7cf9242621da4915d1e91c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9b08aed75b6d96cb1acfdfd6c366e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea34826841a217fd37c93c431f87c8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed0bc112fd59a0885487d3a7d78365541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ee4129597739d8c8bc0778ef2588c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a162cf0923a21ee0295cbc05c5b3f9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c109f0bbe992373e1759333348c8240544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459e8b685681f39ee37cf5289a4b966545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1185ec91d417b05e04df91d9d18c14d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a68de58c920baf59b82e1b0ee8c85f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ce6a731fe53b7dc57df1ba837ae81548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d90ab261b5a250998f006724c8794549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3806299f222b182b88fe43f446fb2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ab4c3b98488f7e391d662fd3a0a3b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c730276ed9e7cae7a6b1ed1aa13d7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b24609ab94e1bb20a5c660600be852553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2587a948179dcb1d00d655a89090cbb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be95fa4b48a18cc3279d118afcf0aea555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ab74e798521df03d3aaef543410ae556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40695c57f9bbe920bc6026d6d6f57a7d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781877ecb03464f9c824741b92408ff558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224df9a160e54118c7901699a7d6e423559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9cf9a0d86943590be4757c4b05810560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a934e4a7acefbb3848608a34e0ae8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc44899bfd337a0bb15efda43463f5f1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3ddd7651f0a3ccaab17a6b16e9f5e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb8c590e7adc803aad8fbae376fe73564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb284800bb02c3be437d8a70ac019531565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553529f34d91bbacb15d107e96b13b0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9687ce2f71450d185d9d95ae4e71a0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20676793da02b595a3a844b783c70639568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b67e742eb611daac16c9fea2a3c0b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e376e90e151486d4c2eaebcc4ee472570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b720983a056c7dde00df913991d6bc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b65944c844b6743f6d6d81806ff27572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed7a55bc9e26eb7722ed30679c9a86573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1317378f9d16eb20f7c821f8276aa84574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9cffff64a8e656276ddc9025f6b318575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93a858ae53ff9e0dc1fc13da8d10f9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc87b1c05406940ad657e6a8a26c90f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec1bd4f98f527158a6d64d6fe0a461578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142298067b15d9b88df025e1603b9e5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0b18075ecac95a9e6f1215e625bb5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e499096c18877b083947a6f01dce5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0652da4f97e291d0a8ba432b932f32e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec36552f0182bcfefcaa7739a43aabb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940bf4d7bb29c84739cc4143c283162584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251702eb23fe9c84458faef4abfde70585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522911237ca6a1597cdfeafc7e3c2e7d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99754c8cfe2d493f57c95506f9654161587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b965a60732f421ed2d127e159e863588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a098cc50f74f6ee52b05a82d5bf0f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e6e3a232681a6cc3498d88495a6bc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b86e457c903c2c460852ff58048d2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca485abedb7ca2effab403140209e629592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967cb1dd47f25b2fedf5b74fc887fb71593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1c412e841e34d296604e0caeb7d3e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf223cad312580e132e870f0893691595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77e0189fee18567350d0ff27da3f92596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2266ad90b64fe88e7fee2525567ddf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9306572ec6d5996ef79c87867ef2e2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e3aae3aeabf9371a97ea6a8619218599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219d633391efc752dfed76db224fc52600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4c99a53c89221dbad0bb9ce2ea1e8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03dee5dee319ee00406ec013d27b5c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07d13844b5828f6d9c7a989c9edc98603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec97b1d419a69784f4af8ea0d88045e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46875eca86d61c1ad8ac18b65209feff605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5109cfcf5c784411ab0802b0c2fee3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495a608d00dd263ed280aa19f0b4da1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659519f48e6f09394cd82094a7872f5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5722b8f8604519b4e9747e9ae4e97a4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0d12f9236a507490004455a1102b0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f62575f7ccb8708339fd6fbbe0fe47611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51adf55d6b227a22c49aaad11d70a3d7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fea952c33a08580e202e13f55cc9f7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624b1a230926842a133f412294c887b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca0802b58e80ef06d1af153103fb04615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73093cd14680db2e33b05289b3bca1e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1578f497e8e82b9a80515743e03c98617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff8e89e75c894023aa9aad5df2e12f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa80b518ca1158c8fd2966687a90e7c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b7b3e864b6765236a59993d62d910620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b565d3846f9424e9cdbb6e990160e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b07c982b33120101cfe1e767fe899622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f3d45613bd1eeabe0dcbba3e95614623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df22f7fb43530d9eaab999d45ea647624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575a7d1810bed44380a4c627e832805625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211d8fd3629de4218ee517518de1a45626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3c7dfa750f1b1bfbfa67b95bc3143627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490c4791347eaec9858b16797d400c8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee004fa20b43075258a18234aa76140629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79efc4eed0b7e662e4dc4a97e3cd29630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4136f88517ea7ac5efcfb3e4dec11c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70704188c069be040b7fa2a19a16164632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a544b9233e557a52b795f8cdd74c35633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c5e79ae6752f3b3cd70bbfd02d3fe634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23fd29c36cef1024f4565272b6b962635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad64d15059c918bee8a03184fa02a04636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a4f7a12b1a9091d41b59c88e2b94af637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26c4d1a84847e7ae68b8b61f76e988638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4beca7701a72e6d0f3fe5bec820ec0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda75e70d285012a5572575d06ad7397640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5618a31c95009935227d27aee20067641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2214bfd5dbd9d32f9932000df728db3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6de9a181c36f04ad6be38057ccdde643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc572a85645bf8244be5053ce6e8b40b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb21d1479d010f9d59b2a886365d6b9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf549bbc6c291fbbdf5c13d4b1364323646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888bcfa8b010d4346c0074df5dbce95b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d5d59a8fc2c69d8edda7aeea3d71e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304cb830e1e385c112f42b6d489a2ca5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1400d5791f1ae0382c45525dff7ba69d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424f1198318d5457717770ab455bb0a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751daf58c49c968051459f7c4be030e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b695ae0de77f70092575041aae81029653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f40d4be86dcbdffd3b4a5883fa9ab9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4480b39dff6833d6e118b5149f7395655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6cc0ecd4c4a0c3756ebcebbb837669656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0760c9bd080db8d0a430fca70b9bc2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f459711994babfa1f5367b0154e3d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f57230cc0161720cf73eb2b417275659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc66835f0286d7f3a168abb5cd4a59660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066d5dceed5e79e9b4e392aeed5c8aa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a01b7345203c96cc45782f638ee0d4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eafc8a9ea3aba3d67276a5d582d3e65663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0441fa020aa63a2d8400e0f42ff48ea664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992f89e9510a032d1063ff216ee420b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd8b46caf52ca27cc8dc1239dcf9a7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115e3ea09bd4f84ba752fb2c603692d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13d1241626741dbea9e605a55e3dbe668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88ce946cdefa254fa13280315495d5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b21c564a06f07b6e65fb499e74490d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157747b8c5dc91391a929fa56f9b8778671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73f8362219ae3a4053039b7330cd41672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635ba8fca5dcd2d05f8cb21f91dcf3d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a33b88146de303ed450ff98429d8d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a202a5e921c43f7695016b714814497675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf3e158f96ace46d04e9ee33d907d9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb07a287beba07034ecb2c1ba2d746d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c40e2dbc70863cc9a1ed70a62f6c15678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed897d05aacc626597525895da3fad6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317dff1914f5ab35ba535a404f2ea459680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25241e51e5bc44d796a2edea63d9c5e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025392bfddd11e0c71ad812caa5e45d6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b2da42e050a07cd8f19d3f954bf23683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07480c6ffc0b08ba4d5f62c3b2e22bcd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e86788d882fbba6f1c656787e7229685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb51f7ba2da661a987188f2a0b1fc87686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9519d21aa5c4b542debdd75b3c0c26687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b10e9379cec5936da94819bd987e8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d001e6541c426a4367066bc64bfb26689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd201753437b965463961d98d9e70a8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa48edb01e8f907e99742d0bc88ebd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223383fc930aecee7f9f9034b506a43692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1a8543c1a0b8e646bad995632f592693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b29b7fc3c2e63fe679ca8e9bac5be694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaffcbde62e02d7007528867db16a0f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76407100e22bc925aa445fb701c6688f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd6e17e344c2b54dae927f729d96e2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06910658bd349f6baea67b8d0e6507ff698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362d4dbb5b68178b8a416897e59c45b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1d3dd91c7fe00ce1546b2c1c48278700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1fa03150e69b2e251f3370d201a5c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400a8b6fb77cd88232de0e9821c5b4d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d322fb1396765f6354c2504b4dd11703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f575e17e1ac1e0fe376ec65c6cb8b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029a105d7bec4e06caef12fe6d7759c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028d57daaab8ae961ad5340d0dbaec6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41d018dd3fb43b53773dc61d4a0f01707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53421ab8ec7bddaf104f90c14e9c2961708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b29e4193c9a24aac6b7c8b2c3646ad709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72bf75edf058085142c7392eb885fbd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777e76ee94a79e3db7429b706aa773c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e91ee9116863c00ddb730a7855568712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74784ee612af8f61a21295aacf370dca713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8027b5cff1a439c9440c9ab80e12e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be928bcc2f21237ab7525de383ac2f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f430f155289bd7da155bb6c6b3c93716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d7a26e41bb531979ad75c16c3790a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490f545161fde9f09af4f39dc07d155718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117c00dfd46f616c2fca3a3901f28e4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be865d0d69f7cf69fbb71fad650eb085720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ffaa60544142bdfe6f83309ffd8e4f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179c560e1f25b002f567904a814e413722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541efc4175e40300b25d83958280ec9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3cf80ea964ed80533afbbab24bd3b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510673f98b9937415e5c613c8bbd15ce725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26670e8fba900f0fd93ecde79ceba29726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a4c9fd892026025d5f3119ff6f834727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2150c3fc945b97c5fe490bc25672a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144bacb46980beb41041395ae704eb50729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3114c6cae369ef93870af4dd9ef3eb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de4a4487632753bf1b80d297156f23731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10675a3f0db5ca184838e1890f3e8ff0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b64d16628c6b78af73ceb76d40e1a5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1442cf952e67cd6afd43bb9c1bf8d6e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74204749d8c02e900e3ad0e2a5d2aea5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f50a2dfc0b6c9ab2b615caac9a653736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff8af74d1c9ed766cb09ef36967fba737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963b66a971ff97a2c728b45ec45ceda738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29f22463bb5eaa0608e01b04d491f8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c234d57dc537a235a4acc4de8430e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90c196e8de67b7a8c436c35ee55d6a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73c593ffec730b9f19c507c99048f8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140661e8d44297f13b52e41de087766743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe7d793a71eea3b28be2a739117800744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78662f022d9f22e6cab418d69d333184745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3fff635068de6383db43199cd3928746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddce253624e99aedc46df5bcb801b67747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490d03e7737df77dfc0ee0228ab80d7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888f7a2e82c9a854abd9a01cbe439d8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3d25df876afbb05a4270e15297c50750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f47a3dbf04647bbf67b47eebd65d42751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505211a6c34f271c612209e7812a23e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e24b750db25f8349c46b251ff65db0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ead96ce44c68ee4d6adc3d7b80a76754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b4c2c3c7f4b1ee48ec1fa394fc183755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5517849a780d419df84ca52c99ded59756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680265179947b64f5ff6652e7064cdb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e08b5eca45cefe1c406003e96b25b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd317a12a8e69c8c4ca6282af442114759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b341f736ef0f17910a5d16332b52532760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621dba71e60de5d7b6f3353b376c815761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230db4d9642c2a9520d3967f4a8773c3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb34e49f38fba9432e42dab3e63dd1763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a5b4eb4d2b745b056fa24e5ca5dbf764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c35c472aea6f67cee0c2f27a47ccb765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637212f32edf38bbe7249b4a0f85320d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7b6c4b1e357ff9066df039ed514e6767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e0ab9ab6073f46979ff8828470264768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7b2942d33dcb5b9911a01961c3861769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b3283afcc013c73bdca3b65160cb2770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf62e958ccf49119dd134a93764d51771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968da2f61871855208368e0910a605d6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f56b7edebddf03dd18057d9d94175773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72526a9085e19e9a3a43538fe3572332774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf11d267689ae3051e5430fc528551d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae598690c2b227437cd15d525dd84bbb776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb99d004c1afa57de10edb193ed19c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c98e195a61f2ca96829b87060610e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e3604d13153f7712e9ac0a8904e7f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96335738cd7e630d21168c2ec978988780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4cf582a97966c5e2993bdfffb18268781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9f8f7c2da00b4049f4ebb9f09074b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db465f4431d5cb36c5ebe68994555f83783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff07a7f77e29ddd8bb8c83c4b26b0c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526623f062176659d2046887c6913f69785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b134b7e459fff9880532eb0cbe05fea786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948cf9b60e9bd6c6fe8cf311f6c8ff06787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b06c4b397fc6f24eb45214900cb42788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29dd16977b0a54c2f203f12848a17b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd5c68c9b6650dc3d1a14cd61efc5e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f7a0ae74122c6686f998a04c4b9da791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78596c6a48e79af2fe43dd948dad99792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04a52a87094a069192de0f9e44cbca793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd74816f2180fe2c62a629d8ab21d0794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc3330b9b5eda5bb04cfc9e86dc3af795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba69800dfabf5e3358fdf1908891ea796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972415aa4b442f03cdc8c155803bc10797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5804beaf1278d7e204ccc0011c6c37798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c485d9a5a2e11bbd203c171028ab62799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30d1ca4896b7bb36486dda92dae2db800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be47779e398910aeda088d91dec9a69801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1320b325a4c54ecac1bb4412563c6802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af831b52272b6c0dfe2108ee346771c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e1c5cde20c267158d2b708822930e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abbbb6dfa5ba2598788478b29fe478f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165fcdcac1e48b5cf65dc8f95a117c7806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473aa26ff894bd5ffda5851a99b0924807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8b3829defa7686f210cb69d476167808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac42f82361b98f53354c86bf6c1f740809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7178665b574c9bb57b0dadc1f7e3001810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c0652ef008466c929d834bbfce6f3811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb67045059b6e90e0f57e1e90f2e38812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b10b41ef10d9ef31d67a076b2a099813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069858020d6e769ece1c819f36cdeed8814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587b4f10c20179c9a9b5f4d8cda8e69815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b59eb60e8b70136f9fcceb34e2a37c2816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd29f1c243afa7bf7b6e45bee828bfd817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570a8b1ea9770cce22cb503428f84a7818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396bae5b68c0521117cc5c58d2fd594a819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7ce8d8041f54ce26e8636e4dbc071820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb6dc87310ffd5e9059397607363b6821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c541a1417525e64ed20e729790c325822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db387b123ab8a84002ab1e2254e11fe823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf67dc90f5efeaad35953290f7486b824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442196a9cda69ab4e66dbadbbc9c282a825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a709fbb939801196b2d4d9309540c9826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaaf685b2eb270ad791f6cd9ff328c7827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815334e48e007e30922beb7d1be2ee4828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e4a941d62ebfb171dbcac6cd1319a829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d0237addb3b2b55ed7cab9203c65c830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c85caea9773a86bc740384d1fd2cf2831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd709f31b68237729d631cc537ce0c5a832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9e46913d51a3b1ae6e7e3498cc54f833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd6e2f54c8fde39af88885dfcf920d834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598170302d3d3d6b071c88906941ca7835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e31d2fa370f8fba9760ef900655cf9836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868cc0ebe8b28e86dd653c91f31a07d837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ab7d03b97fd3e99370ff52a59ab4d838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be4ef1ed1eabce7811768a7f622be8839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40240f820891e173fd0cb1a329a501840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf891c3436fd75daf307e365f95a72841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46448f350856052e65eebf4628a310842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bfbacef787ff927c184812f770dd9e843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0524929c0e298d94a7dca7038accf2844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aaa756c0765b5da4ac1e5223fd3c5a845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370189d0b06e470796ea9d332f15e8e6846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fcef37cf6c6988cfb9992c159a8a0d847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f5757d5dd1ff73646cfbcaef8ed04848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f1a670c4c4ec0ff13e52aeb9dc5c5849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462d56779080d319e04010ba5bc26d2850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128028910cacc2a660c74c09cd15bc2851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce128bbc00f7e4c3ed8415a90456dc852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fda626a48ab54b49c96fcfccddda5e853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d60438705818a59b65ab9d990bcb26854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1691fb08aa7aae1c179134d6241d86855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4291c5254886dc52fa155c011ee16856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6797f808cc3215acf7022cb3c60b94857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d39ee04a6835c4cec06166e8dbfd72858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0ec643132abe739394e53767faaef859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c21defc3e367718d1f20cc56b9b48860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b11f520a3d61dce4be24c0ae13635861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06cae0559dabd7b90e319e27251264a862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0565c9017d266d78d499630882f5f3863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90281584d855cf087e5e8cf98019b3864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711476f43e7ce0123cd33960345ef317865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523fc1572e4929d8a19b4c554e370289866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce774858ada22bc0379c17590c93473867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588fae91bcbedcbe2035fe75191cdd85868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8d80f1d3bd65f35ede74ba9a340fe869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f32c5d237df209daac86d745ebfdb5870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b16025b10ee63e0d7d791581d3fc4871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af308783f601e3eb8b64cdd0ddc92e9872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e6eaa5563b69ab6b3488294eb8387873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f6d322d71de7776fd870758be114c874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de4b5b9f3292e8590dc65cec447c57875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd9cf39f9e639f54e73e215c8f1cd5876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775ab09c1b236659480cb7ce6df417b877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457241eb1aeb65d80d863e2fb8aee77878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6066f97b2af06ddfea1da03a71fbe879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd6e62f2f8721c508a82d0599e324f880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2564a7ce28b30e44ddb3af3b5ff50881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b710bff2a320e11d2c5a98601e3938f6882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe89d21d0d57d363b17610513ec2155883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494737378193c75c45ea180eeeef19d7884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb2304a16ddabb7fab524dccf87ae6885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec58368ef55b0915d91734a4531737886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0463a85c20d02c18c7cc82e49c350d887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110770bb8d65cd628601ce982a08573888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a83385883c4ef7ebf434a95eb771ae889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42e824fd66e66357ebc88d1e34af16890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a060c69a787f1cdfdab9af30855c444891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282d7013439779d47a00ad7f109aa06892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6730e98ef02602921328d1fe07543e8893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a12fa1bb13362dfa91e3dff7a793b894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e493133bedf1495231b9a6f8c7661895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2c5c6d5b9b1d28b7e27f82eaa073b896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f79f2612e0abd863c7ad474eda4e6e897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce88baae46149851b1ec4238499d3d898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec5c34c3aa378173f464ccb5cb8953899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d01a1eb9055ee253158b706a665a2900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b79dc85497346796944d008c002ab901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4ece3ddd6dc7ae35b8189af23f4e8902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e97c859f3156e0630e07f758a9c9f5903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd90604ce6b09bb86d9b31f5c4a6500904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b321bd620a299daf4db08bb205c2b2905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6afeeb585bdc60f7b4b8d13e646af906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312db9f5bb4463c42caef916b8f2d50c907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20552cc6306158d94fee4de19fc132ef908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0c348231454b2049316d276244638909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03844606626c83d3a0cf910dab2cd5910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea71795e8d9b39effdb4d74fb3ad95911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29faabab6c45e45bd15771b08863354d912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ab42b47635fcfe9986d3ebb820e12913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f897580fac967b81721b9829a1a89e1914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e9f6f1588e845ea424e4a846652d7915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be861152702d62b7fecf31056298dcc0916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad888a6f2130730d22aeac6b0d7ca574917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2fa848025c2fd5158f775b54f73d5918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6555a866b9a2f4235e566df7c083c3919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b643d7385fef50408561d0a1a57c1920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b71992b43c70775100f4bf4a723ab6921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b2e543af038e204298c8cb642aeb7922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11f843540467a8dcf5cbcc73e8a39d923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5e3ec7e0eb80386c082a14ec22002924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8d45da544118375c11beb6046f3d8925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a878a8c228fcd31ad069336460d4a2c926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310452a283bd5ef12d5fb9b649808c5927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c167694e281b409deacb204dfb18e8c928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa519b00ff837b53cab4faf0aa78d99929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a966a0cf1350e548c6488bae34f87d930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca7c58b4dfd91ba3056b247c98947e931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1084d04e2fb36758c56a0c72ca7c1c95932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044cdddf1f8ad86489e168d89ec5128f933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1548abbab0f870743f7ba5e606a8c934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508b7e696417f09dc4ce119abc4f5e0935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48647e0c10e2090bb55f20c3c7e6ddd8936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225db1a53258a2a1fe9abef93e854426937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5540d2acefb2ef059fdf3ef716ddebc938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64702ed5affdfbde12a37f00aa3dd71b939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000f2f2faf37234673821528de189da940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c8029013d771a532c627b6575b9d3941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba10edfb2be04dbd460daf17e8efd3942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f8cca72c007116b3e5c5d68c096dd943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b80c903c2df19c82e6c3a46e203c3944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac798f8729b907b951dd5884e80de8945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e9ac7f210ac0933b7f0e82d2e7f35946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074bcf27010f529db786836494b84748947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c584a43fbb8eafff4fcab484d03606948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b59c6efc21d0a339a04687dd56afb4949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e2829fa795a057ad8b046b4ac0c790950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c746507bd9cf81123d76f085668bdf5951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28924afb4a49cef2c219a2e7bf10e95d952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b865e8a96918c62206731623035bc6e953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ced8d30683a5d238c1d1880deab33c954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de610bfeb500f9744d3688c162125774955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce04a5c46162b1b844d45ba71512fc6956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d83d1650e0898df8d157d6075b1b9d957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87c72279d0c570c5035cc03dcf3381958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac151b0f0f7e64671bd2db23d0c3c1959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1007289c9c77acd0985722c0bb4a9960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff17abfd1387f8078535238face0d2961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e974d37da04c97e4267f58924351ae4962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a7c6dffac5037579ceae15c7c14e0963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8542c275c0127a3434c70954c1047964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7a6d278c585ed39e0a14a7deaa1f0965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbcb16a7785dfcd15b98360547b4535966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c325cc1b3286cbcc8fce14bbd0233967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e0b6c66c309256f8e208cb7a1b2cf968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa0f7a77051e1f19fd1d103d426209969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d91815d232a80e570eeb71af8d591970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ba9ef3891cf37ce7149dbdaf48067971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab71576b8050ab4b5fd7d3426d8b303972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef42da7836ce720a1d7e05e7ee1248973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf89f192a801c7d85080fa416e40297974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca0f6aac8fce3bef15ebb1b1f49b74975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4b5df1a07868a3d08acfc10778fb7976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914f2a22ab258cb3c99fa302e192966977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74795a1c0cea83ccb6522a099b3df97f978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332e3ca9ce278205d852c3af10a9375979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9525545c719fb44d4ec92d4ecfd55980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d8ae9460586ee971be100e5e26216981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21738b450a8225f41def355c91aa7fa982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8c3f689570494c11eb80e28c53d09983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35099e20be29123e476294d49e9eee07984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01279a7e8e84662b5e41be24d67b70985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7ad2d230c0e631f0069294f679798986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7ea81f35105938af3843674b19e07987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963572b150553a6658fbc28af437d630988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292073f698f2296df06c35185fedb7e989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6bf8d70bc6ad7b8f2fa856d4e9d49990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168fea43085c1bfafd32c79f61b09b0991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828a4f8c5e298031d834ff1118ef92d992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570f0f1b9aee8354a308747696cce5a993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb2bcc2219ae9fbe6017e166f0d559994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c330df9848a8a7b5730f6b41adc4d995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed24f8e3750b58c2da2615a0ff5a12996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a11c23d6ebccbe32716e230da5c97a997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>