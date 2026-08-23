--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5634ff904cf5b6dad4e04a88593a0431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb528ef4a08950725f2d551d0f434d42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad92e8058aae3ac52089c8581442cae3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83786339257ddee0bdcc3debf351de04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828928ee1048e08a1ace55c139f9d9965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547dfe80450d4173d3713b4fbddcd8f36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4e351da163de0643afee04ccbdd177.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252ef6c6dcbe0231bd1c0a7a8d327a28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b27a3fbe43e814d696d874240e75b09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68465701979c2e765815b36aaf1e8aa210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfabdab2e473f7fd61c7192275e7887011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd09c6cdc25189499705f75e80b1fb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9145c85d75657691a29148175b6688613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ae899f2709f2c85e88064336b727b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c15e18efe6914723a2ef550ab64b3e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e414ba303e36f709c52fdc963da17416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1dd5de6ce1c44b0f53fab3425690f517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b242d2ca5e5a51c8998c0e2b8969d618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad04cb70780ce3ed5c487b4a354166019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809cdc9d717e960f154fd2a8d72099cf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b09b387a41e75c69ae0a18e96a28dc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7a80551db0e7cf243da75388aa3e922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840bc3adc413e7791c43491439004f6b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514907a1961c37b0b79c386d4cae74424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e34605bf4eddadae717d71cc9fb8c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e3ecf0069f56302c86a77b334fd9b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ca834b0524c8a00adc2944450872427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a929d11146e9c766492f5c9f18fbf2028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3bc8d4426ff102e8c57f4f32f6d5829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08f99c7a8370932f5959bd8820c89b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d486af0c93f6461c51afd1c14842231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db25e549b29dda062cd77ba7075c9f232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea6a22ee567ed6876f9ec4d6689e5533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe8a3132d86febdeb7641e2a15b4f134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a3f4dcb67de6b19499d4e812e45e135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6530b587ed84d7064279deb30918af5836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763ab8824b5d6835d0c26be43b3053d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5258543c542966c9b37f8566fd1c538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e9ac38f5d03a426661531c850ecd539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c3d73615998e7657639815b74d47940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d748bc6e41d3cf132e7ee42ba72068d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54010a3cb6397a9199eaac5ef938af6642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643344c8335e8ae0770861ac2f47d8f643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e41968b21546c7ba944a85a0b3a75544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587adfd77cd261279cac570d2168f4345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11408572ad4a1a545d7ce318395f5046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b086bc997c9b83b8299c454229a9847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef580b90ee9b217bec6561985856df48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d414642398f0c03c252814b17bb2a549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27357a901703dde61926852ddf54ee9550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d21bf928c01f32f01658b4b28ca2a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f659adb175fbd3acd5da9ef61c128152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c24a756301f8ebb0d6b6120952e1253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457cd9f296b42bbcdb574f3d63f6a9b054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f28c7754f7356a9ec759468e4be45555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23056a07d74532dacdf4e04f924752156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5aba9aa5dfebb2136977b8a967d2557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0bbeb574302ef82dc8f83bea3afc3b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8763a484018ce50915e8b97c9cc1cc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d139164738fefd449c14c5eedcbfa860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc12d072328aa7cb51ddafddb383a461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031f30c3d8d91b43805255bb9152cd962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505659baf15d1376ab4a7aa6567ac5a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cbae5381d2c289d3bb7389f14d22d464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0882104df9d545a0ba7b40721626d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06ca02c673d19041bf14f27b66f11766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf55f8d0d1fca32f9bacc1682eefaa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c17cc4e5aea653dd43d203986fdaf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e98c2f5d73654de4186492bee849c669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300be976ea9f46219f955ffcca50dea870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7916d93fc9216afb98c31fa9949c471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d8ee17b922712883866e0f3510d2272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bfad1691e22072d82dd19e71f9483773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec32d2e4f0c2495f4406ac8e31347ba74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740cf09e6815f193b3028aac8595ea975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0135fafc7d916d4fb6a922a315d4f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04934e68ad3cd901a3fba6525fd4603c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7de65b34dc67f2be5f3631a71eea478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0f0f60333eef47b0a07a3dc68d8c179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e4c658e17cb656bf93ae762725c8980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767a277233695e0fcb5f33a37745bb481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df353322266a473f281999b9adced282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14f1abead45b3e9c6e5710d71af16483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca5bd95792bcc7e24686e8b16f501584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb3354ac7011baad0cd9bda1463a5c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181b07eff9f56b779a7d1466f74108e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e708ae5a720f94a6078703036d39d0487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff86f9850c8f3f9ff3ae2e91980f5788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd115903bccd30a55141b613b53440ea89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7c491f7e6a213a9b34a85db9b083190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a944116bd07e023fe08edda1765a3791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c135b49d448d10cd9448b2f268f6992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27370a1f75df900a64c96d8afa06113c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6db6b71c36f78aa03037236694a2194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ec119022b6fe50133c4979a4300f495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bde52f1bd2baf2d111cbcbaa9a3c9c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0f3e55bdedc820fb77508c2ddf1cf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104b78d135401d72e216e1e8cd107df98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ecfd4f2a4b7fa6c1b1c5361ffbf3899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0dc528f5f2c56d5ca6fc9f07cba3c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d2b0e23bd2fcd1011fe8a654b9d92101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc117e06424cd868a99c5c0993faf310102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0faf863dcdbfa58e05fb9cf12f501103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6388f29372ddcbe1dd4fd9d9852797104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0102acd83ad697bc0e30f9060d226105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468835f40b70d4c42c5e0841f2e70572106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529a10a1c84f372b71458579d7bbed1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3ee10ead375949fb1d8fd59d39c83108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e06b0a72ee29b1b15a83589ac6b406109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39563918bba8874df73c30c7dda4b9ef110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6a3cf5ed571044b190f1fcd166444111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618da590c70ad6f8778eee4d29e45423112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef734283563d5a2799c0bdd2005b43f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d96d21bd20420a371e97b513dc061114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2f9fd9bed69c613e89322a5ec9bd5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16172ff0c5fe19624f5edc96ea08ada116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47622d3b98211ebe858c09515d1d4af1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1fc137014180097819a77b42dec5e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fee7ae07d7bc91aae8cd3b9e65ac58119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054fdaeabb67d21cb3b6d0869a05fbc4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17118029dee1cf9c8cc2a22d9613624121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163cac57a08148470d510b01b692bcc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3625e97630cac1e98e97fed2c5993123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8effb037e966f770c01fd42ac39da2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08adcf7665860732c11badb517edbef5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb42850b6ea8d23e0ed0cf09e0ef7c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77584e2498fa87f6d649dcfbe1fd2d1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292dbb48ac8c10a8b65c6b1eb5a7dec8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64ba6f406dbd9be22734e2a29d9b3c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896fa46a9843df4d7df83b527054904b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5182f8b841496cf7d38ca6cebc5bd89131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802bfaec8c4d669a29c6176324fa4593132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea50372dd442283824a5e964e9e4cd0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518acffc1a0a503fc0fc7891a21de94134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f876b1fd71204b9f881abfa88a46e2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7b79fa5f5ed68a0c0a141d1da7bb7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed8a4126ded744562c8ff71b68b6dd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe632c7bad1d231b00cdf424c2ec88e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4706f484b796bae70466afb064224139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037846e5e648b69af4f2eaf3b86367e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba8163cf349d1177500a2ab43a41ba141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d768c968dcdc0078fee4710a27b51142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb33098754fffa0dffee53b3df220b8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6486689a6dcb79e633bf10480af6f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414e824999eeaf23aa16dec7ad2c926145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0bc6357547e85633eb0f0f92731a3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd4d376595411b5c16b7d3009ddd30147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03bc8e36b66e915e030a74193e3114148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82209c2ad8374ed32a58d6f4409761ec149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f69825b350d79ad22d84f21d19293150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf4f2f4e383ed1c673fdcbd9c4a2c0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665faa73326fec370866965c1e5837b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa66ed5b824e6d897b696e6386b1557153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ce0d876035c2e30c37bfc06082f0a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b5d7079659477a258338425f5051c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55b50bf7d5a819f67ceb9cf70ea469156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c16c7626c9021e32a6b977bbcabdf7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad054abc712b6ecc671168c59d7d91158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10601c7707cb6323aaf324bb27755fe4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f854e1efcffca6eb34b730135966e2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e057e6464f4894f5057442dee6ea6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f7784e824fe1e7e547b68ed3b2150162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc963a4c48533664f72e98667082788163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f97a69fe814cc7bbe0084f26c4d082164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5886f00cb61e5221ea81b51c9e63b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05fc7580a366564ab683b01a4ea6ef166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802042b41877885295a352c66dc1838167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c31907fb372b9be69399e2f5228b49168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27e66d3a046a7471070a07ce94c62a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd566d600a416e4f6554a13c9b6a5ea8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064afbd224262714f09d17cc31db1f3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6505fb9f2ba348979ecb1e6b2464e3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8126dcc7cfccc17cf191890b4abee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0595988d263c735cd0fa9d892136bd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462cc38083f41b85382fbc08c6cc20fc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf14e0609c34b15fa5d9bea1526c24176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169cdb49ef1cb41ebdc6f75bb68579c7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e73cd1b8654408f4361dee1ab12ec0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a14c0a509568120594f23d7b827dd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee55c0467385172d7f611ae6374068180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b07be7e2cd596b2b8ca7b43ba9c1b0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b4cc5051a8dd23d9cd281efefd9bb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27661e109f0d4299f08c9f1643fb2c76183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f748c394cabc51800fa5f34c754a8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4e5a4b9fd7ca58654a068b4d2513b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad907ea1ea1e3f4da563cde27a510b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab528868756da3f63c6e85cc8c5f29187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caefd739c92ff77f45a4eb02b35fb431188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22458f75a1b3c38ef4157196f91c1dca189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3e305649aed933382e715f9908d15190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a17441dd71dbf66fb86bb4bdd9e60b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b883e5c3d65dbd71404c4b6c3208408192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d3264bef4ff990cd632ef928bdd28193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418fbdf0867c81d5f19dc50576593465194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876e0779781b32bc89b6046ed9009d1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4e2d04cd86b6dedf76ec979ac2187196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0824a89f4c323cf34b4684d811d31197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624777926824addb636b80d2b7dd89f1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e341b44522486208f26612d5ff210d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4a4c8da0e5009bc40b8cbe57b0383200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc9bfaec0f96f5a7d296c52f91b980201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669194141876220a34081c3cd546c1c1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410116efefab898dbaebea4291d0806203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc145d25e780d8662b5c68504fe3fd5a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5926836a8b1e769f7d5f935252337205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f9e5b9d5bee08fa23174bc527e1327206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354281c0c6b443ab36fcbaa178af4c10207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4fb8db5ddf72811c8e6334ef438076208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b2877d76685661ff7cc04f417bf36209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df23dd5ac9aa997bbe130ec8aaa0905210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72348924e84b1eebf1d7682f3b6a6382211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90270baecb3f8e158dd029dcea9858212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d60dac5e2d43d5cd5352a26ad5a052213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a6b8718f93cdf1af892ab07630cc6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f69518d3301e8c86f7dddd4b71e5b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b949da5fe2cd7e7138d09aefa21ae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad55bce636c8dee11219c13b74a1d27217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e897662d877aff1519e9e98ddff6a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb19d08f1293c75ddc37dac1f3f80a4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde946b95538a721eee7d67a6c18c3e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84bc8ff94b37df54e19ec9ba14f2f71221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710a18aab83da9fbf4787bedeb8be97222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a245e776b268089179e8ea7550e27223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e284184c612411ca0057225bbebccc9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee7e2b625317bfa9f42b75bede92b4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281cd1c2d4e95db8c2f61ea2b2cb94af226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4feadaff15baeeb5928771968c6f26a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e10786eab844b82e0aaa3da960190228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62912189fc8447e843e49bef05de64f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61f3d17229c756fbbfbe8322cb7595230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd7f4cb2da4c4a9c5aefbdb9508512231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2600f4d25b5b9300508f836823af1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d630d42b5e8f438c7772c89b84c8b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658b8c8124f6eac20d0c61fab207783234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2eee698726148ce7e58d4f555aabd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c73fa8abeda3c41c08f2af1fce26f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06dd9237f03e9ef4ff5a5756f6a2317237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a758ed885f1f84886bf864b21e8c2b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05bc00fadb51f645e15ef93729f4b55239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ef2ea185aa8097cf4b1a6cb68f27f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be253f314aff60124cb95a7fd49abdd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256dc21e5c1886524036bd9dedc6f97f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6e50107174f4d366bea5cb200fb34243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63be5d9b5af124694ae73d958fe136c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a422d90b833d6234f61e13586865f0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c85fa955c5e8b47c92ce28ac76fda246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9381f2576f5b6f4dee31d2b6fc44a4a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0da62b0187c4fbafac012436495fcd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d275d2f1b8b01035dfe515d58c16c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2bd1ab16dc5cf3818831ec3b8bac36250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c846ffe285b11dfeb58bfa6e15dc4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7f078d34424c8480e011f57f7256b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd5fd890de5b9938ae1195ea9184d2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2162890c5ac60079a3a93e325e059254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692d130d1187544d9cf17936672f1ba255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eaf6cb0c9d042a8ed49c00848f694c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8f070e5600418b0ab4b601a7b874f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf96d5d37f632f4f47363c068b05fa0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262cadfdeca72faa828b4da5a8817cb9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49e47cbbca2078a2dc8b01b4baad6d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce1cc36371fa507751d3afe7d47d8fe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04784af99241806ca8e42e29954606c9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b0fe3a049b961af7e42c12bacbfb7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1767aada2048015ca64fa619338d50264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40033d1c064832ce487d72b0478acc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d7ecd6e29ef745fcdac8a7968bb48266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d250e6b4889fad21f1f9d823cc8b8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f79f09c8d554d4f9c76ce461b2d610268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88e56af9b3b49d28c5fa27d13bad61269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172feb2c384b070cfa5098ff2a3e523b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838226ad6257684d89cd2894097ebd4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42008bbe9bc663ab49520c56335998a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6e96a890295d4bdbdc5c42d751e8d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a2ee7cb8834d46fabea69f7d0f95f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abba8282865a5b182ce66df13b9f6f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991e1c4310efdb0ca2267d3678d238f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff9691ea27bda234d06982a1ffd716277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398888a817d698688580638f376c0cc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23639071c7eb31df5745ed519cce94e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce2a1fbc374edbaa0bf44614ebbcde280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ed6f3cf68d15508f8b86f8501e431281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79239534ba41f29a469988bac5215c2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be0b29baecbe2ecbf168c2abe3767c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e261179a7824c94b4b7379255c312284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbc84c6707c46009e603e6195de5ab285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707bb2c8bcb201c9b879c7025b28f404286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c317c3a7e3732a465053ffe816759287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21453005b0e241540cbc7ba7a3cb6462288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a9ac7d113fc2742da693061bd455e8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc714536c4cc6f90cedb78f1a9fa99290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420950c00043e0b6fe6b47983df3e7c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8f031e9567ea8b11673702c050512292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9813ea0f6c9ac34e7d83f06d725cff293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900fe6181c227a86e13be64b9df69e63294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0d54ef24064df0c1fe366a01ea992295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859709f9e64680e1c917180d7cff00e7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030679c3b59f27eb73a3adb2361f2ab297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae01cd46476049891b0926001492736298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd6a30b7a2b8da97646a80f2872805299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7e972a046c0660ba7cae4dbce9eac300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3c2da3b00103178f232b373f95c26301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610299a1f905ec4aeb1e294af14eb4e0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3aba18e0a1166e4bd0e7cca870063303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50d9b845183de5af496851ac906d71304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753ee7c5d48a6c9e0faff887ce9522b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69a88e7b2888fe600ab34c9857225c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4934352893cc3cf016d3cc03d78549307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f669bf3d643b50ad3195dd923f56720308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9731036acd96a357270441b39bb295309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fada1e6711376ecfdb8dd2329a4f0a3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85299f23526d691d15fa12495940d66311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aacd3f82ec1ef7aff757c714687b268312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffed5aa67deb3fe98c3b5bf56763f0e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa277606148437921f804ef5d37310314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342a609458d3f9d0a84adbb16d815d1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf489835ed7145c92ae9e98fb4db56ea316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03afdd1b4df44cca16b645663319342317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3ee9c6b08cc35fa41a30224e83c44318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be560728871ad9449769c344082a7f45319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781a9f030e5dc8808c12cfa5daf0d9a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172810ee2772dd8bb8c3cfc35cf492e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01e643b4bcf7c5a983104c1aa99c87322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0eedf8e82886759ebdb0d85c7d5cf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e1f0d6e8e7bbaba51c94a4efe283a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af454e07175d9e5c311402ab949c5b2b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9075f90df6c38c851ce03ba7008dcb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced404c3785f03d6d6e43c42048b9d0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e2a140cbaeb063973895479281508328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93dd24e8edb3e9a7d35bf9aa61e338329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1530966af44ddec4d256ab1e334bb91330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197ea790200ada1994543c990cd9d3e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7561ff91f94da4efd188c45b712f291332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ebb9caa687baf21eacb364e252ea42333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966916f7326f034f7461f3259225aad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea79af5df61365567f904c60a0081bf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f82e949460605acc939dc87f5e41dc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d545acc29a9b076f4b113b194675c1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f977b4b65fac1caa89c64e0c5faaa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89224821fac05563ffa810b7462e397a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49acb95f31a0dc1238f211103c9ba1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b7cc1140c44d0d3799becc77fe16d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f86dbd1debec5529e4971bb393871342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec532a96a6b23e36b9a96412456ef7dd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b75bcd16cf2acacf744d0aaed8d6c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8ecb08f6a8843516fa38b74b81b3d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f8f35e73cb30829767e997f98ee42346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158700c25346acac08e031dbb5acf2e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19e4e308b77be78873604775f19821348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a112225865b7177b92fe959d69e780349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67fa70e2e3a933af916c2da1f826290350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa3600cf102c07fc498df4e4af7426351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ace973dfd9cb59042695910080284352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c88484e15f317f8aaf226fd6021a99353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250907431661c0641769da4264ac0c83354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20a19b786cd718abb9fba8b3b9c93d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8b1cd7a8de1677a652ddcad203fd5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7298aa6b9053de437e25c3f6daac07357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62ccd4751c5d65b882d1a01690a42d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec32213715f098b4b04f51ef640e050359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c71183226986b9394d1cac2a144652360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdbc17c9b5974c1c00787f0984824c8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2642d7c8b4191d3b5de8c9b0e8614362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572dbb6560ad24c62a46fcf7f2d05c9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5a1b34f254614c0c3a8f75f86a08f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb911ed766655f5dc8f433418e9af23365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61567439e160ece7fb3c8918ba2557366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593d6fc6a677829ecbcc9a8096cfeaa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169bbc14b96f79fa3f6bd73c71c1a44368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3bf28274472ddf8f512b5ed270181a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5161310c4fd48c14231b6efc7d641dc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8291d6e0e4a9a7995a3e96759212080371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6898a02da929c1416c455f4503049372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078c587fd623a1de76bdb6531c924ab373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e174ac09eaf6835c6d7f1a7968cc5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b689445ca9196cf96f33f7287fc98375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16022ccb17630507ace84f8eb025e23b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5c2158df157c3f0362de06113d1e3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac796b8d840a9cb71b445bc7c0fe6f1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3902d585d2ebd76d1f036ee83c5c5c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69122a9c4a7678237641ab65cef5c1c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f151f4d6cfec1208993a50d280b1965381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad64b6052cc8119cadd5eadd78aa26382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228703c96313bca1e3b1474b6cbd161383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980f2acd1ccee6c46b9005efd301a1c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ff99782ffe2a53e7daa8d521fcf42385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac017f0bcd1f1bb7f4abd090f37c00f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3b91a09a3e4230350e5e1f1c673e3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f7ce230968798f88f6dde697fff24388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301ff35c51a0018ba397944f98295f5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f9a116ede7c059aa4cbd8d7c262f2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee60ac83754d30c2497b811e9aef370391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d53af707f3204e1e4f40cd0c111e3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f0b8f792b395a0263d2501378d3a0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07425514f45ab88cfe5f1fc987e8a8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2af9dee533ea7302686f2c1eb2fb4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c35ee4b0af55f5b40a4092d4da13b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af713f9bcd223a5bb51eafc05b842590397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74171db1587edd379b77c04b775cdc81398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29a6e50f67b0d572cf3124ec62767b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4428fe4f10f136e4dc908900b66b7a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf02193e019df76b52de3b4ddc65a63401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8fdb34ec866bcb29b2d8c761b160d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f89c79275193a91278b9f74aa61170403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3a45af20ed408b456d76b6880b144404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee59a1bde0c2afe7449f7adee85022405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ebeca09309f0db594374e3f746da2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49054d0a6f62ef63332dd154b89606b8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0458708bc758d4112dff0baa8b52a578408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dedb98dfc8a50f5bb0aa0c03af68c97409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d24416ea18f8b0430bf1945ecdb1c8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd428a0f6197859939ebba88bcb9489411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c9598fec4b437b361f1f4b36fa167412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee6ca2abdba9b5e8d8ffdcd7ce7557413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a38f43b4c15f7e5a1dfd643b79e03414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaab7f4ec311dabd3914fb68089d189415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a717152b015fe90ac7ecdd79bbb4fd2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37b69896651cdea29fa7cb91270334417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93adafc6a81d976422dca21fb6b33239418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672102550425285a62104eb2597e9d7e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a87d76eb887fff173a4226303f6fc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17083767452789e8cf9a5e76c20b454c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123bd9ca016a79f8b0e542af331c589c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb024328d2f37fff27d52ba0f1c9d909423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70693d4a1812e2f761703ded5db22b53424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e0bc7888df72ab4a9d6fbb0d0b53d6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc4ce34a26223a433e92adc45b9162426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcbdc603deea85c4cdd1db1ce5f0297427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1504275aea6b3c30a7a67a3a1c6fe3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735aa35cd49450f811059c64256e0a5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c4f6153951ae2e20bf6a4623da2e6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c54b6e2f91ff994317927b291ff15431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85f10b3697c6ac463ab96e9dbd4c71432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0114d5fced1c3dfee1bfa198c55ac433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ceb653e806777b35496b23a52b7f03434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07631834d88dc4d99b525f0f36360b37435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930fa8eff47142121676a7da779fcac436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863436656ab1114a21a79f4ad455479437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37f9daa8d1ab805b930ba4ce0ea027438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358ce23e2870be52d02c9d18901a5e5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0be0b8bba0cbbfceadf5698477658440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c01ced921d19411f76101e3366e72441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74a34fbaa01017e68665a56ab6152d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc61068114feeda9cb746c713ab3aa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e62455e1e61ddb25dd4095264ac27444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e3aee18d3e2fb95ea239bd0c877b5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7ca52e785988a492aadf1322212ea446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b043a733de8efe172bef5bf89919ab7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf314680453c3d1fc72cd50a649df280448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa793432088746a8a76397fc7f7785449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99397c5ddac456f5e5764aa69bfc159e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa922a6b6c62985e8e01ce65058348451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f09524398013b5cc295008076d5f03452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcdeaa48bb7e2b8d633d240d0fef174453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b705d9c743d6cdc327a4ef2b14fd6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54731ef68e9317279a6274c2274d40455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b053edaecd6ebb33ee0399c91e1e8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e514595d4d7fa1d52600f3034a21974457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4fdd1517647cdec7e794cb19482fe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb01c9bf6ae0bddb0b0f21e67a2125459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db78e8b575022f3e81ca6afc2fda90460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c737cc53d8dcc9cc4e0ae6e64e0dc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a002290d2555bee18f57e17af5990f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518ce6608610cb0f0fb0a6c2dc89c77463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768e9581488351c9356769494d7abdd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766f96142bb2f31c82e3f24477c6a37465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829869518b5d54823df2dc838ff65a3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a59c266445a912dfeecfaa35d58390467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46250031061e5257aa51d5b1ddb832a2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f4de16cdbe2b54c139e211ea23bfc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff03a2512784e34891b61f2edc1b30470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc1583f233e399888db8f1422aa7fd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129f7e691ffdb44511492b7b01b41ed472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c09bc41e9aa2422f2f55627fae747f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26833eb6c9ec6624f671b4e8892e169f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9e97756b0985bd98090940c361f09475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc91df7046a92837d2e7b708361727476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ddf0ad0f2d66bda96d8aa47631f703477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1fff52ec4d0da36e7cf0c4a381f34478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d70082df6de4fb876ebb2a0b8f5bf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a7a4d9c1c1a143bc416dd74deb565480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123f62accae3685dc02ab02015e71aa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a27deb1f2f9d659be5ac4066ae1b9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0139bad5d847fb15c31c84d13aa8d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0cf3ff03352a8b21f5e52cc7b6261484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be952fbb834cb50f08f6820204838b9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9caf05f25153aef96a4e1c26dc9e71d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea14d087cf843a0add755000100bb4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e366edf668320a98e6625fcd22b3d0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdec26441b15699c3fa0ddbfd8267ca489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e595c6173ac0ebf1ab1d7fd325fe0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35bad37d2e075c536c740a7f55b3ca0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c85086b84c88ad3958af1a7e60c746492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd82b67d424340390b53e976b6874a4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f148ac0790d139fa51a082b9af44e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e54b786e5e4b476378c681021be2d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e043e75451ba0a3df805858b410810496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe28deb7565324ac89f90af4b081de497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef3c49805ca930d285234625663a31498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342afd763349ee83fcead3eae23a8c9a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888a76bd50d573db8613c604d407c8f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888a9d31090bf0c6f4c9966d4a396c1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3c38b2e7df0a7a3edde294a1e494e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df26cf38a96b7e3717a5d24e394494d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def6cc778b8476136bd3396e780b3f0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d09cd45618e81099ea51dd3a3c893d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c56712acbabc9e8065277f7ff9bb5e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2924758e1ec0b059fe7cb8c83ac425507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75305cac64004ec3a489a0f500987d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20b11ecd59c99d301c749bbdd2c078509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b139be5e8c5a05612515f024e68ef510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb984d719759c7a4d45004054a3896511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08ad19edf5ba731fc6f94241cdcc1e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94deacc7e89825ab380e3e745fe0345513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5121c20bb1bec3e6a9db38eeb48a15f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4132b84da583610d2ed54d68ce1f37515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c83a1fe680c4dce40e40976cafadb3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce15e736d44a061a7eb5091b1b3bc6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe993992bd4477ea2abcbf6941d506518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1af2e4e2118606f6f22067d11c9cbd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bccc2578f22403f8f2405eae286080520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56001027d92ed6fad174c8bb0fef1fd7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f4fb3a6b4cca12bfca5a6345e56f8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ddd9599d884cb17bff2f6c9d00c62523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88899788e3eeea052d1ea7eb874993cd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff87c8edf0ac47ce2ca3f60ad72232525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a179cf57ae2fa1967b69c54b5566f9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdfc5d1a1bdd76967cb8508fe314308527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2fc397e27f281f29fda63dbaa8ed3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f783c7cf11ddcda1cf711e209f202c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccad8e2d279f0773edbeb378fd6a718530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792cfdabffc8f620b478ad48db6333f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dfafbe4326894a11944f94f4b60b9d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c50f4bdb066ac2b308007cfcb08cb7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0f63d9144dbf3befd5a77c058e681534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae45ab4d4e2c11158cbe3832575712535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966bafa7ee5031bb74063a7fc487e192536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260eb3371bab1bac2b04e717cede72fd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7434f5cd9d45da98d776290a4cdd8b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0249d9dfcd58f88884ad96609bda25a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9410e27c24ddf6d8ae425ce401202e3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33af2f29c445de59b20eb36f48809f8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8710571b852c7a0d44584524666f5c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d425351184e8cacccdcfe02fce554a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195d28f8e1c86d548b03eefe0cd3f0e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd1bfbdbbbbdbbd8aa7fdf4ac89f25545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a173b95bc3bd31da16f04c39ff6d8c5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4e8a14e29e75851ea168637d9aee1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c0edb75586bf9f60f80898c491410548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6161a8cbfb8cfeefec835321752d6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5010dc08ebbc7e34f20ad442b208c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4929dc9b8e82b8acf40d79cecb646551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e47296bf7b0b9cbd589c2cb8a9e3e9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467988411740476abae06787c8131b0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5315560b359aeef72a45a17f945a84554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60082019caf2d1fb1191ae8fe54d50555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c381adf967f0ab16770f30849af51556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a7775e10d57a12e3716d1639f351e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce409a29a68808c573270e06b8864a95558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b207c794c4606979157faccaba9c79559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133afb7c8d0795be6dd21551048bd98560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60831267c052ca2d3459aaba715464561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793e9610e1d8c44772571dbb3a87d24562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a7897efb8085ce1b2baf13edb2621563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58503612b926955537dfff99656ef53f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187c2d819f4e3b5f0fb24960f1e1c9c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05f8cac613ffc43b0e81cd6e868d4a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767dd4c3d54c5aa00848ffa26aa8f0c8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb8be2db605f479853ce76d7b50dfd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3f82895d4dd7bf55187679f7415a1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c93e8cf7db2025a00c8c8df0b49aa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171225e39689a04be7885f6fbbfecbbf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b4880281577b32ef045ba7e23e2a7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108e402f251cfc9b54ad8803fcc97e1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2e442a4c586bf9516b1d222c50caf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a441e195cb8cda2d56e502f68e4a0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83db518a44813d1e8628261a735f02b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945fa6e498798cc729385209004294d9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d10153f4cecc3d22eb2054d3bf5c4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54163ac2b5488821ba8114d8420e5f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388967d000d4209d4d98faf268c531f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cac53a8aa200eb2c79e651625839c2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5449d94a6c62ef8855a4b3f94a36817582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e2c262484ea1fb315ac6da2bfa695583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785cd2c5c059cdf229c7b027fc63e818584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4ad55d451f997139c3373a2732e8d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac841d42848057f7e22128e0d5a9ff586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e57614e5a5396b2ede1cd34273df2e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde1244d96d4b1bb9b1a17c6cc65222588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66ef9cc6e8edfcac85b98db915d310589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a4500872bfe83d9e49498b373b157590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf9553fbb19c23e63b20a4b58ecfa9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dea0d3d57db42af06e01d47ebfe22c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65611d761d1d21e0a9d75eb1a67b5435593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11825304089126151ba6ced3fb886451594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9980e8bf8942902b55f1138fdf12c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e501c5906d68c72a3d8b00c213d237b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d787d048ca6956a8b65693605906c1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56918d8494df041d6bf136e39d28ddc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479febbfc73726886dd947b5db8363e4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a3c85fdba17245c53d13ef98a4cdd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a3b77c99dc1f5b66d1a3792c47581601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc975b68e9dbdd2ef0a014fbccc7fc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9ca8bc89f3193d22e294c0890ede5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b75cb7e3109c7bfedd4f2ffebd119604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1331e5e7d560206d87dd4b4854b30605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5844e42c06d8ca0ea736eab939ce357606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25aa6e50e2eebd03c14788a9ee32940607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d84c3f9a0fce8fbcc46a6bca44cb4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dcdbb61388a7034e1ee9edeac2a358609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca57bff385ecbf10070661724e3383610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1c51f9b123b1b584e5c0237270a88611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c75c93f16181dbf77a7e97d734892612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002f57b4aabc1865584355850191713613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d125e3d62cbf091854090d27c3254d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca7b4f5f93a247f49800b4d1051008615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4c2fee862f1ade02d2d196dc213a4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f0adcea3dc5d96c4d1d984d487240617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec8ecbc3029dbb25d566efde237540618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf9d348dbcdb257caa689155b3e527619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72417409421f85adf4aa34f09eb73c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56fa286cae38b732c226688c663efc3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b5760ee1cdfba7db9a5f64e07d17c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5089f891648067faf7cbded4e3324623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81874f78cc6c60eb0c496e226919b07d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1669935260d1baa36b847e969ae82625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004f970e372e209fb9bfc77d8cc03e5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0ec6b80a035fb84af265a61094b07627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ed445af2947494054d13f7f953016628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb1e88807a69462fbadc76e56b97cd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb545998f6d4518a20a67c2b280ba2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ef63562b8c3e4c86e7bf4d11f475e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a20113093922e8c5fe9de9431dd2b7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540825c5769171e3364d2606493d5ac633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c9a4feed662c80d5d42a480699274634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2b0fcb86e7b34682c8bbd894dee86635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616c0fa4a52d791a69bdae97cff8031636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ae4dffcfbe8cf768142ee176c2cd3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e890b8b5fda8845cbc672b5af50b527638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4abfa8f5328a20fa201fc7ee83997639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1c426b0e686d6ee859fb69d1e66c7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a6f2e10b5e968318f77be011cc712641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7d36a45fe6dcd8ba673944a71558b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c3fb154f8a7275a454730c778742d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92498310190e2a87d39c300365de9a44644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244c97659c5846903e1f9729f3831aa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301d610abc6888458d7bcb9224cb170646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57d72c6aabba950aae4deb3fb9fe87647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737a18285243797218e7cb0faf80e71648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef45fc7b3fa1f82b1b3043eb79cf67649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad716743260c822b26bb908e4f8ba9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0e13a0c893bc4df1a13fd14553e47651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8d6035aea934a452ad6abbf520927652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bdd17f4a14a4066972857607c06924653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48f84f19f7520f5da63a6610aeafdc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ec9915790483f3022d67acea7bd22655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ffce668446748e26ff72314b91f3ff656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6ae58418df5d24725a8061e1c64c2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038cf8711cc8630977ce0c752cc5d815658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8cf493fd683139d3c804bd09522953659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07d49154cebcce843e364b479ac92c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8266a377b20cb885effeddd7c1c1819661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38483fc8b6e4d301a9d16ef6a5b356fe662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332c3286682d6cb0fbd2c8b0a6593f9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4360cd4903c7605f5aafc8fe5ee783d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95531a927de2802544a1c6b6312d7f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc0b4e44e72c82851b0b5d95585927666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc53bfc3953f9f84583f02dbad336a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186dd9f04a73bee0ebb52615f3caad5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f81c0c7fc8107f51e7144ca3f1f05d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee675decb38d2c1a3a2a78d97bd05735670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a921aaafe9ce86d392f61ae94e72a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c60cb6bc0dd67280d72bbba082874672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e551c36674a5a42c8034705e8eb289673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f13f33fd75491769767d32b1208b3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a906bda8aca2669d7dc717b7004cae4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f59fc13e7ca79ffefd9a8ec741c47c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564cfc8282200774df3a84603f66dedb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10d96beef8f410227251bc35678534678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2cda698bd05f0eefe5b3ecaaf3d63679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6261c86c3ad18f4fd41ab4f3dbfde4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cbe97ae90a24d522152142e0089f5a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20cc75146b074d4215f33dc2cac1b18682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5196688293e71762352040acfebe5b5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27c84f451db0f4446bc77264d968af684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34ce560428e6ef17349b63c15617b7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92ad115727fdeb2cd3c704583dde27686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc023aec2ef67b241dbe67579cf1df687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc0f30bbed5212b281f413fa1b5405688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66928d827755de4491a310ee6fe91ec689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748af05582cb5160cf7a32cf5b61d91a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229cb16976a33548d6502d8fb2b5189691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b88f3bc00a11f90705a7d627e6a042692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96900624053c4e5121ff276e3ba07234693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10299c626b1c1e3d3f8f7b23a60fa4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137cf54814860c5d8b22a78a752de93b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96434036575f43840d5e28e50dc0b9d3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c981073c0c7f598cb1521e8cf49b0f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c1047fa6c18542c3afae336453824698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3fb923b3b843da6d7289474278473699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89204743aed152797af3af08c1ac5c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ed35ded571a06736f23a53dc42d19701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412fa1edbbf94e73eaddcaa6ef1472f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9af4957ef90c85f2b4b9b58d373ec703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61f41bce9b9cd27601ba5f3644f0dc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68f4f2f394f38f8a1ec20c97cb71ff705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa6718043cfc5648e775ad67575f36706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521ac288b29c1c65daa8a3419e7ff46707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9c3e88b022092ed11b9b2dcf9f276708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b66482f3a9f44e7ddd83deceb963e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b00a540fc6e3a23c4175d9c3cddea710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4d657b73f657a8ebbf7145464340c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e71f65f9a44c2bf0c01eccb19248bf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1674cea81827942b2e7bd14e5ec09713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc355a507d29a89d06d16b74a2faed714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc7d1b0eb7a077b0fca15288019ca0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae9a7f1877dc83e51bfa8d967e4ea6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa8353e5373a4a793558d0a892e698717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b749767e5d2d3ec4622ee14b43cc837718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505c8341b771fda241b3043cfe2af4f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27045630c906f3aa8e34f554f5eb5573720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180d2c5fff6d66cebcbd6f0321d1f15721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0bfc46232b964fe5c84742361d261722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d20baeb35af4a02f8c6b1df649412723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86778372e907ce58ab60dde441a38847724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0bed4c138030cd746cb7970cc00db725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf952b012f99f44102a809245eae7a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a57643d45dd320c6ef1a5c0a3e6e2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd207802c2bda3637bf051e50c8b054e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e74828a730e4c823bfd35b32a4231729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9b9635505a20152b456f3426d04a5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3bac2745484823eab1012e0428d716731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e6759e3b7d5ba39ddf419ac81f1ce732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0838c59660f949a8bad3a5d1692d001733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4cfcc7287d5de639f195aa23966a92734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe290deff0523ecad2666fb13fa75d0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5020535a4a86e48e22a31bbae735f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f380782b91e0bd152250d6ffa6bcaed737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97fa48312324ff67c3470200af9355738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5cdacf0db164222dddee59a453278d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaee1b7916bb1df7ab41d800b65e741740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644df187a53cfe10c594833f7e90199741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69891ceacbaebdb40db9418c63a8a5b8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf68887183a10f2b533aee821fff28e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee59a042dd1edcef36325888052599d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d20e4d470eccd108656b1023f54c9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af645e67b7b08225fdc32b241c02a7b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116762cabfecbf5368e7eb833f899260747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2233ddb1ee8bace5207c34f52019ef748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa280103cd0b11d9f8095dae4c08993749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4996b3ea24b922458c92b138094c48750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13861b50e3917ded358abd347b1bd32751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b0a7c9c55329b8f41c61c922986ca752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d71886d9d0540d956a166463f32e4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c4b015d7553df9f1b2c633dbdffa8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53c199409f9048d7107d3ca92e5f0d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244b25d9ba926c57a7cca937dec15c1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c51c033e02dca545622323d6810e83757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ee81deaeeaa3784910853474ebc8f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efe4b41a4c100320f34697af944d38759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c101abcb53789d28eca3806d8cc0d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b133aabe3d9bec7a6a64a503ba666761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1fa9a21ed8f74a7a51d47ac22dcce762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab090f6d78a308c4707a9837a9ab689f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1aa6cf3228c0bbb5c91701212ece3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96712cacdf97b0bac8a9479ad4c4d51765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e61d22b89e7b27c37fb1533890a7d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848c37c4ae38260b1272b4076adbf9c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483df1687470e108d08dccc85f2de086768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24bdeb24be9366c86c84bdcf40a1d2b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b36e5988da32d5464bfca7c9bd642770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ac49ea5cf4c361e2a7a859c978594771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9671d0716d8577126677087b4b3ca47772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558f64aea09cd9007a046c8ae421272773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69d4734de23b14a4fa279e6585972a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda0dcd5256cffb3126775fe7670fd8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318f1e1f21207520ddc3def06f7c54e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94e00edc1b2d5a1858ce7d10a79961777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61fc8c1cbec87e5481d1e7283da5f3778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0f38bc680c165e6d2c73b53f055eb779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebcef9fdf422f7b55ba90856bff61d2780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1131f0e0ab03a87ed431cce6be1b49781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf13fe537cdcdc22eb827a9402beff2782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c74798ea1667d4549d92e68cd7714783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74455677f5ab884d5973bd51c5c3dab3784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b928187aea038422203f9a8f6429281785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b0f9cf8d52401019c8b80c2fd5142786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eef81f8eacd4e80eff39873e54032c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d454eed85306b1364242f1e552400c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096b85069e1825067c1048e36e81773789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de82139813fd12ec1849913daa4a95790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7beba1fc2dbc5f2eacedb3a889562791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9bf73575dd0f42954b78b217b7bf6792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf427751b207bc9a3feb43bcde2e0d4793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca6ec8c214be735be8464441d96967794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed17bbd768555e061b31e3c37ae676795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a4679f05df17b62798d6c9cfaf2c0796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16cec0c6bb168a1f337318514d0454b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294e4bbcbac60947ae733d0b4ddbb6a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cbd8033ce8d217ca815e234d0f77f3799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e68e2a515d2a1129d08eef368ba85800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e9b3b84002f723d53ec00da11c9df801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566d7af458ec1c77fc78c1b57ed9088802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07365f79140a8453036221b392ae439803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73eb5981890890ad615cfe1fcc303e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18315c22ec9c2cc13ce25c2193f2f90d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7812a82e45c72e3d20d4e90519f9db6806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbbbd7e305ce12b63a71486ec66a026807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ae6a9d47b30df75ebcddd15a93895808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef52fddcd04771cf7184f99c150058809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020c84813b2716321fa1833e84f6667810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39eb9c01f6f60c3ef7d1326f449d88811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b388dc201cf0c385a5569b2fa077a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6061160687f7cf63d1c53309b14e44e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571bad034f2b4bb6fae092e7dcb73a2814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ca4c878da45d9841f033da2c8bcf0815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20fd8fc911ec6a7740658d2f755319816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17374ea91037ac364ac8434722535f25817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7b4a3e6deaef80d5fbda7fb52654c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac76156fecc260e937045e38f535ac0819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964847260d328d752f35fa4416a21e4a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cbb1bee84895a7e3db68170d848bcc821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb44ecf3f75eb210f3787b17dc18281822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064609c3db646bebefe58d44da90ab58823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a66248817c63eeaf5f7c14aeeba8fc824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47695d96b0b841ce7b4e9697882041f825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5602d96f7e75dc033da2a17d3695d826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca66406db4d5c7b7e8c2ec91d0f3089827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b81d24a8291be78980f718e2c1d782828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d4406521d514548f24b6d48465820829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f455aed477a7470c3a56df80a769622830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed97392793b5e52ff600a6383b20f23831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a484799a26a30fce860b6d525d89e38832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce73eafbe58c94d336a058666b5725833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc59fec27d86981aa78e8dc3cf1b3cc834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe9ab30e8d6c91bcca657f872b582e835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01942c5ca1d48eccab5d677d2596a89b836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50945220e700b3b4f8d91d9792ea021a837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8070dc0e4c26c6e89a879eda9d46d838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b794cf6795e9c5178b119595fdbb0839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1418bc5e85472648fb4e9748281a70b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa759f3bc6e4fb40c54dbba4c087688841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099f29569416b0b98c4a0e3b8cdee5d842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f237674084ad5de230146a0a6cfa97843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb27514a5570f0812db7fb931e1d60844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fbd1df9a4b96b212d78a70f5e7b1fe845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef852966cabf70102b0ade205ea43175846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002fbaaf5ebc178dead82fabcf430263847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433df7fe459d1f11bb2d23414edb952848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155abd8221b2fb004438d36edb817fa3849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7148f8bb98783ab1579e06249b3e4e850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2454761660e51eae2f3df93c59e2f0e851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7a85f12844eb724189a362394e04b852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a4a6e5a87132af499787e4d2f1ecb853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd72189f595f4a76d728e3f8fcb542854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a23cb5dfdcb664aa3fb2656274f3b855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259bca556df4f45dde9004ec599c90a856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13852fe8c0329e0d7652b5b17780b5c1857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f218b497267d82978663107cfb0485f858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5836691654e740b15daad69a6386a859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620d56b2b422df2bd8a75a1e214ee0c860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb09b6fc340729531a111d081ed66b861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea4481cf0ad0f2134043fcfcb43713862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9b2472e0d58325590acefa7ce05a3863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d129b8606b22d91f50ba82bcf4516864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb70b17a98fdd5ec8f404717b536035865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a29ff2f6856609a7823e94c944f73bb866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29a09a11382e16ba6ad5c71eb839a2867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80aeeca6cfedf8dae714440537340e868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07282197eff69942e31f97fa19d8dcfa869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449271018e0a14551617ae97f2e4381870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb0ffa42aaaa3f06ffa4744f184e05871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b749d9765cbf75bef8a59234245618872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e561b99682035d831b4c6e404b0ba6873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51db0cd1846655d528441507f9b1fb8874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6f48e0e6c0ab85275b74200d51814875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe481c37b2a10ffa9fcc901a4fae41876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6ff3751f7f7324fe14dee1941878e877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db6afac719aab4e212a3c191308e6a878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f18064259c2389f841c4ee1231ea5f879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03346e2584ebaec6c1874be2f8199398880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9a33d03a377459e678b00135224e0881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d379bcf6d542e297957347039a131882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cae39c6b34f66d690adf58cce66ef4883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993533ce9f3c4a2204eb76df7550c6c884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886aa4a45ec08bb9540061c50ecd116885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8818fde8cae4fe95285c60a45e6d1e51886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f7d9a4dcbe7423cb282c068556ca5887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9755eb52ebcd1247e19bec2f03412888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304d292fea91f8c5f10f46dec0a6006889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48173a1e27e63ac5e32568d2690a71bb890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598c9bf57a989808acfe889a7ad6718891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3397ae0663e08f0a8a1555bc420077892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3647b163016bbe26bd91754fcbcd2b8893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150ef261fb5a757a45a1f389549f5c3894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50c27f73a834fe73bac73751ef9d33895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c989aedc7e9d20cb9227c222d86b891896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2a617efb36830ea9c811aaf41e824897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c30919d39f51368b8ec637a5277cb898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d176932ffdd1922616a35919843ea19899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af471c8f7cfd7c4455b785dd5a97e379900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327e5429f23131ed185b9675f0a7aea901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d577b92426b580e061b54dc8d14b148902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec23ed9b90a3fa4f07f365f85450dd6903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b081f765df681d02c0c27ecea8840904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb19ac85b42f48fd2619e8a9d15e80905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44440559916e27b430721eb071e6457906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cbf928540e49ea6e863117a9c74656907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9619a96f259bf28e19347ad4ec0f29908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49ad71623c7cce128283716bd8e61f909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49f644424a799194dd661909d2b154910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81214d0d9f842fd81a55f150b6bd6715911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36059b5953ceb59a1212b1ad3a22421912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38eb540904a26b3f01807d7d8f8bca913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b919d8d00b7a5343afa288a865e6e2e914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96ae5facbc8f2f333d113f7f913d7f915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca43ab8613c5aa9195afceb0504e21916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333889b1f760b0dfbee4db5243f2053917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a48e88fda36ef886da5bb84421f82a918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768d9b8f1a88bebcffaf325edca8068919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a40682be372783c55e536ffe04ab1920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850ad9d1fb0eb833b8dfeeea8fff727921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8814d02e4b37ec1eacec2cd20bfe2922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201cbf68446e49353fce1dcf25034c01923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881be4c77e8ff34bac6e858e05cb91e924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb52ec663af6b5e2687a0633a64c1a3925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fbe3684252058b4054dd05a54473b3926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b784b3901755a687c9ad14d2d54692f927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ed6f89599ade944252aaf601b42fe928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf903e051ec8a423c512c94fa17cef8929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a1c7a8ff0cccc1d2de8a0c5d010ce930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117ed267ff963d1a88e9852ab3a05be931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f95e5bc8deb0fdce866443c5877671932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90798ad54ad8b0ffba21cb29875cad933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3638a9a5e00aeeb4f2f6c56e8fb5c934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e39ce784f02ffc3eeb99db99d47e8c935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b2f8c797e7adb39fbe1082739cf21936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428c9a896cd39d3765dc5d141872c14937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3dda71a26a974ecb33c0eadea94848938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff577629516da794650cf31801fbec939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b780e6f3821b4f0a56189a10858132940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8b5a4046d2465fbe5225bc7f4091b941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a8dde1482005164356eeaedef0c57942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed850214f88d2cee3e5f473ec8cecee9943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2bbcaa7708c5af395ef3223ac5c39944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbefb9fd33946997ce1edf4af69825945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245765ee6389da58414352f5fcd4f5d946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3f1d48a0919229a58e0bc5cf7f5cf947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19518cf22e7ce6a11f4c22e1ed07d41f948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0b3d706108b19ee3b46e240947f11949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4d464ae81e2a5ba5a5e9f831015f2950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34959d81f86613df9041996a775dea46951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a29d84d645fe4fd6821fbf6940173e952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e81e95d98b1bd1f3af2b9581385c08953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d48ade8796f04a6c11a18896a215f2954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37c8de621c3545681f713de44e3061955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095292457a1f0b988b30df10260285ea956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19621746d7cfa904c1a807eccc09e6957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3bdbc9454fe7d7ef6ca7c7c9369951958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c25250e937aff34055fab9d5fc692959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183cd768d8e7d06d62990a2a9f65a25e960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e169649177c681293d80b2f58116558961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1fb5d639e928494dce87ab8ac1ce5962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe918e1f69e3be6211ef3671d18cb87963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c3dffa11ce259867134b6a0de2f13964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca424a001c2366a0d8436a44796e90965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e997ce80c3b5ea48f2b82e3cf3dc7c966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5cbe424e14beb8ef83701f9f21d80967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f22a218707926c1012a1e6ed84d991e968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633be391c0611555a803588ce0179d4969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367705d443d32e370d4f58d430cdf51970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eed307f1c9d771105f7f6994398291971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd464e9fe93ce5b78a5b29398e310b3a972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262f238d33c53316d412b5f19128b80973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126ed71adeb0d34eb86528e17969bff974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8536f90366737abcb9258adc65ea560975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0860b177051aa6c5cf0e8723c1d26976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8afaaef2ecb51aed82a773b3d63af977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1e35e10c6f011f008f03572677130978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349fb5a2a05a7c3990b90f936d618ac6979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92af74a1d78e355449ea33e80ea741980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98aa8f3436abe9b71c7a5e35ee803a981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c0ad76a22ea01bf2abedc16d851de982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34309cb2fa445c8971cbd4aa2eda50983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ee7269a1f5c1a5736d042d7370078984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5192b1205a33377ff1ab2dad4061fd985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44fc0a904ff51d1b484e0d7175ab516986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa2a6d5955f163876a1172039dec93987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e34f5b61bfbd7377e20281b004a165988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4cf42a6c797e77d63a6dcb45c2604e989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ef172d2149a90b1a6639546b058f0990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad5ae38b7eed019d9ddb36179a231c991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b538ac05412084305997cba1610b6992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a4ef88dd40d3f848acf448f7c692f8993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838cafe5671c6469bb2e9e167cf4bd3e994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9d27f3f225559c2ca19a36ff73b96995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473541ff475a8f01093d4870da4841f996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272823c218802457195b3971b2de9702997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1c6236feeeec865bad4f64ee3e2db998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e33376027267d346526124e79734c51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca2268bf33b88eceb1827a13583c3d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3481d2b5a9cfbdcbadc99e14b2ee4a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13af58396ed181c754cceb27c3a17b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41fb2e64d959e6e2d59b2c2bca2d5885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02718317bbb604cc8fca4ec14a28091e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0f6600ca517c4d5b15ba68a313f177.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c3aefe5d636672caf7aed8b6320268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0e6960044ddaadaf4f141ae16a8989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b808c17ad02b37101ed66a4ba23f4b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c299d13ddadae9fa8a769e8965d5287511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3da1e58a5617a257f7f06436af973f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86388ae4b32cc758f46e27f83197954913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88771a8d5c38eb8bd477c34c09653d6814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa9a75d23267a77426f8bbd267d80e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650cc1c14d942c8fc3d0f30938c75f5216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c293565666adb0f44a014d207588bb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d08ac9c8a68bb38d90c51f63afff318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf8b3e93332bd1bb1c559d79cd798119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc30fb5c79a3895cd2b4054860c0fb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523857577d8cef31e24abb0356901c4e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ea60b50b004bc4711bc9063b8034c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac020e661dbae0397b330771fa0468b123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac2e11a87cc3b1e631f762b9b19d4324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92ffa84a90405e8667adbe31ffeb2f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587c0cd18f57f51c3ff505ef2c3136a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793f43716104098c30371f95ef81b9427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0e116926df486e9eaf74d0c814ea828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3566a7c0b0583bb1a2ca7d08c842629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f47b1c91bd4c986477cc765b8e5e9830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f4894b25b8c82533ec9d9f3c6bfe831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1fc615660e83c4524f036f08cb7da32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35c2d607c3ca40b1f93fb5ce6143cb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e05eafe9f9055b03300dfeb7f8a8c0c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064adf2bed5e0aedb537321e5663b2135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02518c5f34a22648ca9f72c347dca9036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a3b491ce2b81ffe5e0cb3285880de37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef071fad543c7a7432e8712bc2c3bfb138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e499f9323717051329b65da03c02d8039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529a78f14a1b5492e0a09c4efb86a2740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc2d0a3f47845280c735b1f373b1cc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f914d663ea9b86e697a27211799ea3842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528090e6f9b73fd48f8ccf6937d087243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98e942e9366d829c74249b3fc4df3a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f01f5e0895fb0801ee9eccfd745fc845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e19c219108e8bc2492c6ddeeeef59646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f8185ce1c3e919cf112ab3daef8e047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88cd4a1c3da20244a16e9911803f9948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d9aa08705515ff58415e348db1e0149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695ffea99cdd431df6593b28e10ad1850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a4b0dcbf1bbaefc3ada49289321b651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469e49b729ba7b091890de75337952f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9d438223cb0345862d70c985bdbfa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10a5303eb339a652cc3a89daee4ef154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e056e0478c2054c2912a43ae35bc62655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8badf713c8b41c65fad911d48971049356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e7c463de2c5d4ee6f9a566e2bce8457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33d5f4db0d79486c3fc24d0166450558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534bd35c8240ce663c4570ceaf6d29d559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c0f49bedf494dfe3154bd899a49e360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce415eacf110e3c847c0f860e995123061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4370e038c72bc70e6f295f525843362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485b2fde6a3bbc0342b9adf173c764663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5f0fabffd70b3334c65550a8dd5b564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7dbe792396e6fd654aeebc38ca3b865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad5b4def3e032f4a22a01e126e525966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866200a4851cfee23915ac7036fd55ba67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ea529ecea7b82abd8919c4786b77a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c7336f5c9c649018a2341ff66cfb069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326172531002883fb307a2cbe2536ff70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07bc249dbc545b77c0dca6b050270ce71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5092793a143a78566bf58a1b8f27c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40ea57c8a2f1b1f4b0ddc64e6b0e4973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d8e69f47842f76e7a314b03cbbd9174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42553a1941f199b11cfd6b18e768b1d175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c17afe5a68bb0ab1e081cc6344259e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8162abc84344f8296d38307720bd19777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8573ffccad01f6d63d3c2af7904da378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a33c3acdd469255bd375d24d6548d679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84fece43823710b34143fe22d01cdbb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c034fa0545b5c2aea9da3c45d2173181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2faa4e844385c200e8db26159921d0382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1f853e20d441d77ba652665c5d4a783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e7752109c14eae42916bbd32b7cd184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668748c1076d07d530bf28ef3d226e985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ebf85e93d4d242285352efe3d9dde886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11960c5239aa9d21b2999a14f742308c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459acd9255dae82d21ededa4aebd06e088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa42243731d62f8aca71b4f2c64be889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc833ce9879759ace975c4a40947158190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c40da0be83a72c35b80b2115504ee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4306d20b990b769bd80f154a6e2a7d392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e206e3145a56975a7cd1ab9686fc093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285fa46bb00dbdf2c0c62e7307e831294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0d7b3e5a624a21587a94b9578128d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123de48e2bf93593530523009d5360f296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75e63a33da91d46bba0099c2798d2f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d68040620b48d7cf3c54ec494881d698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6da84cc0c9748b98e83a8dc9e6c3f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53640527c376d55401bab891f42f29e4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384769e05a44319958d8a73cf954dac101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e7a819d69a1c5f603d8edd9145b3c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c158f549b115bc69df8ba3ff8bc5539103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c69861723190ab80f00d468e3e180104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3b47c05c935c416cf4a49044d39fc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410493e22cc85af5d5b307a184aea1cc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f85c04b970df35174ad50990ce778107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2646dc8092ad514c008f9864a1f2cb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e678da006a5fbaf88d6a5d9bb2a82109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092a6d984b98383479eec55d154f779110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135d99eb3c8ce9673c8552a0416ebe8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b75872df35765d81e474d9a836d7d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e209187380dd17c773af99fc66341113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d629c8183de9c9cfa7ed1e0d8ce2202114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498b67f9b241e8d8e5d453ccfdaf21c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd24f15b7df654799eefec2b9dd2522116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442e258f9769b844f49eafb04996b60117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b0c7d893141770be3ef323a0f92b2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b23d511e1af586c6b53e02de6ac143119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2fabd7cc382bbf91718be43d46499120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49356e26cac034fcb517e946779c8b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5e968d95ecf424c5b7eb75b1ca137122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e7757f2f0e30f643a92e6671518e8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0f936960d784e233c5abda39e3956124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdce126cd03be59426d3aed4fa9fd47125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c0c827e4a89539f9f8ce610b368c1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fafd03218461bf5d1a73913d324135127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec7fab47aa1365d83b5cb6293789e3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa0bdbf2eeebb28536ee6b0d97520c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8437516c8fba1feb29ffe3e5df1f2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff220736f5cf9dba297a20d094bac748131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060699b39a62de148d565780f9503d8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915d139614c473a2dca9a465274339b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2d243e32f256fb523188c591e5ce8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400457d69ef6141a566f31b5539b11b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62235209472477fdab77faa85dd9c2c3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5fb70510a124c59e234538767850f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70314dd79bd8268153776a968b5131a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b378e51950153d0eb0794f258e042139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88bab3e8c925bf823d58726e1d21610140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1f8abfaefdd2f4e995f797dc1e3a4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e3bd026067521d7073ee061beaaa8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a29cc203bee9b52aaf75daf80f585d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbcc320a328c2fd66c39a5e03b99aef144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb187d237630fa74766869a690d325145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b570f93ff4ad40e60a7d2487a2db25146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d270ef6e1c07606133cb7ccbbf401147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e44e52f51541730b7c46e6a57a67d1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fdba9bee1a5f0413196aa5c833b9ea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0312587b69464389de4adda9e4f1d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637294e811de96ed4a6ab398e70e8231151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9723fb6d25414e508d7bba2478c89d3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771993f7e7762e8fd4269569ef1f7d1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb71e4b413fa1ff3673ee6029cb602154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d34064a35aa636818f84efb21dc38155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad80652b7bec35c21b54a542f6d48ff156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ded2fa97b65407b7a8abbe6da1af0e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e9b7736f4b0e83fffd0d3b99c907b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9c165b12727b55aaf203e03f446bf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb1adde63c60950eef4f62822ddcd1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9336ec689133be21a53e643b8be877161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8194bea4330cb82f1076d9d2bd40b2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd5fdee43526402d128f0f2e070bc5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f564301b51e6e541fcfd7951d0c78c3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0f7d84f9bae67f1f21c7718cc0b9e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59dac329f65add04a831397004a5e34166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746f3818489735eaf47a1b6c84686ed167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b134d2e06171bafc286670442c6fa39168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8463cee1136567114ddf5826695fcc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b39d3d71e6e26fd0cebdfe2b5031e5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7045c7722330ecb0a25ecc56b9ecdb6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28fe3ac5449a0f052c57ccae6246cf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232f98eb72e016b54536b4069b0096a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856fe869f1004884cf874079bf383c65174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17b30d7e1659e7a7168339e9add82a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875ee7414662b4c0eea280cfd5b2bc0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62341e8939622b231a58c872548734d0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994973abed8abf622b36a5612239aeb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f872c12dc7dfeed6d6496c1eb9bdba179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cedba284ead3004ec08cd40d4fb4cd8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7ca7de76d6515fb0f164cceb660f5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3cb027f356c5088615b2413a39766b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88874d3bf1c0820406a0278e64ce2c4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a20c3496dfda48de91a74e5f3d9d7b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a3388125b074a847c146e236517d8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9927ea2412832239680620ef7d9423186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111684aa2419262f928abe378c6affe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877a4d3d4fc7764802cbabb87778fe2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a62c174c7474a9acfcb584164d66e2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53938f050b98c4e850ba2d7b105f70190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab769e752c6abeec896f801eae549ec191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24727ce1d550d19dd3bf1fe277242f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598f7bf5afea6e2b7777694a4727642193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2dc73b0ba608042daf28ebd42eeb1e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb674e3e2bd63060dd4b068e4366333b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f59a7ab7038bb0f08455bdba22f19e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13357b9e0d5f6d54d5c2652c78166c45197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1851b6a3c000cd23e04489c7ee8c486198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f799e3cc0c74ee12167607b3169b2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e6b3b318cecc44ce0a8cdb86a282e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd18fd3b89751e62df55b03e7f48cb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d9a327935eaf4152f1059fefbc5b3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843655910b59c543e9b7110f51a5678203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0d80032ca680403eccf92487d3d3c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9c2986d935f908848a987d5ffc6ce205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eade2fe49894eaafe9dad60698d88e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c7d951aa02bc58ab20504ffeed421207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510592325d2ed5d0865a3aec8829ff84208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8c5e0904163d5d8ec6b92dac67322209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d25f935a2d771e870cd6e2922654be210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8668cbd40d09269d2a313e4eec855211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155bcdacd716bc30b172d15d6e6e968212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a336fa8037612bd6e22bfa09f8312213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c4423c6b9e3ea4ddfc4d4223fccfb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9d2fe038b0300aab0d103f86f35fc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb267f9e4973c3964f7bae1ed00635e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8a2c709a57ea658f0cf60ba2a91fe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76763487c11c6951c0ddfa6cedd25b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f16067e9a59856359139e420d21e49219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ad0c3837631cddd77d16392dab9b1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab9fa82a638b9e42855dcc7c3318ed221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66e64dc9fe4983dc61991742bcaa4c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17c1b9f46a5edd0852f7b1c870b79b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b9b6d50df5ff00a32b57f0af1b719224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba91dc7ab78971997fa5e6e964ef2cb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89327c21fe64fd7d5e50725718d9c7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd4fe8627e6d92e7db6ca13a52960b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e89a7b1f36b2d321d44c0217568dd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4103f3a4426ea5aca9fbdcdb68c61229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc46ecfee09ae87c44e6677f5ab5ac230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6974a5a9a0e6b4d68430710a90efcfc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a647120dc0bae29edf89b0320da83232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c45134515db87c3a7aa433dcffa33a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84c6523b2aab24a8aa39efcee05eef234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86cfef0be8510d81032ef869c0cf7d3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36853a29cf5dc56777c548b22fe6e4ba236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bdcd74fd5c39a06406d4737539da30237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff6416261db03c18915a39d77e21356238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441af1b76831f3f517617e37d1c8a9a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f42722cb7242dc80a3cacc229bc6ed240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15789c89a923af98b50908a4c5c2a70241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaaf6e8765b72ab1a9d49ca3da4025e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1cc0ca008da74febb1a12244a249b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf1f3fa88c27b694c2e3a57faf2cd4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f1c7081196374c47ffd51b803f982245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53dba8a2710453437c24f0e04526bb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685cbfe9497b8efe97033710af0a72a9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22298c19f74af2445b97115aefb72019248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec68d9512f65a5a396249d84f4a8de249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f5c51c916d680426ea9fdb1f62234250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d5818c8021e08426259fa11a1441c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805bcde5d9810da68045c56e31c67f38252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf586f5cd98564193f17fe62071961c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b030067068d0ee0e087bf510b6b73a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af0aea8e19ab3fa68894aa01598790255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404c79cda237200a0c95229d1d7a8e3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d924f1b65a5b925bd898762be7c8ee8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9ca21e6495f48907e8fae30272419258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d00d954ec3ab29b154ae101de65c0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03627aa9b6594711fbddb00e38cf9778260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df4978cb87a9a1b4b77ffb2ccf02db261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdbac0a17c431dcdfe180cfdf23a233262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6f45c7f243123abf4f9b68e8d2261263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf03bc59c179d5a4d6b8341364da8a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec0f061f36cd002ad55990c71419c89265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df7b8c32a1b7c0740779203052ae59266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330d7de1235e5720cbf3224239bda91267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a2324be1551f42a70e5e50591b6be268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7836c494a9e1f377ff3798306758f5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942bae5f12676f65c58a3687c0c2481270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd534ebf3672edf02bf2fec3dcf87c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ec06af77c71b8ec4fe158b99e6d8e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d37976e5f395271ab16fa9a9826c7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2affc1506c12d44b4563ea995063d2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d5d029188dd93028c505c7bd73941275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199af842047a67932868e6876b0525a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765fcddc1d4529c21e15204b38f3b65c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac51e3b69c542d918a993463b78833278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291eecc0b994d599ba53e043e148d7f6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542825876d0b5b6104872718a9e6fe7f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20560837ceed66d819bd655b5ed101a5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb75a00c1a061a2a2da8ccbd8070b61282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940eee1e39f75f6b07d7943cb86525b4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6964b8c0722d814961dae58a75786b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea181022d6b532a363603ee8caf3f10285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bbfa6e581cdd04613f34192047f30f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55f7602842b004c565801976ef7bdf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a0c923bfb8d30a2a6c863097b9b2b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85756e6a29d86afcc2478657c44d8fc8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832556ed28444b3d567673e71e79c1dd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d166652f4be6e0cb95c61d4ac403db291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69463d61fe8d50512c6aab3c0c4c50292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77818b626b3967277c313f747fb1f0c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b1b7f58a6f7494346a0e44dc815c1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72b4c675e4b355c70e6c57684f7510295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c20473e0db524b1c3e2941be13623296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60bc0177d816376fd1fad4b635831eb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ebbcd477a87e74b7bb2936d078106298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9683f6982ee66d5da39548700f8c4c9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363be3b98c69a222ea35ce4d16c849f9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a26242df89fc4746369821e3a46c7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e113790faf3bf0f85ef0b501f78a3a7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d07e6200156e1f11e565da0a8ebac303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392dd4153a49aa19edf1297b0c55b04304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4398bba26835285aed24a374fe48ed305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36354fbbf68f11e8b0320f1bc31c5e7d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251d21a00e63cf6f930bbeb3ebfc354307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e453d72b79de0dcde6dc2dafc7fed62308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f472c5271d3fc84b8560d378edc08a1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59cee21d8c013d8892a4c5ebf60b83310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9286914b7ddcba605ef12b504dfdf92311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4e6bb045884c7f705fdd7139cacda312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3f3e7710b633b543825108527c5b3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e3c09780f354821177e9a4c132f7c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dbebbe8da3502d7ee3747f30284c3b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca9af49a35d78363d62b4e97be6fca316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af27155651820164abfeb2b80f0797317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4c620576a365ae35f60e1de912ca6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72193be89d942eee433bb93d6a8bc1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c235fb77e63b356209c73778d9a1a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce0307dac8216a1572c41965777a74321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e3d556ad84a8a9fe0d8a46fd61f66322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a58954c81c2dc1af24c1c86fc10b4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e37365a7ad8779e571d02cb131791324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a90c253018bb442b310d0e2200535325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735995fd49fad77631213b36447c4414326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575f2c718d3f30ff1c89ffa61a63c4a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abd8ba152c9e7e55175cfdbf848381328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887726b1a12f616fcd9e7bf3846a6b3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71afd23ab6f5580b418b252c5d8b4f53330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5ec6f0d0d92c3aac3ded0525c524d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ad2aa36405e2c28def3df559a4f3b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179469ba4d43e8deda61610e9a90cd3f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9bf5a688299ae93e8a3ea259681bb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f6f0fc9c2c5b0381e9cb94e87e21a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038e8e54e7bccd38d13ab5494128771336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb3e06511463c361b2e7049f9d4a16337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf7e25e88435a3dad8bde2571d5978338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928cef9f19ea7841770e9c4d934248c6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf553fc7efa79b8ad72b2b1a0919e5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab0c3ff3366d47fe834d237b569eb1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e76094ffe7cb3b86524709027c928342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46418a02c082955b73a7f56b8f0a32343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa0480a3bb001561bfc86bd72474eb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608dd4405708ba1be7266d08a4aa891345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa6da3ef8bab32671cf6948cab617cb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aefb1abc181e31f2311fa74ec8ea72347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbba9a6ba1ac86d8d9d861901732f1c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105385b00da25f1230e51f78e1681cab349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28eaefe0a7b1ed7598f46ad3f10346350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c887dd64c077629ae2e17fcf96d0b0be351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1be241e10346e8ca62dad08f74145352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c692a25561fdee1bf724d7adebfe37353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e4e8ea3223a2167321a4870437f0a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6fc1f17adb40841778c0ef667c231b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6123c988389ce659a2aeb3d746c533d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9a593ecc065b1c37ada166c939dc6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183249cf8ca1b29502d70705f2f85bf0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d01e5c01dbd270f9c115f29cae74af359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78952e129a889ce6ffd179241191a42f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e4ea2edab6e35ee6126e0815d2a3b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a70291943e66385a62e24763dcf0b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569bf724287cf45b2a94e028ca3b992363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8465999d70dd19d78fe4314b33629f2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710aab82f1895761142baecf5bb05b2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b07a9cf3c72ad97e15b25924cc21ad366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a68a5dcbfa80fff8e0575477ff2fd3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc50c05fa4ae4a5ac99a8a137fa511368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa6d621b74e7eb0c102b3a67d017ce369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4369a24e4aa85d0a9f1380131536e5e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7fd15d7418eb7d515bb185a91e3b1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d4bb4096a9ea48f2b05a0bcf7b0d5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294d8be0c30cd6af15936bc15274b73373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac5c2f5bb599ca50bc0dc3ef9aec1f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da7770d30cdeab55a478449f61e12d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f39b7415086e2d22b920a02c23e20376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b642d7d010381603ca4b1336161da377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b2bc400fa77a991891f014e7115d4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe096ac559dc362e7346b36c349a93a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af1c4f6d419479bb2a5a486e3a5b69380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e021177c3c84fe8a33418cd54e472e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb416695a974f407b8748d3b53bf903b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b259a08a72954c6cfbf43c22240a75383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d4eb8c2653da698465d10e0c92099384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6329995631b640cebb7946c224832385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595fb4e402df979827f597d050f210c4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ea9d2195bb6f57695170a04debe73387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6456c917db53897bd94e9ce527d88e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d508183eb5c79a22b6570865343b9e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e042a2584e24f1773b0caa7dfd1c0ea390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb410ffcb9f71500436c56627d0de09391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df234ab9e81165a01677f096b8d9d2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8b44c8934501d48fc1cc8fb4309e9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0346a56d7942e0495dbb4d311cd104394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b9e78aa4bfa9af9977bd851020542395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56239600a0c9254911176394a43d953f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c7279e28406f5c11fb99928a2cddc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f70596223db8b873e1a02b7e3c2a89398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e9b82871ae94cb1bc8424737cb8f5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f53a96ad92dc294e29eb3d116bedb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbb430434955c92a9a35a1fd88189c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2688720f39dffb3cb83b728d9a586c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404330074477f7ca90b2ce924019e94403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28acd706c96ae176d897cb0c2ceea5ef404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d29101e2b57b6e0a33050d4654d768405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6491252f5622f647e51a887638f7404406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83331cff163264311e621290d0b066b6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67134dd86b1f69384d2dca4a23459f28408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc17a58db9f26f150f5891a6bf1339409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc0ea696cb8a1ba97c64a5fbc4ca2b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be0c53d9789acdf2cdcc740b3d6336411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776df4d6768113e1d31247c9180bb956412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc048841b260dee88260d2ab41899e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71856ff91867b8bd6834c632d0e412bd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49c0ff186246192fe0c83aa02225b3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed37504f0ae1ecc646f98426fcfb11416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f23f4c9a797757c8587237fe1a4cd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440c819ba1de315013ab7a388b6dcfe418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d064fab12f1d64cecc36156b365c88419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4fdb4dae02e58e20b53c67a905323e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210116ce1916b0ca345b5715bc96f36421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0bebae7ce71f3d6c43df6946fd9c1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4250c443431f5d311b07608990003423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b186c85d6f8cfcd278b163079885f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109cb0d38f9b15b8539247f550b1a8b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265905efe4ed0a14ecc912fa764612f4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67c91fa1bcbe4313167f55c2db8610427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29142b8c42b527959608cf3afefe0311428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9375acb3512c62f2a8812333748c150429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343ca7f9879043da08500a6368040bd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b272d7603f0108c176c59a921ec9b39431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e454ef2e3fb0a081b32446bb59fcb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aaacd8b3e60c9c454dc562c8f83aeb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7e273e95d5cec00b8d27eeeea3d75434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55fd1c9b8573ac2cb79657a776e41b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a654d69217b7374c8de76985cdcbb3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49467702a4aaa7b24bc6e595259d6a5e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b47836cf068957752f61878419b68438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44aeb9007e8133d8651cae7f07226d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a91d9b80866d63817ff63912c830a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b53ed6963c61ca5a558f85c43c94e0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5abc1565cc374f3043fbd71c3a1351442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24f5672945fa62f5ecfcae01b85f35443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eadc78a68668e0e2df64f8612bd059d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1f253181a7967cfaba03da8839d12445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982b926c5a74f429cb28c37abbe937d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f7ff120d2dea82f5e915c89a1cd4d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d03b12fda03b85e7f3ac8dbad54c6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3256b2268989d749c0e93f174b2ca7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685d4a3529f46d64da80692bcab574e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2633a5de8a63a7638474eb5178d799f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecefd3fe65e234fd4493de2b0afee67b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133fef1625cb1fb9b5616388c2fc0d15453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a86286cfa926b47d9696cd3e8237c4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d5cff554b58c5544ac2a244828ac3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c491187e666818468aee073cb6f5db7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673332611d98b81fe167aa98a2f2d557457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aaae793de17a1d94154bec3d1ac2b5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec6c275ef46074f1fa8db9df723b29459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d61c547425429b7d9a9d941ccaacc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd38e3f5ec79b5b67d098e70656010461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2e7210b000d44ce6516e10ac62cb1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a85e09d15294d0bcf921bb867d8a98463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371f20042eec6a657f5b1f7c8c72317464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d98cc6e8583845ef89d1d1249df16e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f7287094ef8eaf4393e6f0b6f0f12466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbec2e08cc7b4f0ffc77938c2d6d1a2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260616d44931a384e7c2c50a40f74cf9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15c6e7620951949427726ed0c4319b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c1a3ceba6ae23dc7fa7b122fe7b15470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc41988b863997e2f1381d4b81f0c76471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe66e5b85d21d43e57d432238a0c20472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5b13b832fc5a38fd1d1dc3cc97bf0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043ad1ea3f3d8fc6ce73e8f87f63d8d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e9f46ad33ff8b33acbdedf5f7b5481475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b10f2c9e99657e12132f09cdc3aa2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3506bc3f8cce9c097c3dff405bcce477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4e57568ab50bb383d39d971ca4828478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c433bd9d66b309dba50666b7de7af3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e25f5d00546fadda1316d50f6ad6b0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d4b2193810ba1f02920aa4ed7d03f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95f0f75a7c8cf9c09d3d76a5435187482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005a66f3bfbf3e99c7c5aeb58c4ab0e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0cec3cb11b3123f161b0318e6b57bb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc40b82a074c747d30e32bb9fdd06f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a510389fee23d9f8a68ccaa6fb114a9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf667c856e93724cdbdcb82f4f7dfc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3f9ee2814ae18d3b7f59b09fab62e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ba3322cf26d19ac2e1d3d9b67a1b7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ff37a2451c0b1be314b6db3e0764e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713cb8cb19576059251067afadceee5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227ee4ced809fd8d8ce9cf734cf7aef492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0245918a1c3068b69b0f9d983dbbf8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4f9aa0ce1752c7b64c3bca5ede86e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01976e13f805305de1a15f62711d9c3c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618ecbc831453ffbf73972beba788e3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65235ee270ef0aea7457ca33dfa01f5c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e516e00d2186647d54a3c7c29a40fa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa76c79d0c692c0abff4d4bf83d006499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd217f4b3f4867696644f6f544bb96500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edbc49d2a6f37e7d82b3389de3e1453501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44ce9a36ad7c3ea319600478e4359f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9d36ae07ac3d910aeb51bbbc310eb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f01dfd7b1fae926720d91ad284881504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b3bd27b45380e9df136cf036538a7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c791d9c5cddf0b40e37b443811e99d3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960483ebdf16eabb3baea18fbb8e1a7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd328d8f8e6a459d3c8aa34854e38aa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbcdb489cb332d4e5d730ebf5e8b4df509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290af0ea6520c114f4a0ef020b69e25510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf58e9fcea02d88343c9fe88980c47b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094e1c023c682fd989830528bbe706a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b324b78a58e356e3455cac086cdd045513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f04404698866c259f18d4399909e4f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95bd5155eca5ad953eff5b10c4dd4c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f872b37a5ff0ba64494ea0498a7ac516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3099259d8e39943719f4fb508d50b5b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d5b2fd305dca486af6e1f24ebc89f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67765170815dc15274f2be88732aab68519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c6fa83c103e282d607744dc38160a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9852e6a923af6d74722b35b1511bf4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095f0098aa3cdf16ff6a6a3d08c08f5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab9aebd28405b271cbb0c8597ad4fc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79121e47c1f2410277dfe6988a23fefa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad66b3ad38e6e79914d05f753d9189525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca61256ec5213e96ffd9a13f7f8d04e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf63b4d19173022489e064271b361b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46183d55c637d8caf618f893d090188528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9dc502e047127b5fd25f5ce32e4eae529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5dbc97524a3a393ca40114625a8734530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c0e39e0a7ca99a9708aa11332410b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954848ec2b235cf2ea625e5ab5ec78ba532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983f4d4394df9ac326effc139e8fa74533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26041a3d16f277a035f3a0ac8de585534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5680a377e9e3c132a9907f574dae4d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f99106c0ceb47c1d09b5f7d40b191536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c657f5d4c4f688df57db5962f2a7f93537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d41dd27d7ca38e03ee9a06ecc92167538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1418f0f47ab50190e6011524e036a9b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e301cbda6368039b6d7b44bd7e4eee1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98215182d1c7d1d5dfbda1fd1e3dc5f7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ef4b11ffd9f9f41ba1646950cbd26542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb358d81f1890968ddf7d7386704c033543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f25a4f5ec4f3eb53a99ab88f3b499544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72bef84053595ca3c99ed34136004d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9fe808f9f4bd64a2a6774a7de02c92546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840ec32f6409ca2746ec85961ce06c4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e15c534dfa0015176d209bb2a7424d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa12855b0a6998cbdc608aab4261e0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2957c819fbe3f44c781a41e4f46ca550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ada29a4ff7428abe4ff54451d846a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20e10a7f857bf7958b0a75730680a1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47025be905265f0249a9b548ce37a79c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390ae1542be26a4ce0da94ab201f0d2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108d90de3e0682324aacb492756626f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2307f20731580c5c26e65e76b03e190556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de1a840b6757318bb33a0d7e6329a4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725323f629f07a01ab2023ff587f1c0e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c69a9aab4645684ff29380f46c22fa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb2fbf10de70c717b0c6a3b7ec825a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd969984f8e868723b80ca23d0935aac561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994e095fd17787f82f7c540a896783e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81212448acf15573256e2cc31ada3f2b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d4ae45162e014d61fe5c63368ab97564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817a98ff02581b74f0b84edc7b0bfab565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6db80bbebd9282e7a1029c6124f860566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff170c82ecab8d4243144b9b2f8b33567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078898c6a522fc064e654c7773e0f34568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fedc39e37395a0852c16fa228c5631569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c5aa5b9c31d9cf3a0663bdef10aef570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e63690b3da34513cced38eb357e9f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af6a4fa31b97ebb09ae7615c4d4174572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec0d98948f9b0f3663537b8da88b53573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614bf81d0d6d4e1a796e316f691815a7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85ce8e9cd277b2c73cffa60ca0098a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c8dbe6d7b3ae8819974613d5bc40f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887410f018a040f95583d67dcbdb201a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e7f2b638399c53b28c26589e82c1a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5631979b062d75228fa1e5db8a5db8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe89b3931c330d3cc71f4f6b47edba580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4e278268668387a913c857c9ff0cf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717ba0625beebf27b5538f1ae47da77582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac99cd6143220cccd8bde715ccbb6b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab5bcc10fe0687e7c8ee0fbbc51a6f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c28220a2c2d572a2a4983d86cc708585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45bf7fb96c09e6266f052c38d762a4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211c6e9bbb530b9427c7077af405434587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e38fddcf7f01a1f2d3294bfe4a80ad588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8925ba2fa181c2c51bd3b320230e59589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b6463b1f4e8cc65809f8b5b9254b8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5e831a12ea2b7567a00b4f66865cf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf3d664a30a492e593e9898d501ed7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3dbede1f53a2c9783f8524a6122622593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9807a1b1d69acf0232376b86b3084c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068325785424bdac7e17a427dc13c7a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e2400bfed80a0cf1024cd21806679596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e269cb843408b4c2d805e9baa395075597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66056a04acfd0c4bb3396385e00052b2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d464984cab775b16c0eeef816c492eb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63694a7e0149509c381d256307c6240c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531eda8d7b05f79840aca7e9da3c9d3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce8b792621920d0914b2739b6da940602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374fc55a8408058e133059f176cbefe603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52792ea829a09caf80e82c657543bfd8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075250498e4a44c6e9c1ede635980625605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466fa5ccc80158d726095762660042c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcefa8a907eef89408af95fcb3284f1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b34bef09617f499de3d3d7d4aa5051608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b260ea24c0646a267836e09f120b55c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f23614b5a3e530136ae2288a4e543b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac249d3f1855b2c79e058c06033fed0e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf628bc20f6ae3f776769b4f2114029612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27ad28c8d04f53d604450cf00b8534613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f69a17b01b20276c912c0f3c7f287614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d87477b120105e9dae7081a385c7ca615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309e7b963ec2b0910ba008d94da9440616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4262c25c93c21452fd5b031a4a5c2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518d460abf845be4bdf344993b0a009618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959083992e6365322b036ceacdc49fd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72e3e8b8dfa005886ee285a8f47098620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7fc304b4dee46d5132d259b1e7b0b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0fbcf62a1a29ab0b98c8f167b3594622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a26dd574dee74887bb3cd48432abd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e85dfacbe75ea94afa889001726577624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9058a321a7080c052f3f0782d95a6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6a5d6cae73f10de5009226a31cac7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4354dad40756b6fd63d4837cc14130d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291828047a660273d262f99d9424db3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4663041e5dead45e414832597a4a1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657fb16e0c72b557065c774b0e1fc18630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2fd54e0f0e847b73c29f4f9c9fb91631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b092e6179723bb06781a766d0ced07632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3cfa15d2f282b670136219facc1c2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1504aeb7783786ad4eff9c186f869634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c31062bb974a9816f59b6483a6e968635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1b9f38764ee3207770ba20c6dee03636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c86e725cafba678899155060e24b5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8b24adacac1702dfd27c819d9260b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab5686e5a687097948fcae2be975fe639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2254b66259e0348ab183a3cbd1d735640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425fcf71e3680bb5648f2b499176668641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e86b07aacbfa843fd189afdb1a886642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde7a49f384813a8b126800a2fb15ec643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f8187660f6f272d97a3a4f63cedd7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef1968d84eaed30a8f3e93808a6434645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c599fc6fb7e51784a8bc6f6ffe3d38646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920f5ee2530834f64b6003f503765f1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d0a808ca0220426693a8d60f9356f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078e2a80d726887b40a83dffe96db4c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7921cd0355fc14c30f8f4e224a3782650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c02d2995a07d57652edc2387d1d5c6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a62039e7f807d7e54b77f02ae20df652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bcb048cc908b16e144692f6a67a73f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454f03020e926b9410331afb698f247654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d376a311671e68b3a77ba2c5c9645655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e36c60481100a369ca55d2db0bbedd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102992253dc0f1dc4359a53522da88c6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4abf2fee75fc68585dbeff73baef0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db4b51f99ccbda83cce34297050972659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c11fb4fc588596bf24ba03ba091771660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38c55d188be408bd1bbb37d0b07d7c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f3b7e97c0321b3a41104abcf88e41662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887e8a4c1a297404ca39c9d665f9365663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4027f2b26e12ba5275a4dc1da29ad0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3671a0d1a07f79b14a3e9b5856d9f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357106d45d03465719d23e2457947e73666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961abd777d6d518d1096ea17bf4a1c4c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071e055e577fa97076d48e32db5d878668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e080983264b626949717d5f93eed0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b2f5b6c4610a1a38c86955a056136670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d53cfeea8877f344c96820ff135e8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000577385449bc4aa01cf9e0d20d08cf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67bbbfdcf0c6a6697a58ed871e39f1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e4498aafe9d313e1dafe4e5571143674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79238fe3a7870213ce0306ea32292b6a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d0cfe42f6f284a7ec7dbed6324069676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bbbb4a9846fdab001cfa9025581ac0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4025318e8df38ced8b2b6355ef9811678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757621e4cdaff3381fa6c1057c77b23679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef636daa9e489c9a5fa55abe88a5333680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da1870fd85e6f1bfbcf4d18557c5e8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03613963f36db84301b7e82396c4b08682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b88d77a12ae8b98228c0f51031fa4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ecc0458583813c8a8fdcb5af16623c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8df29fbd33ac16b46fe6a9aa49dae685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cdf4ca33fa02a0e19aed94e61e925a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5aa37b13d07bafac683cdc5ebeee9a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ff0d0e85a9f94bf8e77ded6371dd1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229f9c279119fcd5d166daa887d329d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3cfd0b7727eb01ff92758e875af90690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676243f6a2f549645589d37da786eb0a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf994934248f63ca7a573fb8a874a93692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbec0930f06c85a1047c6526a3b7c46693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642564a6f3334b5e6735272017c54b51694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7808b8ba7b03b5426a6d156ee0d8c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f91cb318566da6ca2e6b1cf9dbdd3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3bad2fefd15fe1042cd82d7c39f92697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8814c9a10a0e2b32c26f7ba54b453698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4dc63d2c697d88c4947ed34329c04699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61793de0e661226cb3a3c8a96bda4b68700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e961fac524e2b1a2ba010a89d279b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ad5e682da7837211a12fcfcab2411702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae42216e97daafe320e253bf9860cd7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ded4c4c275afae0f7ddb599d70270704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c28630ac14f3c06e48ff2f600bc91705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054194bb0eba01daf9b39a45da071639706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec22f8b23c7f7bc6ae9b074fdb3091707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b6298eac65984a2415414b145ce53708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af129f358772b5bf46993781de7e6c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed3763172ce3a07fedfc9b2d6da54d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce11637dd5ef63df6e011dd55cf6080711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f289888e8d30f015e94f4817f0fa273712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd3dc8176b27afec3c4eac41edc1b9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41e00b8a9847d9ab46ae69f2294ca4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0517d29eeeb254ae319f77cf6056c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761cac217c103b493f52bfd00ac03a5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6bd78aefad6e4d7a721cd4d9781b5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d584506689b99493fbdcf47c3baf4ad718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d22bb36d2da365d1e8fbeee5076247719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617219b9c747e5b2770a0072d78b3bf8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cdfb56a172636042905d0672ef36f0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb648be44862a15e073e11a5e754387f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12196b9a48d9c529099a3ebaf77fdcf6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa6346c52a0510550081c210594d81724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca05a6e5bd5396a557783986af17c470725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b78e2ea948816ecf40d0430056cdeae726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e526bd3e3c9cb7f5f89de28f50bc159727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b03e366aa66c03714afb6eda97f3e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053b779d0392fbdb2de21d8c3370309729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531808e33e5c7493f9bfcd7bac0f7ab6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8913d6b894c57b31929c5ec3e2f8e07731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bdd97c239bde532d98218af3ca1fc0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7357c1572568c97c4fa52239e271c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2d02ba585d5f42d7f28ac34b3acf5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7b61a2a1cb7ee0fd4d7c3014a054d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738441548fffd13a713d56fbe0d2448736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb036c883faa4f1db0e661a098c8f7fe737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a219ebc45e7b219475a8a227993c528738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00015e29c05becb08c7197216d46551d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f142aae1c8ce8ac8c528636dbdf5c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94540f1aeb0d06ccaebd347f9222631741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2b33006dfa21e4ad20bdc7a4df43d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b5993e870ecaafd4169e57cde3b13743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b6c7a37d665f8f4e309330a30f6dd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741a8854bff11415b55d85d98afc1d3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223e78abe66d36867217b4e7efc0776746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27994d0d5fd2cbd8f7e2e2925ef88100747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1127838a83c0679969412a3acbd732748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d9f12268707f586a34844501690db749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9cac21840ac55e80a1ed76c7c21ad6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9572f6f229630b16555bbb9544e9ef751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda17ae1a8e0dbc4ceb6963bcfca1462752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255421fe172d5d26ab7bb52a9a40683753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5802f942f50ebf5ae7b4a4756ca5137754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b0f4b15f0926ca48b2aa8a9cbc3104755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04051bf3c75af4c8bd7cdb5a06cc380b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e756cc702d4f4de40201a5820d1604a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b399ea7a3ca37fbc346adba4ba858e0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731da335ce2bc1e7c74f56e532f4abd759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30d942909cdab221264a0a761502e7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977a1905db791e1477986ff98d28310761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340b971c1b3d04296721c08182c9beb762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61a5106b29a2e31d5728cb85dcecaf763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477996f1496a06c03a7c8796339d20e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f6abfa865f901092b04d94ac995e3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b7ae502b962b636e42485ea6471b7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b8ff8d2828790671ccc169bf3cd48767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165e520c7b73614d3ea7025a29ca81a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e028c5c9b6f7b257af7bea098a116e2769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916006f61917536718f5f23ae6bc906f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c88fc884f18141b3d4d48e3939dc55771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2cf538a9a341333a5937fff6ff2ba772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297dc406ec3cc44083d6df4c8d37ea1773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7beb742ecab287325044d2355da60cb774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624773b4da95ae4572927278bc140359775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca954a333b696459e77123e624078b06776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63d0ea2692c0c7bbe0b39e07317f9a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fabaa90e307b5a11a2c7b0312892f20778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55a30ed4be07e3d7a700d00a3e0f07779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46060a72b3a789bc650ec1f636a2fe780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627461678c5b128e92b319515ecffe2f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d964c5a197813ac36a218470e61bb3782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84befe4b5d0678e6f85d5df34da368d4783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ca620113389201b8c8e5a5abe74eb784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2fc199344a610dfdca72d80d2b8ed1785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904d4043d24ef78e9abacc5c3c8f19e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9916434e297e2b37cdf4f064077269787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b4ef652de52cfc47abd3c2e2dbd46788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6eb743576c533af47a81cb8e216ca789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777205a27af4ebe356fc645d9b43c1e2790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f8b140714c61b01d17fff450ebfff791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d288334e2be1a7dc01d801b4e907cd792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b84ba976f3bda2ebac6782c7040e0b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169d8b2758baedabb481f7317f803ce794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c1d1a5e4dd9a5fbdbfacbe8e747da795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec49b68c6bd684297389d6ececdd66796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54e968aaf1b14bb13891520aff37dd797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b038ae4e7c6bc0a3e5870c4e36c72e4798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79672b2a5bf5c950b10900281d952d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57f735ec72d4f1138b9870b658c872800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f7f1d83db4a2c747dd8938bbef54a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb59900e6375acd781820fc5aaa0d4de802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3745a1e0dbab0c6caba7f7b984c117803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493e456a95be85503953ec9c22227fd804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef56edd740445ec402d1241cd49bd5d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a12cd71a35f0eb3b2599a5c3ff8386806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939403a421b5f60d4df04fcf9d36d50807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeea6fcfdb4bda3e9ec7b7d85224dfc808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed356bf560a4cdeecc75271880e42b4a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fab26dcc8ea3ede530e3705a7fcac2810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac552aa76c2dde40a09dc1946dfb7a4811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894fb04952beea09c7b5d0d9b213edd812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0566b93af6573924cb7ab0475582653813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4433b2a71f8ad9816ba533008c12b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260c942e70a9a08319a20c9ae6b04b1815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285ab32827192297439c9bd5d0636a7816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ddaec6589b6f4dd9ad44dcf52df2d5817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040bad70746472417a4f620ae585d00818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23792616254f1a09da12bf5ecbca48fa819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e71398b4a3843d96a3f21d4efcf96820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db9cb1689a4d74f6d6c61d8dea6563821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d922e2500d547cb8097d69094055d14822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09604aacfece9109c93ad127435a5cf823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb59c3c4d299cc0c2be93736e9a336824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577eb57ad4a8e5f6daf9d8af78c32b7825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67f27c28d4ae823f7ec0e37ea17a74826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f15d7acf04962ff7e58c545ce86568827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d351db8d001a6269cbedbaec36c9ce828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d44fc599920366670bfd426aeafb5829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eccd8709a7f58c00eefe371aac29eb830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7fb1b9ab99640265deb85b93eff17831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466fa1bee2b2f5dcde0125db31d90d4832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c11b0735252cef5857f52b05765910833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd18c37e57b78008a95445ff938e71d834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85adc8984a2da2a806fba02c125d4ab0835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213cfad3a9525b0d7d9dd901001ea09836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7bcb532670facccb698fab4b235723837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324a0e103f32ca867ce676103a443f7838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3abbc4c734f39583d529ac233a10c8839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256dfef7fd2b780fd489291f0d7a24bf840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5811fcea986b7ea465b4c708929298841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112c7e792c770a8feffdcf17b620ff7842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346419d6f24478d08105c90b7614ee6843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea95576c14f08dc1bea8f134590438844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f580f48c5ed9dc22764aa65f683b25f3845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f78fc80c75454845959b82e4ada6c846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63efb6442b07f950370227639ab82ac847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6508e98d7dcff13fb3eadc491a2e9848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf31dc59e12d96f50f24fa7f556061849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597753a68c94723ddf237e407b05ee24850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce821f99936ef3c741c35f8ecd800a1851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a6dfffad32cce88137aad1abaddc6852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba665646f4dd79d7a92288704bc5a73853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf61bec219f980dece6ca5240b0edc6854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3862247ce24b02cfae32d54b2374a9d855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606c382c02f0f26dc0d4f35a0a07726856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f924537fa4f5a7f294a862d70d830c857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c213767b384cb260029b6380e34a2ac858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826886cc0b867a0ff688f8ba856499d859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0fa38a6ce45eb600b54d041fc28f6b860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e97520409e5e5786484a190844541a861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7940019a6b8f274ed19e57c7572153f862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea815d1cf092dc15de4b6310e4a4b27863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2e037750e5b415b8b37a9d7707a3d864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54aabf1c3d3dc7ecc1d07d23caa6ce5865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c44ef3d39a0c3d741d67ccccc406d866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ecd576822be950f25e2465ea8efcb6867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ce691a8d36ac625b5b6617127b44f868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf30d63ff3366d4019d06cb854b22e869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af3ae969bc7841b13a0ab843a439f1870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580aee7024cbbe6d0d593825f6492373871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908ff6b7ccd9e35e5d3f111276eec51872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f39e76767e813a65e53e4f07ea6c6873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1761513d0dadcf95d60cc1a7b021bf0874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe961d6eaff27bcc37e6b7dec0d6b9875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd2621cb615091fbc8d256e29cbd73876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4e02112e4582fa16c0b75378a7e3d877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7346f4ce26c16579036b54f4ca0e7878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171a7a8089ab31c2762ebb5d9d9447b879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd14cfe28dc4f17dfda5143616055dd880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d110bedb111ff25a92a07fecfb80c093881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a51da042d13c0a7056491ba2176a3882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb70940b9b6d82ffcde81fc09133ae883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c5a4b4b3998730391a6efdbb381bc884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75672cd9172ef38f16534cab267e97885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d3fd0351180333d71ff0c4d041259886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c441ece4535da00abd10e21ddbc5821887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4570f14106ed04484ca98532e9f0a2888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a6eb8907d8e99cad90f34cc467cee889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95930e21b53ce25edb96105973800d33890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a89dd81619a954c04dfc12d59212f891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d112c6808a29863b2d6cb50a2acdb892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7efa484f7fb6b30c017b9927a6333e0893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47084a325147d176b7ebbef74759046a894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8af026e62e15de8d3053af96b11c6b895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24ac268b575d05335bb947f80d9b78896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac753ca4aedab24bb03d4061920fa7897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b93825b078cfaf6c7be29dbcb97b8a898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc0a3734c71dc57c79b3c406771219899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad328bf32b85d8b225150442127290dd900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3911b869cc87c256e270e4bf1fd3fcb901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d074e7685ccd0b29e12bc34ae11c2902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578d5b9873d6f1e0ad55eda3de133ca903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fbbe610f0a8f34651a64ac9389bb14904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975c012e17005a1bb21adb357986f67905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5fc15f49dd3368a008e29143a9d7f906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e7cebdbc884fdfe9f5e72fcb6ed56907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348aaa74c77fb370ec176bc77a084354908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da14b9ff45e57923f820e70d8ff97f909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9cca6b64c4f6dd535de579e4d7be82910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df364e4f00c3cd23e8d0d7151eed86911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65730363ff71021bb6f5b41978aad02912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db780a2e5a7710b8638f98b2fbb4acf913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289b5f03085076ed37d6be01a9238d3914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129aff8234baf7c2a2d941e95911ff1915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd81b359a76bf077ebc66545dfd856f916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb42a24b7d7d5ca50ba8b5647ceca5917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5778810eb8a58ba5cdb01157e44d1918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1b30364d7f01e877bc128745520cd919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967525abcc42c58e9f43481853c61d7f920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aca6a80f8cccc74ee5bc54c899553f921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27ff07b138166202a8539a159e220f922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5de39fbba74ae242c904ff0a94c76d923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1626be8462580f5ec192629164d89924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b636079381959a6e81668788a4cc45925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6420c93cd895ba5cbf0a187db0cd1e926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9838ff2c4cc84229fb86c75cbe71869927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036e773cf5cc6ba1663815d19222661928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa767fc02b1f4c72b1a30b7eb56a00d5929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156991690a57b6d2659083d355e6cb5930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22846b84e84e475558c83436eedb707931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1660898bab5f94f59a59d87cfd592f7932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79e3bbebd996c8d1f0801a665a2ea5933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c29b6c61bc3cd927964e8229e1e433934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e95d6879d2838a769e59f86b205e8935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e9104216477a3537f7225f8a1feb4936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c005e6b1a0a59632484df45b80a10937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d387dc4c37c3430cfa9968c27ba8c1938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc931aaaf335ad89c01707bf2ec5855939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a91da4bccc098cc5f08292b47cf81940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f63d80e36b4a4e47c5853cd6c7737e941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd3728d8882e3d57e1bfffe4c476be942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7030d67bd14de603ee750ebb0ad5cc943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1361be411d24f71b45c84aaef691486944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb03b42af2ded4297d2b7e83f49f9fc945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b62b5ed32411eef3ef3ca0d8abb859946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdad2456953ad35db1a5993724e50e4947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115dd75a560476e8cbde4826e394dbb5948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db543b22e0669d53851bbb5aa2eec935949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061c5bfe198e6522acbfe174a9c8b9b950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a4b450a455a3073fa66c6f2b7f220951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3c8adfcf831834fdc18cc8cbba767952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81f709786cd3384a8b829bb5d79a11953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31d1fc858baea896d0333b383e9b52954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cbdce47a2ee3e1287656258c3944b1955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebeb82a89a4aeeebf5b7915e23e6615956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6e6c03edc96f2297fba8a54627677957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ea1c4f56eefc4e68b977be69104fd958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ad4c31676cbe942f1c424b0a9f21f959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ae0debc7c2ef7fd93009df64c9f4f960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f39295d4c5a85935e10b1991b16bd5961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff289329697204b340aeae28f64d3ae962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb6f64680aeefc91e0d6ef479711c7963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95492b1bf99e5e2fa0cbaf4977b6e5c4964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2c8271276eb610bda174fb99b946a965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418764b56e36e5eabfa4cb39088e29d966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f1f2b4abbbd4cdfa68ba0d08e67c6b967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67f94f43bdb39a422c0e720505260a968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0f1b0fc3b589aa2a8cae5b170c2af969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c67761f1173332eccbd6aa5c5e1f9970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfce2bf42dde60d8e8666ae90e7c38a971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47895c86595c7d398284860783a354aa972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de56c4ea017916364ed75937054d77c973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caecb191b60bdfd2e637366e93d6181b974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149a2f43100dfbe2f435c5e98450ea5975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c72d58d2c315425ea235a6b530ea3b976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b5c0273f382bfca281ac3cccbe36e977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e32fade29f5083bca95992f801862978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214d84201526c3d99204f96ab6273b0979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50193ba5d99d7ca9d90aa0261d74ca1980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6770b554dd79a57527b865bff6dbdd4981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba5a979d225d628ac12390e9fd073e982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a9147b193f5f12388f19b4ee0c6ea983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81817b1462eec679cfdfc4fc17e3a1984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecdd39d0bfe34010c4a6fb3a1888167985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a23d4bcb4e0464e9118308058d9e3986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986be63d2fe07665a627aa8b5e80c7c987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f952eff2edc4598a5bdb360c4408b988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94521ea63e90ac2f09ff6e8d11fd88d5989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862d4d927a5d0d1084184173be053a9990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1337847f1b61856dae6fbea21a5e244991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3627a2bfec1afe8c5821d9a60ea127992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c89e2c666f91e809e677f9141d59ff993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ac69351c12afc53bd96f52cf8baba994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81b924fe397bdcdd5a4b6e2c7984a6995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137668cb333220c15efff83f9ca81f2996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bfe86c87a18862b94d21ff1486abac997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7157be82f1134b95930ca7ecd415b998.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>