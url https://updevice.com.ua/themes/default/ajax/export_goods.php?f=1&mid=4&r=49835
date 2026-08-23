--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd83d8218832d037790408cdf5d84f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3bfac6ac916a481c5085035f5513ec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9dece41d03b5ca14c8b4c60c682c83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28783a14b7331a05c4228341bc7ffd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf3d2497714697674a94fb7253fca95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae18dce1cee8882956eb6229ea243da6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a56219aa7a3f21943adca1002b5a8a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd374a8423f61df2ec101c86956b7f88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8d84edbbf1e6260a678bddbb294a09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c734910f2b231571aa7bb6288af387e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be698a90a0be8a89ccff3bf809df68e211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90827db14a072d02045ed55f4208da12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086a51dae3016345003667c97870e4313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f4812c99928ab1d9090f5dbfd9a0c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65b0cdfcec1365e04b62a3d90b8c6b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a56d30db10be7609d7e3711f9b07216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fdf0000baaffdeed3f34d504fc7cb617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d9dba60edd529f0337a0db4622e75318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab78b8b2575cdcd61ab2ad3aeeb5b719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88888d436b288b09d301128f15a8f420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ff75ddc3bd242af14559f185e3ce121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786b461e8df4f205ccb0b32ef65813922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ad3ce751422ee3561c31dafd2724923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984ba969edbb653d3fa06a2d639d79d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba914267eff9d3f98f007f3e1ea4eba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72326860b2ec173e5a1148786adecd026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b0a895db385e497c19a6eb4ae54c727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9823ebbc1762487675600cfc53ccfc628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dfc7067ae4041e22da65785a1663de29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3a6e75840dccd99c7a4812319d5b230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbed2b56efdb8951a27bad03dcb804c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b26fa34561cbc09a2f73a1812bc97b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4df8b7cba0c57d1ac953641a40b18f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339cb2779e0d57599a623f98cbb4aa4334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8768ee3747e6a8e5cdd97a54e2693635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62afde0c3d84549436b1021453339336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b41ececa46330d93b88841420380137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd7b64669903f03c595391f6e054b738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5f0fef31bfb28f81188a1f94a8a1639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f60bff2f2d1c99c7ac21590e6c00c840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da2ab852236c682827b1d824156a4b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46935d42cea5ab624e9786b6ff423d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1a475439d25dfcd864db307e578e643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac8b02477728562d117ac85ec340c644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44e826e72a8a717c9394303e32386f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07ebeaf36329ab08af401b07d3fc2946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c4369681c982668e24968f59606c647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44dfae75fb87dc8a694241cda7c4d448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878287e51fd58875403400ff8418828149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a24c450b50203eb2a30bb7470005850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8499b3cb0f1dd839032eadf7d4d1a851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857558aaa41c6bffc576194cd3a8676452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6120980cb7c09c14043734329047b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a66b8230577ea11ed5d39c5768f9054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655fce5dd3aa862c25d32341387953355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d6cc1361c97c40d010beddf52288b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d399f3602dbc021a3180986cc1e809257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90632e7d940b1b3da5b6390358a67e3f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87658d1d31a870d6fa6ceba48c5def59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9cf25083006bbbab2d33a02ce215be60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8045c602d2ae180b12419fe5cbe6fa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa016a31b6f77b8e9e6e8e7381a1961f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e991227f64f883973b6492a6571d3d063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485bc8592c3d22a9336d2c717146a92164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e19c1c04c4c314beb6d732308d6e365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ccbdbfd8f359f60a8265307da484e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df16a579a6275f04516df8227f64ca267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ab374f5d7c55343a3a8ec861a96e068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36f92aff7901f707845dfb2e0177f569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3078c8c29f38fa453857d6844704f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71c4049d8fc22e68eaeec66e16292171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d546735138cc580292eb0b67d1c2072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6838dcc173451c5e3369b8c77fc8be73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7ef671bf079128d549a0d7b91b68974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121720746dcf6a661844d181e1d14f4575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2232385499465b55158ec4ccc281d976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97b03dd9af72291cd7a948435023bd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585a2f6935b2a32031f6b62949edaaf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8522d9e57c22921f88391beb38719c079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b1e99e1388e2e3852a9d5879fd76380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc3ea2ed0bad510ff71f8b077ae21681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d10ef718d104ec8b123e22fc59d4082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8509ad98d0179def1ed1f0de7939e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d618a30bf5d308b3c713de681f5ce484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96613db2fdfb8fba509824067c4b95b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa45431ed4cee1ff31b83c3487624d486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86769ca69f620df1b739b468e2a7975787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e6217e0b5e8f6f82daf78f9db86af88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba753c4ecbb42c7ff10502be7362ef89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a57bef71b24b9bce5f24b74f11b3490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf12b8038eef69f5f9c0bd0219fe4c291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54518b24cac2b474777728a7cc96263392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca77d782769fbee8e467f8b582b0edf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf05959e53f9a507acc9f950a50ddb694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99643cb4959692e66d1e9399975af32b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257408102e424c46b08bc8b31e856ba296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ea5a7728c31870aee3745c227c95197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74cf1e4437d9cd0c86ac9d762b986698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208e0efeb787b9e2688e5d763aa944399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3232650ff2f23f3b45b2c2f4166812ad100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e8a71ad306feae909ba91de03a7d8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a5e3b31e61684a4495cfe62b65de7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff4ba4884e5db8bc4394922f33f8ae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf290906f7696d7017d1b145c39c3f3f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788b388ed717973a4e79d60e94b3ce5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54781319b2ccb79e3ff99f04f46e8d1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942bc9e01a8994d0cdbd97152b1141df107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0664fd0435015068505d39de60b51108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60cb245e0554570e37678fa8763221b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec145c46b05d983cdceda3ad223886110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d084f9cdc0f70ab8dbd55fead744ee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511232e8119b95bdd062736476958b3d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8ed65bcea498dff08bcde633c6fc3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104cf8e0bffcdf9c3bb6a29a7db9da1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600f9d0a7e32dc6ad4fb33fea6039c2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede1936dd8c6954e81aa2e9085d820f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c77cd8129c253a0afee3c40b714809117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0058171f6319e404d14d1d56c91d8f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb972052559b5b2dff28d59834bcc1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110b832def29884ad764ffcfdf3cc33120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839f7469790d474b1cfcfde364ff447121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9d45cc5a64cfc3e2dce20f898bad6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc08762b7a33383faf0dd5c06fbbc92123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34749f28e130d481c549389dc3deb4d9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb5e0c5f225dc5fc9606d5a76449fd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0889c6bf221c9594404d526e65343126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0819acac7c76c9161659f3804e84a99127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ac4b02759581c6c669b30a9609ac1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0be6876c762875e810b5f193a70ff3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578394cd0819aee62285e0dab2a0878130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c028311d2d3bbfdb75061c2acf908d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380a91d6fa0fa85d70cda27898d2d5f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb93d393859b42ee76bb76d5a8dab9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ebba89360a07bdd1e551084032846d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7d64df4e3c0eb083e53fb5a330385135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727c7b9d84834bbbd1ee21ca2ae302f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53addbe2571ba614985f93e53a2486137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4272073caad13de8844f6575ddac65138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1cb865b4e0fc0f52184e5ab50c1f37139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030880791934802b1b7ab9531ef6fec140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4abcb690d41d841e65cee3412386186141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9173402c35bdb3772152f4aa06d6907142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab28ff763d7dfaf67a7c06d3523534143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e666d14eaab6f660a4f08e6d4d31ca144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef9ca934bf80e434184b27c65c44a6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e601d011cf013aa6e2282a5efd8b86146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb93edb59be3796c4f9488868cd22d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0436e447fbb369f339094a8fcc1f5b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60348df537e9cca44e15cb796e4ff9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f79076f15b0c7985407556f85500a2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb336315c96148cb821a552823ba7ca1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b839ac2fe97e64bbadd0fca3ae41d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc77abaa15e63248cbe7f34e6b70879153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a93693e286061c367517ef52e2189154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523399fbdf2ce73fca33ddca65a14758155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a645faf51614228330c8b126673b93156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde5ab215c5b167841248d7a34b318b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff890225b9608b05d758fb36e927de8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e6a7bba6e90e33bfaf28d4aa371c7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464849f7b6811907a3285f30b304e74160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc97ae39a5571badf083545c34cd04161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e59b0c10edcdb6adf811af3a9c8de7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e93437676fc6fdd11119cfc9b9d79d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0899a4ccb74a06c83175d448ec6aea164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef9470d441684d2381fcf6bae240df165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da46fa9e4a9cbb7eead570411dc4e4d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf539777fa1feab021f71985c303481167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55531863a13cd78057ae9e7c9d254e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96bc1c640d6b0961fcf8eefe56bb553169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71d61f4616f9b786bfff0b778f2107170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1dad56d8e0aea0902d4ab1cb97db6e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca22ac3a935b31e5f08862a4db387b2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b68d021e87185a972e8665f7770bbb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5aa1efa438e3eef2604581a9f6d78174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45acc1d31a89b3f4218ce20256849d3c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f665d5c56bd9708d4b59e1280764450176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf23fb61d14e69812d63f4da6338bcc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ea1497c413a1e268a4fbaefc0ddaa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a157c25c93bbb6936ae6b48777e05d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cce5fc519dcd97c53ad80b7ba26498180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef81a92dabef9daaa2e8d2955371092181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a99f3e3e3e05c52fde9c55fd055c3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d11fbcfa15a5e60ef3344e9572d765183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1147bec3a14083c1ba7e019dacb3dc9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727dc63d28e7c06761755c7329f1b6d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabac998619efe30e175b2f85b2755ae186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa7b80a743ff114f39843a3c9d35c2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94f4e519eb0b68779d535d94704930188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec786ec6ee4955e84f46352b15f3ac189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93c06e2604404c4bacd9c448d46279190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f9eb1ca377f571d7ddc0092859b1e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6fa9b94e5179f3486aacf88a9dac37192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdae30ead389a6c167cee79940956d8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20675f4e7e11865a9a642accf5792d24194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8efaec685425aa74aa5b3c321db662195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc29c2928311ed332ffb2f6943d7a8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b65d27ff7450533c0d364e9a7b3aad197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcee53ac6a0e7082682b1fc2cf56e61198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25b89c4d7dbf9bbdb0fdf0e25cc817199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46249ceb4a337170247a4d869a35e3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4826dcb8596440d5560b24086fbbfb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d5e36a9294ef092e32bff83203b96202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade8d000fb7b6d1fe269b8f6c406056203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434bebee801624b371643a0883e63410204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f5dd5ff3a3c3ea3102ee4ae4f13b7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199bee41b3bae3e63fbf009ead1b8dee206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3629f39f5c68929d50a8995b5ec49207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762c68f0dcd1890b7c9432d79dbf1a6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d66c963ba8ab1669f7d555aceba81209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402f4e7eb019c5e4625defeb7d50d71210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb00079fcd25c9fb0ac97392cb719e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b95c16a5f3e6aa62c96061d7d8837212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f226ef30652327b93d6a26c65ef436213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775b88eb11b2c952b6480d15b7ec425214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc723f0f5a3ba026ecc9d466ab74806215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107ca88d116e018288f7a56feef7b69216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7cb5925fd73331826e47db6e3ff3f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302fadaa477a37fed87ebaf4e26a1d97218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba7552abd62f53b37f646cfe15b599219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ee8d4bf7aed60eefde2c71755cea6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8ef0fda3b089474e1a1a9e9eb9b44221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac52c684bb9f6efd974a22444784fd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82b933b9b072d130bad6747b6511ff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8afbd78d5673fb100f29d6c5be54b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a679a9aced8576cdcc3838f4bf5d1a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d84b82d4714ab1188e26ef012b976226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8bbfbc8f6ab92d03778f369398934227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee323a3c37b1d4a6e826254ccf87cc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7688c159756d39495da5f8c1a791b8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b38b6dfa72f23486a0c93369c0980b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8bd133dfa795adfde830ab08718aa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e7a660924d31ea132b4af51486551232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134cca702ce576f7475cf52f6847432233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7552e6f2c07a87e54d54c3b5e696ec234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5a6ec1eb656c642549baf78e0f37e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d1c1fc3be2665c3ff6b0fb7028b0f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b11d9d501f9a9051e3e37760f9bd2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd15b639554fdd64516c2e2a6e20e96238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d8d26fc58fb292d0cc6191306752d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e1b3b6608d173a9584cf9151497e9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb3007e416e9f0334404c8d210a530241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91f849dda89a5b8f08e7cafbb30ad9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9212f64459213d83f428625db6000e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6392a874c4d527cc7c19690bbbaf3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a7b2e47d34b9d221600a467663c65245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9a257d0d3808bd34814dfd493695e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa0e2a340350c01ecfe0c10543f52f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63acc3a08f7465647a2c3de65deb3a53248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba6f22e9cd439cfe9015f9c6edbdee249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8188f4e37f28b3d8ebeeacf3e6e53250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f88dfd921660635fcd0b390d5e7a5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065804974f33415a6e8afc13bf11b87252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710cea3a41cf7af88fc27cb43fdc0e1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95d4a72025f07e08d2efd47a272271254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d731333aa703836d037a6f9f91e3039255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c55d492339cb6ce131829746b162f3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e2aa613e8233033009fdc4530082e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25dedcff3c51ac712bc2d9fd809a74c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc308990aa0e5f06ae2b1c27b1838d41259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2516e8093371f61a5f2441791aff5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2062b672f9227108604ce7184a646f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2b477511b8263aa73c70e69431d60262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a2f97d04ae6fac4f15d4f6559c236263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2868071db3a3d4408e790dde38ac4d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496545f5e74c3384fe115672a7daa124265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1497fee8dfc47e8852fd0a8ced86ce5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c314bdd0d2ce7ec08f87c53a3b0ed5a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21664edbed433ed03bae067a644c3569268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51f0bf02acfaad1115250396aa19e9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a074161fe3a18b322ffac69ab485bf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34255523eeeeed4e6d2db6eaafd5b2ea271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007e52f3f3254dce8f15f17281390bd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ebaf9e21498b4a50f33add3d2601fb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f68ed666d1f82a7dce91ef80b14d5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d535366c223cb1873080dde48024f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311771b46103bf503a6b64904742b05276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e35149e6e8e9d51ceba8e30e74f75277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36f296222ef31a0359e34b96db33b6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d29b5d290f4966edbe3a66f54d862279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb20d269eb5c2b8229097efa314d35280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b026c507541f9651f1a440898280e9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f21f1e41316da8eb08ba6403e3252b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747850617874f218ce4415bb849dedd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c2ce54dbf12ad4a1d0be1435e5073284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f23b40a023aa159e2c5704f9144253285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2868d8742be01331aa43aeeaaec26d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439ce12f2a837a2cb3ea81d081fedd6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0859a22fc46b7407d0110327f5e98288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61764d2000129da4219d176cce066d01289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3794b0bdac79e1d747f517df6eeeb8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247eb2bc5b3f61d4902b3cc4cf800193291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac61609f28b23aca92733652cb3c7a53292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3548d74b5cb2fc83cbba9d7e55f57293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87f036412de337f376ca3c7a2878fe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a75af8de370b4f4b8de9950ad10fb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5e26d524535aa9e16607290fafc27296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ee8655c8539c83e90941ac24d9e48297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd160184a773b7ea95f8c4e6ea8c994298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42d3fb7f01d8b041d07660eb80b9ea299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65e221b0b582852a7d93587b12f4bd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81ee1033938722a994718e36012246301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7df7e808390e0cbf9e0a041019b1af302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d863f952de9769643134391461611303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f67b53ce617ebdf55986e6682eedf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265eea8cdea29597df69faa37e999b0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc1608868486b224ef0c5f71f774e0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91dc43b9f8001a5d3a3dcbe1c35a62307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3d26de1abf4953d5035bf63705a06308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe111422be5063c12da02f37bfa316f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e48550e4e6370c1300bd506c570cd4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57dc46210cbb4ce283fc7ecabb9b3b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e3bb8c58944ee1489c1605685c3af312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76535741d8b4300ab3f90b19c4e216313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ee39e1147046c2bb32deaadf88bb6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118622b0680f86161f78a373fda08247315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060376e8a6384d7726eecedd7c945334316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474b2b611338100e3ed9b40a35400ba317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af925e868c8612308c8f5d5e9ad81e9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6101aa8217ab95e8d5a370699ee68319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019aaf151b5908163b9ce9082145f4f3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8175ab9ee333c6e84891a403c4059321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb808ea83c4c5b97f725667d445d14cc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e235b73498c8b23d0969fc6b8a979323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b27cd275fcc767de37f78546466acf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581b32fcc5bb5fda82d7ee74b97d95b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a7e7bceada5a023ca6ddcaa1b18da326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5a65a2862ea906fe80830b284e152327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84327bb834a9e09cb586f065dc74f4c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf068bfa09784ee81b36afd387cc5a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da098e7c060a8dbe831975708e130c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2870c1e9a3b56045f1df13b42b47dd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1327a789ada8409ee96706be65198332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673c857c79d38da4f51f392052ccc7e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc333875d1d639346bf2a60b630850334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d24bf425171da19b229801e75b4ac8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705957dd674e312c14270d28de6127d3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a88c84b5199e4644dd72c5225429d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f3dbbdd981e4a9cd9135b6a2326f0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde4ec1554de583b6e05c406a0452c1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b9cc6c92af9378214584f06cd33c4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a0330f3de3593c76887a7fe37edde341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36dc6846b0f353d7fb6752d03ff3c4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6773e67d4ccd58ed4b6fb9813de7fa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706fe996f82224923c4061d54114435344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b542a3a318aa958c3a7441d05168848345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655aba07390afe44675e7c342d41647d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e186d923aeb85cc423857f007144c7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cebfb95850747a47089b093cf00b3b8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23ca4bf7b2c0c25b5a3626a8433720349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570ac7c0891e073c5fda9033fbe3bd1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf8a25c2cabdbe136e92b83b7c5dbb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2154f0f2b4840719cd18804d7e26377352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119600d40c9a2789ac1e0ebb5b9f727353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7203efdd2a8673abd24fbddc07bf7f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21669dac5eb08165e08b6e525f02b5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95d33f17ab07797aff6864f1650b16356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64caca430c2eed1377a5db6da7df1f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb9de953c6049110c492d49bcf283b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7c003b0916212f11acc2d2e814369359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00b47f365bf6d0cb6b5de2fca115e9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce707c6dad65de8a9def2c1ba0f0e1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce6312388a4f7acb98f177708bcfe9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72a2e6d31029660e1c4232c6f6d6ae363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b145687d7c4790bc986ed18ce17907364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb418f51ba0fe6dd7ecb7a5f9a45e23365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe79c0895d363a6cb27bbc9e9c9377366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87074e3b281b635ed8b36c0934dda5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc726ba04146830357e0340900f7f945368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533feed89a0183765f829fb2ff220360369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f46e2ca99e834f2b9b82cadcacb315370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603652f6196bcd84c9da339f72a2fe3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8955cd3617f521530babefcdff07f1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2210757bcd8c2b8cf48b3574b48c4d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d1f76695631d3f84aa494d526f20f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b003d2db276e6eb7204f934492a178c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78c06e5c27d7f410ef805c6b1319af376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143744dbbc4e1f3fb64bcfaa642e894377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15494e1e9b3ce73e3a65bd9de4bfcd6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f0c9d3f8d09c3fb030170727e29c6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43659852c3f28568fc7928b82b02b4be380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb72e623de8daf135c8c57b30f48e0b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734350e49a71006701b8cc96c8c4e01382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c677411df09933adaad3fa36788e9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e3a8579ea3554bb72aef3aa760095384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45779627e0c805d8f33bb2058f641e1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525c8e8a013dc4debc4db4b5ea5ec70386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6399a46fb8a0ba40ae21de837251bdb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b3ad860a9634302759d78606ce7f9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4034e65ec952ecfd0598668d85f6a0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f50bef7a66f9769e4b0b53d0747d8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d075ff6c6ebef92b6b5b12edb4b90391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759941e2174d085ca8736601f8222bd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e699b4a3b0b7ed5e56c8eb67c9249c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07fd572615ba7cc46e3772ac39d9549394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e08421ba7bce163b10e71dc39031a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c49d98b488039d2c30df8516e41757396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90948ec14243576ba2680746243a422c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5702a1f130d3e210755ff92bd810bcc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd962e97b47c06362678467eb67c39399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58cae8e450de92abf8b8912c7cdd75400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70dca94fbef30630f72704087dc1c5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e948a845b7b9427b5b010d59b4026c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196176b03be187210f95d8fd32bcc11403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453ed3a3d3f109990fce38229e773b9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b624b0de05d4d04d0b7041a1c3ab0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba4fffbd9ebc0291a68ef17c2bad90406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1b6739fa9c834fac5b8dfc8d847f2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d9049f9cc51bee8a75d1f6f1e35f5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097a4b8b3d767ed4908e65d102e17c7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68a4b2516528357c832effa987c317410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786ee66c3cfed2cbbca5259b96bf988411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b17e68d0e8808c723869cc7adff630412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6910d8bd68ab3087b924f7b4cedb64413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3a0de8e3023717d5c3b02cb94492d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62889645736dd723ce7d8d39a3223c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67d94c45ea8903e89706b5d9f0c647416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b6ce45d6e0ae839d814bfe3124b56417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e40bb2078dcbb883bb41c8a2bc648418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e58e45b202ec765f24c393a207a9c9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ceb0d5fd5b0746a0fa30d0169f5e60420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b17e7c9ceabc8e6b28ac82d7c1e5a3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f691da6e0cb876d202d35bf0eb31a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a702c67767caed4c0718129159a9757423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58591c5fbe019d689b26388371183dcd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c8673893dd007a5aba556c6d3c264425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e7f0da78a50de8eca4074f82ab6a7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e050f121f55d0a410004550cd1d3d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5855c50ee2b2dd6366748bc515ff79428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d5030a1151c8cb1928df5db11174c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b021abfe0d5785570fc2a787a0da1e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4516bb29e5727a3ec379be8e4d3704431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa774e9b60ded23e1fb0e95fcca04e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e034b80784e1cc27d562e9e5e5318433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283143a91e218f65144a21cbe4bd8040434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9ef86f6708109d1b35acb9b7ccf78435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4740b7f8875bdaab8e69671edd286436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6fdb5afed329d91353a39f86569d5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f817dbfab5326827698ba39ed3467438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7bfada9bf3848c4115bfb6491c9b0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee6268ac299a42a7f8f8e125ffae2a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ada0f333f334fadc77ccde28a3e39b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c48a3ba6a66a2042cd12f6967d2766442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a244c67db28557b7373a3e91b9a7b4b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974cd4e87453ce333e770d13afde2003444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9fc07568e3ba92e05e34705f78a55c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549364c25c10aa7e52f96a39a9c301c0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46b87d83f6e3485d73482406e6997e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506d655c828ca64e84776980dd2de05448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf2099540ab589b22cc63673702101449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cbc542e722bcae63bdff762c5ca323450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e338d967ca135d497568bf0f03ca19451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73774fb26dbf746dcc60810d89e6f3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e069f642ab36ff5acfb306fa98618c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e177a06c6dbc735cc4742cb92101e4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d169fe53c49f7e8536ebd4071e195455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749097453b72d745e0106811e9ac305c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2278a4497726517c6df54b83eb180f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165de7fe754f2fea53ff71e433c7cda458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6948d0b99ec8261f2172d81c89b18459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c875b2127592bf0917d03b4684322460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc29468a3a2d619130365d6ff71a5a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3e99a42d3e152027ae1d11d964dde462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788c8e1e840b61a2acb0de45f595503463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750aa40bcd2eaf7cdd4f35ab75bb99e3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb1e945b63ca5e5d48ae02be6be217465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aeb099d079c022baf92868a4a3383e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b5849763acc4c357d12dbd224e6a4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3ddb4f73261620c006ebf72e29a27468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687864e74a34ff3f903c67fdfa312453469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d4d3a2c556dd00a07907a4e595bc0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10fbe0c89e6921498075fb5708b692471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5051337fd88fb50eec43095005b43472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68f0ca8de37e9d56fd6f7afaee1d68473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b97e18a0442368562ad6a5efbda436474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef549f12b5cc154ea7a3a8afddf041a6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66776510e8a77de20b9c630457fb9e0e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83d6f9c0c8a9fc1cce989a32dc4240477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea919d175b87d09e4d4871a57a92a7e0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063c9442f59cab6d3a46c1b325c7615479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cfafd6248cedac1207b364c86cdfba480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46feb2912f9f795e49db86fc2451233b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669ed88922633ba4700f7fc9fadb0ec482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6054a853099eadc0b66a5efecfd84483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8604b5ea3810357c55d0f4f80cc3383484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e415413048fdb4823e37d767edf9cb3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587223b5ce677875e009c37c45ec0bf7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc728e4d9dc7a6e79a7d611f0a69205487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4fe51198daa505bc97adb6af251d13488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f77123c4b402ffc3c966121a00df5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217a49d0af91fee702f1ac40f4895cc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5125fe4c121c910cffa3bff1ca5b5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091306b1534255787195e327dbf98d5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c0103355b3934c4939e5e4118b2ad493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b9deaa3f91059bc239a504e7e2ef5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461a31c09399cbc6e5b701bee1658e6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84120b6bf7ee85d4a4d607274aa8d4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df313756a0cccd985a492c5712af6d7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca43e85e4f853e575f8930e69c5df6e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d8e55befffa9d84ba87c6aea22511499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ef04edcdbb0da5e38bca82c2fdbfb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87323b049920bb84d749360e816709501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e0a39ee18ff0cdb26e849dd2ae2ce502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98975ab575e7f8242812f4ba558d6287503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a57afe4762f6de670d063e18a4ad1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d283bd03562bb12e91aadc4a17042c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51beb7cfaaa89cad754433d8e7aed09506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1db2714ffbbc31e92152d01ff1376507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42605b547c369977caf5cd3c8299e78508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e748b35c2bcb4cdcbeeab45a6e9c81d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b09186f21ca25a7c490fe2444cbd1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b3bf1c5b1078f45d38387263fd8e8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d3eceda3d838ae802945903ccd095512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62d6b6ac265ba4ae6de1d63421cee1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36184a0e1ae0477b13a8fa4a8d75ea514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc06b58d846d87850fb0748a9c875b5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2772a34a80a9e76a0018c430bd6ea8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13136a72acc3c2627233b67ff979dc02517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271b5c3797a0dddf8281f98b8f241cd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd6b9a15f635fe837f6ca02d8799fb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3791b6136b2f0e24e31fd59f3d49d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b041a1a4a6758ec9d5ef8d44126a56521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d32b803aaac02e5a71617d594ea3ce522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3807f383c135b5f08b577901fd6d249523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da57e05d81db901ce4232b536aa5906524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0595e1204df692136da305f46065a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5b23d3dba48df71c9077aa31539f9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c54b609210ec3496fd91ec0d57087527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a69713af5c73e15fe4629a0eb54cd2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c94f941102624df5af9a5f5ad505e1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842680308a2edf8f912a4d9f74a1368530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8da4c1779d9e035568070f396f52d9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa83c2b0c05d733428ddcf8ec66043532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55fa4fefc2413dd94a89fe314a645c5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65407b8635cb974d75d228de139ae3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d38fc7e5ae6d9ba70e996ed7c79dbe535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c17a320ef7e8eaace5f3c66823fc3d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04a883690408424bd870dece10a104537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267491b3b255a1e6092ca740e85cc1c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e08e0eaa29aa2f23eb505423662924539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bebcace960e94253fc1b5957864bd84540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503227083a5924c2e89bad77deef990541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26fb7b1426f463b75c40e751f7faa71542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a47fcc3997cca61adc67d0dae80ff543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac24aef369ff018b95fd4c83b554ef544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8e982afb8050a4fb9c3512081d822545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46999d14c254e2d87f56c61c843743546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e81b373ac40d58ffd805f5e2c64095547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66f4e7a5061768a2c0258a69bf6b69548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1343ba2a77cb1253645c7048dff189549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2f5504a3a9e3603026bf421b639be550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc12e8cc9b3e1cc8317d6d10ad2dab551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb6ceba59614d486a582b816479505552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d315b0e58aba5208da2d4e855bfcbf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192baf6348bd8a88994f2049e9c3ed9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605bbc34fc4a31e9d289dc8cc8c66fa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6b8205fc2abce70ff792b2b1844d3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a150ebcea6f915e0405a6abd0d602557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb75cb6bb979c6d033f0ac10ad4ff5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943f2e0afcc379125f266edbed421c2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d47274e58fad93b63469beeb6a2c3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4bdcc25ae75619103291892c57af46561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e842d10abd464dbb253c493c9610f4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29268790c96b1a0989a6ed8679ef924563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46dd093ee178347a317dc6dfb709c5b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670f57ffabb0c608a50540b8d8ddbf3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dba16d089ab322efca938e2d45e6b1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b849aafd6b16fd64c8fe06abe56d9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511d468f15c8deba3bd4082e1d810cd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c54ee2db7af53dd44c1dd02fe1c046569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8328c0490b70f51e39aed4c2f6b2afb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0fcb3886b070dfeb42968e71dd4043571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c028c56ff141cb9f607f744973113b1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65148190bec7d62a6934d76b7d4e6b1c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0bcd367a069d57e33ddd54409c0ee574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76a4a9907ff66595040a0043801f50575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da97ed93638a42777534eca38dbc23576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8f71c52e54a88d750e91c0a796985577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88bb111284c0fc63c46e388f8bc6af578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d489a9b676cd25d755dfd1d5286ff1a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b514dd152663191cb2ab4bf2829b8e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc2b2975a31be434ad117e58f6608c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5d1307255e6d20bd9fb109ae65632582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e4bbc16f0063642ea18f7cefd4f36583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a1e977713d0b8665081f2ec9a5312584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f26f5bfc011a2a867087830d31e200585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc39b1c27a8e8a26b2e24f38ac75a3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62f148d38bba33f294b1fa95bddcd7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b277cb42d7622054112a613d70ab1f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70336048c711da50b0ad07616722ea589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6bafb6437e70f483de33ee3330bb2d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34973a80f9ba2fe1ba2f23d9cf9d563591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda86dc301f0a8621cdd0a2d1292ccc4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db71691a1497f31912ee4bc5266e4e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872cfd666ba9039e70fac3727b9e72df594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e00a6444e03e115119279bcff332e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf0e2b650e7dcf25223dea28307bee6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f52c80ff019e88722f9bb7ee158ef597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c790a56f1740be44514818c60501c04598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924edcae849f24b5f7b20f137b930bfc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404132f63df4d117dd39fa7bdab10cad600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6812ff481eee46d3f0418595cef9b01601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66317f7bf8a76d0b6a54b7c2c80ddfd0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07696c41bf81dfc4af75c846922d19603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576378be24ccc8ac32b009acdf66d6c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd769e27e93395cb145468e1fc29a1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbdd78a7014e4b226bb9f2c097fd29c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe0f506bfb8be2fc8dc63bc829d1da607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137613f84aa6f314e76b7a1c0bc7cc26608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe1560393c70529d0b000134887515609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544ece7e2673b6459e1c79d8cb9375b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d661ab7730a3c5a9281ff35a378058c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c32187f7b0666ccd791f34a913068612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c56bb9b2c3cb767672213ada070454613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71ccc9c5b7398537e88f39d52ad836614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7c09b60dc78923b90dad003240ced615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2b8bd29da35073735839083400db3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5058a1b49cb254820df6ef2d7b512617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed88980f6f77e3d116c5def17ab2571618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824359fd3fbc1097f761a19e543e85a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f06f77967034b1b6135060b4de612e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f9b8147ca8eeecef921bd5a90b05c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e3a6d32faeffb40542c1f7514250a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698ac3cc0dd445431c6e7b31267ef40623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f23b1b7d72423b69d97651fa240f74624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e0ee3f1e33ff23051fe1227c46182625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac119f38777e90badefa101a838ef3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed00ed6a664ed0ec447ba0ff4d010fe627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e938127d6103595e920836478a087628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c66edb82d0afdd4b404bd14c1e448629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86beb7f67006966278000626f4c4333630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ccc2979150ff4ca6add8d6f7faf914631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8a664723a0e66636fca4661e462fc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f3a4f7e463f71d0ff77381e3523f7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce713397a8b92c32386ed1a85f49aff4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf77abd7b0d0f4ef8a1548c556323e61635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f6f7eea6075c52edcd0d2cff209f5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcab8292bc0f22296f0943cd679a3fd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf4721619352eb175d4104dc188147638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1a62512e238f5d2db53809a256d0b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52cc0cc8bbaff74a8089352f1944bf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf13ecd3fbf858474ca7b869cf3bc60641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf630693e72ff97dc8cc6cb80b48ae4a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831dcb0f105ed8d57b0fb594147d60f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167fa5634b9cdea95aaba35949b5e1b0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110055de25a8abd6a680e4cc4aa7a80645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd8a972ecb3eda13039e9e2296808a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c185481690e68c3c4abb7a04147de5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c48f6acbd324bb62f16bd01da6bedd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5f926b267a11ef211c0a0f8e24ba4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6203ffd28719492899f49e470898843650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5d5c23d46117ccdf16a76293c2263651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba27005b3ae733fe3677441d178d9a1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ad8923f434c84e8977c3d486fb7e9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6adcc21597a79122402daffbfe4da654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e069427f4630176e997b64aa90337655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f110679f96c724b033dbc147ff9c827656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf020e20f5f3480ed6b9e87e87ecc4a4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95151a99bd02b991f6d35304eca9dd11658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d108d240b545a37ce36454e6201d2a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51dee339f56d3d4b9ef1d4f33807062660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ef78c3d6a30a68d0addac90d7e550661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec9339b54f99318c1bc7d5ab2c1ae1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05231e6422aeb416fd73f90ccfb302cb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb6bb1453daf36b404464c48e6cdbc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796795a5b9e14395368dfe4330b0802d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1f451a50db4b5565eb365489678b5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577638326643fc9f7d026f8bc70466e9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a41bca500a7e0040cb645919b8613c8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe18b3415a58fce303e7cdb9d20ffb8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6df1709c3b3e6cd3e7261772bb12a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96cdcfd7b238bc3aff7e208a95bc26671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75a39443833c20185535918520d5a2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711e96ecec2b263cf3f780860411609673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6cdd4c5e6f47367e0a681587aa6b7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825afa17bb933b65d309fcf35efe20f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168a317b1ff370186d9458b9b8242af676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d0bcaf82b290d63a19bb9f1a4fbb1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532b73d465ee7b6f3986ea64d526061678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f2b6bc250886d471ba86142c1881b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342a5d9fdae566271666b9bccbc062d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ae068fe9db21ca4516e95ec2f8249681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0bbcc8ab933b66d86436d9f9bd7965682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336bae70d9b89b97fd6515ccbae7104683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c78c3ecf821cbeab445422af8e58985684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1852a974d3ebf4922193e1317a87d0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04ffd031320ef080c8c2ffd82f116b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559b82c694d65e7b3d804b73f354164687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878aa2e6447e6be60c532c02febf19e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799e7b009f9030475147aeb78e2d0fe689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5d7aacde2ab219d706abce65c876f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1a7f866717de62d5ce4eef1d2e426691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a9a027af254876c1b89c497dc065c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51bd0840fa8e39b12cc06ec580db61693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa6dcf0fc74dcf3df4dcb5f4e9f78f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd6d2991a528a624ca884b0f895f43695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa3a44f84b7d0102d2e9f393558b3a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce5db99fda85503b7458745e2ef1c6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf7b8166513e9309ebbcdea140158a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3085a603f6218bb83d6bcb19f62fa9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e7fc5db6448f6fbbbb764c7dc88b9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2cdd06e48b752b0dd477cff08f6064701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156606b46a73d8d520bd97a64d022ba702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ffa21b8b14d743d4c493147fb0837703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9302ce3d4420d009cd659444a40ed8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f5577929781437669e7e425d489f2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6ef594682767e93977e58b34a5799706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774fb269912e8585338ba5b4fe8350a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b51e67f60e84efa6279f582b6652f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32ed69e1d4534489745635dd44ec7c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596fd6ad3efc14d140c3f10bc2801db710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec7384b801b802133a517e813a653a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba85cb46fe851ebbd1cb648048e239f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b5ce01a5f65c322ac6e12dc76b63e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ff50d409de1696d9f01b25224793b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677939107217274248737276962f420715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7cb866a4b1fe3be5beb80947dfc63716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f459668fd37586db9b2b4631aed9c2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b9825358f18cf665b6a450063c925718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b120998e3021a276cc4a181524cdf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e93461e31ba9055b2595db74264dc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d63ba99d9732340dde7bd701d938e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b50d924b9342ab4cef9ba716b5dd77722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca25f7db007e51554bf2888d0283b8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133d2f968c218efa8479ef85187a13a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393675b4fb3059d1934b6ea2615eedbd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db06a9393cd736775aaa419e08ab4d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e112761496fbd57cd61b452ab63380727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd03ea042c959a3217617cde73b6a46728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259b0e66f3c74feeed06facbdcf6348729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad4d76c49f490dbd9b38c880520544730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a934b92f2a707d6b6ba4fe04c71a2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f20c028d342609200b58c3d4f5596732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291d1cbf9a10a51e32e7594db589c4b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91fd28f8fd9bb63e8a33fa31ff47ceb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c3f42630a4a264cde31974b1731df735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb7f72d0ef37db98ebb36991d3aeef736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ad53641ec8e22e40e78044606194e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cea01ee05b43d9f37ad4f5b7491bd0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95f3b8fdde1f0c51efdc381a0ba15c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe6ef60c60830867b76416cc80b07a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06485b2c8a2efdba5621ef7db47b6f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400002aefd6c2d31342d09df2999350742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411a365113c5bd402d6160ad039e4d4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b970160abd961b51052cd9f6279b998744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1d9c2d6eb4e86f0e5b7b8f9c128b4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd5299ee787c7c3af1bcb4704d6b91746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511615d4d5d3bd56e346a0b750abef89747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05426b9c1b0edf437e1599b6ddd850fa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f288bdc88d659111ba3e91fece4dac3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6c6d9ddbd5a989e31c1331906847c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ab358fd02000cb75fe031068c5125751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a15d581724d67c1013e147fc4ebfdc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53bb941a55bcb5e6aabd1bfcc82b93753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e77cda74bcac58249e775bbe9b952e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63709e80af609e423458fae185e32812755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c2002e71e6b283c726c21351fd631756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034bec57e40598681dcf1a9eb6112762757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c926df97f5e1a862c62a4ea30f61b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b4a491ff17e361db37b28c0377211759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6737762155a1eb02a1d34e48f42c0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670296cf325cd2c51afeacad10dce284761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6b03f9d02bfdfd7cd935d7dba2bf7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74153cefa481fcfb1a99df548f0f622b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1dc4a6a2c044ef34fbea5062dc9c4a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066110d6f9daf634263f13eeb240f89e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8241e26cba45c22ff34c34a86c7ba766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46161367b8150586f54f9cbba006df6767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef594d9c6cde57935b5f0ba458ddf0a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631faf36297939eb4193423951ad04e8769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b43de92e3eda9952825186504fad5770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66216797327e09ace45e08ff591776e2771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f595de3f980392b4f03bbc723a92914772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9203ae79e03fcc3c20b90d42d456e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff6ce9d28409a9893baf2492650e38774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70457abb7af648cf55bced1067c05cfb775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92595425569a123392b90063d0b48f47776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396371cbb474209d803f9ea8d47ded20777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0c7d02674df378d07fe3f083b91a7778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72465575138fbac09888f3b90df7f05779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f689adfc101aba02c8f3b592d2a5b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e784ae976875759c249540a2f44fa781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318e3e2dacbb73965cd33a76e93cc1b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b877b52551ae9c2534bc583bad85586783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518810cf1008eaa28b9a09c41da4ba9f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30a77b75057443c03b0ff930eda9d5785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd812b394ddc4e7f6c9550cffa3cebb3786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd6fd60a5feb24952eb76582e1df0b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a723be6bc0aa2b5c4a64d4221d0a70788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e758fc786df6de5de7e18204c5258c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231da80b234cb3e8d16c3f1dcd0ff0e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf77d632e5953add90f894c51fc361791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194447c3001e374329ad4a13aa558bd0792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac46fcd93d485a2d2fb15afcfc88e81793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949cadec8e391163f18c7e19b69f160b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efea76cca48ac92f7437774b6d8355a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6e0bd55bb5f36f91fca96b8f52eac796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf2db23306be22e1a298eeb087aff9797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816267735c554c90d1ae71c573895ea6798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7a431df3cea82a9331a0a5d744990799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a880eac257162a80aeda86f941d30af800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab3a7bd4566fb444e6f3897b8f0193801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52808b2c599d414c578e8ee2093b82b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e072fe1e0c9bcc655bd1a587be86ffc803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de498ed7ca904917336a9b41a0baaa94804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea5f65f1ee7bc6bbe9fd7b3cb4ddeb805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e5d5f75a2af0dfaacb6461c6f2b17806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c6b3c3904dcc32e4c2fbdebc98fd6807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be04c7626062f6227d00d292f40a330808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab511e446dc9cfa75463adfcc3e47f7809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6350f9a65283dbd1644911b4bb4a0810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439adbf5e25da862a6d7cadfd93ea5f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83d88ac4ee11b07127ba912ce88c7e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6ccf0096e982880d603382e9fb9ad813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b784489eaa2993acd34c55646d868814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9dfc24349cb59e574147e302d3ba58815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468fa114c495b7bbbdc8c1a84b2192e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6460a4d3c1592b4a4ce2b560165ee2817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6122081c371b320fe17aba214fd6750818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606c7d1b6176e76fdf45fd0b5d5202f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808c48811257abf3cb6bd3d0092afd9820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa571c474ea9c8ae25b5ee5c4d18f0b821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62ac57af9adb1389517b89453a08e6822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d0d0b40af548b7525d800fb043070823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8635fdf8a00aa198823d3408022cb77824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e84dc604d6e057b09b2c5c1f16608825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850dda19e917221d29cda01f40253bc826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ce509e0c348e8bdee6032bbde3c4b827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8708367774879ef1e7c91a9f52c2d46828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65384a988381ca4c50ddd93372bfd751829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5690f2d0f72db1cabec546f99a3b56830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42f830656298f839e8affbcf271632831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88f235d6d488ca7701e9c4e82248a2832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40499e6903a598ba4b4fc7e836212470833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339c249452911d1006a44c58e23a2d8834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cde0eaca37d17e3194be0eae67478b835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531deefa605a1fca2831ade5c2da24e836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19e783ef6b43fbfd53264367f2771e837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79e24837415aa60d39715bee704dcf838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c9823e5e483a8bf5a5c8acd7fee8e839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e83246fb988328f8f118c95fb17bc840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1465fda12c1cb97ac11622b3fd2ca0841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c60f1cb6ee84b65fc6a1b8fcd562b842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d938948d3832c183aa9038c2cec524843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018734498df28e96fe6cde20571c8c9844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a9dc0943bb9ed17a49970e01eb295845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c52a63b5756340b2ebebae7aa95bd846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff9c060336015776a4c796a853ac3b847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c707e3f6a0c22dca5f1240aa8375b848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437548b3dc6cc2ae77f78a06e11f2b1849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79882866cfc9bc6c5c3a63220d4ddff8850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360e0a84912cdcc3941d56f9b69a451851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a931966cf417f22a3041dfc3a478ee852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662cdf5a9297ab2b2c7a4cf55f74995853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42c9930049e5dc9c4d41d5924dd6ca854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297135313b3e810ae76a9dae5288d75c855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28b6955f24e52088f2d7427e508157856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57683cb444007d28fe4e048740072752857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73841caae0ffb0f7ed301603d968efe858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8abf64ed1d307adcdc18e7e44b404859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9d9d9f4ad11e0b6e65f899330ce36860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc099e91f5e3f0f161007a276c37749861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a4fb64d6b4ee47b1012828456b7fc862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c0de3f9023227770f5645e955d7d0863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbddc37351316f1ff41433a7d8e9288b864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065b0271cd93995acc26ca580be3b51865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da21181f41fd8b4bfbafa9e67616c59866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ecbd6c5a64969a77636f1cf3d03425867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9842a9864e55df82a8053a433e1b218868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e3d185abc2f9e185426b8e9459ae1869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbcaf0e7309eca5ef5a6d24e093ca3c870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ace2396298404e1c69ce36372b7047871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9963ad715968b4e838f4eb89b049d4872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195708170dd4f042d1052ca2ab6f2e6873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327931f6effb0b088fb39de2ef03cc7c874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de813418c26c0155a77d380fcbd4c5875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66831cf9bf9b64f0a2689e57d4b8932f876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53e18d2b148421cfb9cd8d89875a2e877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d84b2ff8cdb853cf2122ed153f2856878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5ff574ca46f408a91dcb6b305f11e879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685eb4a799f4c493d84edace2935e8a880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749610d24dfd4e440afb9e907f82ff92881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa877247b71fc39f9830932478fc4a3a882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234bed1aaab80ba5c08a5270382fe66e883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c63a8440ba62ded412736bfdffc23884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236ae58c69f717c564e5d0b8a46d763885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46b535b654a384d75009f7baafc426886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536cceb7ca8d6c3d1878f6ce316f2a5e887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98ed02dc3ca07eb340fdba5727b705888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475b5be65642143dbcae0d095384f39889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67091c426cff8648872982824eb02abf890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c9387eba7ffd486cbdaa716dbaab6891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f050263a2ca2257aa8c698839ad7e892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ccc72ae73d920a735b4a78dab3d2d893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693c62820f9a9ff3fd3c373baaeae3c894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046e6cbdf1ec04e9e931c4646972a6f895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe0bbfa8b882ecd584c945b9951b82896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be006aea8c1a45aa2862995dda5c0c14897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e068d0e97b2813058d9210568d155898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e960823878beebeafb13bb196906f899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c91a0bf11cb653cc45244886cca3b900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644cf35315f1b23f8622021705b36e40901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f894b91a4d1445cf2df45c92133f9140902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468bddfeffca9c262d6195893a9918bc903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0706e0f8f115f14ed09d222f814f5904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72094ee8436b9c0fd318f0de0ffa89905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c5ba189a0249df79963f2a33d8901906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e71ffe7551fcf328524639b64640d907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8e080b5ab910aaab372d2e4110cc7908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3baa8a1a12b3a2c3d7133fbddc69194909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad292741abd15ec80ddc66e091266155910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1bd28a229f24a88412f1225e9c09b911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c3f4b95dfc2c33a8c442f155b9dfc912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada6f9e4c63dae8bb0ca635cfed1284913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14928b4196c731cb63023467f2517bd6914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a853e4fcb5e18ab543196d0a2d6ad915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3a93371d9b362ff09ddcd904c4c6d916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dcf749d8186873bdf85730b9bd7d36917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7cdbb666d5b33dd0d552369dff50a3918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3a641de8d912593f69c108678d360919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f9840757b11ae9d827c6c63ac81ff920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d251c74aa25bdacf2f1e82dd0dadf921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e2c3e409dda5f0dae957f93171019922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c793c4784f29b63acedd235aa3eed923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f410b7999f4c4541652dfe43e8ab3924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a1a92fca32506e65bb2e4c71c3df4925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17763b52b72743da48a44ecefd61fe926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ac767251dd941784633235601beea927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f277d9a390185ef0ed8732e9e0628928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65132da6031d81ae70a1e8c9e1036a929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc533d31a3f8cf5dbcfb2af357bf303e930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081bbec304b09ba9b3401452d5c267d931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201815f7b382ecd56e43accd9b2c93f932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ce7e9e6901c23271f3f124671fedc933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484365d828cfc02acd4493b6e3ef474934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc71dcd2f5beb2e78f368efec6b9ce935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60560912465144817d1642428df17697936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92963c5170fd59fa2c2c59b1447fe1ab937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c3a592451d7d96771c6e41e33ca93938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2de35e93d568bc40bbcb553c0fd0a939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e53a7b017b9871de3d86f5a9cd42c940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c5202f01f6043daee0ac04393f7d3941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f48e02345b3b76378192b34c0c85bf942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f7250b476f4db25bdb3f67de735c7943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef4876fc26fb6cc4b14a1d8fdf16c8944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a2cd5f4c8dad7711e00e62cddf499945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491c59b6b5d7c32e55792d14f32c393946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5180c7d30116177aa61121c630974e8947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947fb3c9a2d7da4ab0aa163a56c3d9b4948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c628b4493f6fed7af8af4e8b85aa1949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4be24c12f54ad40b8fbfc9a03c62d950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031298499f230ef125f85c0dd75c959951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8097893c77464f27889d2320a715a952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957f01d27190fe33fb64ba72602df50953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ce632ffdb7076033598d2b70bb4cc954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4179223f30789359588aeea8fdde967955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a5919aa2b1c7a84d7c9417d5601c3956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c35ba7a2c1a0a44831a67e0b0b02d957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c47038d5b2515ed199c32971dac029958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54ad303dcadf4572edab6f1cd82fb1959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fbe7a495ba5bdbe147668c22108f98960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184f30e7a6dbe08712bce22b62dca70961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165d931c9d9d3fb69edb85a61fbcb43962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25d77d63890b34346e082993a241d8963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9b32967f60e28acbc324ffed251a9964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d721938ea2e4f679fc88460643a71965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170c9130522bf6ac34720368076f435966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7b9c4067ab0fb8dbcc281dd42f361967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7016866c62af5f4f84ba6fd7c9aa2d0968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee087071ca1df7276fd192599da620e969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2d4c2652d5f5313673019c5eb5775970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322b884ac98add89e04ef213c258331971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33985bda325394e26d70c7e90fd39d3e972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a702a06e184171260d953e1322cba973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3986e1f9c3063288fc931ba44ff83a974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe08de8aad13af13e383b11422656b975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c109394f154664d4b86f1998784c6a976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0f61ce27da56dc573a966b08d6068977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc73b197ccdd6737919859740ba5b3978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15226d0dbd66294b502dde1f29d812e7979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0963591bc291313439ec2fe2e4514980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a474816fee274429143a61b3e9bd06fd981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71eab80b5bf976b3ffec95bfef32f11982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ae965b883c4645f97c40777c349d0983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a342ef08cfc7eab46d4ab6d0ac643984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b8e6e3fbee4e71adc211b25dd1c3b985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8276bcd6f774fd7b491321c071ade986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb3f3d60fe5c465234589264ec7837c987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1c4b7139daa39e65a70c53c5fee49988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fcbe3f13a8ad6d248e4fd57d1f9e9e989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc20aba8dc2099a3afba4da178cfc0990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b525aabfdec69f99bccea3ecdb97f991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463d7436a4ac254539cf839daccf164992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244fce8f1b84d7cf41479b90ef1c922993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac37af7af5b69770886117da2a067fc994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf88e91824541ef0d4ce0029547853995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67ebad5b4f392a1cff284fe1c887ab996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b7b556b0d733d67329744d5e066e6997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132dff0d57ac39582d92b3df4daf9212998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc7795d8ddd792da755373bde452741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21121ea8429dfce5463f170b23cf13a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4083a9e8cad5d6dc1067c280bbbd043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ef7bfc82d7a26bea68eff2e7d18214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176b593fc8b30b28ece86a401c5e72b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84bd980515fc96c3866819f8d894ab26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630dd07635c44e3b1f9c92e8f0e030d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257ce915248b554b5eb3eba651217958.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d594468413910c6b1652f4a37ce7ff19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65754dd7ad442cf45c9c5c8b0aaa42e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de2216baad681053f9abc99e061a6111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf9903b8e3ecbeb5b3a89b20ba317c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461cb4b3f682fb237025b7c3dcda31613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0805152345baa3ccb76c431e6fafc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9cc4b6e27b656abc84a147950f324715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366218d78b61e6a2024eb0fa2c8e9ad216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81c0f8bf3c40636487dbe4a474a01817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ebf7f7fb97700105e851594c545d7918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a65709a490c12f471bb42a3e2beda119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038b59a05c6d273e90d6ee563af966720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8670322d26c496e04832ace891e1d521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7b897e40bfd20571830c68029535422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611d15eb56571a937c549245252612423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6e312614d5911ae229696595e771124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a175b846be53a39476077206548a76425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45711a37df90809f689b3176d63b6eb626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0639b238acd06ae61424a983f15b927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1922d69110d0aeeb8ba41d500f2b6c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62ab9e5d63ac8a4ece225d4f8ff18929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4de034bdabe9a8523da8056ff30b930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf640f139890a59aad3912159461c7f031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059d0a8cb2d83ebee88eafa8b7682d932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed91b1859b1c66bf603b9992167163c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6831b2b5b67554f64fed8ecbe4ed0934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9618bc92dc5de4e28372976c22b08f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e21fa1b4043aa3016ef8fdae43c9fb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b63c03b2b1fd05acb813da7d01ee537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ff807a90edaefe243c870ad4c29fe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e5eb737acf578efc018a73dc5247639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e73a5041e2a124077b41983a841cb840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc0a95c73f4202cb48b0ee438d398a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ea5c3db136397551dde77025e86cb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10251819af962a3016da1a4307a3cf4c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29bfd7714f8b23556fbbfc762b900cb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34deadcc7186af0933a43667a70c881145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2146a3ef99b2c5f49f7acbeed53c0a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed565eebc87657aff4d4e056a5eb1847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b5fbac48087c50f39efb71638143f448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936eeaeb8f51b7ab2e54d028d1a80c849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb62bdd65135b1aa21397613b45f2250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1dc3c4f891e3eb4bb7e99672630e751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a2bc7a601ce6bccdbce96646808d652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d656a1437d6bf7c8a64550ab956f11e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ec209ab05500733d729841a9aba3154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97144b4197fa0d53850fd701ab4ae655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b81a65d92f3eb309ba681084619fa956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1144bcbbb9eb18d1b5b042d3f30d36c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e125247fde20f386140d9ee3b5371c658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5832fc76fdf97a6d0ce9a20d5626859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336894c50ddc5dc18fb66215cbe6722e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4a2b9f53c3415f8e83ca3f9a59d0b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4c516c03394f848816214a038f6bf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48870c2784d752ee12367a9e04f833663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f6d61df36b37124291b1b41732d8764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1f374bf2b9c6ec7bb8015b222341365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023ab132468f259c4633a994f57417266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da5e8716f81a418b50cb5ae4bb705367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c25be1d8eec428f7229dcdef07edef68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132cbf76672895f999e9f57c4e182c969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e198e0b510e778eb2eb780e95481970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef784adff5d3b45e9f0ef56b6327919c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b148a44c66c4eac70aa7d261c4917b372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee7b6384b414480ef0ee1fdd3b3f3473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb1ccfece0259013c490d3906d768074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474099a0906229369bd380628ddb0ef175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071abd2f8b9a005d3de2e92f7700f7576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ecf0ad8661c9005ac58065383e045d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b0c0477f9bf18ab756998f7dcca2078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323245c07d7e46cd0262f2c389b768fb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12bfd7ac091437dfdf44852956d2d4e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb821325e138ee57725fc7c06f192a681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61541a3b2d521b60e16d9757f3ab8fe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b4131f00d9e1fe9e85aac5a2ffa0483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7908953257babecabada5e4cda3c9884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542dc73ffce07554bb5710c0a68f73485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b636308c73745c1304f83958f8a03c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0e4d8eeb11da04076ad5341f7ef1387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3cfc77f6e68c55c235173609613ea388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dfc4053390d0c09f0235025e9d151789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3dde33be0da413039e657c0fd43ab90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d87add1815981d1eebf52038ccc8e891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee141459c5b0ca59f6a4b4d3b52400492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a59a526834aeaa226788d47bf9d02693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526347ade806e7389ed8b5b3662add3f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf22ae7a2f4b231cdda48d1ce4094b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4c2c61b27dd753e14bb740d0c724d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52bbb23ab3a3e632ce55b5fb6bd957997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498706f626a647ac97758d1837f863ad98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15131cf246506922ffd9d958d69724e799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e9d0181e775faff7eecab2543dcb0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a99bf8c5537883c8554123fcacc25101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b88e3dabb0f35f0c7796c6625a49b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba8fb903c3a42554a57717112258f1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34687b236c7371d64540a94906e98f5a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6eba411e7da629a1c8fb1290fcc4ff105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f586be613228a098a607102eb7bfac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae7c4597207b5018459dc645d6580d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d143ceb520dbe5d35680c8d889f043108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a757f5c578010767d278b9a57f94356109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681453a97c6209686825b285d8e364c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7e9e745597f1ccc32e9ed0bc810fa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5cf6ca030c83de0d14f5921fc4c54112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b58b1b0ba0cada70974421d14c2ec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004f8ae30bf777cd5a19322499bdc3c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99878a25244c49530d55323d97708414115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52966e7e61af4edd5046f1b64885605116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ea9e4dd5178772338fb6ba96358cb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a36d2991b4fe96af4d8c18cd2cdf0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636d1ee1e7a7d61f57022e98beabe89119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244692c5f5ad3697b88ac47667542148120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01b3b3bb68ef605dd1b480bb838565121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cecef653f8d3ef6ae9d7974c019397122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869cf60eeddc35e2496dad806e0ef264123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c44731729c4b7847cb5b9cbd5d5ade124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9e975bf36d94f31c88db16f3576cb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522e44f7d90b0d2acff0761315fc80c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26139865e9370e2ec3debafa38f8880127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124361d9a206e3a716a56fb567b003f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c0307ae1d8c6c48b379ff27a6bead129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54100cf366c71c7996b327806b0d57f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f119441fba36195a59c9bfe143c58eb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571d20a96340f4ac998c2eb170eec16132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9bb7f286579a41b8f73247dbab1b6b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf77e2578a01698c45195bb20e071684134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea5f7c9faf13bbe99ff6c4c6cd276c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1c0ea59e8520804bd02a9e4e21b74136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963fb06be1ea1767194183b6f37db91137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a812e9f6eba283a604e007969658eb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed1c470da1bc565e82fdc31b09f10f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01892d7e57eb9cdc1d0202a0109ed744140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8066488250b2a89b792a3646d8d5be141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1d2f3121dd9882e0696e2b2f3f94b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a599db23c417006601d099418937d9d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852dc603c8e7d67b261021a0d54c1ac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a51342ce97b1a8a016b21481c2819145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be4a17a1040992ef5eb1383066e3ed146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7851a30f40a05a7fcbb538240cc857b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7848eb21f261ddcfd8ba537417238148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab55edf86934a887d68322f5803ea10149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee293197c7453a2fcb433ca8e3daf0e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68006367920275be4632fbf8ca56e4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310384eafdf3ea5e669f42d8cf62ee3c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4247e7f91ca6129f68e7eb0135a027f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98e178f38c33ccc7d14b10fc580e44154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b24bf9834c57c148753bff446c782155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852389c75c6ce922a7a9b2191934e03a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88885bc525901bd620eba6ef3f6e2a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633efe3f29f094f5f9da3c99a5e3b4f1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed542b7aae6a722cbb988382bb4ea48c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81021c864f9935d6b0a91ebc321d811d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118ba8ff1462f2c8e40ead8f2e81642161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82bbc60c01eb4f1f886fc097a57d0d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b12d369821737f331158fa4a0816d7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd451d1a7dc88450394af47ad77019164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2cfc4b3610860980afbf644b0e778a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2c8f735c96dbd22c57b86a95994d9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290074072ff06d04b11385e83353c7d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac611769ce7a82c9992aeac2ee58225168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3b6d2c868b7fb13d223358a1904e2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adcc14298c8b993c91ddd0991933ed2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7556cc70e82817360ab654729c654d5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c341303fed2256a001041af0b02253172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49320958258c86f8da1469c822d5173173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89465bf403b10a79a353ceb373731eaf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e05336d0e677f015dd8e833019a60a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07d9ae35106a47c5e69416205aeb96176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e396e118b094338b957239c2c978ab177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431495e808397fb50471a52ff5e4f4d5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d609c9672ad60931239c4d840abda6d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad624ae89c018f8335e2f66cb93bab18180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71646272df444fcf33bb187a52cf2863181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4748625ba6c635a6e6a41fe2d289df182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37beddfaffd556abe7d2492d7784e75183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ff739db174e3ff699d8a48d868188184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1754df134bf7a6ea4fd91471af8aeb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9811a8e9d8bd41bf9bece3c93fa1ca6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d03e37517e6427d092c14868f053f4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9adb6f25a5eb147ba3fe3024dca26ae188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d1b960a2070d6cbadb33ed0496cbd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9d9c6acc9faf305715879ab207715190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e81bf11e7c58d7efbddff71adfd738191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46324b231ebe23d2d8eaa29cd797dd05192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dabd013deff87dbdfdc5457c047c15193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952ca90b5ee4e0bebb24159791f6e2b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce3a5f20b603a6181b15a1bd41b771195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41b2d2ef6bdc515350e2609d0ca35e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf51cb00f8a6f9a75b86dce2f336e0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5729984f5148780fbcbce394490ed198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92b1b723ad9d6966158e81548e52b8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86cb1799a0694768d4ce30c699347c1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0386a7528690dbfc15fcfe73dffd3ac201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265121351e92e962763b7dd9f95b288202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ce639b0460f6fdd20f39aa2779719203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e07ab648c32c9644c5b25d24a80c1c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808b7186af901ecaf2febd87fc6bc69205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e7002b23f899dd98ede4da95df8f4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8fccd104340a4063339095c0410c03207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908bafecbd914cc1d60feccd1e1d40f7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66beb9415c94b7c972251f0f920a5d89209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1b69032ca94a2327275289512b5f9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085ecbced2bfe2563bfa3b25e6fec6f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e143fa2709147d12a20d52c0ad249212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774886c0b024c99e8eb136e30a106a2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0aa1c0410add8e29fcb8e3291a19d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa26cb13c0f725f9e9cfc636e34fc2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab9d6e0cd86f13ed1eb31e722af7e8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795f8b3a8097b6fa3192b7f8a3c29a2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cafdf44dd92cb37bce5a70dc568f0b5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25d87f723a0e97d234c996ed22489c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b132272e7207a4e3ad9d6fda95e1d3a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164d8c9cf0b55de142555b77307a1bf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36e704c9b2ea959fc19103e7f962e4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c8d8d0be5722b98feced9d8cefa79223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7bf9d42215363fc154ee6375ac29a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154ab78791cdec309b87b0d6db5f489225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2fe85f23f18c4bea14b128682f2e1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab7220211e55083f09087fbd4ede55227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ced1ce7a1d300655b197b7487a31e7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743962ab72b6c9db20520862ae92ad1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff860d0ec68782050911fc7601498f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6196e80d6910614f45fe14efc70a8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5071a9c91a904602916d40c230cb88232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a0fbfcf8ea72ea3572263e1fa65ee233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa92bf4529ddca7febb49a61f5cf30234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e9a4443635aa89edb2a82bdfde0e2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c341a9e7ebd8ccf9b348a5ca6a51c81236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf17c53391e2ba6cdb65d708a3712af237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9aebd1b775f2cbe82ada45ae65b13238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6f94a9d51fa450666d60a42571ca8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833a2e99d6612be5a6df43f2f829dc8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49212b0cf44d3301866c79643c0c3734241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026399e8ebf0d966f0b18f87297da70242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279586b6522a3ace0b1918704e6620e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f74763184f9182148a54c440e48920244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c0e3f3c1be6d804e825fbf63ea185245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a9de509a4ef892483441323ee001d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265963bba2600599a8f9fde8c400ff7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6df27e81876104e5870b2bc0022224248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb840e7573a74719966ef7d85df9ece249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3618e79682bd970adbdc0dad1bf0f3fd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9f1b19fd93cdfcb82845d63af0905251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933eccff57420e4a79d07252b40a13a3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dacb755a9d6b4162249525fbd954d63253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5f95b15c3d6e21e650f61513f91ff254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebae519a44d4b211c8b65e293fd0c1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11342d2c7ca452ec4a05375f45efd8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59affee50157e10449e7a26f56fe8c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777acabadd9e1d044e81c42d7b32837258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0714e31716d26bf4d174bf6498303f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e850b7f179dde1c050b9fdfa08b6c9b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5934c3522e7d2b04dfa34314d8586a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4be895d7de5451d375b8ebd99bf110262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe54da11658949ce793b993e854523263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b31e4a586105cd2982bec2126925a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d45092d6c199c185eef25c00f3d5b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58fc0c2fb7868d8a6a43feb82617c2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d72e9e9f4c201d27876369aae3e7a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de817fa91da38e6101a0fee6a44cfae4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda1e63c27e220fd98f28bab67f411e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57090378f55f0bc7710a9792682ed255270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296d7b81d436ee3e09b14cdb4dcf704271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d7ae13ac918987df7a2e360f3b2fd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c4d86303b4eb0f2c361845f184727273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327d981136c23cdfa1b3db0be39c71e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7533fead1caf94e822e3848a81f5e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b10e28a9bc70b34a694a706e9808d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82145d113b2f362a450c6d2bc3a47f2a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064508d25974e1304ad1ae3e2c10b3f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80133c5fc1ccbeff601fb6524c8d9b77279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c251208b58cd26d2149a98743e9076b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e37dde5567b4eafcac3cac548bd3df281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93791811173cd0e7551c939d1667e3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb333aa2931fcc7266dbc07fc51ebbe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec0007e12e8c84740201c4c6d5c49a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb8acd5b52f6257e2c275e4f77a436285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b0d1def1bfcb23dbf0f412f342409286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db677a19fadbf62fc312d28c3f5e32f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefcb745ce7be1e96e7cda22260515e4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253683a51016358e8983b5a96f8ce61289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62d7d7af1c3446a774481f4ef5ff58290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73610571e15cada6efede4fe387fe04f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90672d4d7f5dbcb22f4d24135d05236c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85d307b400081e792b8632aecacbfc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8a9354cfa2fe237959bdd283b4e97294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f410ca009d04906ae403d273e0c1c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160fe4d746c6623b3cc4d278ae6b9d26296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194304dceae71f7702e0d5349f81af48297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762ce8c7496d549bf416ef6d57b5369298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec1a4408b55a26c8bbc3500e4f66c4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef79005123ba220581f1a4f3dfbc4a3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949c72b125323f272f6f409a41e9c1d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce5cad69040508a65ec4d506e61050302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b9bfe63b45e5450b6ea81b9529fbe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def0989bd9c02b53653eb3fd5be88ac304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf6411de7c0b777c7d3920049ea895305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78852f6a239d5b42031c9c7f06551c8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3713e1661f9ae59cd092523a9ca58307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3acb4117836e38292b50bfaa1b71b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8431d26b43c170cc057d50c73c7b9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62dfda1b50a2ed7a17f3070c9150472310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e32d6525ee610f87bf9f0fc8367c53311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9cc0e266e19fc71bc7ae2d9caa1fb7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8d062c7f190637e87bff9622081fb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3a620b4f0780bf10d5a37cce70af6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae41d53be6f109f276c088ac6b1e12315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab667b8c3f41c344fd960ebb81165d7f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942557afc1b37cdbf0b43d7b67408bb0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095eca2ec669f701cfc057c19949c8f4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00733a90b6c6af53f3a62b2b5dd0e75c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83039309755d42abd032bdfc070cd5c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e1499f1e32696d0924af4e2fbb982321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23606e21180b79721614463e1053eb6b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd7bec8c6112b16067cea7a69f1704323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360a6aa5bfc39bc0a989a6b98f3f9ea324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b74db0afe6e1aca9a6538837257a7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70e543697d9340d0c7db38415af364326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45fada77fd2117040f24584446fdbf1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11597ae412b2eb19de9836944b5f17e8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098fa85e37d59bce3f2a0a2deee6bfc5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc616c29ba57bd5cd52271c7766bcd93330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af8c88e1aad075884b91d02162bdb6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80bfc6aecd339427a5003379dd22e0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ff055a141dcc02f1dfde1ab41cf59333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff79f4f3502a0ff17b4617401cd001334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44978d682cae54ce1f9b1c9e3bda8a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79267fb1902b977414d4c5241330f9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a42790ae30fcea71dc66196151cf3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a1d5136c7087ea7b5ac484f25e3eb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd99989bd0a783b99f231793dd570a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec51e9f52162a1993bd7514659793a7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1c027fe4a1bc52c2f83d9f9e84649341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9ad0cb3fac51ab913426a91c9a9e5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31495d82836d20fd2d4c7b623a37d5d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eecb7709904dac066f3d25bc76f335344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab035367c5b69bdd1e1025694c9edd3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e5d9984608a2de6246e81e692aa5b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d70a3c1733a10642a2ab5253536a9a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26756041ab79c3f4ca6dbe1a663eac348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2aaa82c8a066bad19d4acf281a9293349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478a1195be239a5eee9af9de2f94fdb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0c4526fcd910c47890fff9fa2b90a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df392a6d17eb52f893077d1c5937845352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b52d139bb91382d0e371cbbd318de353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595465eccba24bf8de4d293b53f1a0c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6807a34729f6f29594eb6fccc83d8d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57878c6ad5216896ce362c153ad1459a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c809d457656d1b3788ca4ea4a526f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbce22f28c60efe390fa0bffcd3bdc9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2cdf94fe2a04839ededbcb59eb5de2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970a873298827db372fd142f2e0d9e2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e85e0d53e923340da8d5e821c5bc9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523093e656ec10f223d33e0f181bd2d8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6454f5ba279fd18e003fc59c6d899363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a672b5bffd4f924f1568fd211fbea364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc65df8ecaeb978666843173cddbea365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8573c609b4c97ed699f03ec49d4c1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121108d9ce20f8b218509d2a513ecca367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0821f0cfae6a6f679fefb7d66b9019368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77390dbc62d553937d24940a2356b1b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940fdb0822f5a7552fecbe78ef8532b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa16b859efbe9df8350344b363df6a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe4c0bb366eb382b4e1b6a857e6be5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8ff5f23c048195181a93b81773379373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdce2a19c6d31dec966499c61409e3f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139382c66db98c7bee93f17779383f8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202782ad45f0af21ce2f9b7c6e8146f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548d7f2eef6c8e19272bffdb9c6068c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f5dbae1538f074da55739e6268e3c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69833c777d88a6f6c2b2458fa6a35e52379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b64e05a1ea9824e9e37160cafa031380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93f07c24c49cb93c7bc2cfc87f08e7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938ce392ea82a93496362ae7f3dc01c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7876c282bffc90e171ac8273d83aacf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0804eb27ec0f2449e2bbf8a99aae9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188adeeb37796c933a08f3385b6afd0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814116477f0b05028da3fc124b3b5f4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375684457b267f7c4dc28da80ae975c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559c79a5f94da0e8ecc0fc73e869067388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ffd660aa9e7ece9e686645cbacd6e1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14dfdabc068893ab62e74242fd811e2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697efeab89ed5419cf21dd07ced77464391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495838684c641a018b6ea18c6097df3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50bfc4a5759ca24db829d940c85eb6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b26b8755761fd7c25e645542fa84f2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842da9c5218788205ab4a0e3ad96068395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeec7e47975262eda88d2e942ddcef7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f7101613fe86e0e1f76be9c9c7459397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed0fe31a4f5111eb33d13d312e6db3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780366a169f3c261371b8fe739d3780a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613d75193cfe9193f7208d939f10fc9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31faf1b09b0a067e544e5ab263efc3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5860b7e15b334450d254a8e2e3d41a61402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df873d74ea17bd5f81eb4a06fbae10403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11537be6c524a15016f8845fa0f230ac404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b6abf803940c0afbcfea1e94a8920405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463c407407ca2dc0b6801d9446ec1a1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d6284a44948ce906ebb6f599da72f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668c5294a739cb7bb3cce5c86633534408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd7e60b7d232a2ecc27ddc888e55e4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ada16241004dd1952d88f348a1c05410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0bafbf347663dd8521ec038092dbb0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d894f69fc005c4645b43a64e8ffbd0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd9d4bbd0e49a0b775c380c0eb143f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85689e56f3700ecd76034ee79e8b420d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ccf3a9ee591d88ee88e294a2e54d48415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008167f274965548f4ef7b08b87114a3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c90ac6f9a59972db3bbe5f2b5368eb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90edf9209ee1564250a942418e170a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331a2b2065ac5de843f9ba55802b4d3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592adbbfa584deb334bd4b99200ca367420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874232f4c3cab7dfd5fd4067b55a3781421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a91d6fb9c837835451d95072a54158422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c5f3b05e58150cbf6a2b9bb4231a8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d71d7e619c170663458b461035fe5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808f0b1b76d7c8aa425b5096434b546425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44898519cf456c137f4a2d37c48387426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112b85439ec1a5ae9222a38d0ba023b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c506ee8a7e0b9bcdf7081315034f1c2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994d37b54b1a558d828c5ab7a32eb68429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5e21c480f2f9842fd649c599b4d8b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73537223dadac0ca67e85b7006b8f3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1495255cece93788af4e378af1cdf34432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39befc292f965251f060b654c00193c7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93080aaed44ae00a59416908cdfec161434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446bba485487474765d643703783b80435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15059be9d07c9df48f350a35f8c4d25436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66749b7478a62fc715f3d0c85c734d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba0c01291162f609d41eb43598e045438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e01e0e320a2f34f402bc3783a5af0b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7047c58fed7b3e62b655734dedf545440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a84390074333125f3d29c669848c9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67305a98e9165331d14411d5162b3c8b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc953f9433d1569cd6aabd6fff8fa29443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea97b3ab6e67256cdf7d7891c35ed6a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdbbac7f23caf582fb09aed90182e95445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74802f1cabba1ff373aca72b1f6301446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a722ba49b4ceab010a3c8cadfd11a7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bbb1b09a958e24ef546b0b10305cb8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9297edc575b6bbcc59736a9b9520b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0fd4974de209311b2889051d3cc84450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5082cb4a0b013d495891c48fb8bbdbd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6211fe073b8918a052441fcfbcb64452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b258a380bcb202d57a2383c30d48496453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b30edc7d2f9b22d645a78aae80dc4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3abe1bc0358dc2faf122a463d5dd452455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d791b46fd9bc2fd7c5b943936c1ca456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbec206493baf85788abe9b8c36a5fe457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f941187548c7995e25ba95c9fe2a8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc15ba0d3b64f68a57781aa59a0ca08459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d2fed1730e09b7a49d82babf1d8d1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718cebcbbd1ed23d87a9d0d2a1fea41461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0e8f7992c0a4c0a003d2ba44142ef462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255df21debdfb50ca6b0c8c23db17804463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1d5db18ada80c65b342ab2968a9db464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd8d60fd0cb40e0ee7b6c0d75566b7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21212c6440eca5f36d95235450d257ec466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249492222056b4e55e2764c7520d7fa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b25ed1f341807382be3165e3034654468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e019aa3b9409991e25caf24bd49b52e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a04643d110480111508f8ea1bfd46b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c64c69a2aabed92cb15c2501086f7c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e64e619425c60ca36b4a4e12d29f4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d829dd11672812851e01259c772ef473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f52eb4bdb4e80395821d30e408747474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8106df0dd8d28e687ca976fede75543475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb7dc078380dc80c16626df1e3bb4b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4cc68a18625b9e0ef818405d6c590477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a758f8e03836e0db810322db6a8e351478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e0d9af559d02951a47c1030d389b9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56910e8e1b9b31441d9e0a7f08cc09480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449a951a71e73c507efc5c673c8a138481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202106ed632bce2b720df34022c166b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c431cdb2b2591a8ced8f85b9ed94d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ba7b38d2bbf05f8e5ccb97bf8b13b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf80e276c1e8b83db301cde476387f00485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33b2116fd2871e77bdd25e7abb13f5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb7d8d93b93ebbd4a6bb76585539f8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639a7a3fd941629c43400c98996d40a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376491b4258e4f8fb35e93547a4131de489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f11b6f992de409efbbb19b9d70a63490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8439affcffb1ea1000c6a944ecd2967491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daff8d0b923eb3d1c8532fe9ff70bd1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dcfdb1e31ca356f2ec2ba0e5365251493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79fdf246bfc58d1c0a20c4cfddd87b9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b00d55a5fc943dca90d28f03f94654495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ca2e2acb1b98e8daad1abebfa85d1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b670bbd99d08f09490b372519da5d6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8224f2b20d2d8176fe8782ee520dc545498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d675a7c5861933274096471414810499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb719be59bc176a84af063c129750ab500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f8a71ee74468a23f3aa5e5fb36713501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed630cdd552115edf4d8b8902dbb53502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7864d121ff26a8eb83d949cc9de0269503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b520c3546ba36b48253bc507a366313504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852cee404c1ff45bcbd24dae410dbde7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc1fdc2a21e8f53c428000c2314748506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11976ad6da98f3dc6b6f83bcf535d07d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27051652602dca8934cf44e43083e7b9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8084dc15a74cd7f9a62139b3ce8e35a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782fa94d3fa493158bb66b09d13b8c23510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4de499220b9248c954c22c793ac24511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043bb47177ab347fef6256fd29070f3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e888cae15ca03bcb2d169675b71dc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ead6db5e069fef72998b050556c58f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd45691f06e56e1f94bc285b611e82515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7807c08c5a8b8e7575d9170dceb1fab516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2dd10c08f4e2a10d73864a48f3d86517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbeb8fde4be193da327bc5bcc2d605d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0845523c42c8ad86877e2b6055500da519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a668f59e71e84414d3838e168767c8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405b6abed5c7ec5365e7434a2b9ae6a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ff57f07b8ea86ee63afc2fa755819522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac167b135a8e678bb91088cd327d7ec523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87589db3096b2fbc5043dbd2c2bf8768524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5a8b65ceda7ed61e1b7396fa00ed4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09372c02651d510a7319bdcca6ec47bc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283ca8d90770375124857c21361ed15527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8215ec3b5ea9daab29c87f1b8ff75528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d6ba6694be4ace7d4faad21598e76529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c26cbc1e0b7c97c0c3978b24733767530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc2f8aed4d1a5a50e0e43e888b0f81531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea337719a4c058a0c18d8810b4fdec532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042cdb36a0517ea583e23addede6dd4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47be5bd030fbbd66cd9caa4e8214f5a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf35543ac64873190dc0042ae1942c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a942c485cda3695245044ba8a7373536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e1616849f3109b24e789a38757240537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74d70b3cff525620e938ad168fb347538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb815b372e71bb53d4699fe3a778525539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf1378feed4bc2dd7ead56eca2d0be540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4a82f4587582871ee3b155153c430541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc962f3304a2eec8bc04598b5b90e77542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc0d6b7472b8149d7174d7a3824d78543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b0a11288a1a9e660df5fda65c1f6a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ca7902670a735468ea1405edbbbda545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e078c3fd905d36a531738a425dd8f85546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289945baddefe3defaf1862deefe185547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2681d0e00cf7fc264b2cd6f70ad9418548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48ce74c20e354e0f2775d997f5eb11549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed41c4dedf846e4fd1c70a4696398b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45855e4fe53b8a711ffa13e288c4d437551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ebde36ab96d601bc8df46e6399f61552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ad015cb521c1cf1536e8fb4db68eb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a13635193482fe9a31eb9dc821b26d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304198b91502f99ac7967183df246613555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b66efda48d41085727c33893d206fe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb80e6d5a77f99a4fae446203cbd783557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dde640a432325dbde9d16394fd8894558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954fc434d812ae080b8c6c1d4b70f648559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762541c64c247d0a5bd8b8321d4dd1a3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7ec1c14185984b841e47e4acbc1ea561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f0488f8d5bc3c9ea5c2cff0ba7aa5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5afda73a71dadf9408c8923e8dff97b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a06d7b5eaec5b04e859d1cf7b471f0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602a5c1fa67e10158bbcdaf657ef4dc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f18d976584df23c9abca5f4906b6f9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681964562742fa25c56946b96f9666c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1e10d9e1aa83157d8293f7dd84ef2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c23b4bd6003825c307f488c4511f5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6fd4d5033bf653d8ceca8896d7f87570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11298ffca09647d72a81d4c0eebe73571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23847ce0add350725ffb4139979735572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a7c51b9909d6636c31f7a8a0ad5df573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59fa5f1915acaef4c2e99a283563b9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09a3745bb4734a82b4eced6446e2b8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4e21334a312b8a12c8371631c6bc5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7d9d3e28c270525bdfd3354de17da577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3cf47b0e12657a5395f4ae56d6bdf6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b068ef55292ef8fcab0827dcd7a0157579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb801658edec47bf4c2825f5d9645de580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234620f5ea37fde7c187ee5555843888581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8e45aff15f49a40e8c5b8b16ef5a6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245b4b83777fb335a1a8ca5fedef158583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf2047c02637430594834bc2c317aa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf992eab72cfd5f051a601030c32cf2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3897275ca27cc68e68989d42740b5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428fa29c3cbf6b223767945062cf7b21587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ebdc21960fc68cb33af12c33eef05588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2082e991b7e6bfa655a6c2ca7f822589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f7fafbb964b5b6b52e2fcee2e85f3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc7cede9e16244abf4c5275732badb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c17d80419cd7974a5f06e8d140cf61592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478902f449199e250c8c7fcf43b7446f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43943c0e804f79c1f7f07868e47d50594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2bf15b47824a6ee54b79666b0072dc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84675cef886bf1d5c8969b23186740596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff338ebf744fd697ba961d12f7912a11597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117b22d548ffd41d0faf294adbb94db598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89830b168c6c3b30d96b995df2adef38599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f40bffe82d4497996ca5d77b40c01e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152951948eddcb91ce4a244401087b48601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df602120109e339581d06709b058a1b5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56afd5b203659459a1d19084eb38612603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51abb54bad5dccce94a53257d446d87e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bfaf48e381ae97517aab16292f662b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed158f211d8e664f1a9f2ead5bb277606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b823ec0b7f2a8ccf9b889ac92aafc37607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad750aa99069248f2f914397c6c5aaf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037f8099dd292bee502bf886e07e0ac609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e90ca7e1c0877ff28e917040b5f9b9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9516a5c52e4f19cc2668de2fdf43d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35302827f53b13bbaebeeed6ae9208e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a62a631a375bba7def1563778570a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5865be8b1ea4a5efa0ff70d29da67a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e77d99588f34bdab5b23cbe1101947615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892557deedfe84dc1ee1b562dd4ec29616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb57476a4f0e39e4c69bc13346046e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4dac62c8bd20ef13fa772cab9ba0b8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffde5223df7ad22ced1dd6ea00f75ec619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7dcee260aa26a03585786b3331d4e5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeeb51dd7f476a48d2c423b9335c05a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfcdbf77463b197477402e0121f55a8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e46bed1b547779ee60adddf507a5f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f8ab2a82bd10af8e4b1cdb07d97504624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08696420a483b1046b24b8e733738ae0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98854237ca935cae74c330ed99133d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db897b2f75f8334ce77cc72909d73d6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad11d665fc13d05afd0bca545c85c5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a9989d8bdfb882c6923ef5ca4a337629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22fd1b55d7cf692d86611952bb64eeb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae6812f77420cb1a85216793158221631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791842b550b520df94ad6a80cd497c0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6fb5c00238c332208b9684ebb555f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5b5d2a8787f42f32d08568992f7b5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8baf63cb3d59bab992d3077f55c64c0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d908871b03844817e1f2c55bdad5d6c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b4c723e49e25b1feca61e3c4f3c82637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517aea67efce8e1c83913aba2d67ca7c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d129d2133c610f2c33793fcca445a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79b2db93d48a4d969293dba04e1b8a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ed13e0fef9d83f20b0385719403fd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8ee8e9e52a993f0602b9bb24ecfa2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89bb1b9bf249842b8278d0a748559a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1cb3d96f88c1c54b455ea477c5d695644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5621b52b58e8ef9e7f462ed76eb7fb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45c10d6f9b2f6d38fddb806bf1a49c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaaa15e26dd177e593e6eac70744aa8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f573f26da22de4fbce0cddb53e1a5f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c88f07a705760a478d828e2e93d74649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2a3373740c762024b7215bfe82624650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde2e7b71aaad1496af1797d45b169e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f318d68c147a6566848fdbf88c35c59652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789adb22d81a1ce5fd394100ff930ed653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52620f17aeb18b8eb03132b3198755f1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388a8e366a0df6f77b35449b2390c4b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50dd418afd9f2b3eef42125d97d4ae5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e7259e0ccd8979b1e1f8ccb3fba7c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120e1d9de5f3bfbdbd1c686feae4be0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c4b26ed1b6ce47d14ad9e3da755c2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdee8057626e9af00d95e4d6ad024f0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502ea28f3ae312128cf4d0cda52bd79661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31beda636866c39ca82952d0bd397b16662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c722d1de61cf7eed728a67b5d1fe7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec304b99d3804be427561f32dc023b8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f302067c59cf0941bd56809c8b860665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef95db60d27ff9291960e09e886cbf4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f40f83f86b066b8ec21abf732f678a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e16706562892d29e9435f5e7adf72f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315327b8e7b5423337c6cf99033e3ec6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd5afbdd7421ee228845ccc478de59670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7280abad083de56a896399aa1c17c1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070ee89b420fa94d831adc1fe7e9f8b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6c09d7bb7cbc5d00dcfc96faaf6f1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c96dd6db72d5a7c099bc846679341674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30782bb7110e61805549cad43d2289675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9303ffb2cece62fbdccafd1f4c33d9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7441b8b226fe498f8ad7a0ee080733f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174edec217500829f144c4ce222659f2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882377845f5ee101edd6c837b829dbae679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ff1c17d3d7f0c9f9831eb9d1fa2b2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6959632bf5486bb01a27af0d2cbd5b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27b88cfa08c2e697a247dba947be94682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43afe7af0db1a376985378872657b549683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83438d15397219093f1631febddef02a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711d4cfd58346d6e59c8d8c70085205685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c4c172ef7816465aa6e50fe392a3b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced74bbe3befb8a6137f00b75d4edb63687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f043ea623fa92456a47f3551a1bbb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5795a33fff4d876d293d40e08b985689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61074dad2851ebdfd9275e6b53cf5616690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363e191657c5980ec2f99de53ff2355691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303d3ea8711f906d9a6a173091ca022692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e2b6773ab63eb56dd9fc43b681fcb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1132873bbb65904e88723db33ff28694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ea02920b6d64881ef34d02654bcb0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c1a56d52a5066d69d00aba647e2b4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e3649c8c3d37968603282f3d79e579697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005fc6838e955b816918b56d8952b75698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de775f4d0751a618dc2c6eef4faacf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418cb0274fddc45812e0d8d485809dcb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d2cc6877f7500d878f1bf869657e5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f1886bf93be1e32ea7dc8da19e233702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f70e54490b97ed03e9ce7cf31ef7a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4585d10801ec01e95cc574783363eee704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8e446421623beb8ecb3ce2d786a93705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ffecb635db91197ef7d98876193c4f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d2ad17b716b7f5c053fbac9f25af3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d78a8c2a432215234d20302d5e140b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86445a1b7eee41c4aacdf12552175256709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf48c924b1ead9edf04892441e0d4be710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996267d7f589f56cd5a530136fa7dde711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937acdc87b2e949bd10dc70221f05ba6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6c7a631341e423f1e127eaab15a6f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d677384f7c6286e7d69a10d535d8f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc462ad43301c644122ffb61a9f35e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7220a92d3562fb4a1468b18ac2b2d3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd92418f089df640cb7857ebb7441d4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5721a0d203fa5c2bedff2ad1ce658d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d28e1696f9862bbf800c5412f80d5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f8ff57a2c527e49f33d0b84fb6a29720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b44a38f517b3bfb34868fc2a5bc67721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77780b31bb173a55425cab260faf85c2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1939fd481543daf8de343bdf99213723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e2998a2bab83c5b560caf94b9e25b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349a33b1e0c985f7068fe4721a99965725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa61f5fe8fe9394ee285dbb8997dfe5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92228a807deb27e8c2b62ce96d3a290727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b9ca91e2a6d21ce09153df14243b2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f66c168d7242c7c4783f7072a9e8b1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366eaddf4f1a19476380e6c9280f57c3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626ff0a425116b78df87cc09d5e3d3b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e0e7a5b0bdc84946363d01317833d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4fad2a67ba486d742fa892c07c09e6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15328a3d5fc0a6a6e5109238e53d888734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f83a75d278f4751d37ee751004fbf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7860f2a4d626fc72b536ed633566a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf902cb60fbaefa52f5ecc618dac1df1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6845161012e869c4aa003ea78cfa57738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66f3fe63e41bf8db6bee10f4aff609739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77653e56d42a0b799081fddaa38268740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696598a8caec01137443af682024b0f4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c05b6af6d129d487704220fe73398742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa09982f6f1b63bf16d260fd7bf0c3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3a1e228fa32d836345df835bbbba0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e04ef8e620a4a796ae26b78daa402745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620dc874bc6555343184db0410fee962746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ab313aabed462bf0334b16ef2508c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e4b36af4af7e502be655966ae74f1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86dd528f92395fb89c13bdfead04664749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d258687f1219d7d6c3dc94961fa7c95750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb6cc1f844c949e1fe5f9fc21eb4a1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e19d0964636546ad169e6eb312fbe1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b620ea30bf4af8a250e90afdd9a9fec753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b3d1366536200463618f1b7632f30754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc523d948fd1f4981f11ef661fcccbd5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217cb218e5c62a89bf30957e0e82c8d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94864810fa9441e2413ed769795ae49757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4a4d1aceb6a1648284055d4c6be39758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd50572b4acd4b630092834903b6426759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d682c81b3997c1c29e0408d3f09b418760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9276ebb97c400575b642f84ec03ad761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77df14c9a59d822d137be7d843cdeb7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10042410ce1ee8d230f5aa9d94b056a8763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343d85850cd16095c972bbf4fb5ca7b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561e8b7531f7ea88cd5efc1c3f8a73f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391cd77315d7bfb7a0ff6da91b232ea5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb060025282a37dfb933e1c01058ab3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef91171a3f6ff94a27e78f3d872176768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed44dcc08e44a23d0577a4773dddcc769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f98e0336be646da12c22ae4bd6e5b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2eb434bb681971e83f46e3e453ada771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b422ae3bf30084ce7e4c0dbb3d55894772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abcee4e4a94a92e8324ea0a14c244aa773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7f0dbb6bc955a5dc99efba4b1f730774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda146abc6a21945d2c621b72272e99775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51335c21cdbc60478425acd88cb59c04776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280bd7e15e54d9bd46841ca64e145a8777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e8cf7cf044417bde353567ef29eb0778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85645b89bb7ca819df44439b8f088f03779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ebf1868dd0e26c842669679a263b7780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101509eb60928fb087a0635c9c8cc0e7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89107bfbb6be7c8468e8e6aec76d5702782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f893c98211c1852bce6822ec8ddf7783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8755c9c86aa3817b874c69b38702eed0784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cedaedb0d4a79996ab4560e0df66df785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b12eaadde6b05b0edd42adbc9d3be786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96997774e66470d93611ec8a53b412d5787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e9c29224f0f33c2780120ae0668bb788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb184bde2f09aa13151d6fc533339eb789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6d9d4ec3bae9771498b2899ebc18f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78cc80ff48dcd80188dcbe5b95da8d5791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51871fc8b62dbfc6024006ed4c10c5f8792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41625f5cb72d72c8c7ac42974f0818793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442d6fc2e1a0323171df3f8dea78cef794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f48c80f2f372fa66e9dc6a7a9ff43795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8dbc13c476cbfa463fa357ca52bd5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fdff7f12c0b9f0debc458f8a627afe797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ac09e1af5c12fb31a1316cb003e0d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673a9b06e176e29683bb23393bf65be799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889592ec2286f98cfdcf5b6cba9a321b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8424ee89250c6635450f5fb5265cf801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad624a0501a693f28b68a6a51f7f6db1802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e484876b09b429aecdc28ce656775803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237fbadfe8111c7df80ed63cf926853804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729edea529f269f6fd9c96f1b3a2566805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8600ef2bcc16dba21d4bedbb65f4d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500127d062a23212c0247d62065c1b3807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5a5340abee67abf3e8a9e42bc9e4f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef4476d49f77802ea21916a2b0a4a2809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341f58af02f17b0e93c7e1161071cae810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c884887b8a5612f947c4e2ae673704811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291123f2dba158cc3cbdc045d75232f6812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ee8eae72cf17ea9dff9f7fe19d264813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4fb66d77dd5efd2335d3ae7cff51f0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3e8f40a032b651c9082a11b603587815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea152b14781bebb1674147f702c360b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8277197cd8b6b8b8a864beccefb76eb817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc9b15ec657748acdf3c6a499f07d7818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78777e410f522e32707d896c6a4e683d819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75e68f68e6836d29de94e7a84c532f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57bd9c712c293e628ff5fc15436761821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc6fa60897178b37054cf03f5bd900822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd2cb731c5ecd0d1ac71416924557a9823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10658818d1eb6f5f9a7c66c7b3cbae38824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5450155e8ddd3599510d6d48fa0e002825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5fb39cfe4c745d17098d0e0e77ef59826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de81f6757b75a5a6b127c6b489bfff827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97cf7179832eb9a5b4624b244b16c2d828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb7fa44cc387eeb54d977fa2e27d96829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184dd08076afbbc7c271fd5f042f4d7830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e290e1e9bee002a5b6961d4842e0b831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b223a903e3500abad5d700b81ee0b832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e148dbe04f7130550e2fdaf92363c833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe120b6cbcf9ce468552d6ccad47a20834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21f11e9f107421f25a82f5534e715d835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02d96889bfbb53fa9ac24618c2746d836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcada64b2f7796ef067a8349a08adc0c837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8fec6f3f90e4bff2cd240fceb72a7c838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a08512844541ca19b1de3c20a36fe839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be586bb118a2586fe9adeed0f404146a840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1727ef86e196f439162d1bf95e966b841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce103f541e31a74e53c3c4484f1b5a842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1db29ce05c657af91aba23769f880843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799acd81885514c4fe7a20d97fb8fb45844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3f64700c7cd47e295ee78c94e06f5845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85652430317d371126508ad4ddd16a846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecadc8ce94a97b0ca1f4e3eb046d8474847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06199a51be8b009885872a4a43e40af6848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2466e62a07b3a70accffcb1bb743ba5849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e81c8afc0f6a1b0c438bd371d37f90850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7dac6dc1cb4ebf79308fa0885fc8d851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe05b6fcfb30a790bae289bd2c453bb852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e2a4e4b63b3df87fcd9b6aba325fa853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc017aa98a7112587dec0f57fdffa987854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ffa4134dbfd8b68b3a2a3cf05b66f1855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64564ac4c2e8325673829508bdbfd79856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a74a11077b59e9df7415dc29c0390857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41059512b2e3572485e1f67dce8bc6858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77969d4a204c6674084db2d0885730fc859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06d0fdb9096ee1e5e9886e93377751860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e7ec50ccb5cff482516b33a375b859861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1fae0bda27ef1661df6dcae38e247d862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934388320a8e6077a934f1fc126acfe863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b2fb6f29870a096766e89bd6523b3b864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e979c8fbd267d9bba5cac7e954e123865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff2b2d03738abea05eb5c7ff824f3b866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7790ae8d86871aad889d643ef7ad3867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29488e0c5812fb955558951afb6ed0868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643cd783424eaf4876f539d3208d3ce9869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e1d18cdbdc81129a23d9e660bcf51870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3c54c08b9598e8062e923a01ce84c871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19425095821c29d7d0b424d388b6e596872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967dd9432eb63dcc417c0612d1c00dd8873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161a302f3372f8858dc5984de4cdfc0874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6906220de6847094d01cfe35bf8d31875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e82037522f5296706b54306802f929876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa15603a8895cd6d25b54a9d1788380877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38cd4c16a52d7808da5d2a1e00d86b878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d0dbcf65d632a65ec8d8876f2c304879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99984b0ee235f043969e68c513a77eb2880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994f3604238c73c44cfef8dd640fd44881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee655afdd0f9491cff1c6cb42792737b882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b8bc2a25a29de5aa0f574dcb7a02d883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68541883354611481aa1d7109a4f09a0884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619accb41c0218f02e2fc1d2fa068825885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eafb423845ce63a5350e1ccd8a518a886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649437bc3d8def307c0731c1f0770821887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c400330d081a91ded104a94b41fb3888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a70b77f620d64f0fd2e2a8e1e7a1f889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0cc220fb6e75fcdefe17996f19ad44890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72575fdefd3e1aa88c333315f6abcab8891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee57d82b4d8c144d2155a3a9496bb9d892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da77ba68c0259a372a70262b6917cf893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93025fe2551d11c731fba84e09bc7a26894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55b3def16bb548b387a703fa42c67f895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac976c0f61299adb2304231e0e1f2e896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3534c9bde5468999af7ce93cb536f897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9a5f4cf9d7e467c2a908e9b72960e898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73cfdb77578fdb41a4d13b9b96d53aa899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2609de329260af30f7b942c21eeed900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1990085409bfcce2fd8fe486ad2b4b1901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255d8b20c4ff013b1c2efff81a92686902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3b02694e10793bd8409f9a3f52478903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535febb91ab191ba89ac774231437ee8904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b2414730eba42b103fd6413a7a491905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f1aa099fc5efb6379a8852cd1ad17906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5705411190b873e15b2c27cf7729db907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3ad6db38731ceabdf514c3ecca13c908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c8c2e7a32b29b8c116cc1cd282219909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db0b94670cd3640ac64938b610eebe910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338aa9c1fbfc7d1d7512aff7acb9e8f3911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76efe1effd86b38132fdc4e16f0a443b912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c6198835a45fb6d268514fd23c820913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775c1d6a6c0562943fb328f57c17b5a914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b4cd6a56d8de540909a270bfa55e5915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c670c841086ebd0e965f32504e0d3c8916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a9845793c4370fcbed4325ba443c3917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b330f7e9319c697566946ee3d1346b3918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d388dce4e92f76b0141019e030f43ed919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b026a4126dbb1c1a229b13d7396e7d920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941617c058f21515a45778f93dacbbcf921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028ca1759217eebca7c3dab0c1565a6922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43b3a166bba4adee2f11782ea7758f923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f185d4265871496266dfc9678d2560924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6facdfa038fe259948b313db7b0722925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbeaec6818522e863fbaa705bdbd2b4926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f4f27bce2bf7c250516102b5ae2bf927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870063b97075f8943fd180be087a9c7928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86699babd90098c99031742720e6d13d929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26415d68e34e6149578179b56ad3ab930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff063b040dc39008fa334c3ce28d12931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cdf8e57705c17d3225ee234193d2de932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae3825779c8bda0a004346041b1693933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c502654008da623fb6e9591a7e31f0e934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e10b77b618257d242d7018f7d0ca8e1935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19b5fc495d52a4d01c95a1c8c02cd4936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde13e7cd4e1438acb894d4d27d909e1937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4204310589668a019073b359a029f938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6994bc2794bb2472c659cc5a98cb79939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc04d30242d6a81a308a26c870640bb940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3725669b5bce0de59b8895bcacd58941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8ac01c38a59b22445e6904f900ae9942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4957e5e2e21c5f04f6cc7921f0ce9943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12155823ba0d006a31f886fb999650944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae388cebe4f00794c61c3cc67257b57945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3d9323bfd831e4fafe6109ba13f31946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a956904be29d79b43391c0ceb8cb0e947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988e3d2768d6ef4c659c61befb635b5948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134f24d7a84906bffd013c2a0f21e75949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d761caf2e0873989850af59ebf67cb0950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb16d7c01fd8c384e5ac92dec44f8d951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c373f1d35b2c7f72c9303708c354cf0952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2081f06c042051210abcf28c17e6c3953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785f1dcf508b1b7a6d4e6a2a3f37661954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df71581514e2034f0eb99c337f8d5d2955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52db503ad3dcf820945343a67d52a9956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17abcdd0828a3f3feca984e358c0d50a957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e81e993a40bec322be8cbe98354015958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d779c87b161356d61a37e5062f54de6959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6b4cd9e61d719a268c9048a8856be960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f06f7a7e78fac3d152978c7c36187961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd4e6f9f61cdd045c2c3dd6d55021b962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ccb30bd718ba297bfaa30b6efbe797963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041847c4e53e35b6d52a6ed47cf5cfda964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39068f9862c0fec443bc004d69d8c998965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16512b032a77f2e4782d844408cfa45966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d621f75d24f8e291c645015eeafc5451967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5d01110bbfe4116d465b6cf3e0892968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b123ee3ddbec65b3292d3741ac5a1969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee332e5930a25f97aa40c179e1c01e6d970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6540a878896d72c2b93a6dee52a6e971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ae3bdf2833e33e857029c0b663b87972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dabe34a6c77885ea57a245786359d0973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f62f69cb9271805270fbcd4aba2717974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215b0b6deade41bc3bda87b59300967975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9c707f62ad72d46e42d3f1c663de9976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b8da80ca46428e6f668cd5d53a692977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7cdb9f03067a28ffedd7ac1055d822978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5cfba0f8866af33ca618a71ff467c1979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bade48b02f0ad075db2dad094db3897980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036454923db010e912d13e086afe4707981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39dae82f83f36a8fb0af1ff0e28e63f982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a614c05f46b9f93209a35e551b2c3983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28092bee13db6c4d1fdafa441704ba2a984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e5e50516a42818a38ea84da681066985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0cba1fc9c005d74622463533621d7986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c73986fac0e9c369b851c364d4f21a987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618759f3b3fb110e5337f984d243091988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2bb12ea4cd9bf9f732ac8f6ea94850989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376fcc33ea348ae0b331b2f1ce8557ea990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d44a7e9c5dd516583018e2c6c4e7a991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5fb805d7795fca902e426722c8b1a992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef6326786ac889045514376747ba23993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d6130cef3be80181cf055ad5b2c71994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32958e927bbe6465848553f5d2372b995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b31d29b7f4b0f7d1261f2b4fef1db5996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7db7e8c3584fafef5d5fac94c0400d997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e6e3409eeeea14f6e4b934a2d20e8998.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>