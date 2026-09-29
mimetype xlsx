--- v0 (2026-09-28)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9e9928b29c6119cf6a371b75839a81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1994fdf560e3f5d354bf62f46a3a4a22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24906ab29ed32b90abc5b1bf07f94b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c34f52432d8306518a691f979058a14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf6054d5174b69d7d2e063c1afe2a95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774fb510365e97423cbcaa894d3f5a296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b5769c4b04258ab4a0aa086f576657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f6933e1f9c0cd71d2f9e6611164688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142906821ee965f22204932241371d159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cba4dbd33a7c30f8af26cfb6ac336910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbafd11ea7a63249ec9e665d1a072e011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2d0dbbcbd01f99beb1170d0a12fbd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d144dd99fcf08b9154ed361400ce613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9936a45a6947ffc121bbcd75504c1014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724211f7832837d21cb249c772c093515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d71b8ddf5066eddae2a6b58fee1fb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00835b6435b81bd74b28437ed441bc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a1043ee8908d9ad58d6969b07e9d618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c86df3baf4695e21f0731c4a0899e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631147df19aee1a4ccaca622817bce320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3616cfbac1d9836049137ffe5b83121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f3e85f3b96b43db5a5db6f7ef444b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434dac3235406da107e4b76ade96c6f323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc03655caf0de510dd83e6dcbdf21824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ba0bd5f1cdf626c8900d16a976c1a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89418861bba6987dd3fac8d1f466fb7d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb52ad7cddad9760915b501382459127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213154086cc619c9c47b9628d36e421828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6603d65e7b8f0e3af99f403e326868529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795dabefe2ba3a24a8aeea4a60022f1d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333cbcc8eb25a75d443fdce4642f696b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c885d8640fa89f8f8b897b588efe9632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76abf9f018fcc46ba7c7bb106022db533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7599852c4d8ad4426819072401952f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d6a979901f1d4ee4360869c17090b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a42e78a020a78cbd08a0dc5986eaf436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdad096da27223712b5812e539f078937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b732e8c6984506e71abbb9f1b5e2b538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031bb13ad6334f9712e2c657cbfbde0f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a9f3a47c3bccd9c6b9e2a53c9eaf5a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f724d904d5ccb1ffbf0d14627288241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167cb8fe2347b265ed921b6c415cf0a442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9bb8fc913f8daff3499d5f76de025243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63851785c6b8f74853f4bfcd59a8db44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2c9584366cf6e150da99aab3ad24945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723cdb0dc2b3458933c7e43265b961046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f14c2b6f726e15f95b91998802e8c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78cf65bd0687cbc5cf9a6ae67378c4f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aafc6e65529110d362e059045869c349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6457353a9c52633dd4ed987754ef2a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb252368295b59205c62e0e61269d54e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2b6c85ad8bf351a5bb4049c17036e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6026ccdcc82096ac0633ff675b9554c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239e87bcfa8294da13829e3cccf2be754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84637b87dac66a0aaa0cf8059df04bef55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb4900aa8e6c85b359443f8f208e6c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675f32994d3484fb967a2f05fc899b757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b07df2cfc8a91c3dc0b007fef393be58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216bf39beeabf4ae310f52dc2d47a8c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc6152d22e11309a25280af31fd4bc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307126e9070c2e88f5f2fbcc5629e42a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626f8612bdcf99bf3f4b25755f6b29d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df8f2fc6f55a3cd36ca8e48433497f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48e9e62c1b247c1e8b6c247c74a69064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f0a17605c7b92fbd18fd239f1e91065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc556d4f7a235efe086eb5fe6381cb1466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695c670c591cd8254b78586fb1347c567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431984473818ed2ab5923435f689fa7f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c91dd7c156c9187b6024d3826c982969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b29ca1042c318b79a42f85524a21e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086462abf38a715558237de1cbd6b95671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b34e5b75b16c69364f91218c0db2fa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd762cbdd51acedf4d4c55e67d7666173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2b1a35d2f049bf78502e9a1baa05a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba92fa421b958d4db60915f3901bc7c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d7b5d6e5d70f409cbac2da44a1bf1c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff38e1dd0646d94edae26f208cdb3dc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cfda1cfeb1368f4ecfb8b90e28857678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170cb03b08be79e7b0fa086dc88fad979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904b7491967d153306af0843f965ed780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d1ba3f3faa62c0e19db325f2ecfa681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25260445ac29f3db64de0b2a41b4511e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949197603b0a774c1b13a27431563bc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b3f24a1a05c9988ef5e8d9c90772784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65fcd93a1d89679e8065cc8d33869a785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4235c5e36a611a66646a404a51a693c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ee52ee271181e8dc7c1fb8cbc197687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43254f77fca65355ad4e17ab90359c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ddd3945ba64c59afd09510a1646f1789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45983a10ec71216d057cfe6420f99b0490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08947b067d10521ecf4fc56205a6146991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f59694dd511a384574dff85f8d5f992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f438273ca214e7a88d0178e7163d2793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09549e2083dd5c14f31014020507964594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588aca63ed152630bfa1b91fe2afaea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d510b0117630a1e2f4c04daede8adc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600adfad47884f1866d8d8565c9bed297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6ffc0830209a8346ea7bd30af197898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376943da43b8d30c7c5e7ab5ab0a51d699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c67a9e4b0a9df48e05b30b1eee30bf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5cb0f1873bca4022175c400afb6fd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a532d44dbd1a815e512889be1bc73102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468abf27b9b8db95db95281cc2ad785103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828c2f421ae6d93fd7145c43691c3cf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc0cb8d34c4aef306f5e58d1c961f7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e60fc136630f27972d23316952cc7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830720b41fc1a06665b69acab98e7919107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4942650176792f3f509a2756f5115a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f23dc22c09b97c198339ed78d8f029109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad317cb18c560e465c909320814c6a3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42bf0f18987e464408eb18b02b481d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8b15ec5df6b5b61ef65c569c0d423112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca29df40fbbe1a13ce837eb00dad32113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dffbef9898bb808a8aa32fb5b3e7522114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf5f0e2f295fd8aac5100aa0b65349115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060cecfabeaabedf93c9ce832ed6a6b7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0f69303671b351e08b1002fc4dc90117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2373953fc39706c7154e99eeeacbd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae0287979c84d62933e515eb6bd3e3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277cfaab091627969c5a9a97772534e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8fb015a9597594a0176b76206a399121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dfb5f5f82df222249befe81e49a32e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234be152e891d1912c9942cb984ae7d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb264b38d072a625afc9b4404d1309c5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93547c3ac8bc42352e6814fa78b5ce56125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7f96f2ca732ebc594d97e45876d0e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da5f8e3375f19490de74f9b44e7b1e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843f2d9b190f7b32fd4ad45dc196436128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32a76b14f46981250514a359fbc5d8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc80113467299a2e6eb239a3cc178a7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcece29f3a7e75bed11f9597dfc145c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d415d45421169a2e84a76e3cb9cc2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f615ec07b9c60f3814a3e5c355de6ff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df6eedf6a414ec17535d56079128e6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83054ac19f2eb4550a563728c9be00de135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee1b103ac343d97ed76b9965a23fe2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2103165d55c128468818f60620b3571137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696bd475f07c615dd3ef39c7987174ba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af9bee824490e1deb03201f585fedd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41757e82bc33e9c758a85ac791995c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f32ce6ed7c3eaa11ce498647cc148141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e96487ee8d5f87e7df227101fdb0c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab4ee36e3bd40b70f43af1bd515f2c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1212ba715709f7c9e125ef1521775144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345243b750675d3808802214c5862f0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee0a107ecb9ce4594a2c6af283e3c8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ccf96241a3a4ecbc5ff19a271f1c1c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01178af2088f463b9429dac3763ef09148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e890d5aca2f2d9a0da354632b8793f1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81026e9e2a16e710b09fa170569f10150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22de87abfc77364aed0d149d0961373151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d437163cc9d0fa464dde4c24a757cd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280b77714bdbebe448b58e4bc3b083b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3a005b757da5fe201f54eda1fc132154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a2af9b827e568c29e36d5439b5dd0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c872219fe565a38413e95bd4a295c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758219ac233eee8a1e09edb812323aa5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2b43a5a0015f0471d4faf0b23e812158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9aaaf98e908e05d5be6576c8ab8ea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691ec0e85b026ba96c0e2b2a1b5db3c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad819dbe9b70c79390ed4ba71b7f4d7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827a4bf7e075e888c525a458a954a11162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b003ade1279fbfa20dd38a78a10dd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b2a6156cdeb6e022010437e6aab1b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f0f2fe64949914da13b1ec64afff3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7684a6ae01e3cc4d97266e017d3058166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac751690ba7b798816e73ed38a4af86167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf16d3e7b76d0309de81c07fb93192168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf234a034c863b2509d6be67e00a10169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a18c05ee31637ac2269269e7af851e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbad52074c9c50f273bda286c1e4cb8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a380e4344153b4d7479b4d2ece190b1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed76dd5571483612957092b29c5387173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea14adba5433dfe2caa298592d137a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb621a36734a36d73b5638eaad45369175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10eeeadab464bf7481b08473000719176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d9cb8e993947305a8a7d4a28b0a3b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19af9690fc516523d619e59792a26a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ea9f907d83b77a2b5ba691a8e2d3b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67c20906a18ed2ada6b989be4f4640180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489aaaa49af1c3886508248ba5075cff181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91c053e4f3060dbe406dace3b56c65182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b5db40109e39985ecc7161f3b608a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb04a5a911630a5f2eb42f2bc8517b3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0b999ae155eaddb332d39cbae1550185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433f3372cc87033083c1a346289e897186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba960817489f0bfa617570f83448664187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d163053b377ce4714bd24de66e4663188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55feba8b046f814197c31eae20127bc0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8abd8963f9c41293fe43572a445c891190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ac8d8d1a7fb45c72db468024e0176191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd5e46b4b85313d78fc13450a94342192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae97f442cd9878b2dc7d247e86c7477193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8cda88ca7d9d71cac00a86e850493194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a20de438c8a07afb7e8f0d0da80fa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66ad72b7f4c5dd2637f59960b42c62196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff011af850eda76d078d9bc4dc23a46197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8aba6de6369d91b25f40fa5a4908ff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe1431e965733eeec66b6ba65d951e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cfa7d835fa9f5c2eada9cc5cfad71b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec1f1328764eb99f57f7a1f096c6db201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab4be49bdda0ef0b1454c5a661e071202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8eb01950575d4f7a32684a4ebde750203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941358b5bf09309285cd565f6c7e3cf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1efddb900096edc21aaa60f46a9fc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ccd7513fbfa7e173acf47a0cae3f62206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2cc43fc75602eee5d12dd1d2ff2b6d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d11cd2496e5e0d26dddf76366cc01208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba856123a72e0871bb2793fe65d5b44209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526054ac2c6df3843baedd585ff4c0fd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffddc660c00bd631cad4fb53fced5062211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2491cc08d7b5bdc95fcdc01df8163212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0175343c1e7222130e338d4ae69be8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae3fbf8812e96d9da27767a274b73c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7090195130be28297bf7f3c103050e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48d63fc3e5969ce2630c1b5b5f4046216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c53482c8577761938a4c0447d86fb0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e5b25820d5c1ebb204bc82eb5023f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45d113b5b9afd93a4b8cdb4b460ddc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599204a4376d4ad85fecf7c1512917a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2c56caabb2ceced0e670f748ca08d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de40e7c950ce73a63d5bc0569754a185222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644883664ed8f94fb8de91a8e0a47da223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184320c8cb82f3942da0255451553bd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1e712c9dd824ca3a1ea761befd5c9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5bbb2a1da90b544a433b130653829226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda8b5756baffcadfa618383bd9bc53227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051a8ffb6cd8bed3c77f67c19f20f05228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848654874cc5fb9028be28ec1e6ffb8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ffe0f144ad075d86a3e69090a4057e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31e046066f708cac4c7665519b1021231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e547cf6096033bf9ac390721612f31232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9aa54d6ddfeba4f0d3b80d80fed27233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1cdfa6baeca119506752dcaefd86b1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9255970cec56259c1dc1fc09440f6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ce37023687c11d3dc92d9fa37d3f4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c2761fc490c8218c551f08ee06adf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13130c37c89d7d00825b3a0b3d48fa04238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dccf80480419b504181f6071b466e2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440eb8022d3a868160e987ceebdf9867240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf981e2025c2d32b79c8b44c8a1602241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11f7871f00e508b547cfcefa253b4d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039370084cc235ceeef4f8a44f1c720243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27067927fc6c00d6be49b2fe508fc0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d9dd4f79d7306e3324c305556908b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01bce5afbb20db05f7d603b6370b8f8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9581f0bbceaa4ae8c3cee67b3d9c1d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcfcbb4d1478890b543f9a7e83461bd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd5d75ea3a31bc99f719b82b38b656249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391d28a07ded986d66a338cea651997250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085daeb74fe6abb690bf9bc2c2b5759251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f076ff715facd8164ca8ae13c777f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487e8f5fa607830f3f9f0071fa307e6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee05c6f8983276df228be70a8fd616254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0c0472ee16753e8f40e00210c648f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879baf5da51285d6c514bb17c0b1585256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3d25307305272b4a655432b601832257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32b1e96068b7825ba902311cabe644258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609b75bbfc4fb8254aac39c7e652e5d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d3c247dc3ae533908c7c4751e1dbb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ba2269bb0c0ddf76dc6d9836a7a85261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426fa6ab5700b0eb7c9aa46051e3c2f4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d80efea4d1a76c14e92e89a59802e4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213bdb059638f50469bbcdb3d4a6c760264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f68bff23de9a656a2ae697fdef0c2a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92060d372289bbac58c3dc1dc9ab4263266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c0021c5ca7e6ea5a830cdf5af3564f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc8e80d59beb99279e3eaeaeed2564268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646bb3b12e25e8d726316178bb6b19f6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b73342aa844742aa2f15615c740584270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8dcfa168edc6131188b5f91a6ad28a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea637b53880c306a4ba50ac869a45c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87fdb005adaed536b48a00c4aecbf30273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ef9e9de2d2939f447b67574643805274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392dca136f76121cc53f4b39b3f6758275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660dc3211b22453c9a9a3c9970bc366276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd345a9c44cf795c327597f40706386277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a0df5329ceb15f5bbbc8f92299d076278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83700e67f72ba59c16ebc5c280310e1f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13178024d2c108314e005eaf749bde280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16eac04707ea20c158b3ad973d089dc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ae1c63686da30e754b49e55ddf1a5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb483ad32c0c7afd7d9f823d727764da283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed847726cf925cec08660e52e6ff09c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea721f6d05f94da21766ffb4fded4e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61177bf4bd9d82e03d48648f33550a8b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a116e56cfcbe26bf5e4a1a2432d3aa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8508aacb6f704358a3c8089fa136b53288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017b2c5883a53b1b1a9027ab5f60fff289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58980efc63a1f244ba2e8fe8703efe0a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31cc9bbebd60154e3f6c921c07f57c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6f3a0d279ec89747c9fe34abd3a3f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3fae812f033b126561e04a50fcf7b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53515e6fadcc5e810e20d5a74f6bbc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c060d6973bdeb167a22c2d0a46220b7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da09250d484bd34ec314bbcbf150d0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e754a48cfebb6c9ef5e6c28651fd2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed44d363331660f7d46586024f3845b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8fcc786a554e5879db22b33495e53299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b0e8cecb86317b0a230a9dad8279c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c5563906af3097b17f8e7fc347ca0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a90cf0d0f8616de151a1ea0d67cfdd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53f92ad92ecbe2c54e002b07cf32d2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4439723ac11921df0d6230079e729304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537b1a861441524b8b0cbcfb3eb6b87305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b88c0746d484d569d9b3532dc6a51d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07062e6306269c014786a9b4aa1921307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc990576442ea487d11422ce99ccfcc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3469d437ffcfaa454d44dda8f443ca309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396db48590c395b894352d46e86ca682310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423aff2e45753c63676769d6c2df0113311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89920c8affda9a09221d411b62f7f193312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae193a28a214036e76df2b12ef2a6ad313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957bb98f1891ed8c7501df617c8a754314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b46e03c175248c007832b853d78bfb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44ee05807155a7543ff7518c1014c7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9832459438b0d8165d9bcb60895b3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218ad1f6fa416d85c709725bc97e626318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7efcc91ac2939daaf642624bcbd73319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1166e8fe95d35f4ed9713db66decec320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33e57210dd213dbb1d1410fc4b81f7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef447ba6b8086727b1202790d4ee3b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018fb2529cf881eb3fe929fd7d3954c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9e28c81d9e9a6478764ca8dca3ea2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cffd88e5c86054f39abed54e314d316325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433685da52b061d3ded2c17dc6f288b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0eff55149efdc1ccc56d6d8d88126327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c364cd5700a8e0243674828baf7d149328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d9793bd8e1e5819cb2f927ddbe5e3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25386f475517901104a93c2d6329d8b8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ad21327561b8e69543cf12c83b25d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf67d38fbbe99e2435fc867d466ee3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b014ae9b9bc8dd1b98a2c4799003b12333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032a49d38fd1077d7699284ccda004f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064af54031da735a7a0be3984783c6a3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6c64569d86d356e2f9722ab97cb19336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e33d863e4eb2d13d1e8ff91687abc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66770bdd1c08c22c53e9ee5a3ed37362338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d2d84d1a85e507c0711666970c118339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064c1a451773b09e0bc695f632cce2b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe414f0c259f7e03658f2470ec03bc27341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b61ff30226397323a02b015021d5f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e2cea573b3aa47ca2a9d88b612167343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce29d395a3ba13c57c4bef989868f6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f75a2271bc2a38a2b929ab6b5933df345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e81a488f545977422fd4881f1348d7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864f73958e3f721680848efe3f78244347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c5379e1c5f8d284eac97bef82d52d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f67b353ba792e6cacfb1a47a9ce4a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ed4eaab79af35ad5a85b14590ef62350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b5de00c018f04b35340bf5054e9c4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d97e8e8ba4d452563ed403adca40f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8128c2f2eae962796e0670f95249b3f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ae985f3cb2587e09a8f6c84e084b5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504ef21cb372b01cc2bd5ad490a95dc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8734ef5ec051ceee0a621e7ee93148356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a626e87133f4bf87780a64442fc156c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54644a1660d583c5b43f08abfb5ae660358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf8dce4c8aeed53bf9ce34b5ce9a71359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073d87a9a6d789353de8387161382d2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6ff75ec10da493ec0745f72f46da6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe9b03ccb146d9c77390cb78e14a92362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e47905795d2cf0195a6b7d22b9e0d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b38ff78418af0c57dfa5a8e0d85c21364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02a71d25c297a31b82846dd9d2ed30365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d0dd48547131d7a9ec15bb7dc04ce366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33f9839a8320fdfb8176d1c0652485367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7196d4c8c968235c6b057fc7a813c22368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97090ead25df3757c5e441a521e65cc4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95a18f3e4938993802118824cc81c8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f547171b48a66f5f09e390c03a8c9b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d891fc2c42eed53701992f62e070c0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180208f3058584f369c9a2ef4e27ebd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b202bed3348b9a1f4e9cb128c8f107374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9c37df16a95805bbd6175f3f3e312375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd73b58114afa4856dc8fff767907b0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03aae3376953c2c65b9bdf584232fa8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf11f9c32198d406e455d08a288c7f3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd561f151edb9c202d0c7627358ae98379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85e8988de7f85b5566053978f8ee70380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad407969c00554f0214e3c0caa8d227381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36294d5d393c079ff73383e512c656382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91003d2166ac3c0bb5c5d98519ca528f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ecf180f64358d11d319f89842936b4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4fb6cf958f375e934fd6d51c5d9d4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633c2538b37ef2c096dbb609d21866e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c368b3a48bcffee38554c74b70b1252387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595757cab1d67c5bd3b4e14af2b2525c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e234d0fcd6d5896238cc48ea75a0c1f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42d65f49ac0537a281682afde3fefd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de55cb208147a18378d0808fc813c12391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c749b2d2639a931018065ff4dd107a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92932d8c27fadf9778cce347bc208fe9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee69883c84182e2f009fdec959f1c2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040e142ee0e8e44d7101cde5d8ff86a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be329268862faca093734e165f9a737b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169345ac9e5994f77bea779200269a20397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9212a690740d66dc14f5908f26cb952398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267b52fa74ff6345455ab0c525db432399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b080f2dfdcbbcb589a2a8492dbd6db9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4bace8ecbaee7c9e8b19d12ab704f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bca949ad2edac3333101d2db2c1553402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b110b69a020d25c0e03f7d1512d10403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bea968f70fd9b93fda5e7e35f10f50404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923443e37d6334aa2ef27ca23c24e8d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121dd961c107a81d52c38b49ead3c81406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d8a4f14a2180ceb49f0979791ef98407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf51232c1b3e62c4f4cbc7a6fefd63ad408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb7609b682fd9d0b6a64aaf96e59fd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2300fe02e30d8dfffeca06ec6a8758410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bea66ae926728f99dce6671a6ff2c8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991005b5d9076a21227992e99c5f54ca412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917cef5bd5b9bd34a8c6f4d6b888358413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f671e53aac6b184b7d103548423cf9f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88274300007f535b28b8c85f363f3ca8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697e850cf81e19937dc3fb2a456ec53416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214276b4eb5d5c23c2fe29e7a463517417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be957dd7d3f63ec351aa3d733824eb9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256c48e2a67e6dc2fd6c6755d06fe3e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946b3812f7a541915d1589926fbd89e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b750a3995966d1c2eb7af0f7e22c194421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a567219a4e1b2f4a5cf02ea34f552e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c5508108e2b55580f8fe5605c8c35423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16c1af1d8f79f574f572eb71391cf2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca6ad534bda630e909494256d04a6f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897953705ae4501d000b4b204359ebc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565cd496118d0d617dcc04149b4951b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42ede2216a7e45892e6884adb5c812428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3befe64b7bc17b72117f46892f546feb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e976034d46fc214cfa68add960b60430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ca593dead68e2c9a9c4af081b61f0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05fce19aa7a3740c74c9ef6f428ee8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79162bab2797c0f72a6c07cd2c54238433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211b52802fc87f138720e7596aca74c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1e2489723b5951d920d135a2988d6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b841242d7390cbeba0241f6a628759436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d194a0881686b8171ed3d61de1fda5d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa20f80101f78fdd58d8f59f2350d2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fca95e8bb131073fda010ce3e97696439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90a1a0b0f293f7787d77a928970d8a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bce848e7f4aad231ed7dbb6a0cc253441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f24ecd639b7cc0167a6ef792f475f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908166a7db00f7169b9493a6fd58615f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba861db6628c2bee9f1153a317f89f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f5202d741e61be3b2c5a4a34a3aef445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e3615a43cf503bea86466a59a8f48446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074b75bcd34302836ced30b302ddca1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d803a78b1c47025f364dd94d7a0045448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0359f595a31e897ee3930fd08a438d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91e26ba27ed2da9b769ace4d5940e1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e67149b4a7c47a5e287e3bb058dd8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adfae5bdc43251e1f73223f82c07e1e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4cdf940ab0afe3bc9d47eec9112568453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d71371588da9870e19c9b277580d3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f395ddc20379691d11fafc5ae7e13455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f69572bd29ffff634b43f345f9ae2a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612e823d26a9331b9bf4e53210a8eb6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5788f4f83f071714ba7140d222a2c9af458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c33ef8c886d923a86e058940f5dd6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b5784e5a879363ea7c6043a136be6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284047c406fa63844cb777a9f55aff4d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e24912c579e035e4fd58870ef99770462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76ba469609e5ee1d53a15938c6e2c8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a3fa13fd18dc6683ae2c9e3a83585464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d644b27f2f9139e011ae63784734376465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17900fdebb455b0bdcc7e6d7490bdcfb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ed6f1ee2d969b11e79cc551e0dda3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8eab6b6422bc5263f58ed4f373eb23468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603a738204764aaad1402dbc8855da0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040d452f88882674b705bd249ba8081470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c8b20084f6855d37fb88ebdd2d8d06471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5562f5d9e866466d428f8d9770ddea472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d51840d46e6910749fbc34f3aeadbf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1778b7f2c51464a00edbf3ad2adbfce474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea5f597a8049dc881c8af3e80e604c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10641e674d491709c52e896aa77f1c2e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2485d756ca8e13543f4099b3a88cc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9390fdc485cdbd406af5056075ff07478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677801d1913f9da1a5b8f24596696c7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7239a3dde8e8fd1a8da2ec5d3ec0db480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566a7747b2bd47a9224442398ea9326481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b8ab8c2120a8b2545e31f7d91f4d4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3833ca4f20e4b5d9cd007ca517a55cf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a1ef9ab658f318d99177e87a3c615484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e675553b59475aade1c240aa3eb7905485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435095d9fc62bca1c41fefc853d0ba10486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951c5f96534bdfa4f640ab0ddb2e1a3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe48cbbfe4ef3f5286b0b47c25634cf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24db901b2920daeba389d43f12d6d82489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081d37f4a03e535c3331c2b3610a93c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb04ac5fffd5e8e10d31f6a63f3368491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf4b56bb58b54157db85f4e3787206492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52114e777a5d316c15dc1b1137b467493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee169a49e2d14e57e6b6c8c4db0512494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f972d9012434552f3559c7c0c84cdc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469de1b0c128b10270ceae5f54affb82496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae7f4c3569660c31118a90d5fb7dc5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc705321072acbd3d2c322e160007c66498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a68c7730c90358c83d4f115f706e1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082eb4fbc94fe43bc84bb4e687723ce500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3deaf7da5f546e72958330086b4174501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e274538aa4929558abda33bd1085a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a490e4836a88a5a348f38e3b93cc68503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d450c48d6e6a897d21a953bce456d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30459b541a12ff5689d1819f24373241505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b45f34af2b209ea3fe324ff460eba506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164c013ad95206e094b1f2419916d34507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8c3888dbd8c7e2d1e9d8e22eed17c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635983303288c54e932197f1b7a0cc8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b90a10fdbc77658da5fe2bc065bc7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581971f68253ae48864bcf70b59707b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0bd685830168bd6b1747cbe40f35b7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503b6f9190085a11ce803f8e7ea1c52513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179b25ac893f64f15463714239dd0a8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f991c055164680848cb372b8b49f7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634dae9b26d88bccb2d0d69745d3567516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050c67ad687e821acc80eaace04992c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7d807ae28f4a1b8a0e72b9e1dbff5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87c4284dc1ca4a7bb03e062eecdfa9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b3b42c3782589c0f169808645a43a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9647c956059cd5c3a173beaa66ed2605521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45c6c322a1227a528d791294381a95522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94898e5fa99c0680b645ad5bb4d2c23d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8d34ce308997c7f9b2aef2b4ddf86524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea4a26d5b6438dd2e356e44077842d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3636467f178e2db5b537f5b57ad092526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f114f42ea26b6bfee83ae3f1c4aeaa6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3face4c9ac055c91b584fc6de1b28528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2631fd8bff3d8eaeabaf148ea79677529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2bbfe510bc84743644f968677964fd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd247efa7751aa0eb80c719010d513531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0aa7f640f564d4d9cb2b05ee6421c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3b3ff76f14df460bc45e684406968533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db068d4a8bec38e8acee7dc95c3db220534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0019b6b7aa2fdb7b25c6ddbd16338535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5495c059afb210a2e77c0317fdade536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36faba976755ebf8723e53f0c2c943cb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1495f78529f7a47df68d7a222d9d3c1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e0ef4509c975b9fbdc004ec1b0658539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac03a4989e726bbea70feb1abb369d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ce7dd43f368c17ba643f0dd958acc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538dcaf7776d42c09ccdde72b5fafc4a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3e5e1b2e163a49b55f158ad32a7bd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64633104304f5524edac271f9f03a1e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34680992dfafb5bdc1018c70aedc4af3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3de706a59784f221c47eb3b9a87d5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d5bc9a002d18710399d9eb6728144547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941bc1c10cc0d4867be512a270bb0a8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bffd3d4fb07216402f67b2d996acb3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d8a1ab6819b6e44cf65ec4da675eb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42dd6337178ffdfa34dbd2f0137418551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2fa18b39daddf9f215f63ce1963b6b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e268887c3d738fb854610a380981d6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5a3819f3e6a9bc003312df2a62605554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4cb5f6298d6923f9f7780f0bb34b5b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3eac6432dd89d7bc6b4b10f0f7fb4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4eeb83410c2751f526ff3789b72e8d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3159b1ccb3d27b5bff671cb0e12e4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8729b8b9b96830f01406925faa784559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75793381218c70536888f8e613525e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947dcfe2fa0fd36fc842eda1a5d7a52561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34ea00f57131d580dfb91995530611562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23466ff7504dca0ed3a771963c02b00563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad3987f1bb872e1aa4deb2e1136116564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73f7a8e27f1de25ba2e9b243e7c6e7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8a7e055ab2b9b8752a15ec63f0f15566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d96ae65483688f9d33c23d7d25342c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9067dac9829199890789a228bde0e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5456e464794f2e3d7bdb6537b4d288569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6208846ca42bd9919d8b642b481c3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df97abb2cd0555aa33a0801ab23166571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a6fed4fa2955c230fa347090f84ff572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa950c837599e4e0704183c91810e60573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140c4b5dee211c18597b17e515a2b48574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da36c90608a95b574b3406e7f3fd28575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478086958d2de9ed48519817e4419e2f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af60e350f342253db1b0d96e4e88439577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b684d269afd9f7583732b74b90f2a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e729ea19b71b3e69388f51238660d3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b17008012b1f1a91615919bb56883580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a823918130a63a7d53f9985fa5a5d15581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08224bb25aeec65db7d360129d1ccd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97800c3dddbea8c77b7d60a3449c6187583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d3518f9cde7b3f6d0fca7ea56fd44584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f00abc36dd969b853b01cac1854507585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a906061f726160033ea161a99fb4b7f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ccc0d2b999a1ca33ee3634cdb6d76587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a697c2696ddc1760114b7cfeec73e0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e39ff662b1e786557d0061ee652ca589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd004d1d909eb3d07e0aaf1f00d654a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93621ce380fa0c72d153e19abdf86e4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4562c3cc687dff67b6f0c856987d09592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd5bb3b4552d03e660c3be00db7583593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f0a6520faf3525eb2eb96217d3e97594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691e646c3d4bca7b1bfdc6bad5ca863595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a2b1ce36198ad5cc06036b7ef9acd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ddbed94ba636bb0fce47bf491fa36d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2aded0063023e16bed56d9ee3f27ff598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27674fa7bc7f1bee3a26d4f9c2b4655a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52865a68fdb1dcdf17142e02b198725d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0e69ee858d07d06a71b874055ca69601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2b94fdb8e0d8405853764618db033602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e409b77cb8ad622b65926fb91e407603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7556fa7b1be30d4f05210e0ad5a81f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7879bee1b6d569dc5dd4470ccac48c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47a9da50ede9590cb8c89388af3d58606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52217a82449321110a33aa41328652bc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1234f1fae18c4b5f41cc2b22583a171608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54cbc6e5f83c6f24405dc3c8aacded609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd374a3326426664de9c54eea97049ac610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283902c3975b3791efcb70b63989235d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa88805a365651f66060851b8eedeac612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b7f615d30e9e82a41ae4684b4428e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b32d24788015fc6680552b27600992614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42ba3466d82c0752446f53d8c93106615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7fc2c74f8e4cab449a0745ba009c6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d0fbddc19d55631a9fe3b56fc6923617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242d60eb53119acd90f9b9a16e38b45618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9004274c592f36872eda51ac50a21619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd85294d5587cbf9f153a33a98a36c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98a1b9dd1e42437451e9b7ec4d5627621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f15a73a39774e6b6f8c657de08cd5d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e719009cd54833ee5bb7b42d25ebdc7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7e941f9ffd26a42d49064c8ef446d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514203b7721074f6c15d392a53b63821625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3091a22935f8f9c14e97924841b0dd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7252dca712996b4cca9f495692588e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc29ccbadb60c8bbca20dafee396444628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f179f1f1f915b1b6c0c075283f0e460629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c91895ccd33afa112d490ffa866b78630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3943d3fe7b135083acf20b56c4bbf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f2d6c88efaa22456c8ce2832af18a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f332c2c964635730f1f054aabd7c7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200163918b6c9445d5c074a260c6ee4c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983c0dd83641726d1b0620b2f73ffbd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f7fd87a0bf26c212bc5b0a4d61574636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2687859e9059f2aa729d87cd79ace637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb729571ca8fb32c3fe6b4ec2b5a30d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f68c7fbc6c6959fc3ae1ec8504c212639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9cb2a04facc4940250920ed373e74f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf1848940bbbdadee34836881de246641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04d6dfa6020a49dad096f330affba2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0baa73122e75b83ed762f9b38cea7a5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac855c8289c00c0e2670f62de48e5e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa62c5c08ede8ec2c05c8e1ead3b15645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30529a129039c72b4adc27b7c9b081646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c0164754f18cf469736a17ad56cdcd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d03e74f8c6187b38679e4a63472ff648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d0e6885733b60e14850547bc5bb79649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75ea2239e20f0c052bf11d1664df6c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2664bac308164d6b8ab0fa60290d737651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1036d42ecd763fc2fdac4aff7cade652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9ce79a2b0f053ab90123c1176dac8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502fe516f248ddc632a0388def49a935654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8fcc09075e2b490b8f27785e5f2e0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81752774c0690680782d8a2a878f171656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92eedbcdcd9e05f7d6d54f0aec64df657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d590a0e60755bdb62b40cfdd778c5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d2495e49c1a085bebec86573b8677659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd70902b2d2ed5a6d46a2a7f8525fbf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87b2bd97b82a5dc9c49c693e8b6055661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef324b825cc07be39545fdf565480a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1198f60b6a3129d9123d4339177021663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f7a51f10ef6690697845a3c3b5998664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b662c09254a86bc188b6c0d65f2de665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1bbf130af89dda9b974b542c02e49b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a79aff7d6ad3fcded957055150caa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471864be86f39dcf8c890a427a734acd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698efc95ff3b7b06ed333a0663df914669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2bf271f513d877f122ccb3b483c93c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0e4373e41d9ae7997ea568a30036c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3971ab26331d8240230dcfb0bafa43f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062830588e456f4083a17cbec4cadd81673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dab33238463b4c9f5b4520ad13a0a5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98abb36b20874f3d8e71a3f6e500b439675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d82e4d848a1ed95ac9e6d498e534c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0aa4837c0ddc2a9100f89010460db677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7299a0a9a08f1bd0780a97caad220678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477da1331646a2133c628d0175ed5fd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b6574e4721cfae799549dd85c4f07680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370da0e925fbf81c17c3ad67851b2d1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a42a8f4237ad4c4e80da497934bd6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd5610ce06f66a6d51fa07c58016a6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0fbe7fd6fea7296c9cd8bc3bd3dde7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47fab5440c40b4446b2e44b110faef685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db8582bb823f442cbdd5b3dbb73765686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8c5519719202da9b46c1723774bd2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1073fb55734f2710f95553908e6ef688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce29314f08a4484ac04530457b9db1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aeb77900eec5823bb92a48ec57332f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257110dbd94de4118b77a2170c39a8aa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7ba7d3605747fc58e81ca374c6f7c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8ea0e14a474b75caa6337b84a0d5a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb24640a817d95a7806f4ffe77f5d7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a98ebe08612126a4e4ebb6f5015bd0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9817559795af8b432b57d31f13f17696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f30cf9110b82d07f5573df97165bb5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196dae60d81aad5ebd55c01c38ff313698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbedf90b31b783c7171738b05760f887699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106a1fd0892a611bb0ecb71507f2ee0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff850410d58fc37ce9199e2e8bec60e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b29b29a5ba7a249db3501d83072608702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08f4d65358e2172b7916492824a11a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ec7a21a8817d1810a4a3517ae09a5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fbfe97d517a41941b761aa003297af705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b2d1c67253c4a12b7fb88b3885771706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7abb3cd4bbd7e5ca4623c83b632a64707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f38863868a47a3cbc31c0766e928a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c923e85541470b7b1d2b744b2669f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1fac82187a777c8c3bf1749bba67bd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118c632354419311a282ece442894d7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844f51c3a2752e4034cb9c24142b013712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf81d668a4cdf7499ca08a01998a45713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6e6f71672b152435b009b390cee14714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4779bd217e52c869d05d51126b84d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aafeb30e6a1ea30d4899aac80118bf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7eee5474fa2ef50e7ce69d180ac555717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cac3fc61f343ae832801c011563c45718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4949c7aa5525b4feb6d64489cf6405719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d6f2bbb87adac68e9297c36d85e9b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca6c11b2ede326f2069c5f1530e7d8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8b7f7e112da5f6f2395df3bbf228b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9b0452da5bc487b68270819b5e15c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039098c699aa9240bf4cf501eb47403724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63f3879bfea6412f3feb93f9d46d4b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547001406235e0bfdabcc59907ca6e4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e339eeae18b7f6504fd838c4903ae588727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a7660489e9b7d6390b090d3aa9332728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6a0a342cecbe20014677cff92cc2d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033087d75f0190c26de86d4cd024963730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0381cb0bebd572c964b47a59e185f51731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551717c22c66ea30c5810c88aba34d16732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83c0ba5cdf10f307fc7162ae162c74733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef205ccd8ae1b2c2020e96dc14a43261734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618da205597649e685a42abf08641cc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98416bfdd70b132bf4389d0431447d76736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f8c83533fa3c28cbc1f00dd416349737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55052ac64e8b6a227c329a39b8260c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6e542de6f86e26ef972849b6dbb44739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050788034add1f1c7fe49fb04377f9ff740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0ad3ac9b33f534610d786abd8bb54741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165ea4152ecbbd83211d6a41de5a72c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae3bb1502b9a1ccc53e94ac01b568c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1229d258079ea094139a630e0bb3e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a2b99937efcb9f3692bdbe0c84f57745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9413e86fcbcdd482d1dab051470c2815746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a343793fadd566d41ff656e63d41ac4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00bfee5007e4976b8fc96be3d3b23b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd045c07d00173dbab196bcf9300421b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b747f53ef570a5a320bb9a817f510ed750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6affc28cb04f317e1910b89a9a2995d9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5745b10bb94fc07b550896cc9f56a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10089990adb6b46149f5b7a3de747b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0861392b0cd77734ea8e2386c4ac5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943c957c5652b19d9775fc3f2eed995755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36ed9199115e2a6a8b5d23b0a4646f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f173e7932de642b5a28f1977a1e477757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee0e17e1b5f9e9f392b3a9761f76d1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee145a16bead4e0eb7b9a90b3522eab6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f27a0115f525e129b0c731361b6ec760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc7a091d023295a9f41e76c015e39c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49ad55b67ce5a5e5f07a6aebe13a33762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf54e3bceb275c9b585a0c4218359b2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221562b14c9982c9082a413dc482962764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46d6ae627ad03e6937d0e7b195324c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5b21d51d7ab0d54c70dc0f4924fe6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0ad21dae53118c6549712e354c71c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182fb7101c422ba9293e31a55257bbb768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a35d6dfc546557d99cdf6d5504b65a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be421ed9be4ee7130de4ef24d9dbef94770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4fde48f6cbb607c7cd8528d70f2552771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173be4534efb2e8c6e66baeb1e5d23d6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8540f300d78a342bfa89ca5b72ea643773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d9cefc4d4a57dd1228c64cec5b561774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525ead8d8863d11a236ae4f66f251bf775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e563bd1fda259217d920f281b1f830a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64676fdfc5237c87981c02a7f4d856777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f5ad90d0ee4a60bf37f5cd051dd1e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275d97ceb16f33e1512261deaa77170779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb704dcae338133438728f2ad30ea0780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99959e499ca3abf73bdd475634eba9781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7db5d70f36da9649328412b4c7e9d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3630a4997d7605215824496b4274a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804939461f126123e197ce9566043ed4784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75732259b172b5e7e87ef7a35c0456785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f97d62f54964af17d1ec1d5961192a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2202ef297a1d6fd35435d7249e96034787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a908f58e1e655d47a6a7fa518a831721788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124ae7596456a8a28df59a2a72ac350789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ed277a1540b5fb94a07bbb161f0af790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23565af75edf4fd79ced09207cbcb2791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862b802eb481f2cc16111a2c8baa313792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3f2505b37b9de82b9acd33cc26e35793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0752f7befee79dc6de313c9c6aef1ac794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941f466b8232337424782147abb9952795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a72cbfb88247048d7577360e22656796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658c4d281de8168c0f7547bd3da8af8797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95135c88dc2e9968f481d8a8bae045798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9fcc656864853631a7eb05adaf281799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be904ca2f2b96daa190ae7bac466a1800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9903b119ccccb311f416e25dfc277801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f013a2b94e6323085b367b9981686a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eaef732e8c125057cfb408036a3370803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eca8a99d108999fe78805de213b488804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37148de9fc5c6ca0755bd190d7154d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2703dd1e26a7275278c73ddc57311806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5bbec20a9aabf1a2faa9a353ac354807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba4cf3af5f607367b123bcfd089848808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec3eae0dc207f4e6cad07700630ed9809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5373b6ecfd767074b8d4f6af30ff528810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9541c8f55d64ce63c21f49640b55a00811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80325620c7b44587cb200391f4740f1e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64542c0a9bf7cc4237e9f5afcecca74813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778a4af16183756bea45419f1f9a2c9814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cefec4cb0aa6a16b9b0a38fded21f9815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4738abba3f5223fdf06811167e9c8816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c532644403bac340f1397dc6b0311bf817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5e6b631524bbe6948e5ebf6ede8f2818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c85be8244213d0602e6963321084d2819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c40a0c76fd97df7a01f7cf3d952dd820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcfd7d93acfa835348e43b7e8b73262821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0029dd54147a0ff3252e44ed5f875c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745ac926603d906684f4be32736ae8d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9dc700807a56dc85c0371750cf1f6824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c59ad54f69a13c388f8d9c1417af5e825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7e8aeb80ab8e425fd2899c6e52b02826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53cdcc1a6f2312403288aeca45fa8c827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389ec5a77d235c889d73f8e1aebc211828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443639559c3eb60d986f49128d595cc7829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e84f5251611d6b80cfe86cb00c13c0830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b899c0b9f744624a44b71931270042831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6807d5cc226a7dc785b9dea39994865832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81839663554039f888eaaa8a31612ab833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855527d05416b33508127240bbd310b4834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e474eb482a42f6324136cbe9feafa8e835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfdf0a97bb5553c31e29b7ee952e28f836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64611667e641ebb840b97a35c6acb39837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70049ca1840f581d29c42f9b5e3b18838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e865b869179fe17423cba410439df8839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3cca550a17958c34271c716ac4b86f840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec12a201838dcb8a83f2d2c752f45b8841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53932eb1ad68211fbb84d5bf22d6d09a842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d478922ae1657592a282ff06f51d4843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065102061b3b25acdd887a0b833e5424844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a9cba0511ee7f09902d54ad622606845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a73cda9cf711428b9506fdd7e4479c846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771dc6214bb15dbda22f5f2fbca3e7e847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ead2d774ca8a1063845a191f177f3848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a817755474a79db856c5ba4f24354849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff692b73007eef6feac6be531d4de4df850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e53bac92bc8e6986e4531b6897c214851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ba4b76c4c0a9848c9a985b9c7fd26852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b186b2c2afd9461f66677a19de0644853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08880528ade81d0d7a0f8483db5d3c72854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab06cf2c7ab3e08b46478c58d92bfb855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499ba6e1e27d9870fc9341778abc901856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb083fb86cedf668ab57c0b5ab2dc10e857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5608e4612282b5a58365b9d5efb7f99858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb9e407920fef6e1fbbf0bb7693345859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b32d300ac0d6fcc280ae46bdfb2ef1860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468a9b61ae477cf9a9605613216127f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40339d5e719ca5cbe859350d83a59a862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7eb5ede59024b921330b47a66f40a863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c0deb8f6ebcf9edbe6825d94898f7864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0879ed619fe83b27d579a10b638f7865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237939d0435df17ecac4b67ea8f32a88866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7004c64f81eef9f5f95317531fc65867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf6d450a4c3f60942a20ab2657b6ac868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d149432ff953fad24c462c56080885869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4b4691a01a2f989e8f8fa2900c9b1870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b793c32c5b5143fe4ab1c1fa0b537871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8348ab9825624b106fa652e438bbc872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac380f34dd3779264976b94658e74ad873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8b2e1aeb7f9f1016661408e0b28ef874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e79dd9649ad2aeae0543fd200a0193875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118dce20eea3136b10d60b9a9ba35fed876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d024d67cf1701510f2b4884175ac9d6877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bee07706277dd34f0fd062352f6669878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324827b0f68bd57fb6a7f45b5169607b879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12dc880f66976d634b581d0a2e13ec880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a569698ae2ab243d15c9f6ce0c25f78881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4c0436ef143adefcf85fff8ae3a48882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88609aff6c36b409a2dd7a99cf8596d883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291106c383f866971fa8fd61169b890f884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026f3fca7ee5d363853f0061c6f7d3a885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1e73c0ed18cea788f2ef68c1c4e06886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5900e081584f201084e91810a122468887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95678f10a4e8460a4ba4c1f406950f888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c35d0c00525641b2bb4790f764cbb889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f5735e3670ed508924e7b1f4d632c890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ce49024d8e15556c2769afe43cead891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3f7b600327c3691613841514d6500892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78b7a600729a044694fed432c7a2cb893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea125089d53e5bab5946c6b4a66c96e894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7608a40f0492ce0f898215887ce10895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55d77b44eecbbedf71b047eae9ebff896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4b730a8df05f298b484a28ff56d8f897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b4efa6deca8c82d681e79b43dcd99898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e0a6d7ffb7ba2c489b6f04adc5d4b899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2576bc80e57021ad67498b701ec5cf4900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67791c8a7b6dcc34eac8b077ec23bb96901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b588511cb3b430e445f14125ba1ad902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa035f23fa670c53c7291e431fb4516903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c812c57b7dcd2a441fadda8241d6f0904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db3b93f0483ffcd30edd21cb7e4c70905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd791adf3f407f66153ff695054644a906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036fe332f41e74a467f4f4bb5c6a56d907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ec2ca8067c11d632f704031287926908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1eb676bf8854390746c407d5b2331909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e7326fdb6364e848d0a014aec5075910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f3a7f9579272cff942993da1d8ea4911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06f99a29b0f4e2c7695a3651ce4828912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd45783655caa58e4bc3f8dd991e5f913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e342e04e4a4c447dfaa535366d25b914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd686c8bd54c3ae5ce8b5f031d219aa0915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b14120575a197dd5c86f29326409c1916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85895533b7acd13c51a60214787c8f917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22e996696f03ac73b525b4a214ef5f918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917888a0d5e43a180100ce4906e3782919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff57a7ca881df35adfde20a197445d3920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620c0e6552092a5f7895e8cd4a49c74921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e45e9ee30cf32bbbf81d385477cff922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ed4fd8a65a48a93249df8d557e36c923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d83a8a471e7f794ae216928f5eceea924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823feeda2e322d04dfe54b7ffe05c3ac925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858acd955a23676588e4581a5be8cde926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13095f492b0a5ae82b3dff1eef952102927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e417bdb3e9be2f37e692fadc3090062928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a2d9f071dd41b537eb9ca10afe73c929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08edbdec06ab868db1f0562f19f4cc0d930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597de45b378c52b066496cb84fc498b931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0beb9d520d192e9bb462c4044b6d54932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5a47491d9b7a716cfc6fad91b2a18933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208f602f68667b86a2c07c973fb6bd0934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d02fa4737daecfaf4d4079e8973e3935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668cf5750e62d231197b2e75536faec936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd09b41e46a62acda8e9554b7aa709f937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708f1427358b274d37ca3b0b49ac939938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542cf1c1960bd88eb508fb957847ca4939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba0d667cb1e42c40ad9671da04faf6940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c137777ad9e9d4d9e5044bb15a309941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33f4e73d1e728b57cdff97d5e816ca942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc0ee2355cfe023d63e3d4c2d6a0bc943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0826a93faecb1af56b8e06269e287a944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534f9107ea00d3bad66c4a8d4fdd7bc945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9809b64ebc0fd90c61e2bb7bd3111f946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d2eaea0c7367e836107abbc15a526947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5762870433c7b226d229be089e112b948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155e88b42ce93934e7244f432e13e74949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c896ae9f689eeb8bd87bb4f5f768a950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4e090e34fb30ea5014f1b15efdc35951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4b75eed3cae6635847f9fcd87bc07952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7c461afe0d95ad41f2cc1f4ca683d953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b21443356124f46d106dc408da7e4954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97b54cefcc417fe1b4083f539797e2955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd615d594d9238cd0c2381c80924f2d9956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377083dfe78501147e41e6dc39b7a299957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5443d21cc74a3de353da45d86da7bd6958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dfaba97eecbb703e8b27d549169dde959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43cc098cf0e1fa6553f054791e0bcc960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d119d55b23f41c50b5c4bd7c34cacf961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4c26ab1310275b9c3ad5ac8d45089962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed866a7b56b819c2cf2748ca8d0dd5f963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822f1e1760882b8600d8afaa53984bc964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628b5e438ca87640967a3fb115169b6965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13bdd7708f7247fd7c79526f8c4ad25966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb74d4ff0cbe6c1a0dabe7f342afc55967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec19f9e0ee69d98c68cb89e5f05970b968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e188093c7bdf53dbcef065f70011f5969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59b3ed10d819880ff6fb64cbd7fe58970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df57006d7e3e17c14a6f5f438bf103e971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5187881c2d2772f43d8d586cad67e972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf110a7257264a8a4c5f9f21c62adab9973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e179284af70efa5406d9294cdf1a0c974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb3bce88150cf72dd20d2642c397f3975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c2fefcc3d829c37e8910e25275ad1976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd21c92732b86f0018875069ca4e483977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10eb037ee14641e64f2578c45c086e978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25381e10dac2d89627cfdfca98a5b68a979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4018f354fc05bca9e95808e53422e99980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1affb3b4ad402f629329f9882c421981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e532d3eebc761bbb77365dc5e14b9982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ecc324dac6e1dfbe10aeccf1d39590983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63e92a7f700e8ff384ffe02864acd0984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed97286b953c33150c3a400adfb4a5985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfffb4a422429a1a0e36669b8aa02c5e986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd70b16210b1bea9d26a8ab40404cbf987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d1a75a9649a86ffcc0e304d632b86988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edebb8f6d1ff86db5b18d459b6082585989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711135b609437cfa251935748b2ee8d990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74036c9f733ec8811ef61c513b20fa991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf226ce32f60d140e87fda595eb44c992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c92075a887e2c6785408f3e46111e993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c57b355968174c1a0f2014f4e45cb8994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c397a7b2281ef4b7de1cf495b336d40995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a03ad8527c1f533a667bbd916f326996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93d026f7d8e8c241a075f290cee971997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ea10f1feed1da5b961d5327decca61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45259efc4f67a784755b80a16ee89fe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9a94d4329dcc65339ba1b60be1ce03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513f692d62136a1255b44c6f6b33db44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b8bfed050042c8ba30c6b6126578805.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86419719b6d69a71d21716e99464b56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad85d8fa356d165d8c297a47a41c487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24736ff10fa28d2daa009555e3603c38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e417a2c132104b9597c72812045c1b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b29c4ddb11f48fcaff161f5436ccfd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65765d4514b95ef3f2823f6ce6e62be11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c3a543613061252fb78294e6b3a0512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22ee3c1051295df1046df2b994586813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5442b10be4aae072a4e5117b3d127d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8bcb5b36b851fcc0552b2d56f181715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc6ad780111c595e9937ff2a015b1b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671694873ce520b193f92c23e06de6d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9218d8499bf19e47e84a5eebe486818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a3390a2c8661443ef7f549181810619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536836e7de0591e02e8fb7355b2fb22820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93db0944900a0c0ee2a9e4252a6dfc321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad32d071d02ae0a068fea71db32396122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b139c3a5e4d1944ddda762f4c6ebfe323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f0b92fff83deed2f6d27782f7e5ac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97489bf5516d27078aeb6ee9cc0b2225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300bfe522b8b2474956f058b4f6ee0e926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b7aaf2ae56939b421dba3dc4c0c5927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495f33ac990208735900283f25f528128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff493ffd31b5023528c17f65e5677fc329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821811e5cd0337aec9ef6540f141106b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb419377116dde583093c98cfbdab4131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970f660cf61d0699c987949e6cd575132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673797ffdbe24170c1cd140b3119994933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb7d6a082d981a882d8221c742b8ad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8681bb2ed79f2b1284820dac02cdc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29130cb4cabe11d5d94546872dc61e0936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd2dbaeaa809c2e00638ade8f3fa6737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393c050692efc726bd551a661ddc37738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9940224646565b82f22187ab91664b539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdfed76ec6b188e12b0a802229c443940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba3f7e0d625285b1addf84bb4e59bb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796715dd0b58e22447d6b6630d2fd91d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25ac4f490f5c688547b7da8ba923e443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362f5d3abebb4e59e5105619ed7cd6f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4774d6b6ce7318657a17ef91fa768245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b0cd700821082ab6146234babd98246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adebdca8fb63d34e8742b8fac8766e2447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4361523cc9ed040d567120b4384366b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ec852a0971a741c9cd410a957b73c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade17d2707674fe6f04d844f433acec950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2fcb9c455cc180fbbc7ee13f7dd9651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd63ac012a61082aea4919445dd0fc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e497649c2257e0858de7b4894eeff953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a38d5d452e1032e8a2f3a0b7e349454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a5ccaa65fa3755bc2dc365843d0f455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12ea493b030416b433e02d6654c66056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6856f49929b9b84684f9253e1302b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e9051c7382803d122bb01080157bd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11cd51ecb585ac752807ccd3d770c0559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf787eeb9895e3601c55b35ec6f0f8e260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd08ee8eea4e7bb98c483833b4382361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87b8a4ee5e807667c05991775c467862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd9d248753f4407ec472fadc2ad69363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32b3b92588c60f329e7936efc58b9064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7718983df4cd2fb1379144345cfce4a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba090a3c06d9782596547c9cc04365766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8ff943686070c4c46560266a850b967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6007dd60e31296b889cf2d24a1ebe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a3eba55465df6c6303507d83b75d3669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f9bec926fa5f3cd36a878bcf07d7f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2a437b9d118ab4cc9f91f2fac4a5871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e9b62fd459cb2ba2f4341a507385772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6401ab2e4a34524bca9740da337be73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2838377d828ecb702b6c2b421976bd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8772e13e4ccf60496cdf6db8e8854b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11988a6cba9fcb24ea3ab89c3d38d4a776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86176911815dc9e9ef4ec4f96547d7bd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52e5853a546f84215866a9bf24aad278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e6c1b42eb2216d7efb046aa94fa0679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cedc45da2da933625a169200e301c180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc31e48331655857913d4616df5cd981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf517e0bdf32b2e2ddfab4ad27a044d182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6122acc5e9e15dbba3c95a1af7be683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353c8897741bd9151f4afebd1342d5184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99df4919faf08042a3a27a4c8b6b98385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9ed0f9602fccc5d881ef2cf59540d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266969b1d6ba066873123fa401cd4a9187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182c5e8aaeca49c618527ce62730cda88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36dadbb7657764c7f7cfbab49e9c67a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7a4e0063a9ec19607bcf605c47ddf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c240c1114f81bed7313b822c7440a0191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae118c26b44bd4060fb31ce544d60492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73fa41083045c5b9cc879758b1adeb493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c75522ed92563fe439294b6faac0e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750adb2b414d4c7c5ccd8efbdc8ff7895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656ab5bc099dc1cebc518fea1465c1196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd167305bec95a8e115d112e80483b7897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb7f2db9311d06d71964fcd72cd36398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e61b62bbc6d117e59834c87ace89d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012dc4dffc6fcebd90bc00997f49108e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6773f10d760733dc9cfe2ba164e04101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea05bbf422f3160544ffda3beaa98cf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ba01c86a5543c04f40fce0f02b95f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50d022a7f4f15942eb4c0446f1800b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946c215cda0c041405f6872f841f25b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea81a7ac324b94b2b46195be48f2ea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de009130a795261891f07d7fea0cd7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d15482f3ac552fc57094ab5af38dc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2c8144a6e2ceff49265017189c042109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ab2484be603cbccee75544cbad860110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d4873470bbac436aff2ec5f78a5c5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71613e37199b39f483c6e81713ad628112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60374425e184d40eb9898f3e739e60e4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf05b87c9993aff8681a7ac252a2349114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c5e8ae91eee7fa71b628c5c4534bf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a542c7ce5bcaea5c2586b86d2385d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb28b11dd2934dc4bbe5df6020e693117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a2002fd906adfb8a04783d9f1687f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f33669992a5dde71a7499a3444fc0a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d35ff37df512546ca6f8bb77e865f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488907bae1e968517905c7b7541d9c5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bacb496267930a2b7a18b945444ae87122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f32944088c2ef1ae6ae4a151395091123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b4b44127dd424ec34485c425672d7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78da5a02393c17e25335954e840c652125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62da7a50c717efd7b72e58332be1a8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb136bf84db66b905b7b640450133b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b36ba7d189ca2cf36f8a75def3f4d9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7bb22cde760f87ee6d17095b1b8bc4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be40cbfba215fb414d18e0ff08e5034130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87eef8229eaccd0104353a4e9dca6d7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c8d8ea1520d3eeaa815fab261b2c7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b2d271f6c2bfe35e90799e6a05781133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401f9a09066a6f2afb73e7783bec70b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8a6a122f4bd9e73126992b036ab61135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7beeb2fba8743be4797b0c67548fd5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd48fea84b60806ca588a3520645556137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf21e7cf93fc0a51bcdcdf91648dba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121b2825c1c66b6f3b97aa4b56a4e74139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31069e1329b2f682d41b665fa77c08c5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ad97164b61020cc217f62cb79f040141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94043db8b69bac8e27cd1445ee2665142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab6f1d807cdf2293e90a64fdf417e2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b64188599ab2d2f4a6bf6a3a44ffc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae695cf87065003754590616176aa8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786217220634eec130e210a50cd54a34146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c428bbfd83ae352c333d9c67dc106147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e46b5f46c65b4a2a77880fc5285977148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab38c2de05b56067f16bd4f622c07e4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5c7250a4f3b745e1079848e35ee7d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb26a88be6edaa5d6e242a505c736a6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa4cbf835f9d8611f97a93fd9516f6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab699c37298ee9627e7f7b4edf2bcf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedad0450cecca5ada8c9fab9781dca5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68a5f4a03b60843278cd485eb86a33155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742c6f0fe5f6d43cc62d98882242f65156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019395a953077a0a66c8d769b5c44b6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed921f68c265a6c046579b28d26795158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac91d4ff2913729148a1947d05e2ec159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f446f27286ee159e9e4309fb9cec4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66d80d067e7ff28c92e4f214b84213161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b069075890e849b84cfa3869646d9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9dee65ae75a22b5eee3e9e84b9b1fe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a13bdd29ecd728ebfd297ae3d1d5c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb3d0bfb5bd3272741e3cdfce3863b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcefd3989848d2ebab7ab9ec373d395166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efefb2a7b6c1ae0ef883e18f64aed1c1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb823081695cdecd8ad4453ecfed29d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d9abf84f9da02c4d6a599530505ea169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9f9f90b6e67a379de491e87ef8a89170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914a0a7e0628f6107f3dc90299e2319171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5e3cfda5ac8af66e8f05cbf13aa73172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5189cf9b33281c4e4ed25e53fe8625173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232884e2458301c0efbef8b458ae18a5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740cdf75adfe94b13ab4837af507c0dd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b045cfca1f0b77fc87a9a86eae8e6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220983bc7b322de4debb7abb6600b74177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4858d224fb474b2d8137c18fbc0b664178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ad750108195c1d0862554fbb1f2c7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2547eae65193ea69d81de212653718180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68255f4bc8a8af1d7226bca6aabc81181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10935b5d941f45a06b5d064a083c326b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee47d59e7645557bf4e2c8dff63526e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c61f41db7f4649c1ad079427e9f667184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef9072e5bb53a4fb9d1dee0e83d576185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d9947022cbba25881d3a71fa37810186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e1127268aecf925f319c3de99b2f5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2fe0cb98bb5d1b8a71a435d1629443188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772890c0543685202e6b26bf944fba4c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86549a434b2c3f0f64bf70f35f4077b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9ee8b4473df3181debf5a084f9eff191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779026e3e310d67115b215e1617892d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa743d36ef2a23124fd72c54e2402b18193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8d0317adeeb13de2f4545d7223673194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a62628969fab8bc4e397e011ccb0d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8bc7e223604b8eef0863c80cef5548196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f266bd3947fa3901a79441db059b8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09e902d0ca51a2d7dc2b41ef1df6b7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743389e130f8c4760ca43395c7c79e37199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb3dc11b6777208e7e70003f70c3bf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f9f2b5d912ace31e9a772e6ef703e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408b25a876c8414de4437ef6d6b3dd3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824336c7e64dd67b122f9078efce8060203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7be594dfa269a70ed4a83989273366204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba0a77fdd58ac4d3814528a89536cc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03161cd84370b96242a073c530712a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044cdb0f2ee421d266c4c0713f0a9cff207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4b7c6859c2af9ee2e7622fc2220c3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee61a6c4618ea79935f86653ee2a67209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206bfdb0167b663bbf3569b68d238c50210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ce651755bc79e5db2d8ff83f22917211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59116cd2af35681a57f264dc234c941e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb78746b5d9f91915a4121b2541a066213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48d40372e36444936d88afa2d54a2e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4e698182a5d21f055eb332ec117b5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ccc2803e5c6fa815b0c4ab7207380c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99474073af5a5efb85125508fbfbd3b7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b08ab01bd0b4b6f77b9ee2b13bacb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44396a0b81ab81613475e3f2fcdc3d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4db87c1da9535da154ebbea2cc924b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f794bfa5a05db29b39a90382cdf6f5c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed810ec26d9a630b20bc334b7862e60222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17dbc7102d207347e95a779f0e9dfd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0bd9a51c7d0fe0f8ae3272f8ce3cf8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba0ff4e4e41626af9b5c1938c56dd9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31910c299c20a713d4f94c7135f87da9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7952cf2138c51412a5596926b3dd9f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36bc77f7c53d5edc4305d489ee7d8bf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514685568a87d379ca66f3af67873a3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143b3cab31d96fa757c430594031ced230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40063ab5ecd85f9519089f397541a79a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e848ea96f9a7b260ea57d17ddf15e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85d8ab81ff7b9aee31fbe81c460653233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d059285e9776f105ca8e1cbf5a2a0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ddd7c0dd8b4a4beed824d1bdefcb2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69774b2e1507d0645b84514343631f77236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d0414d63aa39bcb3240a1f7ffbca8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0016094b9cd409cea17f76fc566815c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8091f9a1d35d707f66554f2972101239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c86233e4256f2359d27b5fcd8a64b4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a2d6fbe4d0020cfd9d4bded8c5a87241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593400029aa3e6bbf891dd00521cc515242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f7c98bd93f675854a408e89a4765f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129885c6d77b36a293dc728e96e21ff9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9a52ff728b9c9c57265b44dbadafa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213ffe5007e0cd107e7660174f78419246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808217920a2e2fc9a608b83b6a5e4bd9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17bf35540ca45302b3f1c7ceb0dab03248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520a42a5f1249fc99d2e2d086d9cfcc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aafe4ab5b46af3c40d363f57257ef4f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904e7827ad8592d7fa583d8d4c6b4bd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213394316d993fbce538321864d61b1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4be6354d18bfb85d2ce0bc9c39dd38253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda032469ae8ad47545fa9a31eed55c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d27936bd14e23127b4de0513e0cc62255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92bd05307a38262c171cdf312eb6b40256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80034854576b8b952a6582c2795d64257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad341ad7081b6fe73f3e65b0f8e5366258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ec60a5c8f95a1d0ea0ec2d9c70938259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a77505ea09bdadbc117be2cac217e4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05717f31dc08595f7f2510b74e24ca5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3497688173dd18f77368945b342c6d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8865204058d2839c930da22411a3c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bedef9f569836e0f5dd49a24e20e4f3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33d6312bc6f173f7e001fd3b8dd256265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f90233c8b378b82da3dba7ac2e716266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834268e1f94b5c9289e3e6e01912982267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705e7110a20f9126aa92ca6de589c12268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251a3c8f7fc23365c3d5cf14aba2929269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e8399654b3727446d09637ca4d31b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3c40619298b66a0618974d68042b7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85f5d81c5f6e563f7856930e1033dd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0693efb0937895a29116395ebbb70c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc053a943af7d38f83fd5cba7e89a1b3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdefeb14ee97e59436fb00f46307524275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b538b554290a6b3f012c6e83a46d90c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5716ced58f99648e2be05d0b78a203277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf121df6228203c5870205f724bf93278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54ff26443d7eec2afcc06e6eae326b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3931bfbed84ef1445d977987ca4a2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83159d90368bf4c0a56c143ca153b9f2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c4a97480d54a8bbd93200404fa44a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae088d1c775096d39df39861a23d301283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8265b1acdfc7013e8e697dd2415bb95284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec22dd861ac2b16e4c17045d3ce77f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bdf8e304710fe6c0067736649a5f66286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d230e8b93f5bf1520cf5919cff227b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b333e5877a33d72cea30fc671cde824288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a07c945d18e6b5baf327d0bfb683d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282de11ebe03b8ac60fd7c553de3411290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780914bf8fd4a7b50aabf7ef7e74c2a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2a30a8060bbb2daddbb008d89de4b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b3109c8c5dda03b9c8e001753edca293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645b59f4674cf0132f5fc7eacfbbd66294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc6a43c7cdae79a540e45b6e234a21295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921cae19c60cba8e344e784cbbd9a009296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95bfa9a125018a16c492e2b9b51196b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7444624572454a64d7e1e0b60dcb9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d254cad08c0338ce757ab32279dc9a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42abb98ea199d485f8f9b0be0ab90625300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da385a065fb96200716801bfc65a70301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d21b1ca082dcabb62ffadec37e114a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0c7e18b593adcc39fb310c766f5d9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537c342cb8dac44dd3e6e568df1fc2e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af6bf51f383eb5633cc0d6b72940ef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a92c8b3961fc22d4d03075b9da579306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8efe9ff2739b87d874829540346d4e4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614198e2eccf0ea72c070d853eb88a5e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc3f34c976c7d144d0cfc23613c4db309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed4c4a4d853f7a2c2521b41edef343310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd4c68bd87b7893af6c528b47b3675d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96757c701aa431c93a5ef656807ec9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ef8e0507841c36008782a49a0cf9a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01335c083f30a8db9066a79936c405f4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cdd8705adae2b107d1dec9f18b19e9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542627f8f0009a72d648b4e744c24dc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f9f24c820b1de50d688525524f590317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829e54893638f058a9fca914fbe066f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001ba5938b840fe3ad72d54307db857319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e5101acf89484cd5473f11fab9ebb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16616fcc72b9eba432d1a69bcc7d8d52321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf232719e5fc5d6f6f7f01427b15f5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296ce8783dcbf1906102f26f8c6f3d8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4c0f05e9e59afa70f5a01586d7ea0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20065a65e62c8a37133fed56ffd5334e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66965cea2e54b2c1abba0f89e2131fb3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e5460574dd7eeeae02b1f329e2298f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412383f4c1d51e697a4e49b09154cca328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a78cc9a712e5bb3abcc3c67a92d5b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef479d3adea96cc70f1012e8ffabd8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d695d44ba75468c019a983a5af76fc8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870dd3b5bbda5103ab2530a02c09cfeb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a7ba3b2db41d96a1d44789fabe052333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8222f1368a4e52940a8d9c849fc388334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcec0a2ed1d1f7118d7c690a5238e58335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5623f52c04bc5e857ccc05c046b70d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a749931f46df8306f9eaf86c275e13d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2cd7cc3e2f5f05dc3ff0c3c5468f5d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7166840e8e2efa3cdcbd147596f7264339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e90dc432c0e9c94a95e2a649b27d4d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a903b703d34e4bf9f85600f49ad4131341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4750b6effe4beac67f5f9ed0f533a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ae3abe6315f7f3f94d7517eb783ef343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797b479cbaeeca46a7caca32ff70f24344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942577f629aa089516ef4fe1fa937318345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa104716f098398c4e21528dc84c39e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139aa8508840c36f6d23c8bb369964ef347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328f57ce8a61f9138dee1e1f71291da348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ccf1d26e9b727eb997cbc534d930a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d377408518864d6730aabe81054ed350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513e7a8896174fd5b4c9bc64194c522351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58245c58f2a1af1e6f4a5ed904d369f6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d795954729aec0d97c95b22cc274ad0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09821a05c6451d4d27b7c7d7c698817354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7968e88c557e41e1e3766f4ebf29a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70da488192a72d497ae74ce867b89c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c1e121ef2323da1f01514711af703357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf7b5a93e027184ab874a748c4dfa1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43460f8db2bbb98b91ccb8738dcf01e6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ab59a9d45cba7987fa68de2deb799360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edcfc9b4d2616ecc01ffbac9a4f907b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59d124d429d1e3ecf9d0404ca59ef5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871216dad4b50de54f76032f28e3d30363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded39b501a815704b6a552540b2adcac364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea79680b7fd47fdfb87f99cf549c49365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da11de533f49b61027e382ec7c062fe366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53754d2826228c08dae4391de87e51ee367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1d5aa0ec6f1cb660d0d1ccbf142c5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c550f106fb23b836144efb17c063a0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11dedf50662a8ec0ae6d4f53427923370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16edaf82c4679ebdbfa3ffa175881ce371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e88aafe424115664ce403be6d7dc88372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72af665f3cca103cc584510d1da35b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f39f5ead8f5f2a2c2c476f331e0b7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71bfa2d401c02def960cca14f1d02a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee27ba121b57cdcc03b5290d36ff4f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e6d7e6dc4f5a7a3b0a31dff4ffb41377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b1ca487802cceb4b9cc621b4f5f99378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb57d133df616e0e0b000715bce9eb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d01c94bb11a108e8b5f395604946e4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7a6588fccc59f6735f93c1ef5ef21381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c6140b20c2f24a56a0f6076f9b4f8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b9bb2e396b3a13add3bd6083b238c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9dd9d2443e9b4f207fa1cfc064098c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71cd4ea62aaba40de39bf7c4e7835d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af337932ac14592582cb0e92b4d2f8a1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92429fdf4d6bd9907077ade7bd46da3c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd498c01699e132e383e2b6d37112ebb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c6045d6471602344bd2571e99d0ea389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a069212fe947a3e2b67091cec7ba86c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97744d6aef4dc6112fe5d4ab7b656e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6936b9c3d38aff3f37b0a47a0769d5a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4004e352c63a94a871b2a0bbf9336aa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79b539c0db32d87a4a0e74c0204ef4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d9920dc1d7e92d616ab73ba6ec091395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015eda2dd4f911158a7de85950875e8e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd088c68f51dc98be8e1ebc4052701397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bedda467df28da3e81aa6a97532721398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5f270b9f39ef2032d98de47eb3b0d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a5ec370eeb766de81a88133e340b3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08f320af44f9a6aab2dbe47a107046401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062fcfe99722f59fc64407a058d72169402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd4cb97fef075d797abecfa6901ac0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa248963ac1ed7023aa2ee16a0df4be5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cfb35bb2a73c1040af708cd00ab85c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662d48d2c86263b2ff124a91602b9e6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117cb64fb1091d331d6ac38d242225e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc70db8b4d16477336e90b81691d6e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3393e2714c18637dcfb733bb7ecafca409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366fcad31914a2e452fa61fdada7ef2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce323c597f7b6b3cf85299e7b1a5a0f6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c84a38f6a5a2ef5e5b3ba41bd5563412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b913dff74765f83a2d8f13ab34830ef413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035d5c43b36b023896948b5ee019e0e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6f6cbd7f73611cb193cf9332febe7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7539ce5feb5920f9fa80435ca96b89416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44c5ad07c246cf47fddefc5eb0f192417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e3618edf38e1227d236195b732556418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192327e2a639e9e094360c0449c65e0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e15b1e45b15c377eaac5e12ca0c6aa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214453388b985b13a6ebd29d0ea11b9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d48a325d4351df47af2f4ff25a2329422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37fa844f92840cd90bc450b4575775423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53867153a48a43cb4468987f888868424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e92dcb284a2a811ce1457586b13a4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51cf31c024696b21edae39829b757f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a392fbe2f094676c5c21577032a042427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba47855b5f698c13fcd346abad13fc7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698065c2fbd463338d66e4bc62a769e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520d6c1c04e22fc1c07e0e0d899da91430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d91698c0ea4d946f3c8e7d359af270431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d12215469fddbbd88d072464628df0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c64a951554655aeda29b8a4e36923433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38349d7a070cafa5ec0708fd40c4e1c4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7804a601c68547f73ff948d32ab8325435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985d0be6b381be19945aa701a6fbfec436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7855e3d1422ec465577946a601be38437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518761e01e7ef08c4524edc82e8e270f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f32f82a2da0f63dca46f30bffc863439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93cd0a322d5b4424a2c4faeac6fcc9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b231b18788c9a1c4a28f94e7b43d8af441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af966bb2178304da890246fdea307ef442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb13c81936648b3fee4209fb3e54e7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92fd716ca8a47257cd433fce4f1ea60444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c3f41accc9e6a2c95a034549abdd7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cfeb42e9ae9224c9c62806a3b3925f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c38b772ec359d8bb228a8bcafbcc35447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772d3d12689b33b9317f122005c078a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96b4c5b0e47773ad49d7e9293518ce449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e9fd6315bd797cd79c444dcf1a6be450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a1dbf8100ca6e6c994b387f43c4b9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257117ce76c183548336f50be030494e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30197f5d0cfb6e00cec7c50c8157a5b7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288762d776855a075c7ad4f1338bcee454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc26690da8a80095835238144e2a1f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c07852fa66e35a7ee0dbe30c4d044456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f530d3ce477aaae5dabfe07c800381f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1a9426e263328a3bdeeb3b6c11d88458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4f0c42939ce53db835f4a3b457d10459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79bb1bad011de318ecb17abfa1c0df460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531bcc7610f0313e0e4d0c4402baa35d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77ec13a222806b917cc3b7ea884e52462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4266d3b6df42e65aa53ae201e11f77d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478023c8a128e2f29460b2edf70829d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1085e52245056b8441df622156283ac465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fadfbc0d1868546ec69d8d236231eb8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a488aa4424e0f3a8828d5a91259824467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13652521d3acdba47ff3afea095f6e6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b57c3e41240a84efab440751aa623469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc427004fe55451b8d13a50549ae38470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c004dac5149c881a3a19f7dfccee08471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ee9cd47c49d294805b3d9a8da8a41472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ccb41ff7235def1cc3ebfbc2f1006c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655532274d3b186253dec7c2a9b544a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aecc1377868483bbd737703bfb385cf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6365a2e657c2b7a0a9c854c5388b2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901490c1aa9dbecfbc399863e3ba40f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70ef5a17b0e0c8a1d1269cca3e5fe0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1b43e77c8fd16ccde05f7b9a79b41479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999edb4e63a865dd0886495846e39195480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2208be636600066967476f710886b2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5649f73952e5f6ab845762c56cb9f58482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4caa98c153f1c8487af74fa5d038a99483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f23730e21f09e6759399310e401762484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b2c5f5bcede39916cd8619011049d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282941e597360ca66cacac99f55a9049486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d85c2ad5d46433a9aaca76459b86cf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b99c79b3ec1e61b2d9c0efb5832cb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3cced0c3d1aa4ed9b40bfb67341f87489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11a93b579513ef2e8f2b0a7d279e3b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e0e96c6b4e9b3e61e5353350a6ed2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4880ce8a5709fc4c83dcfa1a8a09ff492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aed76830d6800ef0ce6c3289ae8541493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83de708c2cfdfae1b6a5f26433945a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd47320236d754f3745cb4258c80237495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7661b76a115bbf9085a5b58fa3629496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dcb92cbdf5d6b0958c8c325c546799497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cba75da29f14fef21e29a665df1223498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261c53c7ecce1f9abc8f80241b4d2fe499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52ef82d421013f2722a7251cc6f87e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9d4949dc2f520905b95da75ef33cb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee33d53433c7ddb20f5337618b5d7a1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6da77e4ec92e0f684f3ef054293af503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f3e5aaebb06a90e12d6c679eeb144504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f439f07f509c2cfbfc6d80b3b4a1a7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb46b9299bb9c1abe99159afc87d60506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22fe2d7c64f8f59881dbe5dd85818b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c9d5ef85059494c5315dea51606c3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86669bb3d00ce19b9566fe1383d01462509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea7a99c3b23a33be854b3fc1733f2c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e68ed7aaea54cced9ceeff673ccd25511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3a6549aad9fc98d9fee6d27e8307c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a1f93b2573ab0a1aea6eea07ba3aa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9f2954f9d4cfa6acb50f727045d85514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726579655809d7bcb812ad1cd04babe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a43369f8d6f3e87ea00ff7f613885516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6ecf1d2a004265ae0594233b0548d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3193fd6482e6e9ff73ca903fde3cc95518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72e4f426d20e1e1a98b2231dd0ae89519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d93e3c8a752ae8eeaabfd9a572621520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776afb705bb7e83830b3034971cb1c40521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ba6f5c23e7a1f3cfee30e2fbfdaa5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b1564cc789dfb28b5199c778159b2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2b3c4f392c24446fff770a0ca7d32524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851cc2eb4c8cde08a4ace7a95a2822e6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613912fbbfddf68e2e25f726063f256526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be79bee5a9b77c1e7312879fe58f0910527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307aa728fb386d02f79bde4296fa002528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6235b82591c4646b4e3fbefb97ed61529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b6714c6c6f830991bdf3aa7c7051b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643da2b0830d680aa3c12637af73018531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5a096ce3aa40e62375c82ec2cc1ec532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f4bc52d8e6a8da87f7ec6953ea60b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e568daebe41b9a6d0e8af682c35937534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc8d88cf429c3c03a84890aab37fef535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c90681b432850e332ca8f9a15ac3fe536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d4376f2bbc35c6c9dce33ead4c5f1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237cf41f697c43be7ed2d49438759bf2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538b405101f4240e01bf287c4dd80c0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69e4a5d90c073d5b48d47e11b2b441540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2dd23dd223ba7f9c84def3cc7fa26c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4aa4e0bf7f3f6a075c234cd20b19cc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a94e67f10fe1daa1b044ee01e0091f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a70811c9618bf2a4be65f1a890494b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6687af6a77a430763dc418b7ca73a2d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42a495276b6f3dd460c6994a4b3ae1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9ef9751bf0ff443e69c0e31476bb1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd175327a4c35c7a4896a7a8627fa8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73edbcc572850c977e3451a1249bfc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fadb4253247aeeee49d723dbce33d6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf02ee630c82f6ad4e2900d28e307ba551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ee4481abf105f795f9223414f2765552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d2d5b4ed51bf7c9da54a20269be85553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aedc0417eb2b10645974731ff4766b6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6784368a79c55381f388c224b8619555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efaecc24fb8a04de6d8a931aaa7c7eb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd46c031f8fd0ca6e09e97fad27130557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82cbcad9f041be4d1e646d274ce2db558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f9523c6282662f2d3c2e22a18f137559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779730bf304f1d32add084aaf8a0e0b3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597e3b2c4f0d6d0520c79d0e897ce12561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe633715758900622c2eb47f0cafa16562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e8710410b714511baa963dc8b3f16563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5afcc9f36555f84fab2a3b2c84799564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b944ccc90f1b79a83a8548c9332620565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94d49eb85b7ae946145f81bb42ab49566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c8fda20d49af5fe0fea5fba897f86567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656c62a723d3dbf408cad5b62f39a3a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a8f8c11427012e93bbb38c0327993569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826748b691314bfbf42ebeeeaa427d5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f423b57310a3fee6b75c65fe346c0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ce015f58fe144ff62cdc3bbad15a3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e30e9c476c711fd50c65cdd1fd99a4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd3e63e7b49e79a6508e831d7e06ca9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540dba41721d62038b79acf84520b36575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373c459b76e5da9ed60c70018a61870576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3646bf4e11b86a1d07b1443c3c7c8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15769bb1fdf82081329bfe2694e3f25578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d08a732d1aaa32ae2f3a8a33e02b2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809e924e3926c4b62958d9313640418580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0502b7780ca0bc053547bd3b8b694357581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805fa8b5d5555cb1dd6d28e9ffec37d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b957c4947c3c4f3e167babeb545c9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902965af31b9ec2f009e662ac8a14dd3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a923507ece5498cd09f0951b48a27585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8b6a5de8c19c411f3db2aa36cf78b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6aafc58d1ad0a98724a5f69f68c32587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbae6a169bc018090822854a25973e8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9789f65966f875ef9be0c3818960d53589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136b8ffb48e5a1c1ef7c4ae46e36e44590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db7033f5ff87c7b279f81906e90e4a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a84026f48e94a83bee11efadc5e65d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f171033d9ebe678f09528f0bf0b26593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ed75f6d69a6d194999f4f4ad5d3c0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34998864d85ba09b397f71876802c6d2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82cb8331e7f08d25ab7b5278e5fd4f9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48064614dabb83b53c87bf293dc8a1ef597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03a4fcfd151fd84be5666b4503fbeb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f52cd03247602298a305f8df372360599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa728dfd783c7717a3445f15e32eab4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79b685cb611d7a228c207e1270d4ca601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecdce1e8bca188dd9c880adc28f5547602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9857a629b195ca146855d1e9c2bc19f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60f2831c545c244bfad698dcb0e994604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc898339d4448a680923cded7b4acde605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62ea7494bdb7d2aeca426ffbaa1f2c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9dc4b77c0690806c063fe83c45e43607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa0b3da62793546d61b5bd9f54a41b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05c7a96840f07de8208fc4d6764035609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cbeb494a9c4dc3ffa5081d3f43162d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8bfe86d57a1999715641ee57ca37a7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99fba9cf285bddfeb8683aba919650612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f607c91c37939ab37550d2a2b7c616e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b74bbe482c56bbca74e5585248732e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5f11e2c1ea92cc18d4a12b0a77a3f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511a440c0a8f16f5600f9b425f86b17616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad713a7a0421c001378422b8e39929617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0533748ae24b8ff409040baad2252f4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0bb3b403eba707cd63a1f4ea309e6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac7e9763cdddc3130d637c4d890de3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729efb6f2fde745c89e72a7f165a1e5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f2cb2e9eb1acc0ccaaf60d0e7200d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc471a9da6e35cfdf697d6eeef12bde623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b8ea4de7793d9b61a441735238072624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe175f58566c4386c923d4ae4671e3dd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb6425a21457badff52d9fdd28a3dd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e2ad693a2bb865f6963c6d907845c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df93ce2a20c8782370868cb5288a39628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4594ca149660fb843fe1c9bff220359629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50209ee63697df0d3925530859621235630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7e45d40e5f33b473215e24196a83c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803bed0268ee22c3e6a05967e9b6815632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3215aed928580911b7d023ee66ca475633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc0d245f882c119cd3be5d7efa8014634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942885d3b3c87baa919d62a295a211c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea1d9094226e9baf2efc9889298d89636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8a245a8ef458fbef792b75ee444fd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6eb57d840d29f9c95985025538710d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8b9d95007608b9700973fb1ad406d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c651e48f2697a6bb64b2f4d6bdf0b82640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5f18286b95bec8e566c1514b6da82641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b53e52c2dcf5f51fd26e6e47dc9f6d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163e3ca68aaf73c5c530727347f808d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a24cf510b49a19c1f83f097daf802c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b50e4988ee5edaf3dced9470196c51645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0e7262eef4aeded78c0bd94342660646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c73f02e5c943041d8951fce82fd73647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4bcad3ed80e7dad8e2f688ae20e660648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe721e1eb105bf4ba29b2157a3292f7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834d6a28d23a7f8a2a42bad9e3a2f5e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877632f678f6608d5df818f6a771494651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1de8aa3d6ba2b8e2297751216d004652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea09568ae46d084780355fc7b843618653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4567c6837ab6a199de91d41e8c3d7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4591cd6b062ad868f5061ad4e3460655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77a06af74bfff4d8ec24a320c33712656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7e07ca38cee35b05d994e34492ad2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3fc4d0a4aaa006809b98526d995b22658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f072455a750c07851b7056be42567ca659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a862e5549479e98b2b2c8abe10601660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689c894734a8bbceee6b3bedd4d426f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a606bb3435d067376a470f0caf439d8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a3bda97996258813057e3a01ff805663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99fb5787c059ce47f3718c424f1fc3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aaf16fa0b45eab54f7c12c26357b02665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24cac7068fef2308c758cc4fca4af40666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00585bf7940ab874e2e5f3d78b911bc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e75bf40fdee97bc1a81136a84d54d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d60c8a9478a054c32a90a1a54655cd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae2f039cbb866551b94a1d1e964f79670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ede0543c733f824b4fa584c792fc6c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9768c708fd9eee5eeec498997ac45b3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2c6cda01d910530cf486266350410673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308742081526f5588fd6c6689dfd949674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3862a71f40dc355942f5c72616aa2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d4cd08698a751ad78971a5a8fbf32676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9028e62ade22146da246f8f4258f4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd3ca0effae4076f7f4f6c022ee233678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9369f0b6a27a58ca557330c075631679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e791b496409b99abcb666aa9753032680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcff63cd38b0a6ccb861a5619ad454a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a565082333b91be5a6b921881f8ad8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f35d68952d11076fe451b18e2920ac683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5655173f4ebbe09b193523cf83df16a8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5c07345a960acb9d01fdaa7fc0401685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da561a062d51396d5d84f53032273905686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66293663f60b042afb9adfdc3a0d6cd5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b19960a972d08297a01432e82faa01688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24013ff9b811043a43806ec61bafc9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7b58eef3029e2bad509d914502c41690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a5489d335821a036f1efb28e949e0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ef39ac77c40878a1e675b679c7767692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c7c71d49a08ccbc741805df9ee128693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003cd8235d2a544df39c4dbd21ca7e6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c084015ebcd80136b191487c14a47695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de4fd3dd6c09fe8c561e5eadc1179c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de4f6878a2bca2f83f7f7b710ee8af697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50617053df54777995fd1ad29d77bd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce282074de2814dcb1c58622de4c99699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc6879d9cd36216471e0a825752581700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5cbe40c253647da8831f08979284b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec39d09c06c30e3ac249b7d15b6e25702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e08f90216e971c20dc5569a457439703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5050c239adb2afede99a6d7f90009704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b25770e623b97e97d45e3e48b1ce1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb5d035366499b93dc8d030b0e2ace706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a582845f9beebdc831421ed17353fe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a517d297846ca05f07a5e0de0ca46c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17baf26ba880d05ff710a3eb0252eafe709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6a7a12a30f5d9d075ea0bf27c51d8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913467acf63b7dcacf9d3ece795b4288711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358f104ae07434c251e87aacd627ac0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43c2022670674e2e2f3d98eb85b16e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba7af14b392a4a9245815c8f7da602714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723bd4734bb455b29b9f5530179ccb4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1188016ee9112906bbf1db5985f73716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347d6916c7937fcf3e3fddd4d38284b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d52429df39db6cc504c99cfc15e70718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a34a106643a8cdd8db9cbcac598dc5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37325114596b56ec10b5fb89b4ce77ab720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d164b6b0cfa0f8100eaeda8c5df18749721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d763c9c641a2158e2f19066addaf59722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d99a58b9da7b478aa0228bce67285723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb768040bf769e20d57884c8e522fe724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf628d43c720c7431ec58e7450df18725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f1091ea8c65b39dfc6562e5230b8b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f97bc8956692dfef76d37486c22f38727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38ffce0866619a84f3ca38c865d8fe728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57cf92d839e5b1c521e7a7eb7b70015729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc8cc717bfbbb78fdaa617e360e76a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f57f43da36e94a705906adf6251a0e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274e70444657d2efd72abc1a521d6b5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0b44049e24f603f371c2a91cca386733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48622c8cb50093987036fe9e39b5142e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09761a4582aab43c42c6052a722297735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642d7c6f325a1aca30933178610dce4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09b1dac0b61d60be279930663da5fa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b39b5937fa95e55966032084e611e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919d323331120b1e3f56fa305509990739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2d1f0fdc1de3d69f35bf9e1fc8821740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b6b517d0462c9778149311f7bd59b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40cf261053edd469df8e345d403a60742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9adc14dcf5fcd7529b71cdf00bc94743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46dc8628445fe01d08bd82f520998f1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21ebf97302fc8d4f11473207621d56745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88efe8a9a21be6e4708baae839f83252746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ec891d16642c0b1535b8193394351747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3096ede623c9e0cb4558bc2a0df71b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07b9a74728e29c27addeb59ddfcc70749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc5266ddd53e48b57aa57c09f22372750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d820412a25bb9b943da4a775604e36751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67dd7b8c43b31bfecf5f542fb0528ad752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5afca346414e8e6edc79c8ecad8c1c0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a30451d33e1e47e6730f22bc928ce754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ebf6ab202cb5ac76246d403439007755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7514cb846f4b3dca9e7dd14f0f0e9b9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018c3b80d5e834cb2fed2ad6ac324cb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604acad73457e2b0afe6d5738f50c27758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a7176e5688482a3e04f02b25b3432759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550dd65140d5f1836ec1b4aa43b8815760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386b55e563b93337a7d89c71e20edd7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9433d416d7ce4932f0ebbd4a6b0f47762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356977eebacbdf84b8397483cbf50f8763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350e88586ac4cfe58d12590333fdb7b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36a803b29618c9782f09459fe2ee6b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019825a80ceba7a3cf7cab08465c806766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a44d156d1a70e1c779084e20099f3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede073672639d7774903d45fd2c9910e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b427a6e39aa61949e9489c6f3ded54769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3c000dce7b01820552eb138adcce2770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89e7152760c649edb39ae851835d5f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f8a64509c3169c6d640255e5e3bd3772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae05f5180a8e8d8d537546ab3a1737773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2586a1e894d452e5ec6f131edb4d7c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af39dda74ab0515d845ae8ec0568cb1775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac0d34b77eaa20a90e47330c64ffc3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4cee307339b5f65f7f73ad5b9bd6ea777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064cb26886fdd3a751ebc45842490e4778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690f506e927ab956015e682a7760091779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ddefab08aeb5b7b3bdc58809b2972f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde9798048b5ed61b7b4aad05fb7d1d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafdbbce8ce6d8fe8a8d1e65ca87e991782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb99be43927731e59859a10103095ab783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5c35dd1095e49b21360b94a785637784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18e798f05ecfd164e212bbe0fbabf5785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c72295f1cb96be50c75123c099e5b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84659f274468db99d4c5ef5c5380a818787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bde9f875763bcb2bd2b7ae7def0d9f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740d6b54d70556875ef7af297645f16789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0598d2ff8398103d20ef39d16226de3790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9498c0b9c55ab3b10b9f4a316777286791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4fc52f8f1a7a810b67d2a17c368aa792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62cc502757dbda1193ac333ad46d36793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a7f61dd89362f9d86a533754f2ebc794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde18aa52d99326c46cbc206e9f2006795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe27a6f809eb127f9f03036bb90189796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f32925318fe09e6dff530ceb9f5af797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135b23bedb1281e8901f4131607dcf7798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041cd7d9dea5a9956f05967b810e376799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f32ad9ffc24cb36c0807ce4029af1800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282b71793e162979b9fdb830714d4d6801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2394e263209faea4234aabef973c5d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67686550a3cd8df51d56348c0e2d346803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ca75e294355cf691882e9603b02fa804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110127bcb739ef6927e83fa49dc3d95805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34204fa8da0733e4664658ab8776db42806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb83f2198bf66c6582a6344473e4332807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4676b37aa643b3b3f5a571b462920808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639eb51130628cb5bab61b40bc97415809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b522654f42f220cb29d2e045641464810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b74e6b397b70d9d939781fb09c97ff811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd33d4dd02cff569a533e0f8a8ffc0812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161d2e50638cab3d51290f530216d2c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453b41ff6efd1b9ccc6b4102789fde8814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9f43982a6426e0d3056797215b5d8815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0844986c0e8d79cce61a0bdad4a74c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49c6cd5d7fb862188be8bedaf84219817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068c4c64c6ec12692aaff6193898d62818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7193938dc492ffb775536df80d731ef819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fbf36da27d37b55e43a5bb36be409c820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2a1f089b0009e65d518c73beeed73821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64217b0f1b76d3bccb4f8c88cc96d7822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13583b690d96b1b266fde044664a7354823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59694bbd2a6f882068030c7b8c2fde824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7236e94b33e4a8c5e7d686fa204283825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d7a5073dc3466ab776d3a5191d97b826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf6096757e18dd6fe903d5dac391b5827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2219c510d5344c66cdc7c8f6da87475828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046967e6873edc0ef347c1156eb4ead2829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2346fd942ef5c65df873aa7d5aa45830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9866c9446339b225b9b391cbb00f75d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d054ae51c4543d982303ccf0d0b70c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf51a10ba42488ae353f94830e791b833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7a2044e5a863443aac19ff31238f4834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864dee688abeef06afb24a285e006ee835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf9ddc40efea3719d68bd7c9801cb4836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244084d504f4eb377a0014327e5827eb837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca55ffeb3a586cc95b0f10a5d319534838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc253f75357383f532b0f1a99a49bdb6839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9fe90a789e4a6cf79f15b6d133235840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91607e8c4ee376ada1d213a24810b556841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b7a8ad9e310568a14ac0e9763b83e842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af1d356b209f75b3731e908431aacf843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd24cc53a1001cabd5dd511181ee36844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315f95e304789a6a5d1e63649fbbee3845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e710a2474b83a26aed38e962ae2d014846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b325c38e27b11e964ece967d76559847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0150b6292f1b233e4bc46f4279605fd848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f120408e69865761dd479e2f25daa8849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ebb1ceed4fc09c2fdcbf76d54812b1850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f4fdf154850f0484a0145c3c9f20e851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62c30b02c6f5975a6294388e747b58852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c215c52ca8d258dcc82d6ebc8824fc853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2a0c4afc376026900a07d41cd5dc1854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97170d9985ab7a5b5d724d2a7cfffa855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f388d087b777c26165232a27d8b0c72856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48b5d7dd99b45ca675b10f6d65e912857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9a59b8ed630cbdaae755fb99bc247858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b304251a9ed73a98b1f6b42aecae2cc859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76e77ce22da25aba72f489ff4568b6860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec20885e1b3945ea7069efdc32feaf9861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832d41e3488ac7f67eb56acf2244f7b862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d58a91d505cbdcd3ef48e7ec3327e863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9e8ea15e19f7a78237eaba2790527864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46fb244864f074307af63ae368a1169865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c97ff6949f14bf3bf9a74b54c6593866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c33b134c1725c97684299e91ef4a9867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae38343ba314a107a57a29ba97e9ffb868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27eebe376d18b17654c243ad12f912869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96793a4ef48667fcc159414980d66af870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc70165df353e8980fd655babb1b30871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec4dce70c4670f143a7b24b8c6889d872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea727dad8d713ab773bf763e4b6b04873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1e5dbfad7a29ebefd0dc1c2be6a39874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd6a1c25ef404e8bc0271585310cf7875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a9a3e91fb1e7ae8b2f83841b92dac876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7e520b99f54cc846756c417528c6f877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13058425d2c6a12d25c47f631ab9df2878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53af4957b318da8bd3c1533fe54960879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d364ac9be79a9e04a80b58002ad67880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c799e697a85835d6ce94f3603c7ef881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028993ac4379b3169a2f6123b66248ae882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ae445380793b1fbc7aa1cbfa96f8d883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182af190451b7a24e2efe901af380ae884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878f745709bf3febb501d1b850c7818885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f571ace587896317f41fedf40f719886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d0c6d0a1ca2b3888bf027e5387c2f887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e103eb87fb77707fd23c3bd44e21fb888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0996e55c27519cb0df1a2668185087a889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be47a296e2c0515bc3791afb7c6ba6890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5f73794a719f6d881a2a27cc9b7f1891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519f33d39849b3421109852a8b5de2a892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4518925c93a15ab50b2f60ce103746e893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5fb58170b25aa710029e0eaa77e24894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c976eeb3aa4aaa720eb7ffd5ed41ae895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bcc8f675f9c4dcd7c3c0553fda81b1896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad6e330cd1f1c7a30258f1a73bc4e3897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663725bbf6dab1d9c50bcdaa9149b648898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223563e016bbedfb8e3c6e46845c90a899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb79e60dba6c3c5d209ab53a0f0dd3d900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48765fbe1a943599035306f079cdc1e5901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850a2852f666cfcce7fbeae758c8d6d902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971495fdf9c06d5984c8c75be7be4a9903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63444b4462b508c055ed6bc1c7fb478b904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf00f2d23b1e6974d74a4ad8cfdf4c4905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b8ffc8639fc598b8fc0e66356590c906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8de7c063f58a814e020e272798b7f907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5fe0611184f1da7933a4a0c8f4d7d908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa543e69e9a0408e8179920dcdf3ec20909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e20af37d8885e412ede672df00a40910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983253b23603cc30aea274fa5abcd31911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21169e42d74a420b4f59422f852a47eb912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb447a22356e018f381c63a1d6e365913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896adbb3020d2690021dc7ea4781865914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3abdc8bae1c64bc571dbe0e19e4b8915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4970774bf7e3c7258d10d7e9fec102916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f912acd9e790a3d61eea94bda42751917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae183bd05c9e5d6e25c09e2212471f94918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8e7a7dda42bb6a0daf4f40d1303f3919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db5d08a4d15feddcd30e11d262e749920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ec8b34366f18f605c9903497af121921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444b865e3f5c9d188be07171405dc5c922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349f17ba601fc5f76538242a53c0d48923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1c00f1c2cd8a3e41a649c40a7b078924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c90e9110c37d107ae0170e6120b9781925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b9080d026850a89623b7a8c313aae926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47723c81dcf8fd9af8110e14ed4400db927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6f6c60eb14ac2ca30aac00454d2b7928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e513c5656d539364c82c0aa7365d12929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ee8405e77d049523cdbd057dd8253930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640e2a15f6db300eeec7fe0b5535580931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b47188cb63478c45ca4263621aaafe932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbad20d6fba9ec144b1f6dc8842b937933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682bf64d5f5988fbd94871efb9be799934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ccbfb9c896617a82553652854f9f94935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea050778a6ff4f01492524e840182c63936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d40abf22eaace655adab41f51297cd937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6232b79cdcc13b4c2ec3056b5e7de1938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a057134f3a61a1732a49ab157dd5c1939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369748e34fe4c7548db8d12611a53b9940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5bbe052aebf04d5fdbecd5a463b61941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29795c07f610151c93d3562e2f915c88942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274edeb98dfc05832da2be296cb7c54c943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cbb980da7e5f9004ce44a50b4d58bb944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98abcfabc736c499c2320cc5dd64d406945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286834e6a23ebab2938bec02c4c40b7946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab650a94b49ec8b2d2fce480982496947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4de0744e38f758b1d79adb3c27948948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13da7559a733f71748ad238767893e949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0de26b33578f3b7f491c74cda2b0d7950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969d6f9a38ca7f0a43a86fac70ffbc2951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc07094fbcc169810f8cd4eca18829952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950ce27c7c62a3ef2d4b249ad410529953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eabe1272de091344646fc47fc57fc7954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce96aeaf01d91854753a860d3fe0ce6955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0425c8b9b3cc39d46a45dc7c7935d7a956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073c5c712656c93cf5d70d853f11662957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3b7ed392edbcd6114815788e90d34958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56068f3e5987e9b275218c2058907782959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f70575aeda78ceb21e9d997d50bf0b960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420cf5a99f8aa662dd4836b372d3a3f961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc749b8ce13c2719a362fb740ab016f1962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ab422223f99c37f8e49230dd53a6b963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395800f4b897a1e15f8e310b463fd7ed964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3bf2b02eb444e2b76e1ce71e325e66965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e661e8c2638f0d260e25b2c8343ddc4966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c47af74357515e599259882782546967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39920d94a264e05721f17542e143691f968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5a6ff655d94dab68c62e64694340c969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a317de2615bc6b0a37f6ba63e1b11970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8034364cbcda9790ccb7f5c8aaaddb6971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce69cc1c004370cfdb49c89f3ff71b0972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0216dbee3f2f3b3a8f45d854c8c99f973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23bf4939ec6cf23f6ac44f8bff8a21974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72080c5cba0b9f2b3a955995ddd761db975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c26d197eeba61ed541def2a852b9f3976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d8a1ee92e3bf4a941e2a282237e1f977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ec67729c7273e789ff52e81063eb7978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12cddf4ccb73a4b879107cbcc1f9e68979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ddbdc44b0746e63b0ec5d7085a1b3980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5a9fcc6a0744538e2efcc1d06990a981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738836906d92573f5fdacead8a8faaf982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828d568c4fd8479565833cd991d57b6983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2cb6b2cbbe2ccb666f9f2696c0be9984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d49cf9e66d12468d07ad85750a649f985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac120f2da5109184fa83c028e09b37986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5813d404041bdabbb7f347bc429b389a987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa4186ee710b7e81e6822d5a325cf2988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9be5f7f1e9a2a80f51993e42e0960989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81039db91667407faa63d2694ecfc3d990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e2d489dc570ff05e39a1b6b6ced36a991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69155ed1c68cf6892557ad860025f009992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43823a587bf90461f3fe778518b1e66993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08428178afb24a5b8426c2d5014899994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5aa37998770e9e6f54c464debcb1e995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e38d9cd8bd08f743747a07f9fd3ef996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1658dcbc34d6ff71dc24b1dc6b1d4997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>