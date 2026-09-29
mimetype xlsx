--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963fdcccf898e5a2292393a6da740f61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cacd62f41200c50fa52a685af34da22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202d322b92309a0145894946b5d48c13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e57760bdfdd1149f9f13a2d2266c14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5359584841540e1e790c0c41f7a4615.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551989f6810c657351f376b6b2f7d5a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7af5a1a479e5cfabb2e66fdcff4ac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a20a6ce9d70a84c5ab735778702ee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3874180ef4cdfe7474311cc4f7c599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1fe092be8fe81d8c6ee849228539c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331438ab2849651be5d0128656f63dff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6167199592dc44ad225f799a1039a7012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d394a45896d13322c056145dbda5813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf21a8ae88cf61979ed936e015bff514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5faac64c248fcba636c8c2294bb9f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581722ece6a072ae07fee5612ad3cb7716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6227fb10f459e86df9d513b189c99317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c22b35f1ee3b415b6550af642f160818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa36b60617ad14d05e3f5b44b0901119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe799f8f7e8f0fbb7f8089fe5967794220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1f72e0772c66793de54665a04516d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215cb3f623e022b13a60ac41b9584aac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a3c3a67de96c8647e9ebd0e4b839423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dbdd71b10c8a2059e8f4c4a768a75524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517c886a9865169faef0473b32a4a9225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53c5905a7102cc8a36714fa3825f3726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18aff59430fba14947eb2b059dc67127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60fbaca61132a6f157ab720b8453ef128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d84be6aed9d6576825f673e6a3cb2229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ae270ce9591189535e3f5e08d7b2230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c30656ab33e163c98ede3f5488f8b231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0f38e8342a411a175c3e276151c6332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cbb209480b137156effe36829257d933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f532907fa9bec97706c6ae3ede6b50534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef9a8a06d944d6ea5a801d6aa3bebc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c192e95bc3ac71c7d552d73f4ba83d736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ef43f65979c19fdb41fb397f60ba837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca03a3c09c3a7ec05041cea01e244e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a438a2cbb7ded024dd4a9b65b8d1ac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aefc6f15fe5d48e8e12894a05690a540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18905ff83218e909c15eda178bba308a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9320ab5db2698e4a4e2b754b1de4e542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1997dd160b7d56a9062888a2b2e8c643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1d08631beb8800ce4ac4ff4644abc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aaf8c6085ed6797fd782d6745d862345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6182803ea31e7722935bbad969dd746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988b3e33d2c08c030d73761ef10f32047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1d0a740cd333351b4b3d0a262b72048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118afee7deba8dbe7db55d5eb31a9de949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700518e3556f2e2732a9db18b1956b7650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858546e874a03c4fcad1735d2d95c09351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52e2a582dfb3cc75c0109fbba1e2dd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74c10ce441a967bf8a0d6b26db05fe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037012e773fe56ef60e241f10b258f2054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cfccfef22564e3f05c05232b377ef955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c721dc07251622829efc5c27d425de456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2bfa3464f881718cb7fba0a434ed357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428bb652ab49d2eacc775a224cb7ebb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b171fe02de2907494a1cb79f7c6ec5c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0101e28b59d79a4d44528ca7e28da160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d403a249409c78d1f3826e42ff68861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3c9e2cdc77945468f1cf250c7d59962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad869717125c4ba2439ffd9d7f8148063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3799a6d4f070ff94b4dd9350223dcf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bde25ce113c288345b7a0fa175204365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123011cea0cd650c4a007316a7b195e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c14f8f9611da6b35d73a571c25927e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c91e790f1d4474db0c5120a1c50e868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8f9d5281b36d82d37fcdff278e61069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07810d2df49a401892687017e9ea8e570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86c643c0f9dee8218f2f2a9d44445b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62552ada2133117d41e74474b8c69b6572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340a5cfe6d768d08ca8fd1dde2bfe9773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c9ecd07c22e620a247356842734e074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845f2664668bca62571f4576d173ca675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5813d7b27bade37390f064485885876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976ea915def6bc3b9d9921aab975a1277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dcf4184335485cc7a677c4a0bbf93778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25681febd8ffaef9cb44f460ee1b2279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3971ad77defd5777bdea6480cd9f180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7aa34212d4d9e250a9ccc5b29945f881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497552ca2e77891365c99b592336c96a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ab870ba6bd7f7fda21c33a224e44683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2607f5b5afe75a4cba238b228dd8e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fafcbca51f99db5f3160121dfdfd1b985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54659b2e897e04abca5ada68c9f7409686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f016b2a008b7614066857c09821ad887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c465107d3f9960f02c3893968f453388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb9544f7fe8ad6b4b0ad21313c6b9689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494ff6cea87fb45834109a64a3b36c990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dda4a2d2ccc36fa4e2c9b8fa28e96791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80f9bb6bfac2e3c71d4f227a889c6a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c954dc1d3e8cd4ac2944e76dc992da93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d6ac59854ed004351c5d1510c2224494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d61bfc6d1e9028c83d145a202394995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0533dd181aa5c50c5470de5921c3dc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54257007252e751685c404edd05a0f9c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136ec73c13443c921028eb629cd9f7098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0459bc0c3c302dbb60968cb2ce5a5499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27c2416fdf5a0a4285032a78404fae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09568b42eec0fdc0539c6f2c656c9b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac177561d9103a38dd1aa25fd4123b3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf62c77dace1ebeb103c0925c7f56a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7c123632e97d84b383f736488f883104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1908463cf994b58a245e16b5c2182c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8891180683aaf708f536ac47223d1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d25eabf0ed64f66f95e1125f1b4214107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682c4fedde5d293a204224b9e8396df108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66950e3fa59266147d3f24c91d6432109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b34dbf3a169eea33f6f55afe66edba110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19647ab09b76cdebf5d532f41e38606c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1cf2ea934b58f36f97c30698fd38f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1aaf05831ca5463abe104fd5797c7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf2469f022f5c5e944984073036272114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f42dcd51383b5a3fdf7092e6867ea115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175b43f7f0a23455921bc3288ee99b4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b771f7384613fc2c5ba7e5fa116c5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb479b1e82db31e129f38b1420775221118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8c11e3f4fd6a698a6d3e7927a7f36119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3ef328b17e687ce2f389c2c71c03d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2b4a25b2efa54649cfd20ea9c52cf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f219162b3acb41f871fcf742cb4bf7d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039eb1c20b43283e5e54ca66af80c94f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda291105b13224cf2d88326c8710a6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4313aa7be6df607ed6663d4d75040125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530cbd9ac5b7a8c2c06f483faec4be1a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc90532bf475ffd3d61304db28385a1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be605a9c46be4ea3c6f6bfcd2e8e79128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff60d5f1f2b25ddb4e56490867cd54129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2a258dba49c5dd51b23147e4b1569130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024a8df2da407f989f1c5d3de5d3cf4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8886ba608b52619a2e1d3c0073fae5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb2abc6440f0a88795a98e1843b2e8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d09113902e4a5dec0ff29e28cd29b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f094bcd4b25eed6729f21360d3e9b3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869bc5e5e6c54b1776cc3ef2e712960c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60e223c10a07fc13a10fec10b8ea51137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff4319904247d107bea3009ef897df138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981fb8461eb15ab507adc281cadcdad6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5b55bbad9aced99ed58940766efd8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac635ce73061bb975e68abacb36307141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14dc4294c9a3df41b5861bd764e352142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069b3633837aa270c9cd8dd1492c023143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3998e6153acd1491d4b3263dac1fc34144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925423d026d8fcae23d7e730949711b8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e9a2bc094ac64802736ffd3c724cf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484cae1a5a550c6851689aeda8357feb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a43c84579b4bc346fe60c97250e8a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050ceed08a9af0cb633ccfb20aae652149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc58660e79d5883e603459681b3eaf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edafd028f67562e72dc034a2cd169e2f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ddfc2446961555a46b68986272b910152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f933dd666f178996ab478d2d0e49934153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b838421051fa52277da614971881c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67eb9221844ef6be833cbf2d5e666b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac100015c1e37e498f7cce9eacaeead1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d856ff3eb642a9b44b0974501fbba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42a8dd8ac82a756fc07861e1a779db158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e476447f0250f6fc1bb5868f85f38ea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfafc5a0465e38ab0fa393c24eb49bf8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da102a61c62b0b9f6f8ebe98413cbfe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e952478ff9bc5c63580f785935a4a44162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432872382e1a279ff27aa67bc6628c9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24641fdc224d0c0bc416a9a7b707480164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e457b89c9ec6c980be1871280fd8fe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58905d8a5acca21bfa1636b7a7213b7f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbce4900f1a71b8919db8b7cccfba05167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2d117a94c78d15cadcbd35431f430168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6451a46ee0a93de2f59a934b2b95f5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165af04cb6630ca9d3009f9467b2b073170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9923a59312e5b03e0c1d31f19a0d7c0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab925d1f820f8f9db9d97f91eaf1350172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f6c592f66a37265a89affdb15c462173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44491a243204d427dc3695d0cf98b425174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e23fe1b37662986bb792ea870d325e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ac726067802f352cbdb3fd4f9e15e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d7cb1cfc5f183314ada0798b07530177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa548bde702bfdb8de18e8d9c4632d4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b80d2d6f8b8d8ea044d6552819b50a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca75d318e640d7aab97b4ebbb78184180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdbd24b720addf50e63078e0dceed34181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364d2f7357610addb53b8512cb83093182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71d357ff967814242d41da68e42899183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238bfe4616a247c9b660be8b791eb779184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3fabaf0c34f16154ffb19cf5d80638185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334754ca4c0b32ad712af814f1e4e58186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ec65961411fd1bf5b407b8b560e8f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b88a38d27b68da06925a418de13f3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a793e51b68edd76bf9ac097e727b9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0abbdd54d15f090b2b17c327dcc104c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb162708b1d74d088a8c506fb896b17191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f64654f808ac24151576a6737975be192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c7f5baddcba7d1e459e07bb228475193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f298812e0d264000b065170acea55194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc5f73dda9954b527dbacb41175d1f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24147b9cf203ecaebc00d81799aaa4c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebabd15d58ca33abd7574175a341238197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d93cc742ec8c2d263c2476be3953e7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a0a9e3cf27ff67c20a7495ffb3f06199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee791332ed8b2b2f5595189c89baa0a3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddbb17dd2bf307d581c4d875b90b968201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc17982a1255c2a5028f43913e62660202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67e19e16c45fd41991fd413ff56521203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3b91089fc639a6047ee186e129835204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99114e85eb7ccd0a8630defffbdd107a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1ebe7706ed6b040495f57eec861a7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9313e3fd7dd81b7f7a023812b46f369c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa109ebb5dfdd960263cadf25fa2417208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5a080ac128bee16f9006246fa7b6b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635be8a0d0d23d4295bb93b37a95508210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9659617a4c299abd7059bbf9f53555e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96113efdc477c32084216ac93ee05dfe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107ca57de108aab781c54df5e8de29d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143ecf2e8985f96f9694254ab58d99b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc32156678a020267d901640d53eb24215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e73818ab30bddd953f2656426e84f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0107525ee50dbc0df0612644ec1571217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389dc646627aefeff02d99ce4fd0711218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8dde2e16fd11974b5879d4672c993219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2adde8f95973c49edcc08a96356833220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70300382d73b0cf0efbae91cf2571f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b18d259a70540bed3f8c871b97794e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfcc582efe4f749f7f84632059298c9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf702c79eff30bebcec731dc654a00fd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38d3727d79339939c799364c399518225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e3bdbe3ebb62cda0fe541bf155e39226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c47bd1bf7cf37cdaf2de729decd5c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c539a43d046e4842a32a0ee994524228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87dd98bcdaf4b97a26ccc0b62e7c29229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28bbfede2e3d13f7199d70ae30154af230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d828516968a4263fe11314cb2346e76231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc038d5f80ea70c47d89c2456f02f13232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316cf3bdd87000debad8b16945dd35a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6bb7846e111f2fc9062c2074ee6b6d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd306cb5f261e9ef43f11ee57e1d88a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641e57f960ac3feee5f716fd90717c3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c625e5e4da9a356d8240bc4994601237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387fb833f9e7c2322a8a2cbb21207444238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ac8d10aee1d7dab5bd2644010d56d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a722817528c9fd033ef5a490635f3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300671a68dc073e7aa07066bcf43ee06241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38aadf7920a6f0ad242efe1e8bff73242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1835d4746869fb80ca4dc6ef61b1db243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a525a32ea8ee7bcfae41910b9bce9b1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1720701af40eeba5c573187c369b81245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039ddb7939713b3735355c14daebaa6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e69b79dbb762d4321987ba1ebf791f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722728f1e547df64024c879361f544c3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f68af723bb91d5a66dde16198bef23249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36079a723e3fc12ec21e45db25877c4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac49dfd7400f0de6b62f14c9876084251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a9834c84bfbe9ff73e4d8cae101c2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e60833491643dc4c7cbd0fc8e0aa9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ad3926b4bb9d3f17abd02bcd556db254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c596d036c74fa61920deb1461f005255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7ef0ae73c57550edbdc3f927db1dc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e289eee3982abd8d7e38dbfcb74803c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2931e39473cba8404f54557f799336258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4a574d9b2201e41f72e95b41c9c15259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f8da36c22c3a4b3eb8114aa848ee1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e37846164d787e75c75e59a228c79e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba778467eaba09a0ae756f5dafcb508a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804902adf7232508a80f7e2e47fff72263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b116dae55c1a6f24bdfc3e9db48e1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74858d99b7eadc7cca88a09f60d17def265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a306a3b21b6678ba9e1ab80337d1339266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c081b8460b230594db2acf8f5883d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5daa2adb79b1ab6f957ca43ce36f27268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2cf397088bab63d8fe5dc52267a7a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb946ed1395813d2a551d2428b6cefa7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4826e5e8d8f906630d80697f4b6e1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c60fb377ae7cea464d93dc3303ed5d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9878f406bd935bcfa12fa08c6a850273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196407963afa500d725a7e21d6d0e3aa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ff4f490ab461cb6609f4d35af0a67275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c52006bff9766aa2b90ecc8fa85b07276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df89e9bce3909c34e9e511d1a9bcd95277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a6b82ad704d02abb02bb3fee41ff4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517d2b8386de3c5c08ffa9f07a994c9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da1c8cfe096e50a2423665bdc388aa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58124586667a0812a5c37a6c9763e919281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a2b852ca88a122407ff5bdabc52a8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20a14b014b29aceb300e461719d7f4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aad35aa8b9c73fea8b4bb2cc156f72284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e457e5d4eed912cf0d66b8a4f8d24285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e075fb8b04ac273573bb8849881d1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e5da59f4c0223c5ae4e8eb4a47ec76287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a9ba72fe556dbf7f9d130860005c0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f401a0b860ed07f10f04676f7ae1d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770cc707386b3efbd1f72e029ed5156290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f4f8e71d8879a0de7bfa29cafd76c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd624fc6ac3927dcabb6d53985517981292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32480d39476e52f056ba53536aeb78a3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b35dbae8c8aed37c88e931ebe82ad294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761df481f2ba397049f75b01b3c3fc2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa010a84302c35afb2225a6305bcdf97296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373bb154def6ad3d6fb6e8b4b0baa7ce297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30022711eafa946e2ee70a778effe04298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04777a41278e06666762446b9c24686299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb596796137295244a99946b88e2cbdf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5779d561cd5ba385324092d9d6d01b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40071397655218687e1f90049ebe9d14302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e8c54f4e99011c2fdb3668a9452a7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a77359b64b565349dbb7b52ab41ac304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9795fa9a1c32d795b44d8654074c143305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3464675f4dd9a58ecf5a45e30485d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109e39d304bf5c10d6d06196b2a6301307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc402f61436ab2d7d5836df9efce69308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e060658ecb06a76fa3491188367fb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abdebec2b0059ee8d366b4cce4f8c33310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f202cae7153df43589f05b124804bac311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5621845ffa572ccee2e55388385cb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2849f6c1fb73cb597cbcc09d06f2c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a13f719a45af530dc5cc55b06caac314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e52d00ab0e037754abb2f9b6c772af315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40fea23471d4650a24d41baaa963a07316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5acd0c9b24df1513225920bced44d14317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69157bb2b7ea2bfbd3a06573de3babb7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97fb02da200714a0e7fda7e99c9898b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62840569a1bc339a2f834217a189833320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347d82c89098838ee908bbecb322f44321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854c005e6cc4194a29f9db1e5fc533f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e29704c7fd0ec828373c5cbd5dadca323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae7d0970610212ee1859b09652b0d1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218471b09872c0385969f8012241a872325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c1d25d0291946e2c396107b0e2cce326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5855e4c878e739aaddf7e58ec7438e6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd3ccabce6bed7c1baf2ad64443a25328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ffb1b331f4ad4af23ec43b9751122329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a608af6cfd28b411b1b4f9ee3f556330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75003007933a23e18a5c4f6d01228016331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197dc397f42c22026026d83ad70f709f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2111a1b53b6c8466734bade15e867d3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a4c0e7eac1c5720855ce2eb70ba3b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb5ee03e02a876d21d5994c40a299f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ae7dad6c0a04c114285da6139cb21336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282e965adf5053b99a1fb0e02de4123337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aed4a2ac754565d2266c5ce077be13338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2de3667f6f5fd1392b45581ac8b87339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea7c560c80367b256e574c6b442bc9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43dbf76ae17316907456f5ef72be1d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de8612d0aaa6b8f74dbec4d9a1e0c7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f3070b1c9877a6b5d732b51784e1f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ca4165fc28623e052bd579e916eab344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ef9e09f3ec15304b8b908c2f69347345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ffcbf9845e9fbd70d6bc0c0afea3f3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb9156ff841268d2a39293173b092d6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ecef6af9c3625e648d94bf3b1ee02348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8888e453335ae95802544683776f7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f350879eb32c10aef90199b4808f3b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46eff5502e45e5e135aa59935ed8c9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f739b2cafbb18cb657449999493fe8c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d15b0188396dfaa642486e5948f877353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07213bd4df26ca6ec426d85e124a8aa6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d721d063b62a62ff2962f1e02f6d08355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f3f865b8eb51e03f0674d0b2b2e29356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42dfc86000cd3d135c21c5709c8182357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e637409c354965579c880e6b8e51ed7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820c2c09895113856661839c836cd46359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e44120a7b8941865955968790c80f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797ad7a013eff854648d7e960a12e4b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a152b47449da09a5c66a9119d63be0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55f569b83ad0816fc0f99e6a68b340363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87420e948ef5240784e7a77d7c83c6fc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8610ad314cf2efe4e3857e4b2f502365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64067c751a205e76b1948f80c526a4c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aadf64c32d8ee59ca9f2976b0a1cae367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56610c2c487b22c2dbae5d823684fa86368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472eaf7da09dbcb12a03e662d89c9a76369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f02da3d4b4ff2d22d4ff52a1f7bd6f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f2db30cc28e211b75868b99ab55b7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e800abb0c3c58d0e5eea6c141c7c1fa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2006b0773efb92514a6e9348b0c8388373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ddfd841d06dbf8a83bd62ad846189374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a91143636f23f5819bad4efbdd453b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea40a607aaf740569b00c4aabb6cb72376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17bf36d432648593ccbc102623c373377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0ceb0638678713858d2bac0cc0b48378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ff6e5a1aba82ecf2abaca04fc2fa2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44c20c16c87722d6d020cba5ce581a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78689c17b85f61bd01fd27fc27ad98b4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28deb949851494889effbbfd3e54f58d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9fa9432cc47d9935953728c721f89383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191c2d45fc0a6c8e913a8c8463c7e22384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae19d8b8f1c723f90cabaa79cc9bbaa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8dbf44fa05395818ffb6a484d5360386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e17d11a44f9732a5b9398d30a17c19387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314bb0eda30fe5255daa1e14cfe6d774388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82c0ac5a432079e17609a7684cdc05389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072194c51272e17a39e042e774c2314390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b76d865025d1cec3b1b38d9040a18391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c17e4c8cbe14ec1341dc192c5eab8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9dcfde3f4aee411d79617679e4cac393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ebabba60a3e00a1c5143a2e746cf4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193b60c5bdf6421576e44a605793a37395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77232d9b6232e89f76949c417afcc9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e8634b17e5c25771ac99b314e945d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21469dc7e770da0881ae9ae36c01eff0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e58eac966fd20c5987f1db18eab08399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d94ffe57cc5e6511969c476c1ad6b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62e34ae0562245fb140c6495cf780a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae44d4701c8f6205569d4dc9ba8914402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39d36854775e84d36a732094611298403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7db5e5d16f7a92c671d4546852c49404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf312d2e40acd61ebe3bcabe265fbc4d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b916fc015ae28693e6e5567e3272ba406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732dc6a046efa464a728404e45c6efd9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dfab51d74f3587cccbb2daf0011613408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84a140b780f654b80f4adac47549e0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd7a642ead1cdf050dac4a1ff86ffb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e86aa28e2e1933d7dcd9840c5bb52411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924749021187f9acbbed59e5b79f2f83412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e828ec6d7e6a01be5c1672588dab96413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4590b40d6886995dd11c736add61ab3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec03f66a8e6ea93c8417dca0e218f5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576942641ebf748c5ecc6a4f9f2a8da416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25221f1099dc97aee083d37500601e1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1060f82edf4708ba639b71597403133c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860488bf7a80da0b7660bad521687635419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef49af8139ca532e490f514cbce801420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c73272cdfbbe34f17c0348bbebc39a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a247d3e9242c643d1cd53f14d51c60422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8c3d14aed5a5f1b94d15ca4f2b363423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723cc9cfeb90709c456bf2e98f936f4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3e1aa2dfa6f7dd147d82d0590852a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f27602bb8c67d21fc08edf5429ca81426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90a8a5f6624365882101e465eacc5f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9b32a941d82b6bc0c0788817226f3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ddf5116fcfbf0d79db2e6e2f04599a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0659db3d156dc461b7148921b4bc2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589fa6ec512204a0bf8e422a8b427ce431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a2294355cbbd9b8441b7055cbeef8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad45475ce8690ada669a2c7340bb87d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52f25a9841a958499b89b8efba3062434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116d2d8f22851a65d313e39c7d2b82f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971eb42f876a206eb2f3d375fe32990436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634028e74dcbc343b7c5aa346b3a1e3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd9aa44c15759d315c13131b313ccd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57053db354054f4d309719c9c0bcd937439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9bafb4fae060f9be52c9c2722a0b34440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801a95c63fbd12884d3ff2b1c728cea441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42c835de31e0bbe2ce2861f0cecec7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798793232ddcf4df09397cd0f171f79a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec7cd3898a5f5a7cf5d2b34374d47e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d8fe1e8a2297b4ebcfc3a6ba9b0ff445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9fb5ed6dd8e36460a82553f9a3609c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256390a35a064430818659876db4ea5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd75d91dd70199b1b69c980fc852389448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e664a19cc6c93c614b2858ab0844f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70857c709c3f19dfc6bb7214df3707b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b2ab2d1e8aaa6098ec1da74acbd69451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0be030b19f342ec990b8a97b3b158e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ce6e4e28ae5a5d28e6a55be8d6927453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6dd4a9d557fc66d517f49cdbf0fd8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928105b9381262c2b8dbb5415490f48455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa832f7684beb846afcabbae5df2e2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0204c25f2df4bc1bb58853b64a8e341d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e3e2c7a3e34b4db5a860c7661d3db458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b7bfbf1a3155949dd95000d2db6d5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25a96310e2640af86fb34352bf7247460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a7f29d04e498f27eb1ee8ac07db9d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4050c3d700dca888e22e97ef6e32554462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f229afb4b9aacb80edb0841af813cfc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d905b7b35c334a708f8165c2b7de3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601dd2f5c13227efd4f1976511aa27db465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c49ba367304d0b1609df7de03f8606466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69c8a12b7fa25b5d8bd636f8432d13467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc33cf5aa6db33eff74d829ac4aeaa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb39b2061260c276d0c36d6672f7ae1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a3f1ea20047ba4a72ab0b6ce1a3da470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e4c79e6e85385a785a23fa544d135471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ba89785be591521ccee0c1bdbe42f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d1f95a0a8ee7a8273440d4bf06946473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1fa3de8d54357137108b9f0fa8af3f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50bad49296dacee399c782a1c3cb1d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2d7505c17748ac0b8ec7f6f01b2e4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914c1128981a432b5602796ef17566c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ed0364c6b113b090a0a64fccc206e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ad235b9d5f13fa84de12cb893587a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97318db94ae4520cc149ffee0ed78362480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e978caa3df83f6acc32c1ab7fd4cb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548bc77ae6e0fa495b92b46e9d434f5e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4737f46148a0c654f36d50ec7f66fae483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78289cb8946df7ce50bc1bb2186902ac484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9efabb7dc36e50cbc3901c9dd9e29b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a1561453f99b0a1caaa1fa9b8de26486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e509d08105240c22863905e7ad715487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38acf738d0527bfb7c8c5fbb5be79cc8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1cad3777c1c4d60374c0d9744ccb96489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1aaf7b3f2b94ccf4362d7d6e136619490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a7bb96a2b6cfe58ef3b20ea4d092a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822dc22209b29fec25b3cf34a5f8205492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c267121d3bf47da8504341d8de160493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4ed45c296cc18a499d25b32136db4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befbc67b6bed61e307270014c7fba787495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135550f6f16dc4d4f31435f7f9b40e70496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3e3d61f37b8ca82e7e8c431070402497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01124f89e807427a2a2dd10fa1338668498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a227cbd5f638ccd4983efe783267205499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8910c2bb09eaeaaad07fa9ace427a95500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314ec1fd55b57215a3721824c0400ec501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713eb916d7c4085df3d6c0e15970fa43502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca9829f28b0407bc7d897b992ba6f2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b77ad043fd56d933b88777c69d1c9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f25d98c56aa781f3639f6550d491fc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3633dfde086c918de39172017c88a90506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d5d43b842c6095d2aecd62add0585507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea58a401d4616c444beedafc60a3eeb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d47fae6d6724b4b52b7216e7f688fb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32425cbf35874bef67d8b3b0c0945536510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b783ef8a9b0eed1f32a79ffc222e5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c0c3258d597ce6d07229e54238c8b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d86649b1c7c02fe17e306316c2a9d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208205e16420b0b686e77c5434de0f75514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42021d2f84d198d6dc7c4389837eb805515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde10a5903373d35951c373130e3ddd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258eaad844a4cbf90d70ca373d25579517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd11419b55110195d204884bb1bd3d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc825257d3fac0d81da09264f7fc6f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426081a70ca42baa6c0f23b951a5e0d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca44d26a6bef430d3bede346e03967521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406e6049d9386f8ec10849a8ec952df522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf06f82d3419e78c29fdd5239a223d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639cb493114d9a811398e33be14f835524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99fecf16c273d81a60f5a6c04a6a49525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c2bdf6ddde90174f5df20094adc3a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8fc6ba6f7675ed0bb43dcb6ddd069527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78da487780a1429cd5588e5e96d22f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09c3deaaf77075500f108c4b8b6362529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d584081fcd3b1c384518c489331c76d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d5fb253887e5964d918083a681736531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d279d7b2f0bacaa949665fbc93b1a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fe78023f5c30b81c8c4905d1e8e04533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3135b56539d903c3b1596b0a157490534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575bdc3c130f10b61872929f8c44015535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdbcc2790ffdae5b1ed64caf943ecc4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfab64ac015e18cbff652a89977579b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32aff55afebd7eb0d70dfb32d0fddc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f98aedbd44609f0cd6c1c3001be262539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2adb53cfc3985d7af55404db9dd9f4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b380b9b493681a5b1324b9494616dc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e868773bf5fa2643cd242196e92d5c0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dffc11457c7d531bedbbd99d6a3731543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240282f4549a3fe77a768fd00dcdae6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18dec2b5d6632f06f385b4323a6b9f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d25e739449a8bc43469a4afcb8c781546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e79646230b22c80598b662b97f6fb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88abbf7a4502ac9580e928add9bd3d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1361e4a16f6a9e0564921d210368d45549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c927b3b25d249066b628adc5a32a59550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c6fce49a4a72e857f7ee5a0312698551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc410e500aa5aa8ef048122dd36e31552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5f35cd0b10ec4c24b06f2d20e9f96553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b604154b3b83e45d78ee30bd03aa70b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23b1101f2b20ca28c4f738a126b0c7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0008d1992d7c38caaa16d5cdbdb20556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b3ced206826afab4f18ab7e848252557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5964d8dfc98778517c3e6772f59f97558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b76dc40f6194c88bd2debd8d4fb76559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955544a275eae17f75da9d6ecc5957f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ef29d16c8149ff0df042ae5557c16561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6812637df252d6aee244417dec146562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f591dbade79075f138c0695999b38563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a469ac74cd4dc061ce8c05d38981c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527cd8a44acee963ab20e750cd375d4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73945ee01ac5c7066333bb2d8e82131d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca465c82b634c533e661a6a16a183e71567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6462c755fa6ff1de8369c5331d52ea568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a645534cf7aa79a867092e9e97313569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff630daa5fbe81ba51ec2d39d7d00d19570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3e111f2bc014534fc609673f95f8d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b0b05228b8d8f64b9d5219f4bb308572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9167daf339aac41a9c91531f57cf97573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283fde4e24baee7d00034a248d2d872f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f09fdb9657dce3f7f451e73b45463575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584ea6ca3707a784a514136c9477116576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057232c261c19e69f920680ee4feecb1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f250d7f9c5f72ca82ea6af119dccbf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ba814a3669d8e4c8cb131cd7881d9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c647487ffbfd8348116d041a32a5ee580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e19999724f89d1a511137562a78ff8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14e94dbcd7c63f68bca3f4d262895a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1891e92f95f45db13206f3bce76c6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e486e0479628474204c7dbc7f28fae3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a2ccedc038fb55c8b8120836eba74585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f82336b2da82383ee86596c53af1d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810c0b0f42240aeda20ff1b36bc6201587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280583f4de2f6aeec34fc0ee77b544d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16baf527d41fceeeadc165722185363589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4fbbc375f6c49efd649931ee8b3ae590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c984e05c94c76b4f0a6c5432c74793591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff0d9d68c35437ff0c95a7a58c67b4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0f052dcfd85bb0ddb18c72bfb766c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774792d6412aa62bf71744456ada2f0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbbdc952ede8c974ef137fea47cd1f5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a7ed8f3e8a256f029e6a4643059ad596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf0bbdaed16a3fa83175e38f58747e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996c7fe43146373677c584842c6881c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc600224071611309dff38a6dca1677599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ef51b5be06a5eb9fb6655ef2327f4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48505bf6e46e06d6a5a95925cb5df3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e04af47e1b40ac1fe7358f1c2b1d1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f3959ff232ca7598548f5180c5ea8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a92a5940e639122b14e119b34fed46604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54554b756a44d7ec0e16cf7a71594bd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d064c11838727b94fc65379f6e2506606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273ac28c1e10e028d0bcdb50efbc0c3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e22f782589929dafcc65650d5b9a9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ecdfdc3afbd48084f16912054e138a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b1fa158e8619200db910f9f722b9c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899918b032489a007bc11827177a9b6b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3760f7a59a42227e093ad7eafe54f3b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbccdad75fa8eb0491e25fbc43a7194613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc1a6539456793826319bbb9031b51614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ea3b3f50282fab5416a2690e1f32b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f77e8714f178deaf9edab43a92e6f3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478a7361d2d2a91de0671dfc4de14aa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2c5d8e2d886943ab1b2e3a7ab9b1c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a063d87ade415402ac400d16eb741dc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90266af2125ca6b21d1ec63e752e8b6a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d24f01eaf278c6b15dea2bf568de26621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5439e3f5e301cb6cd28ea5645630b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6d69db3994d1e91e1999f3aaddab9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663f9ca11a7babaa267691cdfa1ac36624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58843bf9b08a4e4e9c99a6d827726b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b925b4491e8956889fca3ef3e24898e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff73a377cf29e0ee088619ed0028661627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1fc8761abf2e40d33844576fccedcd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a756d1f2cf201fd35f95876060e016629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f177d142c5fee196142c5327c6cfd56630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055b6a2d1f4128f8dd8ab46df1624de631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549b6abcce14f8a71de8cac7ea7a7bf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf7b5825087551048eb90bb7d6e464633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ced2988a1d11afa2722fed8341a93634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919643a21c0132ca5633b368fa4abb7c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382605cf8ec4ff2a3c07af6a9aefd7b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eda8e17c07e445869c1f533022a2cd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f23bb8990fc6b15a62c5b0371532c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082d1982a5e223221a734bea7933560639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7c48ffd37942962b2625f2a06fa1f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ab2f18704ffd305b897d2550f34e1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f59ba9345b1c4cdad06ad711c0cbd9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7c1e6bce338f4abf4285e2026168c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27f2feb98f7bb4fc59fd28497b272f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43395f9c41ce6900068214708ae75c4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd57cc207ce92fb9068df549f66786646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2953e8864f6d015c09eacd980c68d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f357b4c9f878ccbe5caa03c00627164648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234836aad7ed429ece7cc95f88b7683649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ee25f79e44f4c012be4ad81e6cdf4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42d49ad590f0d6e87e471a2753eac7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37bb6f3b0d9467db53320bd12020380652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384424f09a5b1519e7eee49323347af653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32780758f814c295854112836e975822654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f65b98724a932d0dcda9269b4e6359655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff36da13eb42e96591c94ccf8e896b7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8462bccf7f970d48068a661df752650657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53d952ffc4a1cd8ba329447c316b39658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f192b177b7449235c490e316a73c7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f6beaa526de9bdb98e8c8310e01dd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca361a153a10c135dd602ff5c2b08e5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb2a3f345829d23d72a577ef083051662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894da3f85ac6d5c51636eb1ca980070e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c543dbf94f9c856d4fc4324c156e75664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2938cc5875cddfdcfd8239ca6643f8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecbea3ba7b7f759f718ea0ddb2faf7e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c2df7a3ece11aad80d9ff5f2601ed667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28bf2f5879a5345705f75c1303e6bc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1358e6d883b763c99e7b9e2aec4d4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a3881c3841c430d5b843743539811670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dbda47113e66dccafb51768dad1e18671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecbbab910b81e747a57bc247e0c67ca672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44e500d11706a221486b423a052660673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dfe8b05969fbbabdd16bba92cac84e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab534af5f95b46842dc712c8475ea5d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ce8881950d262b275f2d79ebf276f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f652e96086c76559d68e1ad03c7a14677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aeb0f4513c6d78090971f702d8f2ee678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f23816c491c8f128fa91667f89f794679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb290f0996a160c64d51a41bea38c8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89168f71e12a40f5a65f0070ee2bbf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95a3373b6f0119617443104fbaa802682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe1799e588a5e66a49598398ba0fa9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b064a40f707fe69e7cfef538ccbe59684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a7758a41780415f13e47e82ec2c2c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27a112af450c4c4aa8f497a854ac89686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0d2fd6af256e5a77fce1b1721159f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843362052f7fe6a53a1be4337251461c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155474b7be7fa7e99e1aeb90b8c6406f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d0ee52d4209ebe340ca0a541c1ddd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20981cbb7cfb1b63a8efef6095da91cb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12e742124d23eb1f341295fc4db3a9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981ef783a94774f9364c58f30efbdf1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03b8af36b0293cb74af4447d9a5666694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae446ec346a849840402d46e2874a0e7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db30ec51fc623210ff65022584f9246696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156bbbeaf5b3646b9d2fa8bb9500ca6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4a92883e4cc6b1a593ccb30258e89698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed069bfffb45d80ea81cf30be9af5150699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289acf0debb84df67ce49523ea7b995700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c63f8952251e731ac90cf517cce48f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852dc104544887bcf3fa21c0ebac4e8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a75fa30ed8f7048966d045a1ddda6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf260f884f45d1d91d4ec772312d8b4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea9a32e7c213e4b71b3820b1529bea705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ed4a9c9a75fa187ed3c5c7d83082e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163b369e8e31318c3fa7c94f31b0705707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87c178b8bc583760d2f87e8bfffe1e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9a850c6f5efc3c969c0c93e7cfa8b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1304ec2dfa6ae4fe731626466440e5f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3a8d23193480204ff44e1df314593711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2ae176f271a6a1d1ae264e7eb8527712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33fae965feed2c0b84826e5b5df1da2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de83ebb3cb6544e4884922168cf803714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0578992018e9d7fcd0126f5ff68cf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0089525ab2f9fd2b2a6de55c95588716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6e0db18191a149c2b430adfed51a2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ef273d1dea618aab23fa87ef7fe85718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c6260d5e380c84258e7cacc2862bd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a13033e5ddcb6b6a4ba7521d54e1a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd9a4727f3246eeb7b277f4e5bd30d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f466073efdd4e323f71da45795ccef5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5891b67aa40fe298ee99a426e35cb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c9e7d928ed7923cc05e581d346503724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402fea860b50639d6a74e20b13a56d48725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9a38b7509e9d8cd49e5746b0c3fb0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf49f44183c419f0aecca71f2121dd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f7eef843b08039df7df9d99c6e4b2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda67c8cf16d50b81f2775676b54115729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce8f864460d2137be9d21b61dc20d3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695af90b2bf6c467636366fcd4ea1ccf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f2e8db112995ffcdb35a9a275e3c1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7084c44666af91a047298d92d27348733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175dbde96bd7a4359d2fcda19420df8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982d1ef0834e981e0ce866e1ea6edb6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a1d75583424f70e61afa6bc8e064e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce4d3987890e343f36b85cea3b5eb7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7546c7c0aef89c6efc1e69cd18ae7eb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4bb438da54674582cba7c66eb419c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486aec2fe85fb0b16e6ab4c1ff63d71b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7699a41a1d3d37826a9ac1c3462cfb2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b32f0d668f5ed05592a68940a5f2f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cccc6496761027a9eafedc92a72d0a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd01667c2c392799f086975e2a5416744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ad1bd8a860753ae09a1d0d0774d21745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f88ecae22e094f469288ccb96f9e3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ad0af5060a6fda96f2a8763e456a2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fccc6708e6908da0b1e472d7e6e45a8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27b4fb6530839b7d7abeb2684ec2ea749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b144db34b099f2e1d2807d2fc2eee750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e0b972f67aed347e593ed23a69644751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0dcb8e2746f6a83c206f8016a48d44752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943d28726d925ef6f0dd0e3039f1178753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48ddc509539e2523f627aaf12bc12d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40164f9ec587e09572ac0d6c90e4c50755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55268fb149b4af9aa9ce6b022ccc76756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33639ab593eb8404b0faf186e447adb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730f8ac542196ad7a45bff2074c146a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578caf18dc44c5cded40c4b8f626cd88759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4602011a8e5f09bdbd22c79624876760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48b25fdd2ab38e75c11f55a893b242761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963dedb477c79c7a0b504bcde785f23762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3c1286ef16d5f77b5671faac272bb763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324d10be6dc88cc0c93607408fc2d95764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab9d6a79ed0fe8b5029f21daa1ffee765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ad20ea52b290fbc1d621a4695f506766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed948aa740b0521f36ac3c7c5728b44767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c77bdfff3c69380199d1117c17c14a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37db62d33b354d839b6a9ef7e838ad0769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6fa6ed62bd37d073b18e2457c78ece770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a7bf9f6f8509dde2acbc8234e699bc771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061049b7ce31a639d6101f14783a19fe772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09190eac6093d91fa83c54b8d0fe8a59773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93acadc22d725b88fb37928431af649774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba13a2a56a9cc95b4615e1b816878f8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101289aed639107223effe863e8339a3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4779fceed9d7d5f705c76f5c3a90a75777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb0c77d56bfc8b1a54951e32c79ecb778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061aa43f13f9554d61d90ee3b7071cc779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf9bb37eb61ec9943ac9f096989c93780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec09a1900586867f0ed9c437d7e329e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82bf0388ff81a28d5268616b03a2cc782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80007e24bf9218bbb5a253a80ef9f41a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa468674a977066b1f012a28b0d0bf784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efc4bedc55711ebf9f7036d5567f49785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c912d472af6702c3ddfd241cbf04a23786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0875ff6c53ff01bb061eab3ccf98c72787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a864d6c13e80a0522851d623786cec788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618cae11c2388c590d05131a2ca3aef789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d3da7a8e16814773fafad93e60ce12790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76c08c50394eccba04c2430beb2fa2791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f4366bede7a80f3f8cc4d0f6a227e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2577e65f83425b96ae26e6e860bf8c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0365e836a401874776613dcff11be794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917582283b6a6bfd8fdae2182899d7cc795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e766c0a5fdfe875d9f545717e656cd0796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6393d0ba2720251e828578d5f080319797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73a9a6e16e8cc69182dfa30468d3c6798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7c3261a8e6518c8777c3d436e8a21799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874f2dfd94a982984067b8ee733bf29800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98002be153e4754301fd4b9c7fb0ec50801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786d94195945ce4061a3a50e0ab39b3802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97aec791247e2beaeef2ae668e95aa803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7446387f36ca85f273aba39271f0bf804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e55afc193f1807849404da6f76d4dc805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258d7b545a74b29fd55bd1ee7647a71806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6862956d6f2eb6a5621c419431157d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb47a718bf5268d28960aa472553c8808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ee9401543282eefbd51cbf71185d1809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d51cefe5fb07919ee0da38698f748810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e152f793abfb9b6a3dc3f828796d2c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e5b83bb99b38d2238e67f0afa252d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ed598fcacf80e4a6aadf3abb54945813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22ee5ecaebe45c9f5cde124c008a16814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f793fcfb2b2b0331c3448b7f37082f1815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70ddc2a3f5f3dad03a013f71af2c31816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47972e56169ee1bc3de7c7b1621939e817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4b60cc7b75ec971bfa5ffad888edd818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b219d9c69ae97fc3c6925252141fd819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b14a3f5aac2356578f159d3e2ff9e820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ac0dd84ce067532d8c65d3a9d78c9821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c408d7ea9c49448dfc619c74ca9819822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f20b77afb863a1738fdaf07ca65f3d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54486719e01e8f9bd6e2067a968a0f74824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e03f5a9ef7dea94bafb460bcb0d67825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733ce20680a15028f4f8a449cfdc320826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e0f6aec9ca3bc072074cfa6d4c5e7827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e90047b31e3de8f76df37a0fcd99e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b073593a0bba983bac378dd155060b829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba320396bbc0842adbbd6327dabea6d830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def358fe41b98da49ec3c537e4169b4831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044cba71501ca1dc4e5fb77851e2e467832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126c70e39e51bff9ad0f7ecdb505ae8833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f4d7ca61361e0a9b7da09b1ad57bd834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c7de7393a1a6e5e5b5c48cc97b481835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45889dd7c6ceff17fbcf9e78c764235e836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79023d6b01e6626c730ac2197b74f7837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14804c26606d7930f153c07a1b26cda5838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e0ee2a4a21ad2adf3c400eafd75fb839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add3c1681b1999d5fab2e16be9683fc840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281aef3282389ec51613039dbaa9e807841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c5954c0d07f7a96eaaeaa28fd6dea842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79bf64904f52f54b54571ac0eb1437843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe20612b57d29b50a0df613e35804f844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67211d878e0e74626cde10b84f5202845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ee515db704e23f4047e0e6d636265846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6207cf3ab9799fa4b16a26f3ea1df5847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab1ab4ada28c5e69c966d187650ad4848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8f3fe219a24f69f0ab09bc92b06a0849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50a79f404a883e97074ef2902e215b850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46fb90402702a406d674160818615d851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc018391aa770dfb384984309f5fcb852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226f8aeb2b91ac5152d76f426d872d7853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b5243881af87235f06d21e2a7f74f854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f157b4381f6d8518f913f384e5794fa855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b525dcaf941d1bbee8d77d0a64dd7856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08e64561beddc0fb1e8e1ee957f7f2857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed408363a0b3c35312066b94ae369707858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb337dccd644625620dc9eec009d1d3e859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac08acfb5ffb1dd4b6c256a7194c4860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f650f74f79730a4976da447c8e7c716861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585576c72e90457e4df31815897afb4c862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1748dfed27f519c42d5f9f6e8ba66863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3cb368ca4a8dd53c07203f701e6588864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986e4d8de3f419efee369d455acb723865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123af655bf79eed6e761a91651be5207866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b795d3b3e2b8966ca06188b7ba540867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f138777ff0f44fb20a2606b211940868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a449b299be09149dda5ce1a34c6d42869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7079c624feba0dc5fecbadb3ef931fce870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64635c88bc71411519abed015ab6a250871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58437ecb11261d74cc9b08ee036b447872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44133a97aa48a456ff2a3204635016ec873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e45f2b1a4f0ddeda5164c587a450c6874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e065ad07768276d2824acc2cef6d19875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fee0966471e0927bf5fc1301c33a56876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe4c3aa048d10245729183d69d472e877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b59dac0bd843ac23daf8d8d9ad0fac878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de2bc3bb4d961376bca379ade28b4e879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec352f63081b13655444e3fea38dd1880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b64af15631f99e584d46951fd1c1fe881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e16b3b7691aa070e0dc999f3be045882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88581043667e3bf59f9e1ec3bf2b53883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc52f0c11e6400cfcbfba51ff9a4486884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c279a69290d9ded96e2d4bd5024307885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c59c70227af6fe6098323c2cb36b8c886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec942438c7457ad5ecaf1d7f08fd7a1c887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e0381443d539e763b9b90d3ac6750888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18315a1237af479c4251ed3ed153edde889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b1181594fdeb9f745f6a8b46fc2b9890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb18f5ee32f9335a0695ed1295675b1891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b4c3a611505e4bc5dd1e633d33998892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1714dddd149cf4ac09e1036d513d6893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea56db9e45e18d12962b73d8ae617f9894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d42f4d1a8adc189ff3f71bf43f634895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7ee48d03f122cc8187f3069ccd8da896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f28366b888c92790bf201dd5b17a6897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519dde233fc54203de6b7cbf1fc99acd898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ed457f41f3c6e2d0362bc3ae72b71899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246520350398c49e79f625087a1b421900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc50e154d58d6315a9dfdbb9cbf428901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294123bc8b5afec1c31d0dcd26c44205902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51371be9d15a81004e0d694e4818ec45903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8fd4300ee1223b158fe602fb853570904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5665e6ceaed3a5859916d61957fa4905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb6114f526b90d649e43820a69f7cc906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3f82835241fe2d6c7123310f11ba0907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748e5985c02d1861397f4b504ae83c0908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a11882e1db202eb5213e82c7ac486909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e242b9eafafa0156122a1095fdaece910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1f2a129c070cae19a55e3c072f2cf911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494156d0bea6a2e6e5b1427753817639912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08bc83b9dd526852dd568e3ae9c17b913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334cd1b00ba945ee173b99573b89cbc914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdbfa0988908404b9ca4f5d8190bbee915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754b9922ba0b5a3caca110f22db1a8d916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f3b2f8641ed880ed9cf4e7112fd87917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903339cb3009f540c0bb935acbcc5a3918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7536a7a7fcd5c1f7affadd384133702919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee314a00221f9ba6602a04cd60a3e30920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447201cde203038f3af4d88926e491f3921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ec2f8e827502bc0bd8bb99810c562922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04ae29d825f928896599f95b8988c6923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c44df2ddca8564fc4b86a361a5ab0924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa71e9d146b92dcf9ddf3e85db4ee9f925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974236ecdaff8d45c5513025f25f5ac926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a8362419c1c55fd5e16597253efbd927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db6887ed9cc1dbc329c4f96187ef49928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872f22a854cb7971e2dc484306250e8929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f978611799ac7a11dab726281632b8930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cccbaa5831e3045655bf72580c2f1c931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd7273276006e87e1e8d01d91bf82a932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901dfcb152d1a1d332398df438a3c2a933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c0faeffc965bfc47f242de7e76bc57934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757770b3e99a7055f1b63af04d0b243935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4ed3bdb1ce573255354585bf02ec8936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba470730f2b16e004edcf937f1eb8fce937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1edc7a88d6c3be371fcf755a8d0c9f5938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318d5d4af369044aee7d3adfc8d2945939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad2da3c563fffecaff069d50d9faa2940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f484f766f75aeb8b8cbac05b2d161e941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303580f2c8943c2ce18f174aae6d7c35942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c81e4dc06e2ef567c8aa4de7e8c958943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9485ce756755cbf585f27d34aceebd7f944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4732758b49416fa615c2f0beb3557d4945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a144437e7af324a1c79b143e383ef7e946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb19880b4b4364c5c4f0f625f20cdec947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca85622aea6c8ac5be64fd731990d68948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac836d9167caf96dde4a456bf69a44949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e3b386b675dbbdf7fb20467f78002950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ecac12d0521243695925b58371f96951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847bb64d7ccc54881fe0861bd272e94952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dfd35c060f093c6572472b1994e727953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d847b4f838fd1589bd797eab3557b954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608859ab52773877e95c43e62bbf098955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c6ab13bcc0e5a28a966aef186ad1f956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42a5ff42f8415b6beffcce0eeb5031957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8341d6266e453616fbf9ea4870a6d8f3958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c889c34214fcf2f93901d8997b9712959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2f0003fd1e1dc500fd5b9f7c0af93960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f40a081fd7dc1ec12ccb4ba83027f2961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83be107aaca7a45f35e25d86a9f0080962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c365ed0d19921ee731a3c33ed782a0a963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3198c7c911f452246f936f5d4e8fc2964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c48d1de3f12a272cbc259257dbfc9e965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e047df4c9b96df9ef7a69ce3941fe89966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343c639dda3eb541057505639c30277967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f878bc3bc9f02d3d32f55125fcb4c09968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419a345e6266dbcdcf8cc40e4ca66e3969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61173069de3343827c86ee63febff7c6970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad0b801bc16805aae45630262613e9971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd502717fe3978f2a3cd3052a35191972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccacc37c8984c60d074307dd93add67973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e30477ee0b0b747440b723e6e9229d974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6113cac38762b003b845e7d5cc581f2975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0af97dd0ed4651ce276bfa18456ec6976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2606873150f7c292b300aa75fd14a977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4713a33300c3e129f28d0c58268735978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a04626902ff4bf8653daca90a074c979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263beec84fd8b9abeba02512117ac708980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ced6ce776afaaf6ea4d8d3ee22812f981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eedc207f4d0e49082224f1293ba9a03982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050c6e62f934bed025dee60a5b97aa0983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460bc0b0d3667b02a9b2ae6e3de1cd9984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebbf12178912ff1ef9f8be59bf89dbb985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29278b00dc76a6d37a5f6980b9ebbe47986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2a82a90f6c4ed2fa2eb9e3e80c44d987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a466f5804e0493f6ba6aec763a4036a988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97de8a9d59eba1aec8060a9ef09ea47989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a411d9b51bb1e9f54821e1fe58f48990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2b6bbe2ef9fe1cf8ff7c4bc48991f991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6786e33afc42daeead55af10138ef2992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16e5251e94a6ee182af0847bdb4d27993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f8bc05e32b94208c8f78b304c254f994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279bbdeb14ce82807b4d7745b03144a995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b114fe69de5b9b246ef00320ab2777e996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646ec2c298f5174df5ba6ecc97c7df1997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5783bd25241c38604759cb963184881.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84644573d4410cc9b4eb7e57c99cf42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d42517b81ddaec88535628d7f44d03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19fffac98ebc3dd7195761e4a33d6094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3fb22f040a597a30fab8cfaf3655f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd83cd964510f098aae144e9b3b0ff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e5ea787bde81a08f8f6e6514b4a4f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e9ca6a9364b2e2152f240e7e8616a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345483750a51ca3df665287d42d9053d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae35f303319805c92b3cfbcbf2fbbd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d078922627fd2fac22ff7fc790932011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b693d86c49fca80f4e774882f553012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e63be260c5cf88986dea74b8e31c9c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c708e4c66c5e1d7b604077287597b814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765dd26f09c99ea83ea01cbfeb52a12f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81dafae30d14fecdb40e301c192c2916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4dbf8262d38690577061d513f8fa5117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ddf77ab9398ac09af35d0f2438c7dc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42346ac30cfe7c3249b73036d0464d9619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd750b2453f52a7dd75da5ca18efcd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752fcbbf5ea3206bbe2c1c61c55ea1b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3cf2b21e31a7afa1060e1ff3b336122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5aeaf17afaf1c71881333850c7bc923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1005b02b828cd21a4fd96377e3e06a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81330a7bbacdb18143b347d164cfa9525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15105dff91afd9fe924ea05242a0670f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a77b722c1c38bafac1831f1271344627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e6fb632d1aef6845697be0f2df24b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759eba5ebae6f6fb71c40ba9c32db2729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3bb5f42e9d7e626ea3044726f8700730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264ce6d9f61933ec8663c179625e72e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab516437324a759d7da7a5570406d3a532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bda7d2daf0acb1fe81f0879778b0d733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690412af95e22cf6145e33fc16c4aba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7020ffbbbd5ed55d6f19aae130b81535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e612504a7fb3e02e3a5343b99c0e5e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170c9d7cc519db3a750003d0b752f2537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6d61d8f0176fa0a070535b518bd9e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084fa2638a4ee7a493f9cc2752885af39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e471d7401a37d962c38ed0c1695305840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca71ce02a94dfc1aeb6e20a9c97aaf341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd8853f1fddf4c413c1968a1abd79642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365b2612a928d8bc966e62306b4982c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dffc43d5c4920588f69612cc71e7fe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25617672b18341fec0309b681a6a2f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec1b201f7fed4764b814d0629512ff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82553d7b7a6c2dbe13127aaf5eceac47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e9e2aa84eeba9274229b2c5f0874c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ee17c11898f810fa2f96c57a3654049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e932095f2cb1a18f11f49ebe8eab41650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de9fe05f3bbc11a4cff69bc5a3601251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7121d9ddb90603b572d778864493a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a87c32b31f398b253a2ea9ed3bac5753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061986a3a445978b0fc1a872547a33954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a7904728e9e5c817f19cb8b0411fc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11636edb3c651897adbe7630f37d6cc456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93d3d315a3a2a5cf9dc8ef4e3d922857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa12b6e9cbf093b8012ca870ad6ba358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67b1b89f8bc740e850635925c4deed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbbc851a586425382a822ff3b24f9cf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f94f9bc5881ad20b74d6d9bdd458661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eeed46e9be425da78ffcee19b79fd662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f181f3c7763e813f64ccb6599bb1ce63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ffe1bf1436c282e64626fb2605a5d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1b43c12c3d0363e13bb6dcdda5c8265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2677b72c972185a6726793841839d3666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d23799d2853a31b85d322045561a4d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc42e8bb7311de39c10fc7bf08086368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f9fbd07ca552d1432072c4897961769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc963f116353b9f8fb560f69deee23970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1221ab599fa1a7e86ca85eb13085d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d147f63d582779a4ab83c1903466072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b0d4b52e35971844a8af2cc4d331673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfbb9f93697e54a5ab0dbebdccc353574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e030ff3d732e353f6e4ee767f4a41675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3cefc1a4feb4b7961901328a3e5a476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714a6c8ded6ea14fac69896636cd41377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bbeeda99fdcaa2714086ab1910ab6b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19fad6440e937cadd7f697a48b533279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79491b5da08407071acb4e1330839680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1fd99a8b08ad1251033152a744e4e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e6dce4119e45f2b83644916e0e0cd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb006d6120977daaa7839b6009a91083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a458d949fe3ef0abba00d7e4f3886884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8308ed2904f9e125f34f59a438c3c3a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22bccb6786dd4c70aaf513bdb8126f386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108ec8c4382841d4085a9b20c84070f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c923746c1cd252f7a636692373728288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b743234291f036ccd1a3b46a21c634589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12eef8fc6b15c8735c7318dbd99601f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e3db497d7ffa93ba1a58a7e63156191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3268e8cfb337b5684da699a5ee8a5c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91c69141290469580722ae881de0e693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224d6a5c6b48af948c0ae833679cfb894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e742e8308b75267f7160baa8f165a7795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f48dcc86ba4bba418b110b2a1c20b2296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2cbedb3972106290900f7ee27bab997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ccd8e1873fc667cd58fbd0198b2f598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7fb029dfdc10558db72e9809cb175399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f238eddbf80b155102dfa43079021100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f52cd25e29d5760e2a990ecc4f10c2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e69142e86498d72709149a1dc62657102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705564b5e63dd421991f533b9392588103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da140060da8a8f0e5a8ae1f2a01cf4b2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f4cb376ac484c9883754612812388105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3daffa4776a6f635c41a8ad4258892106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2881b48f964981624252f4e5aeae13107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2cfc8a4cef68e0e93005744931ab2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f49d792a36c68bfc0166ff525c4244109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f568e8f706fb3d87b1b05405584e7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15d994f97b938a125805d3ad72b98d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de3afe6740bd181084960d011502f1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bad4aed37e1fa9602408cebe784624113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde7295c8d6f579b7430e4aeff92aee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1396d1114a28422e13a00fb9b132df18115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec6825917ac0146c92cb609f04da5d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ecd903b30b6ba463c2e4b92d80d23117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ebc56f59ff44bc75c106a4bd75125118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49f194e284be56f4a68d67578f0b6d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9304ce10687ca2687dedf408e6e0ca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad333ed8f3535b27447fb16ca39fddc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3cac16761da1fe5a4c66c883cfbc2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25750738b8c4f0e452b4d967d6873ec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f39a05258bc50c7fbb990670bfa27124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea4b49d47f32fcbce91bceb9b1685da125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3233051c95b4137c56c2acde1730d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b829b391ba0489ff176a4322a4609a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a0ec929bad0da4ec0dc3261c42642128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0a91c1743a05a7c9054c7b635541c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec332264a4b6eddf0fbec65aa7db31130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b059743c30f4df15ec6cf67fd6a04e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405613d80892b280a40e35ac57512909132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ef3e1be4345da032fe36acf0d01ff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ec26acb7b0d478f138d0795d96a3c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5750168ecca5facf685e938bc2621a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0aa11ddce393301cfc39c5f737ba0d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a9b60f6b4d33925a500817e0f228e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9083e73843e38e459e2280927720d73138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c471ca8b260612ecec47980ae4985139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ef8257ab6be6bbe2156ade4445e27140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65178fec9e98ee2f4ae8a6673ec45f11141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf3f2586277a458de76373c7511fa1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00e44046264d22dc41be3aec736086143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb6e7c230c2fda5285ef6db6aa5ac1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826504f3e02bd03afc29819a2099c29145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96feacccdd8164aed1a044a67aa0d4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788da2ebf5a74dba15f6caed68086410147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e875b6631a280e0a29c56e5fa1689148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8287181a70f7e1d04066154c28e7ba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796b51fbf52219224be21c637fe7d4a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c528c5d3353dac925c06217926e3a23151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f0ae7e6c2973dce53a9c94b47f054152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493aa6a2f66954e3f31272440292660f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ffd21c90fb076b8677ec8e952dc36154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654c7d99197f15ede36a89cac61e8f4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59fdc14fdea4920af259552d566c12156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0deb234a7fe6729d65470d3548af5e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976c6d2148f6aa67211d2a67492772b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763dfe6b086079bbd6120125dc4b3802159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d57d12240ec0d8843ed8657b83806f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2fa1037c763c66b3d037c4eb285ae161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a671951bbeff5e1adfe146c2cb1dc6ae162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d085cd3d62791398795a4096832d39a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691da3086967eaa5d6264bb8d6bb8c2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb03b2e9c85829916fa1f1c8825e5cb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e469f474c2f9d5ba082934fc1883bd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05549ecd13193da24efe29e1be64fc0f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877cd5cf793761b484b15daf1d7b6204168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516eb571f5696338ea0b2dc109c057b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f662e61677981be3458a799d0790afa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c154a7df224563c115d4bd8be048be0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead24ce00e4610d846220e020d1130c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940dcd761c21751e850e946713fb9982173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb7c7dd72621f224f6aee2ee8023c0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e27f2eca0635e49202509db0556d0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581a522a13feb6e92cb43275fad31bf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63031c058ccd9aec210aad11d3970db1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f116cc5cbb30940a9e22c1f7fc7811178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac70f7fd2bb6cfc3659d49ba919f5c2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16fe9c3c844596a508d57f23d24e2f1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3414ccd4b9add77df68117f05009e60181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc314660b572b818c14751c4a4c9dd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3867e0b187de596b57cb49941bde834183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df036dfb8917e042a63ce3e2af58f2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0891ebf5f089c59fabaff59e84fb0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210a7ba6a3af7aa45402a311af2d7da186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd957ad45f38e6846fb1cc6d2a6f8d54187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9084e75d8d7c3c1306d75c8d355457188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6448726de6ff897522b7a552194375c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396befb0d7da8895a8a3c5595b53e48190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55578e54a99224a72e02b52c4b362b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656f7c6c1096f5c8437a5b4e700966b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd91e95dd9cd4cc87a8bd6be1f8c65193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a497605d67d0d4c5a17a14817a79c6c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d304ada24a3f596cba51d7a958516195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e24b6d6bbac643d1dd8a33f48f073196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc71f947b437d0d040acf34b5311557197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a3f8c5cb62fd6c9b790b665fe7a75198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c14e0267c237222f4440d5ddb5bf3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398050448984fb801852ae6da09978a1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26be9f2afeb4ba7d92337b18ee69cb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e425722dedc325f973da7cc42b6561202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e477f10bcb734ad75a19f115c7275203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa160ba3ad1247bfeb61f1c1dd24cf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a36c99ae6c392b00cdb15542d54ef2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a05f010adaaa2b3f9c0eb035edd21206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714fc78a0af51c358adf105a8467f44207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357b58c753da8c9f46fe0e488319699208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9e631a812f6dd7982d4625de78d81209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c1c83449b9125abbb6d574e3c4180210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b593dd6c1b78148259b899155399a0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68afb9494bdf0a02a2a79cd7dc4e2a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862c6df9af40a595d9ad15c5ed11416213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4adad3e0be3be60fb43700dabf3b1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2ccf5636e56aa351db3b11cfaa588215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12804f0067f4e80a135d70d7b79a617a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f499853b0eae40f7372c962c3d6fc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8e70f5c0a9e41ca51cd4ab95dc97f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad789b733f82dd2387525aa4f894866d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba777775fd34ce4204a8bb8341aea2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee0f3b36d168db26f5ebef51fa77c6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218ec2f1ea784c3e3b7edb3b868f285222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199abad875285fccb7ab06a21e4b8eec223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad567eb75a782b8c2256080bb0c6e00d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035933d8f5c7de2850a1b398170fc83d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37c88542192817896416ed17d5e4f3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa605cd7338f02afc714c6fadaa83655227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ffefe12504da6c267ed73478d74f9d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d572711444a86b13f05ba578bf513b9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a381f84f9223cad5fec3fcae12a80b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06daefe2f715ec716ae4be210774de231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef3329c2ee83a0c7a9f48dcaa8bfa1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e20d9b56297518bf8e121bbb17e2e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ca1f82c9c79d666ae2d2b1e3306de234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84707ba5e691fe3330b3c9f1f4ed88ae235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25132fb69f4fb0062003e52a2a0cedf1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8f29cbe0168a0cf4c583ddcbed2eb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68391289f04340296e3c539d1ec33b1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab9985616d2fcf2b500d6ce05d428f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7709247d9404f5e292996fb941da68d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285090f767185b0306a67a6631b3e9f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81861054b70cb2292c44f97e11ec72df242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c9ad8f4250a3a6f53a46dd05212ab243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe8bcc85bbacef99350013a8c2bafa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790214591d01294f476b94aa9e4b588245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ae741fe01132f01a20a5ebf05395e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159e92ee8bd7db628e8bc8b4efd3d81247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc70d03079310b84ee25cad906ab31e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834364f19358233d357ca5237066ab0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092d277fa6c2629c2806549397283be250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1f458b715be145ec1e1a8d43fd8d2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507b860f8e9549f35b2f69847a02364252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8cbd0e938fd3e5ec4f746cbcdd2ccb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8522f32e83bde6397cc41bf039082dd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9ef60f67eeed4ca0c4f604eab7e45255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab83049eb985513008587944a897a0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9452e4dc1c8d4d95c9661ec0f6882257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44443734f69b6e505db37a2f96a13c55258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c569b4c088988376938a8558afaf8b2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a992e01167d7d35547c46832e65ce260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8f803d09c2edb8f09a5a3c4b4b54e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445de1c8197d13a06bafd206c3118ecd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f8b91eb13bf1c9a77da6b6941f62c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332cb1969d53c2b4c03545e994247e5a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058928a1d99a26f869ecb0e7d6daef0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f5d371742e66e71a81cc53ab0ccff266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1293955d2526a50416690a49b67c9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4cf2b38ccc45aef203187ce17cc7b1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc6065e58b456c88226e2956b9a085269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08eb079de2cd69f890e4eba2023d84270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74d004ebfe4f4324f5334c25a090eb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efb0e7e32880c187d3b0d3b2b81915272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27089f8a359b6b1c72eef22b3dcc1148273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2da630d35e0143fb742495b16ac1fe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877ec5fdcce3bc8db7dbf88b5d114cc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e83963d7e867cec598cd48813a52cb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ae497b600a35b5e6bf1dd82d23973277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ef933b105ffbba6351982e6b8bfc3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a0d1bf1dcc05f5ebaecafe54cbef4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110f3a1d9c65913359b6bb41d468231280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7987fa9114d275fa4bac3f85444787281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5249abbd7fe41c6109c569dd0dbe1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8c124c91ceab7b7dc91d6caa6531e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5943113e670c5eef3e5d8ece1c39cb4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15028af7c5289b5f6c1f8c86d6bcaafc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac7bd662131dcc9f372911d2be91d5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd43bcb016a64d8b87f020a15b78784287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c455bf0b33f821f42ff2f8964fdb5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892a0bb364a8f44d7f4a8ef904d4d03289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c777758a75074d9ea699c456087117d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95707c9c92073528c5cfe428c8549760291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68225026058b2893e225d9ae14d14442292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc77809393da515af8ab03e40749b6a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a0714379538c1bf6779482c333b0b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f50a50915194455512715a753912d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77a71327a779e097a86d45da61f24a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5039a4240b8c2c24e3184bdff4f5d0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ead70b4439550a02df388ee5eb092b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d8006e12653af97ef2508cf67cbba299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86475eadfd893725a0ce2817046eb2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c828599052583d3cf2193881c5d31301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134ffc8996275b540fbc551c458ab58302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db97742d43c272b0fac870a4798b92303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a51216a19a2da42cd201c1ceb4af3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51dc212039af1455b1ea9d2017eae49305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fbba6b76544b2af9f78d4fd732b88d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf99432d57bff1805b57e80d6e7c4d6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bdd63bb037f1a640bb7f128244a62e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc0ae4d2ab2fd02eeeb94c97caf423309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b92b04c3a9c361b43479c4415304ad310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7590a388b552c73a5a696af1b53ad311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423d30b1c5048ab6eb3176d80bb4bba312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7833352965409c9ffa2158ed4c2d3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034909444beb70a6659a79ad2157a3d6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957667cb88c7b6ea0d15dc764f71a90d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008624c2982d5ac72638e61543e2ad8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055753b56d706bc07408c0fe66fcc0b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc94554d333622019185691ec77fca318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26168b73bec9cb49d3fce90153ae4faa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5936b420877584808d218eee32f590320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef4f7ae6b1ac6255dd9ae652ebdbc0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480931bad6433bbb80b7afabc7e6c9ce322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75354ae847e6ff24e41e6eecb6b5c86b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640b9a2e0a893364b51ca914e37e69b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fdc2bef3536313734a3d19e6c25be3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0845ca8f15d8ec721e7348358d3cc2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f592f5a437de0d8d5e76683405d5f3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d634c3ef967e45be25050f049646a1a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116cb9e55dbf230a0c73783222a6bfbd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546b58453eb3e24875bc72f89c593f2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f459f3405e4487af0e1e9893a23aeec331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e65d129c14fbae0cd46de27d554f9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237282963da8e558a6a3202cb889238333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd3f0f876cee56f98fa7fde83d1b8f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8ed923ebbebd1937182277a050700335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47cd622f2e29fc32170b7d4cc310812336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568f6a6b876f3c916554bf455b6186f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de8b31004b3100a8636b1c495fae20338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871af6660f4b677694c6326e77462c13339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737e442d0f6cbb485e362b30b7a2845340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752553890b64777b785266ab0f45ef1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914f55f1282a037c23cea7bec25d2f3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66425adc074d68c148943b48b65fd05d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f933fa7d804ce7ee95f0d719ec578344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d0bec759707c4e3ab5f97e344ca2d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d959f1ffa129ae61d6a9216335399346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1232af0707051a47f47f9ec9200295347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b8679d41f2c65d222a378f972b645348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5ae16c89ea48367d6f5a7066787ec349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e151fef96382fba7fee91d68c36e31350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc73c7272d5f385e99787d40dae723f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24651725f5716fe2faa42f782f842bed352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379148bb40346b89aedfee2fa39c156353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231464efa33262d0123db985815f45da354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e2ca2bd44d978215561562f7ae34b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8234c7e9fea0036d749f93d722b3ef356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289a4eaddff40995d48d1de400d3d16357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17399f8107159b51f9278a5090541a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9b061951ee3f9131730f235628a38359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692126f3ccc8808fca8b11099a74efc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058b21feb9dc3f1a768d8ce0ec66d8b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7dd96bc335d062f2ddd3cbb170eb7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c462a3e5ea81474299b92b0b94ef1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a09f97f1071dd5cdc70a23b50b40e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81402ee64b16d77a0653eb32bcc3a10365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7edbaa91ae5e1296789eab92d81c0f1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56b99fcefff7ee94554527650ed78c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ddef9c24270561ff2aac662790d7a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec8fafd15b5da2a1e989935fb874f8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dde7a7ed955be51986fc9d98e082f4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03ad30836fc55a18ef3ccd646a303a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe45bfdecfd1baf394291cf93158c6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac49712efd2aac83c0dc7aecb02db0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef6487c3aa76ab57ea22d24ee3883f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c3bee1b4843b943786f0c2b415ded375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d53917e029bac05fd6cda29eef6b6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5089f04a850d9361fb9d088b1a345be377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6cc6f7376b85dc45c1eae7fe936ac0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806e1292f53d0285549cef93e5d2ccf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be8d023ee73b9aa491e8e7b3114784380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ba3a459d84c3893a7144008b55cb5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf09caba4dd870b6197bc1c8549494382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eacf7f64447b2ce8e59ebafa98fde3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f826efff162f96f21a0927d5bdc3817384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0089e11720a547eb8f28a889262f8414385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73fcac24380b8b70691521c0c5cb39386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f3c227805958eba155957d2c21389387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c15870925c27dc289a40acb3d64ef388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae78a76f126118c864d8709c4dffb29389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eeb50d82cb4c353b7858f8f8fcb16d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3278254110d0bacd826d9050a97b6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e600039acb11b2c093d1387c7b247d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065eacb43419a340256752540cc7110f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8dafdf975fe72047cb9467706373b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77d42ebb1ec1fecd9852b6497d2243395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ecd81c48ac7e74a48007e3081ef5f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d183038f76936b93b7f654604a94b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a0da8e13efcfef15143f79040972a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb00bc270af4a5edeec1ae6d40c4bd0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26142e00cbb488e3c9338d82eba146b5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e03784f2697bc20caa98303a6e23b9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946840a1859e01778879ec7c0dff27bd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70760e381c803c77e805897480311fb9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8390ec7f38dbe0a9e6bff90b4804d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37fc8673729be0708dcfa730f68d19405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cec689ec713af0cb8c042f0dbcf26e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5cd4293ec2d4a3a449927bd36a7e8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c8ff1a6254b56288b7d1d5aea577c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8753bc28ce8db98428480488b77ec6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e759729a6dc10fd653d1fe544e8aa1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466dbee15352de8f9908b73c2969373411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3195e7a33b632b76197777bc0a55e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854e9e1908e394c1636ca23bb754227413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656a245fc9f7a9ba91fc23334a6db77414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa9fb2e7823ff225664522a2c86a4c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8fe626facc776b726f77d5f96a1eb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8b66aae6f1b87096633c71bdfe943417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba1713b0d00021fd3d07358e2c1d42418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab25c78bb7bd87edf7b40b0b0f2e480419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2e11e40e872d8cc2c53d16544b112420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f7eaa3bab3892bac6d0b494a64635421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b34b78b1cb9080ba2b6fb165600ef422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1bc6db7a8caf0d4d8f0a461874d2e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d14a0b572647aa268ac017e64ccd0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c29c413b5048a0ea5c176c7d971c5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c78912e9194208234d9714fec07d7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1a5c1e42bf3c003f1e5d1d6fe657b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6c757585e46205163c9f98cfd59a1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d238adde67544d5a34b640f22b8a30429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc875915082af4355b12c758efa184a1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6954217cb0b35f48900ce217d6e2e6a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec17c5654b7e94df88ef2c1ded76a93432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d85a6483f5db812162e7a6d3fc239433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e6d58c9d9275b3e0dfb6d712ab2b14434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955c496867031ae89418ac278ac3b03435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feeb91911314f00962daea92f932c79436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5ce0e0c51e6973fbe057016fa04b2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d3de5969e8ef85ae264d7ce4d85a9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818574a9c237a5ddf6469be831f3421439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528cf010909d22fb1c8ea6a26af292e6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae470178c8aa62cf7655a98ed475c6d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaee45a76a1d1a6955e9794e345efea442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db52d651325d0b7f2837121853013cc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a329f07624e9308ff6f01aa014e96444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c756240722a2ab29afc8ac1c90840445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c236162306bd8426d7a2b8a48bbcaed446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f289eb4e2c46fc42c33ed5d75d4eef447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa78bc350084292cd80c26c15ff75b9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc7f9725c0a1250aa10cef702d86e7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c30131d8243197c60c21c89ac7bcb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184f4728466ff279e90d8a7d40e4df8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeeb43d0d261cc9b73e3f645211cd54452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11bea4d7c38d2633553dd087615306453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2658e5d2cdd42ac1fb1702623103aee454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42aaacbd40dc307e731fc035fec7317455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc4916f35c992c37739ebb315921e5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284cdcbdd1545eccf20ff7c265b7b561457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e88e021858374083b05d1f2c730c1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468972ae9c9f82df4019f865516e431459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8af15c8db1a4d8b8517ca536acb36460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b229778765f4a852f8141d003c050461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c578d5e3fa484fce50d960e1198dd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a14abf74cb90cfba19bc10fb8ca2f0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95f647ec41e4861d530e83317819c0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d631194f1abffe49d356f25ab506eb8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa345ded8e8aa7648fbdfb4d43aea0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46093ce935021b96c2091e7d2fe81fd4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6252252c24fb639994fd370ddc22eb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d61c5bcca57df4401289b26c81feb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ada3ffd8607606c084de475a45874f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53035d6783b692c3ff9b176f674bf934471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f720a39fa9aa742134ebf03cff207d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d0f8e482db0c5b0cb6f96c2a30124473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154c87bf9f946cbbed1afa81fd0f678474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77a9c459b986e333c5d17624df4b0d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6a4ab95ecd3ee4a47433dd3497fe9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a43a2d1ac0ce6b9277004d2721932477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b53d0bb6e043d41d82e85ff649504d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8913adaac307671af038bd3356051ee479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a9bffe5071854b2e0e94766db8db0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc68726acc9ca0bf441b5fda5d08cdc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1508db08722adf6aef3898b32984411482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75016ff53dbbf1c2499495a33a5d6be483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa462a4af37b67e8e4c4a5d8dd7fc07484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ef454c4d42d5696cdb98629a8a0a9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495dec5df7422fb10ded818130445350486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e124e51bb9479d5c7ce72528e4e30487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1bd07805b5869d75b0ed3d1b44e79f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4af8b949e71c1538c28eb28ceb2bc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5735708a4af43ea8f09e5685e0aa7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099d01bf750becdaa473b77d8d43945491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc195e084e83dadb237f8a436fe70a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b5625fdc0ad8d3fa41c950330f0f35493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815398fdb791d4c1bc058dd7552dea8c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ff5b16c4a0b14501f7c6b28bece0d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784a5c14c197256fee98df381c5d31e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14a26bae0d44c96d59bc8b0c740a3b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cfba9d96c05979d3b60b7e65849c84498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899fb4c61a3f4aac8494c18c03e83fc1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65c4fec124823b10824d91a624ff9f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438535f55f7c10a6a3f8aadf78e1d303501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b9425246d5d5a6a4012563214ce9a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89bf38700f152c037513b3b3ffe032503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e734e8928fd319ee2a11e1418c91f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec36ec892ee252fb7769952bf78ded6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de53e43e1243c9810633c4bc750286506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412db2e5a8dfdca88f739ebe9126740507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f6767619e7016620c6d5ff436cc7a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc7834de43ee8b3ca7f20f73c35640509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25c98783a645c321cbadcb73121f6d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d0cc84cc9bc4d0de2f1374d547a5e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4785fcd31382a07ab2b21582f6054512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca092484a43b153439e9d08ce563ab513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf060eb028ad2f5ac9300024447530f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd2d0f1ab0d331fa5d738841d6380d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92e1c7cef66affe8afc47d5ffc6b61516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f64a3149df233fbf7d4da4725fec6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0fb5f7316c25fe32bcd6730a62ecd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dfe3c75f2765c2914294a745d32e3c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a93b0c56f6e1a98c49de56dd9626c2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68ae7927049f9327cb9a37f1dfb006521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585505cefe8a332f73afd0f80b793db1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52721c96424e74bd175bd8b7930c5fa0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc191b400d4f1d1c2f8838895b21f823524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a0f4b1095862bd32af197d417afb5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64df3b96a83d8d96aa8d200dcfb8b5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512b77c84b5e7200fd404f761b60fbd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcac344375496d2187665d711b17477528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4b9e5f2de94fab81de4d1e37502d6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92613adeb755f1948488673a5a8891e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06402ec8dcfae7db2f1b29cf267a91ea531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557f5e2b64553ff3b9c14ceaf8ef68c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f7994243490a6346d920d41db76fe533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57578921b9a7d013d5153d30ac95b9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316365d13ef25903c27f809e1bc6d10d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0231259756bf78c8258c55a480cc283a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33510311f251aa2dd10e9a0fe76f001b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e52826ad8ca005688f739406e7e104538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479129f991c0359c698f415bc5a83a39539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5104ec03d0b430d22f83c67b35be4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019c9752143da5725a3d951e5d201d7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cedf990b2c74c83c2817a6b6753f2b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a43f58259a08e3711cc378084f235543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39b28c1edee45361d7135f6ca4ff83544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5147e3d2563b33746c57a3e745b17c3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524f3e95b995eeaceac1529e713f0f6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da383a0c951462cd376e2f4fe8390e6d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6cd7252e6c1152bde493ea185335da548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a31e3cd1c63e165eb37b002658a7e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c7f4fcd7c9397ebc8657f6f92ed3a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21f10882c0d7f9ebe2f114e170b84f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1433996c0a3db408c24fcc0c8600b7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba726e349003ad4ec28dd56b398607b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649b6a430976487c67902b8d48b4826554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557148cfe14c538db77c228eb5c710d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af15f41d3380f0a4d002db9c35c132556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b68d5d2297964d4fdcfbb2277d7c4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d437033779d5aa335db656c4b50b9a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4fab133daaf6941730d6145f5b0542559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14924bc415bf01c9852f49dda60ce762560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13762a98216bf194d0796bf46eaa71561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa590b7650911328c6034c718c417c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02c76f1aa81c740666bf1f2f785bca563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747a39409c25099a4eff0c1b14a1d4e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0e5b17ea14ef8a6591ceae6873aed565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b38a2876c16d018afae37d6d395bc2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a98cdeb6327ba46eea877214691a8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56729ae587746fcd8605303f10d8723c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3cff48b008d688519f4d9d22d43388569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5a3d8e4162cd922e35a267e1550ca570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253383bbf9e864619808bb1cc46c87f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6283730c667544dcb1fe4273ca572e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d31745a341f2228c5122c567031166573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faba966ed185b86f42710667da78812574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811f48d56a3566c802b7ef0e30a98ad575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393ca1be09d9f7cad34c0bd6733a353576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b5bb2bbc423daccbe990c01f6c44a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ddf0899b02af0a9f40877d2b25fa5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e54213d76868140e28b9d8143e6e3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868958009b5844b6648794ee942245e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70bccc8ea15e26279a7d66244415caa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2439717ffb5960e8efa7f4e8eb2e71582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae73320cf26a2a51fb5971d04307fb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11c24f818f054a896bfa0e24ef47bf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea97c208a4fc09d8335ec4a19f1018585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23413ac45db895313ebfe625bcc337eb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680247292b66fd27c2faa06b11ab998587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1d4ac881a6277750741c40ceb72d5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45203393bbd20b8cb902841b20cf7548589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18adafe9dd5dca7a5b0db7e4461773590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b7db9066418166981713c57b08826591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d532cf3271429e3f82f4a5075741a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a040aefe34884e8ff8396d0d9937bd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1288d883d7cac17cc126e3ba001758c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b6c024debd3d9ea8a676e4c83e42c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ac2524b169176e06fd2813a69e32e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10003d4cb2b087e30aa60f503f1ee9d3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130fef1b628d2596781ed61d2653d44598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39e7927acd2c6d79859171395dbdd1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee544f1360ed9fac3d4c7d585933b6e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af24bb7906b4530c6a896b6e03ff60601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9f4644f3ca43b066acfcea98c8566602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7caae93a41a2e8aa6a183e5d00c34603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a77016b072994e54bc85fd8021e1d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3692d2ed7c07e780d8608bf17e806605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fbbd9c910eec7a683f3c441e6bec43606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f5f4d293732b9ecef39a8a02063d1b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a45509fc84875950c360c2f28eb175608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913a1c372cf1f9629c0abe33b60ea20609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e83d7994bc74e23440b3e5ecbfa2f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd71a8de175311a7b962244caa916e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe635ab1e963a22d553ccb419bb52bf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0279108956ad875cdcc53aa4d81a86613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d23b502dbd52fdaf079adc19fb9a73614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dedb7bda050c2b8c5eb971542fe13ce615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8077b03f52e3338b2159ab27b553408616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eab7aa97eaad94641b521b597e8f18617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59261240c4898e242874bbe7724d316b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67a482a3ec78f6615f541810aa5997619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651724dae3869d4304f8d04be99336d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019ccd9991d4c4174495188f995d657621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a894db40cc92ae4165562710fc404d6e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac76233f2677ca71eb795948ff22993623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de8ef462d6eb05fde79bd5d802589c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181f342bafa52116b34d7982a00c808625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2e0d84db56a7a9013a8997a6534eb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aeb1e830f4b9d5ffc28980ec28208c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805a978b002368c0fc2143a607afefb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f4d49497dc5ad11329222eacfce04629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539ddd19e0a9ad1b0fad0e1edf9aaac630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d950bb86a015b9d0f99ab74a18fae4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f830f0858b48c1da70b37feb258ef632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82bf2bd26fe02f20ec1b9f6913b3a10633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78d993db9334148e4c0ccc9a236ded634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6b8b1a52972238502a76070d56822635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987551fee7d73dcd186163ad2ab5fc91636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28ca9c55c6aabb4b45d2d03df77eb4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24b488566ccf329e05ccb3019a2024638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbfd2821a1afc7a91bbba028ac41fb7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7396cf5da7d4336d9d0b99d11adb6ff640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79f53cd80170d2ab1898996fffd966641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739c54671e4b0e4eef3874288ec7d3e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c5e1ce8c42eb9113f57a8902e1763643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9230867a57d12680122eab4129d01644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d4878f53d74fc2ca704f2a2f88f5b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e8ff493ed5fb2e8e9f1a8c6fef528646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839b8030a487092a11cd8c4ff85a521647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58231205725dfac5e7d50720d5b697648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212af6cbf5beffa8459a92cf8c7e5c9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710585826411ed65adb5bcb716175d60650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f26a76bbbe81e9f63dee15df4bdc66651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffefbf2d848f8f080c35959b2f7b81e7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f90fb5358f206ad16b5f3fa43a0acf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e4f2d2dcb1e14414a71b72274d2f4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182426a21426e47a85e6a08123d1111655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50392f868fcd102ce756f5ddfa6918e5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17fb1a8fbdb54c0334832d99470ec6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b993a3127ccf0b4d86c42315f8d58e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69853f426dfcb60e2ca57a606cd292659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892a5ee4b7354316fca19b8ef2dde97660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4ebe3014e77afe3f7fd2f9b112ec0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9906c01f58bb134a1ea9b401f8cf1e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b653a68782eabe776bd683761c4f757663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6dc181cc4b2ffcdd0d01e6ca5a7734664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dadc9f1e41dacf47e242890edd251f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75b4010465516aede40c6112174a1d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda54d84e3680328f58009e23e2b9419667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77cb06f50b9ac9844ad4837dc6200e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c9fb950d6c03d687026cfdc1c8da7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01bcf165d48bd58e44653259f3a455670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eca41fa6dc8c63ba0bba5f2db61871671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186cc515b2bc30804fefca67cf6fc6c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b774b35de46aa60785da952e1d8c2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3762c6697d60333ed8b7443dab8e5c2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3790fca15fc520c86f953181b5bdfb5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea10a4ac9797b27e7b43f07df5936d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48585b90bf9731e997e8cdd5868a39677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8258c5283fd85608a8bceaaee6cb08e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21755d978cd6d98a096c952bf5dde1a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78323f4c6c66b24d4dcc2ea35c1fc69680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6487f9fa7a865155797886acdcc9e3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1065888a133075e7750f0a090bf986682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75530f7ba0a3e25ca7d0ee4b964fb582683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5867598f6f1eca5a0d54c252e4460684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98729155146bbc0b8d1ee9b1de0c5ce7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc004f43411e5bb6445e42f4b2100251686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf771e7301e8f3c4b091f69f2d6ae40f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67256c3c750c9496ab2dc6992431a9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39466b710a346f3d54beb615dc9311c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4b1e10ae283f665c0ca0d40172cfe690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13561cf2fefd8e030a2545daf554d677691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3281b42312219a3bcdc64bf13e6913692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f49fb56c8b9e057c5f10d7d522b8a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027be6c4fc0ee8ed20decaa45248e9be694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03ed3078c8f077a10b8a673a430770695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73ba3a96aefef8d50ec3776fd0f093696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6718cc16aa376a65c12ea2487bbbbb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60436e854d645c805d8bff79fcdce126698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce5d1138566e82647c3d467cf168d6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97f9446d9cdde63da130915c8fd012700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959fb6b49828f4a06892056118e2b7f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38758d2d0d115b3b6307275a066d7f0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea083eeac40b33529aeafc6ba26513b1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84d99f1a68fcc778fa1105ee004964704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff9c39922eae6571318f4c3b48157a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14465927ddcec48ebae2262917156a6c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd17d823468a1e42c78ebe812ceb5b7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc9a767cd7cf7b9ee1aafde31bed6a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef84038a7796f943fe42e91bf7983f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe669f7b8cee4716199b1be456a3f1b7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450a9ce7bf07b4d4a7ab2d69d397109711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484cfa911cc371480c06d84a6fcb8ac8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d070115f197274997162b71af38a8a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1b737dda4912aa1e14c5176072683714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd72e0859c02855db0b1d3e6d5788d0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d41893c8444a7cd3af65d1edd7270716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e72961a9f5b6f36cfd4dba055a6dfc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08409a622a17a753a55ba79e26306a67718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f8f46b8bbda47c01deb56f6388eff719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be76d21fb83292468f9c8c1a7ac6d1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd21f7b1f510985c6570d08a5d0dde721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868b5f3813f6d4a0b02994009050447722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da748c78dbff7dd57a54eb944cc20b97723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad85dc5ec8cf872bbb92246c4d585d9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d31ca75606b09c2929c3743444f364725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb74de9c10df19de84607a4fc9643c6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993cfd291ad902512b6c46ed31ff2e92727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2003471dc7e7dbdc37aa27ec40e53c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012189d8b25cac1b6872f6a99659050d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d456cc8e2d9c62e24356a4d2f5d95d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18b9a54f20626d9d0fc3e9431b18db731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959b6074c17d4c016862b2e116ba053732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d690e55af316518351085c6ffade4142733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89b01ad6d62b77a4c6cf18f361a2c1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f2389a501ffd466222ea1cdd407bb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f41b3c7a3dc97c6af3a6db5d05dbc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a75d8c7f34f3003c103dbd94ce320e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96977c38f96eed40f3cdc478d68fb7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02748ff44d900f3d7932c296fe3fa90f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978d7d9ee5a2b976a9e68cf6fb71c01740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51a12909c9306b83345a4f865697df741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14fef09db62d9003eed8f16c73e059742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c887bd31f62378da0aa931b47c2124b7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fda63aaa14879c2bc83afd4dd05f3c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558f56a4267e83cce4cfb19d32dc32b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9708ad4d415a9fec2d6a3cb64df148746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34313ab634f4180bfa1b0ab656dd3b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a870d711bd4dd709e4e0f7978e6c776748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d151438511faa0e6377fa6b4c7d7d0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7248547474efd89a1f26e27c80d98750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8d719f9d120b8a5bf5c641d597338751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdabf045f8796517d155d07056ec251752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2677184c3ee298f910f8684b1fac28c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34106e10f2e804228bb4e9ca797708f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ec526127588cc946af5380285257e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de16ae998c0ea8b5028d6d1a89af43756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff71e0c8c37e3d4fa9565b5af87fbe7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf616e71db50f68cde62c4862d87d7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d2229ac7254eb38ac3b18536710e5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a81e8f9d594fc2c55c569d14c689b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eeff6f355833d63d902dc5c14fcd99761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0971f9405f50fa32a9fd1ccc7387938762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d2dbeda280de530e017dcd480e7c7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2e95b31a6132d8b31f3359257b70d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd941cfc855466898fa837d575eea0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f51c53ec3f8e2e85f909cbe24aa919766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7badbfbeae043ecf38c75eaf9c5d7782767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09a0117dd082f4e77199e910666636768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1525eceffb814a4cb75e02de67f3b4b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f145bf0bd6cdff5422c1567a5ed3c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed6bfba4820688c5891634b95530fe771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c2aeaa49721c7f0e6b9db1bedc30f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6cfeaa6be61facd703ab1e259feb21773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c135148e2ffd19a63c3257f17c455da774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52b0c732e2265e5c109fea1167a5ca775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df39cf59bc1a63e9deab0c1d564f96f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac48af5f1fd6b3bb9ac39643fe5e255777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f88dfb25ca185118e5a4cfa61c0211778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6699842707ea216c7ff813694d380f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5fa31beb1a79a9d89feef89dbc46d1780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca3bcc130b3e166f9db98e97532e35781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20d8ed170afb0f9d18119b502f62d7782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc913b46bbf56163a7deca5565ee32783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8490438f1e26deb4d10569267233681784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf315028bd43f4f7c00edf64ab263b77785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca8e6577e24a53b77d297faedb03d6786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ff3429ae8ee0401f2498baf77c9fa787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb90eb6ecdee327422f6f94fc6194a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ddf4dc8e82d02245ef40b15f35a2f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f776ef8052601f9f280d294ca585bc9790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fccdea86e17b832a890d6937f679d84791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808a15a26bb53a45ebaa736eb63c047792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9fe83012bc2327b7a6399cd6d4213793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e9487fcedbb1a81c0c618a8a9087bf794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ac83ef85599951d0a704663b50acd795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851cbdf9756f727ab59b2b4b0fe3fa6796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d418b36a5fd98ae41b8eec86f0c5c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a678f7c3bf8ada4ba4564046014ffaf798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ae8d15e16f775ab8eb53e66b1e4cb799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791a5331f2f89778b9d507b26736c92800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d87ce494eecdb2745d565fec55b8b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074d4a927e5b2313df116c942f7cc24802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2debbd18d03b0b7ec25d9ee06948725803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bdd09b903c57ef991bb3b7c9865bd7804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f9056b65f77d2b7ee91706891d8bc805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70836f495053f97a08aebca114af6d87806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f118b0471bfa65efa169612d14163807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638b73ded2dafa10affc9321a40e25e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7842e352bc4aca3747c7a5bee92b90809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78127fe8d6fc624344e4c5505b289da0810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b61418588fb277fc55b50b31419cc2811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad361f2c3c9d972c2311350416717531812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574528f1a3422c5dbbc940cc11909ec813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8b82ffc8d86100b3fe94a25393216814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55796819aedb3a0da027b0a64779546b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ff8476eb37734db8cf32f9e95f75c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c1cf87e6960d7e35924fd4e72477a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6883c0814d58ae0d7d60750687bf3d9818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca03aa6832ed14db8c4a9b6a28b042d819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222cf800b9466fa8303cb56706618037820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3b75f7982086be0b1ab486dae0df5821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db6aa599b9dc07faec56a6a781a104822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf1a50adf7cb922a9f545744ba43f6823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c767fd9e5a6edca05544813c3b8e7824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f7072fcb7ca4791933ca5c6708572825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc31bc150faafedc6a88c1f49d9d116826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c008858828858294eebdd976be62428a827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea61744b1e04fb5258256929735b02a828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e3451ab5a943b4d2ad742a6ae6507829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd91b20320f7ee14ef8d5843fc8f22830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bddc85c3a958bca21811d5dc69e840b831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee80156da8ea162b0a6d7a1334674fc832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7c150cc108fbbcf2d49a5750ce623833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e963e6626c428dd72e47df6c3ff17834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766445f2a9c542b72ecd23d6a052237c835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d39caa30c26a5fb68754ddbb2f90e836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48adffbff606d16af99b94890c0246837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c99745313abe197af10ab833999c9838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03650f3d34d7543e069d0716e62e980e839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be366c22786615fe3d321e4f22450c840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8094e833364691a7ecda0303ce4da841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db516c53a92f4730d2da08b10a0c1e76842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d7fd0ee3f5565da78a23ed4bdd333843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239871d9caa49919591cbc6a8f71ca4844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7d930ee46b75b239256b223d9a0d3845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b04eb09207750bb22e883f6e4729a846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f501310768a34e4536c64a3f451972847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced92ae33ebc99cdda8ab2facceb01c848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddba7485f36d46020e31c8a35406722849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259e9f1fad8fac948e12ee4e6f6a90e850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec09bf927381e753f2876f0609bb55851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153de57393e1acdcefbb4b432bd7113d852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3bd56e4bc0c55641b88f794adebd1c853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732a3d15a24a6f24dd8c3e38435c963854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa6096c8fa74771bbe6c6d72579fd8855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e84a7540bfd0ccaa489c08b7166cfb856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42035f920c13333544dbd942c30919d2857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0443a911c400f44dd761c4fb9e5d3c9858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052ffe9396d5c687c6ef676e4628477859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fdcfa25d40dbe34810f4e87465215e860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1555159a0e8b9d91fb7133884539fb4861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb919fb70865d13d41f7e61ed43403dc862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4fb420fa82d592734753f38af4c65863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b400686b0df4040ef2741d21dd9cde864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b71cb21c561c8f665668843263e3ea865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f3b20cb55f0666d5f21a24739203e866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc671c44b81edd102637774e3d06aee867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708cb28b2e8245bdbe2fe2e23a3360af868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61574a7449c6de8c29c3864335a00dd869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3269c79a0bb93824896ff8843dbe80d870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90997149bc84c873541a71703d759607871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2de344449252aee41a742eb9b3ee9d872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e230bf5c440c914f69cecba353a86873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204de1338bf931f0bd147024c4410de874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47f78b72f2229213d027e2254d5c2a875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1307ed6463a6355821e3136a2358c0c876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e2d843fd4e8c6d4d342347e8ef547877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969da724ac3bfc0a9258786445b70bc9878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa91738fc1b9791f9c1dad6b1821e2879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f4269797a92f931569c042b00c3ea880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9f6748af129d8c60503dda3184aa5881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a6f87e608035c4a838f0c4988d55f882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8831bdd5599f9905fc7aec18d16a6e883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985f7ae70c469a0502896cfbb3ba55a884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f316467ce742a8427907649384e35885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0d1fd889c1f4d5fcc44e3024f7501886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626b7546937ae54853275078a419b16887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f244cf64cac0d7a8f6b3792ad4341e888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e57f73ecb9b728cdccceed5156a83889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e456242cdd5b57cc05d43af2fb6c330890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8fea0653f0f8b255e1610dd2b40a37891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0152251081c982eee8bc17dcc2a86892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d9e3031fa1ae55849a390c598854a893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234485a9e25af11c371848d3d2d6c46894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7682a42d77034b1f3167a9a22aee5c4895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3b6c8f9506604b3ae8fdfd808b453896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700103ba7705bc8dd7ea109f2fa0602c897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11f52ade65b03c8f61e43ee17a42df898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f199610dad1dacd811363d97cc264899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb615cbad7ce864714972edfb2d315be900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae56ec18b668927c77fd53f296dda6a901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de35b9d5a96571ac9e8fea01ccfb31902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336974603616b5c2530c95efe1fa667903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b95224b55f47d9fc5acc2bbb0a0f2904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0f5a8da1e7124eace5124c8808a32905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6a18e4ba4f097056070b60f940376906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0999f0027679a6341d019d64168b58907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff513d103db453b64fc0c38724fba18908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6c9b0087cb129d806619aa76a9e42909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeeb61ac879a4b6c7d7c6f5deeabc60910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe369e5dcf7390436d12f56f60509f7911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6be74c31686bff0bcbf3b45c5c112912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344cc5f0d12c9fdb6b8535bde5e9ee09913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75973967f6b7fd1501c4ac22f4f8b70b914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666703ddd2a4c11af020d6612855917d915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38a30d8d2e7e5ac092c6ebf280eef4916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25561f259501282a377defb49a35ba917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8ed478f47f4ef015952a1b89d97b9918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feef7c53cca38bfd9169b829075c68b919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555bf248d80ece0f11d66fda9e5110e0920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8455b35ef92a5baeedcf3d4e234309921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3045e16592b750ccce28f47ab840d922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c16672c047d6d402c2e2e4db3bfbda923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5febf7c92d255a94e9f788278ce9c176924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac845d5aa6a6b50eadad70d33c165b925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28150a57548e2b0a73d62406295d6e43926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a06772dc6ac4a38f725ff8b4394b1927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae674206e1ce33bd7feb15f434af9c928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7d026c6c665b5a3952282b47cabff929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b3d0caf2e0bf756a634918b10ea00930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73237fd2a17060fe874b88b870d822931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b436f9289cf6dfe8cc34803e29207c932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b329a9c8548279bfeb76a75cadb101933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57598ef3a75de3162080a8e1d720fe934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df823f8ff7fbb7e5e0691a7dfac71566935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad630a5885a639188e0cce53b01d837936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8754cd2739852d5dba1c041dcfb2675937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f5d209702881ed5377f38d60e8596938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893bce8c5bb488951eb2cbef8555908e939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f16cfe9ed6c91752c144bb7a939ac940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01bfaeb776f50526a03b38775b23c0941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31035f64516f9460028cc4b987c874942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041beef40f3a876fe6963f3cf4c5af3943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f69132a14da516132e81e530a8742944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4810b6e6c4cd6499b7938153916e6e8945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17baefb5491a9225b6b6bccb0c7936df946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539cee891aa54a1cf2d027f545f38b72947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317f96a446445ba74ac524c417eb9ba948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8744417a3bb22e880bbc77341cd4994949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa4f467d83825e0bd6976dc3a32fb5950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72e66f47c4e9acb30240fdda676171951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254c5c4ac408bf7e3fc8c953d51a777952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64705c410a4c3ca4d0a89970ab828d6953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684d73dcd13423ec17e95b1696ac949954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd639811e8e67162f9330d38f8825ac955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67a8623e9aaf0608f6859dfbfbba20956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312af1702ecf7a1c4cd410d9508ffa94957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2bb889128bec884acf3972168efeb958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa85ee3398d7ed8b6507cd9c9c771a959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38538711ff8b797bbe8c0e8cefee8ea2960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa314fe728d6a290ad175c954ada0b71961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e8b6130808858ef4a854e3aee625f962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970c6b6d418a8bf9efcc06a578cb543963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec07b46b41c84a8bd0a2395cad101c964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c14218aaeb72c961876ccd108a632965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d2cb1b4c7a879ea5f251ee0e49313966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c34d0ca42d1a7460eb967812d12697967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c804c1dc8ebb22cbf6830db6014f5d968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c22f3eb107eabfdc16f5e23727d95e969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ae32b49e6efc26e1f616eb2ffca3d970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dbd2afed3cd403bfeed32a79ec7c3f971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a804580b0cfa65a489d122b4394b747972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528a33a4d7d5fd4db09c75d3e3743d9973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e0c292f23c49b9e559e50e15af706974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21ef86096469536eb047c1ba0da2ad975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18718d628a1c1f4c0cf425a0b6621d976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d87be61d866763a27c7c9c39e5942c977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2eb745fb92ef8fa5d6c33f50cb6b8978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c0f587e9ef428eb02118ee668e919979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54280db634628f6f378965498d71df74980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f272e80f3d9d69ef00dba60583ea5981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214c5fc08bf688a090f4195a6c3763b982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7a4ae9691e9f7984500dfd0390698983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c266801e571f54004b42aadf70e16984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2ed3e14cde1e9571ce6f2b31492d8985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9d0113879a1f07f92211d434d0b02986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b871824a240535931213a93aff77133987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb071151e4f5c548193c52c09a12c2988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84cb87e0765b26bee9ca8c2e98d45f989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50573a27e7d7d99284082d3ef46ab22990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0afb71598d36dd7afeb58b7ce5b62991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2fa68677b45708cf73b19020fc261d992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51333db742297cf6d71748f553cddd21993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3184e54229189b44b92e758a6c9a9b9994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69ca862e43772afef64dc006a6b241995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b6d1ecb590573febe469179af6bb1996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ebb4128adcf01ccc74ae5097e1dbe2997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>