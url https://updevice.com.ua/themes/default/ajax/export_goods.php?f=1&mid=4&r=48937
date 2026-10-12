--- v0 (2026-08-22)
+++ v1 (2026-10-12)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9b4793c41f6c5595e8dde24816cf81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6af156c0be4f7634601c090dd307b52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a6f43b431120fabad88aba5a4d3f53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011dde73a72695b629c517348866a4794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1e26c30ccb8c6f4d6a2faa1f72bca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696f790c56878c925257edcb08441376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91cedded05c5e1804f86c85dcef2c1b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642b7698efdd938124730f642ca3c1c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94e7231aaf44221c64cbde2ae10c799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068bd8c73db0ae0ea702f7bb7bd4291010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ba1340e7e2e58b983be7e11e39fb611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5d3f1c1516d1528e063201a11590712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03c6a032a15c837ffcf202d3735e4213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5ceb803328bdb08b83044812a4c2d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96411cf06b7ff990a0964cd27ce07c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b9e57172d2cfcf32e2111684f6e3b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4bead4c40e7d3051ffaa9bb40979d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4679f881c0731d3b3edd67b8d212205918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed8d429dd364428114d60f0f9f422919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fce2ee3a383e7e47d64c193006e05a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982e42d20876b289ae87cdebc0f8cda21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b342e0a399f9f944e0844a04149435622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe1e42472d7da761dc389e1bdaefc023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50fc36243bc3bc5adea151dc6f155b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e6c45bcffe079f09d84a803b9231c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bfb7b2bb8363050cefd3a42c9027a726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59c4a5e70557b2bf35e4a396dab62d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a90d0a8a1d1e035cf244f3d8577f7328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ad62a8e85fb8d35d41d070472d34629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a814fb1a4bc1bf1374d0e2dddefc630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617431444b9c6bcabf68cabe3182c9f031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb0213494f965174d4bbe70e957a9d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f943f2c2883505d073a69fe6d2bd7b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e966324834a698c27b19cacfde157b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe21fce655be7ccaad32b2e49a991d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ebb76bb6c4141ccc6b1f2c08466e436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30444b526d4a92c76b0615f3a6b94e2837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a954a2149cab7064f812e2a1f69e6938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9816c00c1ecf7951efce25966c1c639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7765b2e0be58ac2502537a6b18d18e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1edc1b1c86a139e5e9609117e7f3c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cad954ddf16041c14b1b4ce328870542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ee6d7fca69ba6f26452ba607ae42143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179d7d31fb5584703293c647a3736f944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc253f5f7ba0a18a770d01ace3be1f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4cd67d8e514fe01558241d67a057e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8000392ac501f9555f0da7d3c03d447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4012b92c247125eacb3166f0fad1d2ba48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67deb3f45ad70a3d2544a794c73c3aa549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75438ccbc0957f45fdc86c9ab811bf3850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef23a4604058925888c388b3e75f6b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8c81bd76a154693c75faa23daf1f252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159370d03222e279641352228e45ce7c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac588436dad361396cced564535a12b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c08bf08a4eed7606562515770ebd455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1dbc05f4164bb03c35e9e7975af0156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530256b66f87c54ecadea59675b216ce57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f01b8ffbaed6778d127da6438767f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae5a1d2136629f0c297216e6832b7459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464df7b6a0e7374022f39fa37810473b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d270335f167c6801b59fd0e4b348ccc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7dbe55ea164cbf17b088b0ae0d88c462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646cc58e3f87753924c871fbf24997b363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01f0d9fd66ddeccf07173fb5c60d0564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d74041c574415265dcec24dd1843dd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b4e21a7f72c60aa6db2a92d39ef1b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ea4a4467ce8fad7b5e0a21847038867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e90b9f7df4179dfd079fc7652585ee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825c9768faceb48320cb412e4c682db69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9774eb04e21b5b29ec0337521f8f2f570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef567409dbb226f368a7ca260de1b271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33a8fcfc71f55c19c46023a132702872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc59f0afad6ad6cadeca49bc75cc42b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e3bd072a587a29d1302fa0629fe4874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e812fc895138217e33a921c12123675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91f6e23830596f73d80e220c45367876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3170c476bb70d03d1c58b39bb8f1c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f806d1760649d5476e55b88383e8f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e273460f9b5dd78d02390c409e1f679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495716d063b99f03f540bf9789aabb280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d903c38a3fe54855f66dec706dda781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c76cfb606b47f95b1476f9f39fdb74e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436cc5eb2b64049b5f3399d529f92a2683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7229d3cdd9687853200f2f116c86f7a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f85a4d668518cd10b5088a2a5a208585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d84234dc4a5196b9224419bc4277c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc151635fbb4354bf1185235649b3f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f118f54f9a07a446c36021a81e17d8e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e58b0537893d1027fc2e4bfdf378b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a397bb12c56e26c5c1dcd4924922790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d18cbc232cba97757514bc885f74291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57a6408a8f483df7bd74c12fa461ef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65f9d4b80408b33f28278d96ef8f6093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729bca39454925bbecfc05370b69efa294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a91f25628a14556cea0ffed73da81a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa648bca6fa9c7ce632c67516d7c19996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775073915e95643bb1457b7a9b128adf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1ded7991ad5146e773ec06f8e22bb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b414c64fd58012efa06b1c9cef629ee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad155b6e60cd374168106eb50abb4969100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71ad080a77f73677520df4b7cfdbcd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81bf78eb91c151cc5952398545064a9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b06039b0e9de6f4556c9564fea23a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc187072a8d02d1727af6127902a4c5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db26f69d4dcfca3e28777947d2e387f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93809d0dec12e8eceeb0b7b65d6373c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6cd386578d4c37dd0ba2506308d7c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d9ed72f2ddd9ce434e6bd89143f94108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9074dd2947dd02913930655a7ef80109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531896b6962968b979755848333b730a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cbce5439bf714f0ff216c0ac0ca06d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7fa4acd69ce5b9ff5ba9b3c17063a1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1555335bbda7033eb2955514c1b91113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce50f31e81e124f582f8ae7b35d499114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71187f5d692eeab4c52ed52a084f8f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef4e3c59616659f6f10804f97b8c07116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2de0f4e79cba0a708bc53dc49aee6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c815cfb76ab7ff687f052fb210f40cf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb256c716e7023a345851dc1ba1188f8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6077a96c3f085242554dcd3e70ffd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaca12e1dd375a24d7aace2131082ed121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891631a1962ac1440c4924f460541f4e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e021a1b5ed04c211156ebb05482efa8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ccbcc4f173d88d8ddb0146eae38a3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1228db0e8c2f07ee60329ab1933f08a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717e6eb574f15e1691d3c25b71e5977126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbfbd6238850e5ff94ba1cc9271295b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51f761039c7534843924eb5ba5178d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166fec3336e7928191bf34cb8e4f568129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a867b513230aef97c5a97608ed5cdd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1771d9358a787c900de9122ae605a62131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b6266fa3bcb13bbc4d8842417f691132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e120a3880a53bbbf175017da1717555b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2439e79840c0ec3ef788fef13bc0e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1489ad99c098e0056207a4cce2952e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851460a32103d09f61ef83f9752b7061136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef92ece0a77daabe411347b02de9de137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d92e8f447be7b2b5f3b0d5d12bf463138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5c800b16ee3740623255dd8f85c88139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54497e9412c95591e6c10869c7bd89a3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284d4931033cef0e5617fc91ba0fc5b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f229b82bc7da61b5697ebbc5b287ce4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2384ebbf179821fbc8f62f80f11562e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf95df4a0f73dc4a477521cfd06e9f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27c0413d5a7255b1ddff8eb9e79283145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b46eaac36a93cdd644d78dee3e1cc8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becadc89e860a3bb47c8fb8e7a4ed896147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc5da5c0724ca9d0da80fbe5f502d5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e9bc0d57ff2f569816446e90c2f3a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23017e66fcae2e48969c8f63522a0c31150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f61820ebc41493dafcdfc3d2b2ec13151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfaa5ad3523721243a35e6c9d40cdf1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822cc14f7999bc4ce3092d0add13a71d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa993142c92271ebd5743c6748ef67d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187fab67b1ef312e823e3cbc33dfc1f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63fc8c1f240eb8421fc42792b4eb608156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce21ca0b829af696991f4c20d9ecf4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb286a218b9785a2511b6338b9146aba158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7833460793dd66544f2ef0f9e9668159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4634f95f760bcc2177877b2504b0c9b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7da9c69dbd1f9a3a72846f4ae78a0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4093b2a66a0bc9c678568aa29e55f2a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920589ffa1395b6395107857b64eac26163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd410674e0f33c9cae4aa5e01cd111d0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205c8625ee69640391f1b8deeda351f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46eb7eff9edfcbea72b6883b3466fb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8153c61dc128900623399994df40217167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c55f9976c63a65ef4fffd164ef9730168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675eef8c1b304b8e68c6271c976df3f7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9490211a69f5d4e476f9e5fd239551170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35fe82e880e12f30955a5416f11e8f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1cdb8b75d0de2e7a615b71fec8300d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9b1741c28e4a5b6d6af9d8344e73e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309e1a82b419f410a3f364405b2a217174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e26c7c8c71cf007b2cf65eb2753fbc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ccf7e727ebfc9100d29d8707bce41176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b837178b145f96485cab725c4e82b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8d3bff307db742493c0ba2085cf65178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaadcf795eb08b26989460b8407f062179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927681e7ce6d6780c9e58349c1d6fab180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849ae16bb39e759b5077e2d63632e1e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79713bfe3cf4aa940cf94d130d795364182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f889b890f80274cfc20ef1e4eec630183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34b19af6f89604f6e1e2f4ae465f70184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800423fb49e531f3b9515b05319b27cf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273c92856c552ec912c4e2fb57146a2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d0dfee331bad58d5e8547c76cc6ce187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29deaf9313bbfd5cb67ee5d5c1e503eb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f5cb6286575fbb7fdea4c770f2c91189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ff61b4c3d2b10f8f35dc93ecc0453190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78a3f64655b296b12f906c88d0ffc9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3ca835a1e36bd0585044d7a5ac3bb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3980d9aadaebcfa07183fb4e8e78b1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8446e0c22ec4a3c5cd6aa85a091a392194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0664c5bbb178cb0efcd118b5ab6cb58195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d6b4bd1904bb622e3bedb423df575196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120c1e11c3a1cd1503731c63f552738197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea84660c1f25f68d2456f5f364dc93198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fabeb9c5da8daa7035c4f1161ec320f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf9aaa15b9a5de86daef37bed217b3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39106074972415f58eaf1779aee16f14201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee714abe2c9d102fc3b9c03569edab96202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f624f2c015e7795a9bdd560703938d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b20af1e9a888bc18d05c637bc13c26204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28e11f4f73f037274fc6f00ef66149205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7cf41eedb327e4aa27c0ab37e1675d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c26edabc3a72bef925c5ac003176a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b8962b1a65f357f12c5a5932cdf68208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4f5e079fb242bd3940f1116b00fb7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae69556001305c2b14d704fcb5af981210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f933b904d36da241812f966f61869e3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8556fee2db432920d50f542546167212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f47e9382e38b836feccdce4cc837f6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b72ba39c736d9e1ab84afb88ead72c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f729e0cc762b92b90d051963faa2f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f39abcc6982226c880e529ee76a4e6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa1b64cb5842790c9768a4dbd7af76217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2b106be1c6f470af0f13d743e2d1d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b5315203990a101a81cf4fc0cdb63b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709eecc86da62946c8ad7896ef3b1ed3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7db764cd14055cf4710eb84f547ac221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580df13839a4a5357e1f3a578e57b4c2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56b7b8721a42b8eeed34f262eb637c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c131d3397470133b72bd0efb0ce44224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da194c878efd158aa167623092ac88225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c592d3d0910b303a1f919d1748f81f3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69032453cb4867ce91e5084a8dc00d58227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81889ef39cccc3e13d0a565f4257e3d0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748315108c1994ec03e16dea42f00eb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b554a232e532cbf81926296316dca230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff511c276bfd529b6aa5bdf9ab800e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d46816002f87c361a237d168b4bd5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01eee5dd5c2570f1908b8fe144ca156233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb8c4f8b19747bd61364b43f8f1348234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea261dff27415e07513acdaab0ffc6ed235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6887409b996bf079c45f143de2c1537236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05923d2b466f284ef0eb0b208682e32237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7bc0f4ab9fc8bc49d8fe46eec3339238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3f80bf856d96d92b08d08fbe24401239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d3c70f2f9b51f8df9e33d3075d15e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f506da4419b2f4057da5dacd8254d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c57b0c13139cb5f88315603da47ec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e422d482c1b6cb3f0b4ac30f893fd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4c5819c96a0ea87fdab120c056ef2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207fb473309cc457fc530cb355d58e1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53739521f7da05d822283c181f549cf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8fc9289694aa99bf2bf32a2a0c79ce247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2e893d2e882f1910b13508af2f18d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3f315075576d03fbe7fe1f296f351249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63c51b138d9f29687e815789de92be250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425891b1fba56ce376f16a62c2c3930b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249880ff7f83cd74b0d4b97814d6d701252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0abb063d34aa30324e3daf54f625de253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297eedcf6ce9d723756984a77332a824254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f78f26c997f0c9128a1f91bf743ab255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32572eed136221734d7ca7d84514a68256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766dd02c6c6c85751819b9720924794257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1c8aa571628591fb8a14caaa7839e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6933abf0622b384a53b51e56f10bbdf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780688dd001784df6b017f0d39d2ad65260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dad227857511d065b39024cf6701f8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f90135f8412c21353f60a71b772bb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7dc113e195b2a3c6f8686225b7676263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d4c6f0582b20363698b1973374a43264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7e9922b939cd43ec3cc470db40acf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e710424a58428f4aeea4a699d51578266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f8db163a7bc1e925c8070e27c7c18267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9ea0a0771d417c33a322c79ce3f18268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db044a791598313db148d6684b1608269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262854c36060c3de4ab86fb0308a7880270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721012bcfe5dbb743b4753c48d92cb4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b0c9fe916a950b68a31a9ec42ed6a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c27629e89e6bc6b7a7098e84040acd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e618fb15b648a812394e63c69568d66274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f992b98444b75a74d102ac57f0ff3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda695fed8f9864b898b2553f739a82276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5395c959224728a7500b5e064fcf85f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b37a4f75d1b348a34986d277bf0593278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dcf22f74fd325f19c4ade421f8cb92279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a6a3ee5d02d1f7ea5316e64f86237280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba55181bf6f14bc55fb1e4550430e47281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177076517ae0955b2e8afc13e7837cd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900ab0cf17bb551defc3ecd11ed39e9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9cabc9081ecd4c5eb820025ecf5666284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c7de1b12c8816d39d2745ac4cbbd1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd32a3365c4489366107d35c9c64979286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680bf6b57c0227f577a1aa363ef93231287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22041c981a1ae0f5a76179c6952b6a60288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389d4ee4a6167632456188dde54b050289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e371428c38907eb93fd1604467cfa0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8634ca272b0d380b52a65a17aecdf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98b806e7c2bc158e2fb30afb8d4c69292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df964ef3877baa513478d572f1c085293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2f011592975fedf5b877d6ddf89b0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c98786f7fdb39d6e1e62843fc35059295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6495e877698ea0776980615a9a5447d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266e0c0c1605f36178de884fbafa316297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef2d8fff0c4016b197a1f6ceb6c68c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab867715b8f0cd330de311002a8e1b02299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54489e27d090d5c811e8fecd0571d6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3247ece869afdb92c20f48c85c6825301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69c2ae82862e6f561c2bc0c0df287f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ce548a1c3180a90bc92a14d7d9feb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8519217ab3c642cb037ebfb1798c0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2023384614d15279e7f205b2aabbec305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a124e96c87a1d815e77c2185634dc8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb645bcd1e04a3cfa02151cf5001f1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab3edf29e4c6a034958c2c393a66d6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24c89ffda81d25e12c13af3015661a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605c3ad26f5000f0eaa3ae06cdaa44c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110453e0b2f0f9fb103dc90fea5310d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d708057139c3296a5983360b4f94c2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193ea360755cf1ddf0ee17da7be32d8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340613d87bbfaba80b2914ff0c18b79314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93549864dafd7a9599c86d3132bd853f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92cad5e011be0474f1d5692bc3ef7e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565458b6d2d16d532e0c1f3f15258f94317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12944cf7dafdef2cb2d067a173bddec2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987a78edae11a82f900a31b213aca6f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5eeac3717f23a9b460f7a9cf48451320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87367a1cfe1d2acbc4bc2130b83bc3cd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11488e1e3ebf8c2f3cec3d93fccf25ee322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00ef5f90aa9c5a2201de4e8578b4d4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a5f04912c445a3fe6696abe731bc2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ddf824a6a5818f71d8a98969548b3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e045e582fb2832264754e74d5eb14326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f7584d470ef70c4b75dd5e6e545a9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8052ac2e6e0be9c35d33e253d7e51a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924d597fe556555c81165c3cb2fb333329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6bae5fd328d7b10af4b5b61ce690e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b26874d96358f498d1857cbc44b9f2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b18cf6babb710a64c50c47a9b9b83332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd206219e758770b7ec257ec003139333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af998fcd09b9411b010e3f1afab619334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4d99f5dfd0a6bd439f862d2ad4b13335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deceac59b684b19940eb16146fd2efd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a0e4bea2386d333c8dfa4b41f0961337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395cbd86eafdcd6f59691d36188c4af338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc7a614899f49b620768e2a87f3e35339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6e2b1a103e3b7eabe0ecbf41de1dd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b27b40cf74f9bc6e66fb9b700d508341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd77633b26df0e854130c8d579b51e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8386fb63fa4059a75add1ff9b8cd9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de12679a2c49cf6d4bf519d2e43e87c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569cd28884ac67a9f7a080875ae1c07345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1fb4bd3ca23e8d80b90d62ad70a532346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f8146b07c66283f5401875a62c65d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4f5ad83e789fa000ac2e6bdeaf55d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d797af802759fc2a385e47b7a661d84349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a7eacbf144113b9e308a9bc8a603f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea66ef951da41b5b848ddb9faef6a60351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c85070b0f8543c5e177cf125cd819352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63afc0fccca3ab89c8004b2a5d7fd55d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2ff8e493189d75bbdde46ec11d952354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc8edd0e63a89626828327b0c8cddc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec47c264237fbd6cc1ca8b26e5318d9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74155dd628d1f34a8427cf802a8763357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1933f57711709b8476a8c36b7aafa0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d512da9cae52291904540ee2d26308359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebead4488e93796f49daf6a183eb13f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e52779d19d107566013f795d4ca981361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6075e92e05ce54a01522eb6dfa073b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289063d21c1f394b8a66cb08688248c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6f63e6da8ac843401de071fb5d424364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a5a64c82178d82e2f676d743757db365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46080d67693487a69e9c5ea3140bd538366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137ee3e05657c01571186037c7f8b2a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ec1ef85e9ff40922f3667698c2c61368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee0cc74880025f6c3f39fd92a75255369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb67ae8b0a422ffd7d7d1f01f6f88f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6972c9ce3acca44e1d58ac1969406da371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913541d54887ac290f18f6e970bdb08a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b670f5ab14be0296bfa37814671939373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06168c5f1f71b449a68e427d20e7a327374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eccb3845e90edcfa0929f04391abb7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1255919a8647017af4262ba150ddc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3146af6dec9f169305fb16e1835f4b7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2424038910ccddf18a57deee4ba43a6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01070f0b57f7a97024c90fd8ce12d6d0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878aa8f1ba3a4c290c0363e9f97073a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e89c30143af968db46b162d8e4ccb1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2175b619fa2df4aeecfe931e7010b0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2163e2e603a1369b060d165e54eaf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042a16834370e736050c6c372bbeda0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba984b2988159bcef5eca4e68e5350ae385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6610e2ea411e28377c63b9500b49909386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b306ff492742509906bb8d6c85e114387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af554cfb16639b8cf00d30e2ea49be388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e451fbab85718721d5a6e62fe498f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51501aa657baabcec5caca5558b965390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588da906443742c2787fe5bef12ad4b9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37352fbb2f999a47b831cfef8cde55a3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31100d8b26c4642f6636b82372ae689393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68d6593be323d758257af71f8bc7f9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4addce7a2ee3fd7c0066e2663e4a3ffe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f75e3e4e884d0e3737c372693fdaac396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56fbd2684d352d685b77e09631f8cfe397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e45506824a5ea62d685ab41b003b55398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b646e50f652531d6dd9e5ac8b8386399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5010adb0e2eea290db967ea85c61f7d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e27da8c36617e8cf33ebf27ae18e0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a76dbdd178c8fd56f563fba34a2ad402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d458ac1feda7af6eef3eea8dfea30b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f3615b1f0607831a35cbd88bf9fb7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c93e4b66be784585b8707c70e74f7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76d369b9a0495d84aa3b6e3d2f0b64406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ad80154b060b27097058d47401112407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506fa9f4022521c1692762c0a067a29f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9847f1f0ec0e14b1f7cdcbcd779ec409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ffd36f9eb45ce969b4df99f42ff987410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a68eafbccf2256ffc275f518721248411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06942db0922b68021134a084582c77412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56396159992c94b25d1782c50f9e1b7b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ca8e2dc23345aa5c9441256579101414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db515c6ef89fa4d066d60df971f5fba415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6edac5de6d13734822afbe0a2b45f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5b47f62f2dd05709bfee43a430668417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f941569be83210c9d82b06fe654ae418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc99ad1551069dfd676cb824d6f3b49419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4076f815173ed31d30e4c458e6e7fc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8847d815ab051bb8b1b3033a5459b2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498b74e2149f0f00635807d6476cfc2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ef612dabd33c49e87e9e8a0e33692423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9297367c741229a6d428bc3a1d4ce2b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5894f02439a30e405a8bd79ef4bb43425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3765f5de08c606025aff8335bff0120426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d878c8cd2b3f0bd953839218880f7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf62d67dac43c7d611a00b0a3ea16ea428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ee233acfb4be8d0054cc7b80492e7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7b1dc430c0644628bff8c663e32a1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84cbc19f5cf4d9441ec57ca568a4cb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb58a60ccbd43094bca998d00d210a9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b7dfb9d7e7c33b5927b79640231da433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ceeb51e81e9ed43446ffc9fa4f059434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a264304893d4da164c1c8c2023dc693435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b19bac0c221e7a2370292ac3d3ee6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ea92e2d7af3b7679d31f49eb1c4b4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee5d28511da14a7bdf391c8f5c9b3d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37484b2517494e28f4f4928a56651e57439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ac8ace94f33877f2a98a4c0085a53440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf263995c74776fcfa8b7439f7b33a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7db08c2fcf6d685ef8194cae7df953442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c5dc1caa3873225b58eb9e2ec2794443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d8421e08b3896f335137bd0191277444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbebbe3c0c88edb6ee28a94a309d11a6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc6591471658bf23640e25d3824a0a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd489876e4b27954c142f321bd655b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b881a27f638d1eb0c32922624e1d98448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882713956ac95fa6f04dfc7d7ba05b3a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a4b66ec7452784d5d1616dccc0475450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feea76c45be8fa1eabdd09101bb3476451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd956d7f2d63e80cc343f6c853585dfd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3045e36c59d18eecb9c4593217efc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa395df9b5808d5e45f87b0799dc0aab454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d4028b7bc6ba83c3e148bf0ccdff5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f8500a5c15304a3779249c5049b6f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae399b9cc2daa348bf3f239d6add4a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7215fe80f46f93b1df2399c7bfdfde458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768c21298190c35ffcace556018b90e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35409b5a74c4418cabbe03387c8df876460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b8baac18bb7182e554f3e139a59cf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41824d63640305fdff737bd4a0cdacdf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360fd33970109606825ce71f791543f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360e194da96b6ee92bbad25568e3970464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9418de4d372886401b862bb1e0d5ad465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4f0c1a480ca9a6c007fae03e16471466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c371aaaeff062f29a674052f87ca0b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b9a6b18e7414c19baa8135a1b2015468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13865b1a4a8f5e7b9548c98e06d1d781469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7790ea1ad3c8a38ae824f3b16452e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a3b9a13b1e046820a492b464122e0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a027d81e2657bc5f49ffc74cad4702472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0345b933e80c7fa73d0165b35bf90d3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6acd5617890790f08515775ba7eb85e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63b6b911e25bd57d8802024435561a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f45275b48167c95a79e6b19cdd0f5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148576d2386df9a84139b205fafb399477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91dda2bb19baec05a27a1caca134cf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38d839a6e5b249230db7cc716e5606479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746b3c062d91de3089b3ece398767bd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ad36b3f716f10bc9a20589baf2164481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b623504490b84fd3604c6ee0ca0ab482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e12a7f2072cefacf89c985af68666483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e66dd8dcfdd1ee3eee596f728eb57d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e394c23b442f6d2c54828b9e0e3450e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9424579b907411579694a7349c08e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e7d69bf356ee9b9f8a74685a6940e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952d1b9f9189920fd9ee4b78a50cbff488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f386e41d47abbc0d7370d193afb6c9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594aaa069c34d2ea5f5fe819e60aa4d2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41fb46567883333011be4e8415a87d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ab98215dc6116a22917ab6555891f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94f494e83d622b5be135eca1cdd55e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c3894106ced67af4aedb8c13a912e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f5106dfc59facdc0aecdfe3884f74495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577f701debf3032f3187bf7356a4f07496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c1a9cf66fb986a01682876594197a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b41f1f7442dd685edfd69783481c32498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375243ed7d7f1f8ece60fa1217f338b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d991f396fe48ce24a78b95858aac5f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260cfb028b7f0e48495e5e0c165b64d4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bbcd1bc483485f9a09104ebb3bc27b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5868cff580d1e207b6977349dac5490503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4e45eef9790dfe2fe8cf7c368612a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c5873893d1932a7dec7e7e57338b5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65d25dd16f95d6e7ca588ab98578c3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b416cae31e02c2fa07d50099bca52507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb16517945462d9e90c238160f38ceb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745631fe5639124a167143b746a63357509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3b844957746faaafa33e59f021f8c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee3dcc59d06f042afb8e682d27c3fc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e9336648fa5f238c7345f2b77c905512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14acf4ff984e7f45022520acc6f5a79513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a2cb75a9e2984480a37812256f083514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069e39c8579777005d0de63ac30b080515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e922fda2a727f719ca04827c86d8c0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1318fb92139e9e144218f8373df24517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead872b83a084d3f3ea6caaafee43940518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef761f4731f592e4e55d187715c4061519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406dc55244ed1d7c83199c5af4bca5e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4309d812d8762212ca11178405aeebc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23b1e8046b9132f3ac5980cb0400e7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e205cf0acf3394bd8cb03a561bd3ec523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204cb1a2106eb0978c6d827ba22259b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0e2d6267a4ab1fde9c479d3bba04c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215bd5bc693efbd9bc7906e26cfdf21526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea0fbc5f482610513d586abefaf0b6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9e28aff8bb602ba102fa37f35c076528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464490ce826bcc664ed133ce48a29579529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b3ec6414f32c12a09a2d82849b2ac530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa49f57317136cd2c1c5299d9f16fcd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a55a42965d9b676aeac41eff7cfc6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae3de5b45bff5775a3f3608d4388ce533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e8ddbf4ae065c12a1648f49cd1530534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51f7ea29856488a1c7adf0a1bc73fd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6813c99e630d2ab5f62083f16073e8b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac5532b2d81103421cb592d6179e94537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0fcbd2dd58f6fa31529b911f95afa7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e542062dcf54b55b258d6116a2073539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f64ae27e785d8c3acb06333fddaa1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369b890be0503384b061638f22f8c0c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d1b2d219b8e5b87b541846809ab0e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6c735b6a6a7b5e0731634ab088d3b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481489ee9048f16f828f302c6dc2be4f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32412b9a832082ba909b26979baf9c8b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9e4a8beb558b96b1febbc83924927546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b1c100d9e7541d4b56de59ef070bc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be2f3e6ada1e58f52a47b05da1cfa6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2323b98fc34f7a98a52c52d949cfeb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede7641f91631a6d247e0ba09ef7990550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb91498b33c157be2e924600e881c03551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501fe1f9e03c79b27597c10023a39d57552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd831a530d0476a1c452b28b75996e5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad6467adafb2d4f55b6613aadfe425554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af136128eefc6b96a0cdced1b5cf0616555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9a88b6f2c987d8dddce5ecad19c57556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783190ed83b2537e97aa3625a7217b9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0746e2718d4291eaccb04b95169a076558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1fe3e7c55b216c12d843a996151395559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b77bb7c0d8fe31c0e5e809c8ea1f4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53997deaf34e50f3def68628f234da561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418dddef7886197fbfcd0fb3732dbf0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc5d94b6a45a7f7e9d8e0c7b9e2092563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a274d981b34e299f94c8ca257363c20564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdcc157c8cf02aeaca401bfd03ae496565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275c552797a5852884bed02bbfdd715566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63a00a9b39318a1d4c1fa1c52bedc4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2b727179f616cff961ea16ed67b06568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e7a8e3dbe29d2769f62145e1813c9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba6e7870fff9afdb531af378d60c9b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd098515155acc87a46f8e18afd47d75571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17e04178d8605d1268cb677dc50182572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6068b12d2f476916d3ce47f0f2fb92573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb112186bdfc08c1bacdd3dbfbfa5282574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60231a8e57b083f7a8b8ed3a1f9b4d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf62488a2bcb9be098cec1cd14c1d0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c19e9449b0ba8fcac69abf8eac2fe577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93173f29ac557a00867273a21bb5f8da578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802db768fbb8e45b8261e76d0952c9e3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa9580f3fd2719a448a5318c02e30e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeada5155255364760a26d7a3a57bec581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab336020fcb30fb24b5a67d007789eb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9321becc640cac256b1389aeb2fcd94583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178dd8fb00c731d730ac271b8d90a4ba584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad5e5281258d4c1af8c4389ecc3b9d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fbfd1471373e080d38527e64ac3334586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30d09fbe2a36e9162fd531ae0421be587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7441a6f6f6f6035c8992b90dfa954b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989a90c787eab6f6485c8f81973d876589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a22f0c26b0f5d3b0bd7a58f6f55d0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25110faa12c3a8e00788c5e1911661be591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893b8ab66e17ad713e9fcff9fa1aca5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f6b2e42846f88720df7540763c81c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502579799674914c0368657188438d4b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7cd3ee0d88ef840084c5177017901f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226d6639c3e77b8beb1939d8e4bc481596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd803cba4d1a831c8b6058d8c5e42d6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614abeebe5f50351c38be842b9fbc699598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f43f3f0fa21d0b4ba0d52c184b19d2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dea0a2177056a02a594d3e7e84fe3d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc044cef3da5bcfde7c85a0c528c5161601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e9de2c808aaf11a529012171332cd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925d106030a56ff206aaed993e54f96603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df9f4463664c0a9a0dbe67aa91496c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5cda15e2e3f9303fa6d3f6d21bd4e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e4da58e1fe0404a4ed54a7aea0a48606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c36616613bc9b4ba59723cad40206607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea954aeef4d5790905a5521883120f2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d0f6f459aa3e006083de797601490609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9eca04061292e158c8095bf4611491610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731d2b2b0351b4552fbff2d3a28b97c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da5120f28b8f7aa6318445944728ee612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da557affb4f43f9793dc1feec0042a6d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6320d38d3060ce9b358b4acd06bffe7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a70279cfa64718218811b104154cb5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7a5f2f46697377e37d66b66bb1341616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5645134690cf374c27c27c764d8b2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43f6407ddcabc90ae675d1f9dc02eb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ccc14a7a97da4b9e40777862271da4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d66a82394a0a91e2c9c629ade0205a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792c6b5e34b7f852c896e12fe7084c8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430949c884810eac4dfb593160401461622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310063a39420ed1b939f6b0c7c29cd1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396a11bcf5cc4aba4629c7b12046e46624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eeb0f081f9759792e49cf5bf3cfd05625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238b607e3e12dc03ccffa4ab4118c0c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35697d7fb333ad62250a98bf4e08840d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2621d4db17e2d95f8886b73227595628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d9a2ae6c1244cbcfbdd81d5722a2a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7084793d2aa77b696627aa79ffabe630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e54be42e51144daaa58acd5322103631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70453ffa3395ef946081790a4dd6745632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9658c454fe1b2571deea0e54aeed9c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b6e634e453da9cced5fef249850c5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db6bc18cd97f31d4e797d6ccdbec0c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220ccee05c5ff453f251b963ff5cb09636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a138c63bbe0b8344c64c6ace5ac1a26637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1edabd029060abca349f5da30cefeb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9513decc1f34440dac9ca859c1d948639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be95666cd60d35370b81c1e805d75f6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2ded4ef2cfed2e91d915d6f3ca7e0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fcc4590621d875f2e9261f80ff70cb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d848ee05112e68dbcb0a43415a69e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c2bf1a9889acf810bc3a1daba5899644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30f8b231e8341686a981f66169494a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530799d5102507b6f0b7c0dfb8dcda8d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081cd2e849609f1393a56a92a779f38b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1f2b1f8691f2918425bdff4e0cc76648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981776eedb7e106cb8029bc81d1b9ade649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671fabe8d9a0cd810778bb754a7030ba650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493ef50c17e88501b2c3a9088a18b3f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65775ad1b2c55eac4f930b66cc5a4742652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc1b8fc9d1dc4b39738bd4a2f7b969653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186cbaa54e35c1ea6bbb74cd3a07332654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31608e506917f2d754a29435a974fba3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414ca4e27b67fa8c5431d6261e26a6a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ae22131f0130a6ffd4a9f99eae2cf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8df4eeb592d499c91709c1bdb3938b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462cb5f0fc70a7626786e0759bf52ed6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd589ab248129fe560d6700b03dfd3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16626d2e4febc1c0d3245b1a68316a27661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb58c4e52eb17c1f4eec7d28ec081b1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d90f59c0a9e5b81477524b4237815a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891ffa45531879fabd911a8a2d9cc06664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506147485d2711d51e20d35f2d825632665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e4a5167ea38d19df59507dd5b43e7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2355930b7c3ce9093f9e484362bf5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7359267df1daeaea19b34977d734f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9385bc8bcd9586eae6a504e35a2f2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded215e8472eefda88407a71554bc06670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36275b2223082c684f9f6351081ad041671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a64379cbdff3ae462c1119bb2495c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d514ea5ce73146ce40af0e130b0c5e4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116992892a2db6905b17ffcb856cf42674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722137436b3e7da467e7d7eade687f01675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb7a7fffc3d1001a8e4c1f31de8c96676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1884b39b1d17098b5e984e515d606677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d972d8df3c1fb190a86493e0ccdbb9f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d50d6705ba7c809ede2e3cb9c4ca6d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef471e5a00039fb7da77146ae7f499680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75afe39b2e23ffe431e87b5fa03faf64681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa648751187138baba7b8b8befab6b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03d301197b90ee25abbe2ff8f47930683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510ac2b8c6c8d448be57d8d1e151910684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c80a31a18abcaaa8e6570fc706aed685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e8cd79300beeec55e750dedd73f6c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d8f0f3145157ce24997c4860db0b4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7aac20e1203ea88318215bd1ff8c1a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5916419f149952aa6699dea4d49a380689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812254e3b5c5a01ac4f2c18cffd9823b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ee1f2a489ee8b98d177e774f54eac691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707ba09d4ef323d737ca3609f9f4e72692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc1424abf8a1b0d32da0f9edc5ad12693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e810ce4294cd8547f03e639f3c400694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015137686f9e2c39c3934ddd38aaa453695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3cabb52b0c4b13b264b1eab9b936da696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d133b1c0944928d226199cc635c9c3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c07db1c8db08de91cd4c49dd2fd73698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384228a5ba8a086ec537e17dd4b5464699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26febd3ef1394124a0a0027791c6d8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7725472778913ff57619008d71101701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51931697e768a9f00c2159619e4903702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a73683b6bc12ecde1ae350d9e51844703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60cc79349efaff943e89d6614e1441704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d8fde3c0a28c23bc7e1d16a55717c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd995ea74a3b37eef07e91388d92f87706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f5cf7dabf137a0b9f6178b9967572707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beddf474ced9d121fe7e1afbb4ec3410708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d6334969c5efc283896553717082f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b1e541297f20038d18de3b3a707c4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66aae8a66dc8c301a7dd373687b8185711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3057166596a718012f7eddff2ac03c0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7768c15ef58a7a7c849d9acf7d3e5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e8716130246471494175ad18d4d6f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c832074f5c92a79c7a65201327744715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc576cbf6cb7fafb2cf2ac6644cec37b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853b0c9979099afe596c34d3294d444717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25b3151a35b4950a2ae01246b68171718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a752aabc525356744ff096f4a48a8f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3356099dd7f6682d93b9ef74954805f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11205b797dd80b50eb45ba5fdeff10721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0e7542815888c53b49b1a2cb1ab83722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5885c6108334f0a6befceaad35fa4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d49f2739fa29ed90b6ec61274263b1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86805dc14ca27ba6c0f1889aab99dba7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae250fa1967c9cfd939cd64beb9539726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9963d843b9b186f1269181c3488cfc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a02aa927e1e65bcb4c573746d7002728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b40cb53457e5069867d691a749fa3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f29fab0293adb3eb178057c5463ead730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77ff622e9e461254028b8d0eb883e5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b17a074e50f6d1d05c61dcb87c08c4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd37fc985b790a2406262579674441d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b67b874a8fe19e2921937bce90fc22734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7850b1595b6e7505eef1630c87e76a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22fe23985689c8ba097a8caca5a746b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108a1674afa843eeb414bc06c8c4346737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ecc3fc5a21c50175bd54563cd234c1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9ed57ae6ed5694da250caf40ee5f5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0718843b5e80048f38547bdc9b98d4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa89ccdae1029244711c3d41cb9617741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e182d3c6af27a9bdd9f6cb8d46839f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e78196dfca907948eef0dfa244ef6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f536245ad6b965720141ee8dbe0f7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79952f65329c84c8893ce528c26a365745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747a6a45bb89f6d818acc8fd9c77103746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df05ac109785b68fd9053889b23d6a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b203a13d2732647c5224ba3a8f323748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe416150eb8a5dd8f2e2216d554e39749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b09cd95753ec54f0b0a453b4a5984750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640cf0eb2b6fb00328a2365a0c66d77751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f244b9d44aed38f00e9aa3703a2848752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd123d657b3448a0ab24fefb9e5a83c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7bec3e4f46a4964cdc71780d525d6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe08c5d9af6e6c5eefecc14d59f45b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5e3d1e4b1071320e99f450657e2e3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f734a8d8d56805af8aad4aa5095a0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a597f334a5f220bbb028d6a43954c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed0b0ab92e2a7d0ae6695631c8b8fb759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67678a9cd569148a8097a3e7cb4eac72760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fcf4ebbd2eb1c5610651fe6e639b97761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1957dbe95f4c4a3c0ec0f2b5f95d4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96826d3a01b8b2a30da6e7f44efa5c44763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ad83df2d57631f2cf9db869ad13b6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794df2383818317930c93e4a310b67d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350ee5d9cc5c01552e323ef66eacd82766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684e8066e1c84aef8f59edcde40b3b7767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30008db6eec9e0310c3684cd2f0aedef768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349710fa284770aa43d6db4e9ca1fc9769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483e6aef707c7656b6747b69025080b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd6bc00e26a315c94bbf460904155f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b079295789ef3a610558701be5adb772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e9847da39b9b65b7d8cbd77b5f178773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29140ec63b1eae58f62d8fcf8c3e7da8774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97faeceeece23114eba2b957835a69d4775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878ee7cd6065b0eb2e6f2c1019d2a4f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0dc76b60fc0c1c0dfeba637347110777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da95c988bdbf25889fbb1f9da2c630b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b91e67811f6ded72d078099cbe1f14779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3089d78e07de8b73a23985bd4a440fe780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c383bf7984b1d07e4a23a95b52cacbb781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11019fd9a8f9722e38d79fdb6ec2e8b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74518377ce05cd30b45b5a8e1f979281783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c94f370a50175f4d77e8efabbbf917784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d079017cb3ba0ee09e650cddf1f9cb785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d852a9e32b9c7b80986e57f219a142786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c25a9777a34d291729aa1efbdfdf0787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3603a995736712dfb456cf0b8807cb2788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d32f15073e261068e496848677a55e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de049ef7c91d63091a4d690ad576d713790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01c90adaaf2493732fb25477f27505791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d967f8f78ef38afaed03ed67a19abbc792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad2979673c91eba90a60f480a2d62f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fcafbeed5d1d9035af586b6da6356c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37afaf9f2124ff5ffb54bbd96cddea85795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9fd022d00dcecf8c5dae2ea881688796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3d59ce75a02e9a2a4d52161c5dcbd797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae33046fe82ceec2992f3e870cb16d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85161b3d0bbde7267c667f4c31a3f0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e858ec82c9a324cfae72d8c34d40f1d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346ce5fef8ec24ec00c56b06ca215de801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5bf658978c9f429b6f3f92c49614b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb68cc4339166e85c55b7648699ccd7803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233d2317ffc74ecafc644a60c04fe7b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7c22ea646936a888586cac51e2cf0805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa437f4987f2a39fe06dfad53f642a7f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83014d73d5b56d54aa0c4dd17a5b46807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4214d96c7bf378a083f967e887eb5808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fab34558c39baa4839996ae2ba8ae0809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a311902346eb0e13c24363da46e0d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f255d1a86f944efdc109ad2558cdc4811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b08c4ecc3f433e960e42600eac22e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f254174af43b82718b8ebcfebbf9421813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6bd0ecf8b7789488e92ba7c96fcae814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd987f12de13ac52061195352091c6815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc40214f85f5b75bf63aee99972066c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd566e524b90d83f04811e9adc833f0817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdad394e2ee1cc20d5db45a0092eb50818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434096f131ab34f484d0bc22a89f156a819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2facb429d6b78cd392c0e94ddba78820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663460f41254397504fc0f056969808821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67768c89229ffd3e0da874232c93a92c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51a1f8d85abf5f4821ce0088607341823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00350b2b55099520088e2219eaac738824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9864aa08afc04a83b4748747e52bc825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845f87cbf4d3377dd7c9abe51933471826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae39b9196f75c39f5ca79589329031827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37650312495eb293977a35a437852c1828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51749bdc807a7299de25c778ea444fd5829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f85d80a2eae24a5dc151d7b8c05a6830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d27c03eae765f4896d54fafdb44031831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20549cca83bf0157f6386fc819394942832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e23e2bb632edbb73e64d0bb78c10b833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54411168805c20b1f43c718e8652c1834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156678c97f0a46167ea45d31dfd9ec7835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646a8bffbe014dfa1d7a7acc7b25783836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587507ab68bdb1ddca4dc98cb0ab446837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5f1db15435dec85e639cc290910e1838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131e6e70f8f3fe0a99cee27633234d5839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851664a60ba8d45440dafef567c6e7e4840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976b78f3cc8322282ed05d0c95c29a9841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4ebc6a7afbf9c7c2f2fa83b8f6fd4842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e2d7ca026a0ffddb42c32c9db1712843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad2342d9aabe43e94f26c4f39bb211844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7403cc7fa9ab74cd927e284f6788b845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58189988db9df1fdb0ebe87d05198ba846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88d5b73bd88d7f86bcf4dd746edea7847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648f434676f9501abc7391f921c34dd848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f7b0bc16f52b0259abb68f9ac1c8a849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb8aad900961ba1bdc273fb73cc425850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd4e31dffe426679e6d7eedd2e621b851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f80fcc2d1aa2124ea3f285974d52d852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b669057691eaf909660d0652f4241853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b49f98fac5dae36b9c6d2fe428f436854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897a08620cd88f1115c01ea5bebbaab855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb2b51a092ce6a24d16bc219e5d273856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19826f668f734706c52638f6d8d9ef5b857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f8c868abb1007a4927d411dfd5ae61858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1f37bd390cd0e29ea264eb7109a54859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97e05a12d1088cb236e54bd73a6fdf860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0fd7c1ca336e04ebabb8c26ced41d3861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b61a23613beccc574f80539b38823862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d09ab46126fe27abf9d3c6786d20bc863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96fcc3c3b45ce0ab47e0af9e95d609864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d453e014114c5fc2e8d57c80c58d6865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93cad13cec9588735dc7006ef486fe866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db97c075ff24f4a15ea137c801ff3732867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc4e45151792dcf98c456b2adf2407868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49532ee2fef9de5af3a21a4d8b6118869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41745749f473329f2314a07be823487a870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f92c33812fba40e276215f440d21cd871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae24223755fb1befe0c0d6295690fc4872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df8dcc951aed6f524ee27786de16fe873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712be14603d31c2ad8a4096d8e2c2461874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc779c66d4d915663f2e46962fd390ba875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c8a4df980af43e3a7d04819c0bcba876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276e11b01553b616e1af80f474ffa4d877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1be352ca91e0ad92a0ed3e1c5774a4878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475487f8b1643622a04fbec8d32c448879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2ec1ec711b234edfd97c8c633bf31880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6616667778c44ceb80cd6ed5c787633881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c844dc3af79e2b232a89331c9fe9e882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b69389923952709cc636469334f79883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f35e63c4dffce03950a673744396583884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62907eef73faa5539eec4efe6f589b48885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c157cbe5cbaa32d313d6038ac2142b7886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797f801f21c5e5531d5607061ec9657887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1f9170b47c6553b3ff5af0cb54f55888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328bab5feef1e765355dd2989cfb078889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ae773be58219f192d74aeaad62d70890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71816080001ff3ebb677de0eaadc1f891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177e9f1e72275423d9cf1e374945f19892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc54c637d32ebe64ad0508c41c3268d893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8dfb533f8442f350edb787694b048894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346a25149f594078940af5d84e86d94895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514cdd9e383125c6e41769cb3a27de32896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbfb14ab3a9f5d974cf73a00070c6d1897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4b5c718e7ae1deacd2a843870a419898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414e8875ccf6d6989825e7b80bd5b56899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969bb46109ff80ad4f56a3cad7b5540900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226d40f61f83a1ca8bcb3afa0e5d738901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c0b04558fe699dc2c477aca2f2490902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6dcc33714be2affc9d63876b9fd310903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d05d379805f5cf778d9c7b35cd7a5904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce025da60d0e6ea9ec0d3b2bdfba79905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afccaa6522b525e0f3fc3ff40b4e8b2b906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7759c31abdb5189ecf615b31e9447907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75740095854480c4bcade2f252910386908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5533e4a947c9986854522d984966f24909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8d3a22e7c6e1c793eeb5d7dea829c910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b16d9b7d931cfddc4fb841fb35244911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a3347028ed8c81e87e7f2a73b20b1912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2507b8963372d16ba80da4a43d6a53913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d4bcf70113849b586bb19b7d9fd60914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b8e73e8b8750a4ffdbe532ca09ef4915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ac6140fa48b64c7f3db0bb9f304b8916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5588b78f8f853dbe247ae12a14d10917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c763da17ed62d40012c94e4664600918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e867e76c490790c269bc01fda05448919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d76b91b1c2b6fb3f434e1a4327c6f9920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33e8304d6e3975f9acc28f86842deb921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875ba328b7518d56271b9a5eef02b27922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0bcbe018a9608accc3f029ab2b187923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f152de2062e4925a1bde549e3fec5924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9282416a5dba4027fb1d71b9c8bc7925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537bebf0fe87f436d8591f3af0e41af1926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66888c754fffc21254393f6c77f71f5927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbda378871a7a0cfbc442fc8b77c31c928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aab114021163ab59b9f1b80968568d929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9749c385b742625362e216c0bda6cca930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3433ae831037fe086b291614e09c90931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bae5e0a78de9ddc8c2acf0337f232b932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e6938828dcdf2b96a523e257ccc57933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32164407b92b800a07352f68b7d337934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c4cc60b8bc0f7fe079c1e057317ab935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70029d1d145f5294647147de7d89e4936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3efe1bae7b4a6f65a64a6874321bb12937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6f63fe0bcfba1511e2662a93ea86f938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88215cf7daaf04253b922be22c81c08d939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4695025a681ac1288d58c6ab83b66fe940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ae9e874c29051ffd306ed10d0f68f941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d521799a2a0f24ebf70370073ecb2a942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd255be4a365af8be2e1aa725eda517943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a8dbc7888d2cd22a05db2e5e9dd19944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2bc94aea6c2e8b0da0c33fb60c139945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224324ae17a2a4628812b809ba820e2946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace69df4b18fddfd80638153c35d8b8947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d090138d98b148aa4a613f69ef7a1e1b948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d5ed153913aac160da679ecd87ab6949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c229254e1ee7e160a1b423b0593a12950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d139f71fc13064091231e1afded51951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1de4c23c59ce0233b86ce7de51e0a952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b238e431c88dc82ef4c32f747fb0163953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9413c7023da751949d12b79fee3bbe954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5849327d960be060f3dd07b578b7c0955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b53ec222c25067ffa897c52a8a6d17956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872d0c90ce432b5056eb7fdd7a5fe40957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7a85c9f134bfab3c0d06d86ef2202958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5009fff33bb480ffb80a0d32da032cf959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b598af269929e20820db965e9e1538960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9beb0ae5db5154dbce785dd414e12961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed6a2634ebd9594251e8483e8ce42c962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751290876ebac700b0fc5a80bf99721d963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207cc6dbce9eca32dc965e379ed28e8964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513b3b029f1c6f3095d5310667fcd4c965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577ca9bef66b8567155f0f6f9ef8a70966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be74eff29d663caa40e2811b0e221a0967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c364c2413c9425e91d3626061718c79968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658984799d202a11ed2d52f41ce6e01969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47418c83a6cea4f042a9fdb15932c17970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988476279a8b5eae13a709a6640a0ed971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c246c6606e05be39140d74d2fa6240972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5c94aece7ed10e9efaa88a619b200973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58520a8c0d379cb1f043798f1396bbe974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89888c97580000bc7ced1b6bc9861c975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce395efd311d0bed64aafc0735dcd393976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da5965db75bd730c3fc6d31ead42cb977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041eaaf0a71e48493853d92c3401192978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518276228584c6b8ca51fb8d480e0f5979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303168707337286fb18ac1bad2aba3ec980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebef3599116a037467e0d722af29af6981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdbe667ce041e6d857ef398e4c902c9982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8baa8893bd8cda459d55f29e67a8c6983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beeb1a5a63b2e40404faa9a230eeaa6984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b8da1963b6bbf85106a800a5cd9b5985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62988875e4b9bc19452e72fc4a52ef6986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a40df213c0c7a08c49708be05d41b987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6bc209ba49a48167e00dc2da210fe4988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5eea97fbc924511950de2c5ecdb6b989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3710a6716ac220db0121a7a51c753990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db69e002cd4e54fa55be03d3bcde40991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58da50546646e6feea377ec7a13baae992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681fa31500ab3085dffcbaf550d20e2993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca46518303e2fe812b463af58e3f270994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78abc8f3f1a997051f86eb09f08a27995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a1c1be5749656d8138dfc161c1569996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911662512f9801eb5dbe1b104951ac0997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ede679d6713758fd2e657a3734b32998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3394501b599f9c596bee7d64e039551.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09252e79affb907e907e2707214d912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423617c6f2d0c812034e8e2f15d71e333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a708a2e6eac4ed9378629de6f456af4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad380d80c92ce4090723ff7e8893025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7adc51e7ad078c019459d62c2cee56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5939a35057c8b451c914e7be80049b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18bc88d1ae02ab374dc80c3663ee258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c12196d53a6ab8c32d5d8b47bfb22d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e56487e0e2a984e0cf9466b814eaf510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1be7851e6c15e0605801e073dc35ea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc767c8bc432b46cfa7c80e3c4ad75c912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4209d1dfc494ad1a5aa516bdac6544313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e528271ded20027ce29dbe749d5f614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd926222db6dfa9bfd202b0f289be515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f07bf09d6f3c913a58e8241db6ce116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fea50ef6f6a04029e9092d6ebb29ec17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc222ab2950ccb4b50e3a4ad9ae35cc718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0629e097768f1bebb4a053f713e132c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8950ab9cd5edf776cc14374f1e33620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1e4eb6224274fb5cb44fa311f0a5121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50befe968b9b81765f570a9fd764383922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe9f6e10ec1f2f0c66b85055961e0623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ede46bb11ee3ad8282395c03d76af24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56194a4cf610e33469e4f0dacbafd525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be180819b6723badfe0aa3f09dd480a726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d86dabf799fd2efb2e232c9ff464cc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb44190cda770c48ee0aa03d040d44d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3c5d9370da701e2798ebb8dadd4a329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa2d364d2929f4e9d34fa17b9832be30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadcd6d87845be45845605d929c0254831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f502dda57bd59b2b3fb5be44569d532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df50277cc05a5c830794eafc6bd5a6e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27837863e477951d86946cde656379c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19395f1ad57120cfb9a12d888bade835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25b18e9b8d7813bf2740755befc96536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444305302965423244a44656e135a5f237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73579af15083ea93ef66e7b6b5a9e4e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54623546537f8967104ada9435f58f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d0ecb8ce218b2a2d96887ec54882e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596c7fe3429ec92de7512ff3155d6a441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc750ef2d8cf71f1a2de60ca2c369b9242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef61f00e831a038657bf09404a5da743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a646f2472b218b4847a66c77a5671344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d8eccf871561fb4a91e1fc1ae063045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4dc85074893fc5af92c1a941e5ad0446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338d44cbefad4bcb296016ee13af5eb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7d8b8b0bba203cc7301254232d3a848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26a7233538a6438c85840834431c4849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5adf4e63b3a5b023b92af29c783f5d250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6550f78dff715045fe57bf2e7313951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d46f734dd0dc611704bd9e41820aea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b851acf4d2b5fdc16f50bab0647b59d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499724a097bf5316d899d033114355b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71626b1b284522d83f5c810e2aaed20e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a45df818868da53dc9168a18aeeb956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53f9fde25a9b718716de1a6349d05857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc59bcc1fe049ec08c604429c5b48eb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd364ee3c6438f86501d1a85408ce759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c093026c4eb94564c5a245262aaae460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161a13119cbf13040c0a49f0b3c192f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3311c7ec0a87bfca12a54ec8372574662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59bc6bf3288138fc934f8f0c0b359d763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e9f7b1d0177ec482f1cb564895e7964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6122ed6fde53bab15731ffdf18eb2e865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f2b615c36d5100176cee3f5059d2b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b5b23ade83024f698dd2cda2cee7f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd44a740f0fd7b259ebbf4b46bde7368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d084590820a2a2f90aa49868813ab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ae1b0524565b3e4eb66cd9bb2bc5370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53af60800933f1f4a843a6274323ec071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81acb9ada29f616ca3744921cb9d92772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677c62e65bd671da3e31fb5d72926c673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a7ae2fd9273ec9b3d347c99958ca174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe2b2663ec8707849dc46085f9732f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0eecf5523cb6bd48c4c9bbdf5a74876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25765e01127c844cf629b5f521b84f9477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bde7c4b3db87331512198ebaaa7d9b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78204069fd6fdd0ee824061d8d00f279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8afdd866f19bc361a85dc96b7546e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef980bf472cdef03d6feb2a27fefa5781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30d22ff3bc13d508655b77d1dfc62182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b12e84e0db775d731e21232176f8183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992fdf2960e00368908ec3a5b3021f684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074abf6de9f33065223e29f286f1f36b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed376cc17a4645633c8902e9367c9c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527952e5781161656c33b0e27ae193b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218968810597f7c2d4adffea2b97360c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50956a07e6a407cc4f717aa1f7e8e6fc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99379e454c41db7004027e6ea925cf1d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174eea2f5a35336260591a97de726e691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5e26335aa4956c803484c49c2bf1592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262cc006641f1bf07b94992d430ee3193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bcc41c0674cb0eb4aa98e0f022b16c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167d1554898ba636b074b6bf61650f795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ed5de47b4af9d2ed5d72f9818ad1396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae56aed26cf8855acf2875e0f48c69097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cedd4e382f38a386bd21353c5aa5c698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec833da9889e4eecc0cfd89bb61caa0999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0799e674e4cb0b74bec93acfa10b4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7d89d266f1425ac63cf83fe487941101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c9e982ea0fd20a93fcbfd27217efa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2080a8ff42c9261ac0b3ae85683366103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d70aa28407445bb49ab29e5a8a6197104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce33df5d5bd99bf5d06f1a03dcdbdbc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4127161072e98216cbe6e70e86820106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c445028ef811dabe2e0b06d48a52549107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784d51199f52035ea5bbd777c7fd666108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040d5b53c021a21e128ac986fd22e08109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1324fe3715fb2fee51fceef6a8ad0cb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb409b6c1cabd05b93184ccff92cf6ba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce79ce541f4c3a75c70f481f985d3ba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94cf6ef1456a6c0158f25c7fcac5c9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d50bce219fec0744b007c10bccab6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9a22463ff5b958210dc3643072b9a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cebcff4335360e2b0a87856a510eba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528480eb7bb128f4ee464f1573363a43117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da55772c3f680a321ef4236f9271f5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d08771216d106e43c8af824254e39119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be82eabbbdff059a8427e354b0c400b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafcb97fcfb8fec0674766a7ae8d2e2f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b217b141cb75a04043913effcb794122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7f91678718fb922bf09588d1cb3a2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2551e49cae519d99976421c3985b5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f8a17530ae83d81b2f48321981e90125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f54a3531a379cca83790b0353671ec126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0981ee995994ea2e387404077599d9f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213ac19ac63d5359fad3df14d04dec1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a8a94f1ceb0d1b8529d698a4ad51e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0aa40137ea6992fc6c041b84fa685130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a766c737586afc2889f62bcddedda131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a26099e676587875774b0e52cf93ae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fca65abf1c252ee4298a3ecc23df4d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf48f55fbb1bf6ee07846c52ed5d7f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b04fd72e515cad312cad1bf4514b1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661d63400032e4625de8b7ba1764af0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b9c507b2927c29037df0c5aac3f17137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8475e443110f62d8749508db6a730138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d18ba6a6dae0661c32ac4855ebbf25139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe55d61b5820cedfe9f3896b8f803c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10bcc58f4472cf05d7a8369b070a5d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db506e6a4e10640f543070a63519cd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad962642af3405e8da285407c93e117143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c1a6643c2eff7a826fb19ee26cbdf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b3b1626aeb87f82b8a3e0ddd84cd2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4f97c34b4c82ef524a48a9a874822146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcacf956be203474df9a7249db46849147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4889de0ab7b7abbe3dbee38b85d62148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d0aa8951408aa61f5ef9822cdb028149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad1804c4b3040fd219803c97999573150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a3192259f0b72ce7f3f0429b8395c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31305acce778162e782c2d598ca846152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99627a820da8143af75d75d72f265c0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ac2195b39fa672d71794a1fd66a4b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa05bded71b76b4bfa56e19e2c05c3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122a51ce225d6b4b830596a9052dcbf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2ac896b0f427eedf01b501d5ab336157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de19a7c039bebc1ab5bf4a72ea12c62158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e83f3a184a9d173e7e74105bb4f52159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b226dee6fb06c2862adc268e7b98cbe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488fcacc351405ed4bd0fecd712b681161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abfca5e4887a75fcd1539d8817a7d2e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f413cfe336717f6ac1a3f6366a4307163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e552a15732e51418f4ede11236ec4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6edaf963629dacf3e47f3e7da0884165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f1af06b601b529e1d844b8a3b5bed166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc43edc7febf4244364fe355a0da301167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f07b202223290f528b80fd80785f2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40ee6890c202667769aa5e90393a40169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f852adbc284b06a731c4faf598082170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0e96fb55dce3ab6eb7333ace76d50171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc7aab622ca2f45121ac8ea8b0502c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f4536cfeaa1a74867c0ee08b25a4d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f7ae645c9475304f3fa87135ce1ea174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a3a5c2173526b266435beafe47929175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1995b179e51ce2038c96ba65fc9253176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d63f89ca247e37f88c91bbb9b1699177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73796fd3a9d2629b01879511ae3c63178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592177f14197358f0a0c2c3fe629ce5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd1865dcdf367c90313e2974617878180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d21e9f59bbcd5c6a703c4683bffcb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a978bd5ff9203c64c4ab80af8bba3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be875fae4f96438bc748acf364bcaf1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77a8ddd416bb283752ff7b0ab3bb64184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc2ff9ad58885df394ede97b2428b3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1f06f470668a5f62da0d0dd559602186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df103d93b07de28a7d16f0420236e9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc84266bfe41951663b24685107059188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c504251b68b488ae64c90916777ea189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db7da7c49b7367c33730415482d0ba190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aafde488bdf82160a9de72aa99753fb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd69544b711ca8d4a087424ad21177192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d040c453f43a271f65d397fd86f5e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3562d71f874e717b657443cb68a248194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161ecd3efe4681d2ef6a842a1f7a31f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743429614437ae6734f768d2e4f6e83196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b6d9bb7818c69b257d72ab27ea35f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97007f9ac57efb6762c93cecdc5a61ce198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43fc19fe552fc0e668e68691622bef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825660619e520f49629661798bf03f65200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d6601a10f24f245c702090b6cb65e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e10caee571ad8223518826f19a88b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70196f0e71216557f094082b371ae368203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5730de243124f5e0764b8297acd9b95204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6526fed458cdf9b5281474fce7473e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85218f8995f0c9d0e43bad819b4c5eee206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b3bf17df3d3bd5d95c52d37f6f2fc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45cbb0a71cddd99f4fcd72986a4aad208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260592114827a0010f033b19eb9dffc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627946e00945373df68dcfed43608c7b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe609f7de8fe0460a932fac3988123211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acdd7d3ea184c04a0a79394302fbcdb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f922e8aa3d0f236247feae96095201213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1612a8cac8af54e2703317fe707cda214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecbe293b9386493e3adb5618905d4c3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e022a933d935d3d51d470a50b7283216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c8067380b133c5b7e41f25deda709217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b2227fa75f5c41c9bd447533a72c6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55abe6177450cde41f1be3d8741849c2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53602b15c6c32909df202dd8e306ae90220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbcc320591a4b8835c2c57c855395b0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a20eff545007561ad61f8f7d173685222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e916a7bf4b5483ad60d778106bb852223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3716774aa03bc6d31aaa4111f216c1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761987f79a155bbfcbc4cf778ad31e4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6554ec9aacb72b752347a542ce098d9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508eaab42efb370cb49567d57080318227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67904ab0f305a4ec2804ffc38a9916228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092aab6fcae227b05ca943eaef4c93a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f31a0a61c517d716845670e01bc782230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0708308040e48004383bbd15cc91fb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee857860dc83d3b5dae3d067a9be2dbc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d339961e898dc7307637704488fb93233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9ae56e46e5f2629849deddafd6065234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c66f403e3c75bc2339af2bc1442ff2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ce9432a94cb8be7bf77188cffa0f2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c4ef7ad838472462525a9ab458aba237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c403fcd5fc9acc9c3017c6fc427615f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a08728742e4a1e8461348432ab407239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84ef9ac6b11453a5b7b39823790128240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5bd4b2b2774f95ac5bb6d5fe5fefbe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf67e004ec96a0267e7ed57ece646c3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a94c9a3f23862c7435a38d53aa6a4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267323f5a41358a349f87c1a9f29e34244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a5d0d223b38cae9e35562e142b9a3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf251b782201c0f284985e877ab12a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22ca71f656cb47ec099fa57dedbeee247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff515c3e3d5e04559d656b88530a13e0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66384b5b2df64d42019ffaa907f6c2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22231dc4141a43636a49390c02a6fa1f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0128339698fd2f4fab3ad2d6c91b2a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2fbaf4d07d1c868cda4405afba5400252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac65513024d8e50588f29d9ead9f0f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c8df1eb09bd02d69e65a3d6e9b0e8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62adf53af451af047fc528e5a6bb23b9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643fd54c3b9e9c8a9bc6ce496ccf635256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae59b4140f9e34537b7d3c3c685346e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540dbc5727fb61299e983f6fa8e45a05258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180afff5d60a56cc218c327191f62135259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f697a825745f31e4634f3c70dc2bed260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558adb8a8e24daafd0bba2d43d742a4d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800ffc3f007036b6244e5dc968dd041262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3682e285ba20578079631e3ad891432263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f11b77619c661d1387c3027dfe7ef264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c50ef65284249a569c22c24e22fd8c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81843c089a4bdf02d31e9a6a1e1b0463266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4abae7a39a69445bd40978e75f8e265267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9322c4fb205a09b826c278991a272146268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aeb1e20535945b23475e963b10e651269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d72ed703e4d0f754b60a90886209a3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c1bc7319bd9aab0ae4b290dbc9c86271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d39f88dc0eaafdb768027c09a4a4ff272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b450d16354bc4b7457b4198a5b493eb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65cfb5e075d903e5e33d4f153800c5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9fbc5cb4a1dce1e8a3366aacf8415275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e448e88e04db1755b318acc44c95c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f537133962365ff39bdcd17b10daa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009a67530e0839f455b28bec5f957b1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1e034222fc410ede7a84c92911b22279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd90e251d8715479cef0ea66bb7ff4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61820159d37c0eaf064547d7221ad4c1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb626418bceeb2f11894106b1af1ac282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace590aa22a15c3fe4cf432c264ce5d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae4bb87865a0fda329d2e46ed7f749284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2b726166d8e6632e1bfddab47d9d8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8447ba3d38fb5f9aa92d2f20927f96286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065976cb05ffb015a1a686d1b38168b4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b60def4942ea4dbcaefce5f94f5b29288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30191905fa07a1d2503d2ac0a8f6246289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24f0938d6cc2ec0ab0e7bdc796a40d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0487a0895d9c6d9c98265b5cdfcd5e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a057e7ec630dbb18c7ed81c43ee9855292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85967562b35a6d29a92ed52e03bd7e29293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34bbbc6265898bd749c89e07c7a96c5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39f4e467298bc673293dd36fcbddab295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2539598492120bfd8ac3fa4ed38735c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8c4b55a8675614617efb260ce7dd9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748333ca6544c689ec0f4cf4606fb27298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60ff08fbc87d869a1025b1811c4ca3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f405c5817ff97ab72adf4f7bbbc0b82300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24583c7a2af53d15e08a90c5cae33a3e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e03af3e2cf1b2f9488123aabe274f6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9034ad79632e7a17afa1926548be21c3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b124b5d443d42d6d874e1d8f433f2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8e92cfed6fcdc9e4d44abd51b6485305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9434bd4271dcb77339ed9ee902d04e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b97360da8e1aa3525a36a7cba7f01307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0a4b7e6e552460b44a858bfa6f2ea308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a7e626693deef789f18f34d0e41b9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2abea846a4a2da2529ae0b8af610b2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39fe81b4a22d7013913f0fb234d16ac311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d878f3699cd2a29e4f254473fdc721312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd881a8c1e2d0032846c9dc5861b03313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b5b7a7683f3bdcb6bd5628db369f6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5cb954672b19b0f65889a30952a0f5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e8be9730fd8a676fea85381340f3c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6962396885e3091e8d5892e84555dd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6c8702e857dc6e5914a9a31df2d50318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac9a167d2d99648557736bcb4d50ca319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f48c627cb0af6029d4b1df707f92e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3fe9de470638a3e8892c85a174e21321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ce3550e0e12dc7094b1344c3d9d7a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3fd028328fcabfefd55f958006895a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be50dfd02d07e2967756f40671f1fcb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf307799e3b25d98f9daccaf2f1d9405325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8ad485e99c1c929e9e9788f4f2b3a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf4e8f33bacd24a140cc5ce4a7934b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1af21016c68fc6322f9a820970d95328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe2d224e4a7cefa2844d980f3da401329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e5bb5918e4d19edea3c62bf635e0d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07005b1b9877e1b032331d26b9264a7c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690ca004a4b65b39b9dd2c1db7563b3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556d00d2ea871ef71081979b436f428333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9cd4b61b7d8cc6aeb7c6dc725f373334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb8491ba94e1efdb0ea6b99dda5a54335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff195e6a3d4e7c7d9d935136a77e72a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004399f0f7d2ac38efc01686cf217c8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff033d9fd2f74f1541e452243df8f59338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430f1704e98ce5be925077d891c7d17339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511cfdc39cfd6c6980c5dfdb16e531c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e717f4701d10f5f4c6d3d77b683ab341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b486a6319c3cfd967a9c719eb98880342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32170f683a91fd725f0a9043c6cbcf57343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206e8680407b3f241a3a3bbbb8f363a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61662ffd083270a73041dcff37c3841b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd59176b544b75e556f418ca5092e5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36e6aa4866022787720ddb3fbe30ce347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817fb593ae7103891fe9632dfc2b4787348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773f65e8bfb86248733593c8bb4dbec349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db237ccc477816914e173b3605be5f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7fc1f16ea4e1afb310493df4c013b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf334f000a3488393362ea7151318a4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ca91a953c2f47cce48c919f934367353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d43372ed859743846097543741683c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8622d184acec7ddbf22590b546fce8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a22e4d1972861964ea7e6d3c86313356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f2323c0ea1b3850fc0d032efafec6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed34e8c32fc6c99783bfeef23560627358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772d3828f46df7e83b9474c96223870359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233b59b6f16dc97f485bc62706ab5fa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ac5337bbaed3876a40fb2681e0d49361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c22369e2d9f6da965ab86e0ca4ef4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c6bd0eee391ef0eba2c933b816cf4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94fc2e3af92ff928b399ac9365b3f7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28589ec540b06e0ff424b960571514c8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ccb36e2d9ed4136425d777567e72ce366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c741921648da7698306ea18ab0a12a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65d578f9cced6e7795da1d9020c261368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13311e3c40543e871751aea16bf8fad369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ceb6d59be28272a190a2e1e6d88fd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbedd85ced6733b6f014e83dc80fb68371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7149434a93e96f46734c368f4ce65b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169917632ea0d09f8f2b60a984c467f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2c50bf2cd7be4e80752b889f52448374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03111b1e72c4aac77ba57c4db91bc0fc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2b64a378df235fb98e42232c3f3e5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6cb9fcf79ec009781c4edd24c3e02377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c36cb2771eb824002d6621c5d4bed378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8983726afc74e04c8bf04262e818ac379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa794465851905c88f15d28ec55193380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd079577738b8ebfd2e5d0d966dff7e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2dcb7b39cfc33ab7d8329c832bc1af382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e4e56e81f8a73f6f76736b0827183383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3565f6e04ef7937371e2caf45c9b70384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1da5c82426505f3798f48e21dabfe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4bd5b06bf6de90d5d4eaeece78ba1d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d89b52939a6c8b44651a559dc6b2a5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3d8a5a4597780ca535d2f06de77b7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a947bbf3e7a2550956f0e16358e16389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42216498dbe5276cf2e3466bf7f6eb76390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdebd0f659d1117e12d3686fa20d20e3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995b9916e33398c2d0680499c06153e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd89db710d7431ad21f2746cb7e63fc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f2c0c007398a2c7e4bcdd9a5f1291394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df041c03ef07541a1cb215ac4c5b386395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7570f4f2d5008fda0c56fe1bc1d553396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa97db8d1a32f027b617dce632cfe87397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94dce0ce6def338b2813dd475508db398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20504aa6cbd541a3e7786e81a789c7c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374bffa5f54b1ee15f7ac53c4694f25b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40e098c7ede0a2cbfff9b488eca7a1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384728c184348520a5af8502cc76b2cc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16c9ac5cc7d05175d1a0b6449b94d0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839ab3bc78bfffee22f8631647213dd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa42e7e63816e9465dc21616b5776f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a56ee473d865dcb92cb075e95fa1a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0fc00e9e06b61995a21188265d7345407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006280ec89923c3011dd4fa8a096cbed408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0677e7b110b73c92efb0d6b6c18be8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f0c3461eef385bd76a30e601bfadb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d7e6c6aa98dc28318059fec257e30411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab70c038b5873d0a9217bdddf696bc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e89af301b972b4f4c9f4b4724412f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3e5a74f1b959e5219f9bdb365324f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c87dfa951661b9705be092544ffb9c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52d8add8547633d4c88363575515c1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15124648d1735eeef9143e8401849cb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1def49398707ed46697c83a3e62f2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2c5167696e2d7a9dbd81b9f3f08cd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661ad5be123bf73b1fec4b6f0854917420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64606aa7ba4ca8668c13e75ab49fec421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156dc9a63ec9450ee379a876d9c410e1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a39004f6048bca71176c40977ad59423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155fc01259f7570fd70c54f610c92272424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94be29abd568030f1edd74a053596e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f695a47a41c747c55b863a40d4878ef426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f4fb346f94e2505c7a4ea61cd4cc7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7f7a8b3a1df4f6a022210702df06f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67cb0d8ff41cc14c826660eddb55f6e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50bf8aeaa5a2c16377a9fa6cc72b908430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819889a08c546b1178aab4bdb34dd806431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98536c0ce9dcbbfff1ab8fdd7e64d9a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9f048d597c590bde3f215ac3f6d33433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91171a7f505ba04c7a99d938ca5b0cf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109042cdf29ccf99f35321b972adb4d3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0138f1db5d0a70739025fd3154400c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda5a47f051eb33f7e4a20e0e4b0327437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8025d5890aaa8d830109625151baca6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52821a65efa83028f0d751ec397febb6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6876f86072c90cfa8d2633821912e8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259adbac7c4d832dc6478f4c828f248441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb3842a9be7a6e2d7710c9a977dfc1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f730fe05950cb292f11b2364b2a07443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458b5b603dff698c766c4ecec807dc2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc9fb54dda684a1f8cbeb39dde405c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20067842de84577bea2d766d6c3b1ffd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed23ab7a4de8672020c71ad7e009c0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547256f3ea579e352dc780a0c65bee9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33820f676baf55dc18b5843636fc34449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd2525afcc4a200318dad927f6589e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f678d7d7c9e6cfe554b2bf951a13c41451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c6f34358afa8a7107c1a167685148452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a9336d74be94a99a6366468a9b8f6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1dd143deb61fa43d98f010076c7b56454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448c9ba6b60f36e022f92bc43f66a33455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89037878fd40017502bf0c3c851bfb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c13c2a969d913c9dcf479cb2fe78b6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a7bacc6d7a2cf7f61ad8c4c5e45a2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae50a191fcdf5aebc93b79613402e21459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9978af55ed991754a2a49fc7e86f6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0cb9a3e290bb49f26e271fde397f5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea74f7b9bf3a9f4aa612476959b1c3e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18103cc71a236a118145d356084de2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc00c03224ecf65a39235729084de7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe351788a62cd4db21555151f05b20465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56071160d45d7a6a8e482625af2331bc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4d2711638d7f1e45a9b57514d905e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5b2a6c1945b1590668df5b7156077468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ecf8df439488ae507ba5870d3431cb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b3170601619a247d59630eb7c1f10470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959e1ffe5e5cf7c131a56bbbf58bfff471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5b395041c3712bed4a6f52870a4e9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d61ecf99150961b29b0001b4baa16473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8157c1e7fa2963ed0e52987fa29fa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0379a6fd42ba1f3d5765fd2482bd6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5964cdada67820300484d0b192517476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de066143a34fa1b617280cd7fd1b8623477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45132f2aef399e176c3a5146a4ce242478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ccb65fb8904aebcb4b264611224a8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca094ddd94cb5ec473eb7405518bff480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff98194bdfe707f40a48b302f5ec03481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5f09f76b0005c3b9ae6e5fb3db956482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a3aeefd79ad01b2b793b9a74a8d36483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc105750f5cff763f74ab89b458d71c6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982ad6c0f465e88115f11567feeda55485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e00740686a3a198e7ad0068fdd652486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c50097c1e3eb86ab5763ac62161ae487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f20ffcbf1c2d9bb66906880bde6e56488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195b92658d511310198c842c42fbf2f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64743276646987da4f061f35d0899f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb923a511d597303540422943436d2c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e1e98ddc38adc4264cce0cdb1a8f2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268885190a4d6b405ca9ed1df61aa29493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee7f3c0b8294d0fdbc775db02b5243494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e241f65a9b81074c21afab3796beea7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5782ec51fe42197dca32729157b1a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e778245214a6c8e706c47453f94df497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952929d89aa9bdaa14f04c00617e89af498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8668766af280c64de91623e95187d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d29c64dbc28e2e3976b44e8e6794a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277232c4bcb0e9e284d18f6393858f01501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85baf20e5f8cb5279efbd22865dd4cc5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe72ea259a5dd7c6e9b60bcb7539728503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd9d2b74248e6326cc5f0ab5db460e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509e3d40f01910a24197c03bca10b45505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ecf4cef3b027e83f94dd104842fa3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ec7e416e0051d4c163234f4b55d22507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5759e11da02946d2ebcaada3ad777f2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283cf230ad116682190578afd2293246509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779b95bd1e2bf8735a266a38d18aa09510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cce909064889b473f027743d8eecaf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef44f536370643a7727caf9a7073d60512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a765a68534eac885e483f978dda1f7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd3ade60fb81173acb348d5ebb384e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2d9894c9ad0dff919c4afe466bfe2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c9e1861fbf81bf91fe5ff77d1d44b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8a720d801dfc9a5439d56ae084c9e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbfaf1bc2d47d32d33947e996f363b1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f83f70d307df047169cd4ac1f50288519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44695d651f9dda1525dad41b7a3266f2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9dd75939830b024ab8accbfff6771521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b6e6aecda30c1041bbb570080784d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99532438530665f858a64ad7d4c2ce43523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6292e1117595a98e362578a91368c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84465957bf0fb7bbb6b4b4520a439dc0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc597cb6ddf1f520a275de601dadedf3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25daad252a16e5c9c160fd550e1391dd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795b5ad64181fe5f68b26e91c6c9d49528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e354c862579f82937dbeb70383f9267529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e181e9a33cef7bd5111fb39a5f36798530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66cefedff43bdf833fe3e253a72ff59531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af483031ee8f7b5c46e633d88a186b8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166113ee17a051c2a5d119898bc737f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3784f14917256d8c080e5eb9a3ec4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a74afdc5283c26c0a15b5a64addbd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260b476254a820f392c2b14cb75548e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffebecda0b50375a1748512858c4114537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2531e864dadaf39ab2df93f4c3e30f9a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c52111cd3130b89daf0eaa9488e89539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6da2047a129a5409bb8d750ffdecac540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf2219dc8b6fafc5db659355bd6800541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b492e31c72e19957605f21afea25e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335148eed6c763cf18f95b27441ac53543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f498b9e6ff8d75e34b798b78c63510544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5cc4f8b380884176a32d7efe4d02e6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a0563d60021dbaf3a9e88e64df839546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481f69025bb35917c61f17d09237552547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f9bc0a5d39f8860b89f7903abdf0ae548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d473b4ee2755961a2e8db654dfc1aa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437ad40a5dbdd033f7ff81764d2adca550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16011143f2bb458ce6dd53f10a6183f2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d3b65e81be1dfc0bc6270d8c33ad3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259afa40532ddbb60190f7c0d4d0a9c4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc5dd0859ada48d76a985584e81da3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c029ea3c896a2ed187d59216918cf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39712d3e2b3d0be001b4267811c13904556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81121059cdcf8aab25f4b3d8b524c226557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba89964630beffa2fdbf1113b4e88ba558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6458b53652f4aa81addedb847194b73559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ff09ab925779dd16954024e37515c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f9792710b4e697fa1ec8f9160ccba561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a90c1653ddf3028145ee24223e521562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3f3f353bf84ac6a4eeb88ffb38177563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20d70ee148130e9105ca8b4d1df31c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46885bafb2ae945c4fb2660c3b3b49aa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f500e5c4bf1001380bcf8866fff12566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101865f32c05cb510db0366ecdab0b5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29152a2c323160abf4620a2344e731e8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f17218fac8e8a27733197446a2a88569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c597b4f530024183145bddc5d00cdf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e7e886520469c4a54e79051113f40571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8009219a97d193204f966fa815d7f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294092f37308a897860da8f61d1647ac573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b7d4285dd0716a5afe789c483b500574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1b749195b03004e4ae73183ece3b0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd65970d2d33f9519ce5a56b1b04cd8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e839a384eb60ce0c508cc6b0168bc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58481e01ecd2581bdb6bc292b496e7f5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b1f351d69833568be1f1c464ef10a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56602d8fcbc4980e7c9829bd3fbe9ad580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb2ecc0871b16f2ae55b0810b3f7da581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb369209ae3125d63f75f6d0e6ae67582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66a4782ee2d36bbf304d0329ca2d42583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3e9a66075877dce5e268a2fbb2b40584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c00dffb4a670c7eb6218a1ab47cf94585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e351b5c4fd411ac58c098d13e49a03586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee1c5e0b96a254218b747af30cede9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56faca89f39da80e53a992e0ac0bde588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56909d1eebaf4c484d9ace1f255b495b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc50cbae11b57cd9205d75fb8d12ae590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec230e474f69125300a40c3847ee68591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eef5c56c84eed29f0c8b50a81c2468592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689ce8a6126c5f323383b394687c60e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a88237bc1fd5c8fad3402c7c883ae594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e3e14fcfc98e5729a7baaded7b8fb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae60e2a3a235bc9f53e8c6c91f0f44596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1f609ee7f79b2620c2c205bb119f7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26562659291686bd8c7d1af41c0fe40a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97ceb914a0c287782973bc5e0e6ec4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972244b9a3fcf7901731ce70bda979be600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75eafbb920efbb6939920220f98350601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57060d8fb421504cb6ed00d60f9145c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e56e725d0596aa22c2ea34acd754e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9f5153c9393d2e8210028e1dda8c8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b9958358f27927189eb7c35dd286a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5807011ac251ece7e76799630f6acc5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a898b3e316feedb6c47b1256a7f679607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe4e527195dd68bfe04902c4bf51c5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a201680f6df779db5bc45a0da9dfa8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a334da4d83191260f60b6a43693760610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802b597ee6785dad657a5370a17a5d6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b98e8c760a50c831befb75707b544612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c85a45c3ed658f1ae769aae278a10613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25e791f1252d07faefa0d71aa04073614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637325124e13349db2383e7d415423d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616083e8e4e25508e9ada527e6c20a4f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02894936b2d8a45a6846f85f485be316617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f79f29d9f655ee5446a5e68708f219618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2876355007c004d674c013d2dfe3cf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c6a4fe57b39d1f529233ed20a214d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac55d7358936f59638c73c28efc70fa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a3544739cc073bd62138b0cccde11622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87882b6116e3a34dacd1233cb6e45dc0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6373d3da9f214b125afc100b0c96b7d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777336737e6c377b8a34c3e8d60848c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152aefc10290474e9dbc3214b51fc213626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715bd85408afe3d7bf102ebbdc7edef1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd477c0c2755b4e06a441ebb04c9571628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a629312cca4608f9fad4158b70123629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94d358f254a0f30e72ad8a8ffe7e79630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be0aa125504b1cfafc239db454afae631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974c7b45c8f1583e54ade4abe3a1727632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ea75b147c00a8fd692464f812c21b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19357fd6d63dc167e32bad3bff485281634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653fd9f74f8cc38adc00eca4caddf989635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528bd2c23b53e7dd4c73fc2044c1058636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bead7a4dcad552afa855a65d52d1040637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67141197513f8a21a35e57725a7d7b94638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5466c9ad4a8b1ef0ac8b893ba614c81639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9c987fc0192fb9ccdeac5d4d6a0cf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe92c4a708fb33eff45f0227cef240641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f85967ea1e3ca0c05741734d23cac642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa54907dc32ead72329ea7b156e0e5a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96014b40ad5d71850e921c1d6045e912644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8c4cbe1e77b6550c9440fd25ca3a0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0528ebbcce08a37b2a5bd62c253444646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735be884b1a93fc3ad166f1cff7b46c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d082d74d7175082a236f2ea08e9f4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cddb29dfae52fa008cad028e5d226dd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9f31595d1beefe81a727764f38cdf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834b90ac2662c64726afea47f8d4e84651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b415eb8130136926b304ef63a1e76652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04691ca331d556c3ba85b85766da86af653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18123a776f6a5e6719258f1ec79ea8a9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ee7ccfdf73d7cdd94c37d2fd0f682655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba4cf2c4035a025138259af836f8e6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6bcb2a13a7a9c45e4745a11d8a9ee657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3365f8538472fc187dcf48b27548cc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5eaf7adb0649ece33ea06d0bf8d46d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630052f7820bf085ba8f8f6317e9c95d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff778cefa90459c982ff6560d0a876661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b97e920d9097eadd9d8c00bd61836f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf90cb92847f11574e3e843276517a4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4298a356d0e8954b35c75e79b81beb4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27a57bd05b603b6decd7d0cee794e9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05142c8f92413bb862943f4dddfadaeb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d876c0065502175639f94a6f6dfdeaa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8974a58cb6b016dbd5232c986611af4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b42f9a305ea3f6a2403dd01eb5c4c4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb309677cef6f876d7288d0da5f748d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d2408737ea005a482becee50f231f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457fae7ae0f24fdf197579ca276a9559672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f00ec3152e07ffc248953d8b269b2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b1342c8bb779269383b33461d664c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3c75a8f4dd221e7884f0f120d5d39675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d712474e76f5db7053aa3849af73ba5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236c5eb2903438916594e374e88dbdb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407af33b05f7ec6acdf4e346ed7ea432678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b048d7fc647504bbc5e28c1972d13d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5adf6f66f485e356fb7160ce9557f1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046f96362e7f4b758133408e23992ce681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce369e5aa5a489d547e3b9cfe01cace682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2465bc0413ea38c2e9050cf66ba73c0d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82b441261082707b23273f2c88238d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a398f7682c3eaef82e2fe13a9ffb51685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402a3cabe18d39c2464e38c781eb381686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf910bff648e7a5a3b2369f55212bfb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829fd47b12fba72317db9bb1ab08cb58688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b571de4d6992453c813578ed380179689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff5595450f5f1f241d5328a5806616690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a3b3cc442a7210e7010f983b57133691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266b8583f2d66c0750457ff1008e093692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e11615b4d3d326240e278778ad1a9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c76c544ada9f8a72c84bdb33e9334694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050b9578878a71ab43ec6075b0786b8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45c12c6512edeaf36c77aa962490e2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a645ba1c6ad711608e4889b4e73f50697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef586199808abf2e9bf5800a31790ac698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b371b55f92786aac38040ca073bf8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412853a52d41203769e82cfda937d38700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625010dca3dfb16a7e5e9595b8294661701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d959baf979c304b3646c30960fd2b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b4568980f030070d1421b65c686c2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3e7d4dc01415624ad2222d3671c77704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e1651da6bcedc143e9e019d54e972705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2245dc0b71e7ae098ff6ea73d28f77706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466c797e0bf8592773a8edc2b1ac410707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f6b8ecd751c5c6f27b35bef77e047708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6fd717695cee6f8bfd7055fb719be709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217e829d3815cb72b8d7f2e92f407e1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b31e2f41ef9e1828c4c886d46f6bd5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f98ee092514040683ebbccf5829d00712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0209194ec1bd90350d4b0216b3cdc5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7bbc715e2e79f73ecd92dc5e4b2c6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5acb1281e0c3e28197625b020142c52715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b214fdda7799d018bd8881d7f8589716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573fd1981438daf2ff0407b350c0f57b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb98beda2afb340c71c4b60a899a5ce718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d0eb99988a01555ab30949bec97c9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d397667865ce9e149b8dbdcdb5b9f0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ba1e8f8f712edab83c381c2bfc017721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81060a32ca88d48a850475ec1d3005eb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d1adb0a9884b69ce7449853317257723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5ab9eebca508eb9a5d1aea4d2b37b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd997dfbe9e995583131c8dae23bc60725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813581710eb02a35f35fd4d14e63938726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20b40cff38403db30003351f8dde38727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da848702f9cda6b8f42ff72c460c696728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510e56f3c6f7914f91c433769a22422729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6fef3e90a51475b5b4a101e7b840a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a99de8b59be41fdf6f575b1cd66d8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67cd55355136fc5dc275d1d9a72ad0f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a3dc8dedc96b06f03453952c21f66733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5926a8764f9618bc91935ebeeca096734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105088aa74fd4d92a17c459109133f1a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c33e198fac5e2ddbc539a0ef1c29f3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a73601db1c082d6d62a4d98fd26d89737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d022a4e4168b97bf37ec7025dce201738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0f88ed18dbf4e4f647142dfedbe50739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406377759c41619a2b564410b77115fa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25972d30e06e91305d5d8ee233e8c35741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5e9af709d2cfcfb9db03f1db97fd6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778bb68e5083915839e8d5a1b3b91878743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c962fbd8921c304b6b01361cf39e2c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82bc248483717bf505eef8960a849c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef8ccde2b0784dd743a1e2d90d6245746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3b5c63a96e12073979d24fcd15e7b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f29cf1518796e5dd2cf107342c5ba5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337babffbee4299b4a2ddefc530ec76b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721a64eeaec22a00cf713611621ce99750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86313c2b68d0f04c439400a2ec3793751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e50458edf2775da0bff1600042fa1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de0aa7bfa434e2cf5b1b216e4a59c3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a46f1d99260fa2c830b22747bcb43754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c35d6baccf34a34812bb17707e661755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec522418d2241ac23d87ce347f40eb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78bd698d4966419f32bb830a4f4a54757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9dafdeb677fbd16a22e9d1a9150c9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8842aee9e3386bae85ae149ea88985759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629d55fb51e362444278c027e40c74d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06efd169463723d42c6fb724415a52761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7d0a49a9e52b2a08e81595d23c65c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61227b15e68062de61e0a014b95f9d2c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98864a8cdc0b1f320130f16a53cecc0f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22548384a32ca63ec007098d15e360b5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17a759bb760374a124749138c00f16766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34771be757b6ba90206722c014d47f0d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad54433527955203398eb6220e418d49768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7da714054a6c5d03529d90086eec65769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0650f6feaedf273983862d684ce7896770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9cda11e51e13f9bda15cc024485e3b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0921002a4c64603a10a1e5edc1b21f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f91fc598b6ebec28b3f2e5cf4b40f6773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96b5d96c52a2d00f1a32f729c1bff0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d3363d6a0fa0602bf7e46dc800e92775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e77536e028e5559a71d9fc05b1f4b4776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b760f86f391ae4e860a45eb93aa637777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d70039af3f0609b8958b34da4b098778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466982b6bacc73dc1ecd31d4041121fd779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67cfee24a9fbfa4d65f2f54aa5a5c4780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94316b84dc734c091ecfa5382572d4d9781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3acff6a81e5ad2acac4eb885823337782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b32110419617f42131a21bbd5087f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17ba3fa4f13b7d93366f25913b6a4c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c825309022b5588ee3c6b12397d6622785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba854cabe0f6a9d0b347a926b3ab83786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec97e783e3bad2e0a9f5af59e4f3a3787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1513d9a0e4072e20237b9422794179788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483fe3bf1484464286bbe6a2cdd7a13789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556aed8e290b7ba8962cfbe8b6a53ea790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0cb817fc526f472e4a0dd52eb219c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2ae1b7b728fffe2158a5ec7e4e5fe792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268d2ec4d1d9256c6022cf2763900ad793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e50a1d5eecb73d37df07c3d9658be3794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e964bf8245a3c556bffc2ee15646d16795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf579915d4b304adae6e666cb914e7796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518abbb77b7cb0949022d0f4b78a9db8797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dfc8659b3fda7b32b3e08cf17726cb798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d462077f71ba657e95cb67678a81f42799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82cd9a76e4aca59be68554a07b1174800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e5b721c67730fc1130a537b87a81c9801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b31d20b0c2a8ae0891863a4d41b70802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f31101178039adffeaa04f998ce4a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521f8c6847d797464c2b4d3abde6d01804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1f94bc0cb029a8d738cdd5ddb6e24805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115002cd1fa5dbdba01a790708f3f2ee806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac205c333a9960057b87a7457b24bb807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2db7ca09ca6c62fbcc5bfade8b9b1c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbfa3ddadef1e718f3667fccb7ddb85809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a285ce176a3add2881702f0f2baa0810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae241a7c1168049d74930692fd6420811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff32a907c3099734df694c3561cc313812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20712021a570f1b0a8b2f6bdb3adcfb813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b595e17d589562bd82c10f2d839f7814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597d2a5ff515837e80629ebbaf68f5c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df0bee2e36551c6ebd0327c25ee3c9816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a913d9800856b617a98af6827177456817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998343bef6adf9096e9c56dbdf275190818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b418beb68743b7432f0afc1ed8fbe9819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21ba1887d44a97f9dfaa68b8dca072820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dfcb9cb7d85ac1fc44cdbdcb82fe21821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554760d224a28378f12838b589d50dc822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351b3713ee406017f4eaaa519544e23823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a934a366eb2f6ee2573e31682e48c824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b324f1b7238f0cb88283bb7e846ada825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af143964eefccfef36d14ff6f20d4b7826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868ac9a6dbc9539489629789589cb63827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00222bed2a54201739b8ca4df48f5c828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917fb7d554aa6f53022468f51b7567a829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde608e7c25d2553245a446ed1f8fbec830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb3b4875770f88badbabcfa9f23a27831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92362bfcb7e379c662a356474a481585832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9bd45300974e9696585b7da1d655bc833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c33106b2fa65cb1a2778c32a20a298834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd1bb12e376b882ef79eaaf6b75999835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cacd4a682f9b4f3622c81b8e6aef92836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55de3554b68e865123b60dbcac033db837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468d63e0fb0e452ffb90086bdc6f92c838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58b6e1d721ee37f5b5cd25fd7c4c7f839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14b086b2979b193a37fc4c1dd6c225840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5037ef1c4d5d47c75ae757b5d781f5841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8930e1f30c4514b23cf9837dee8d59842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaac7583564c0ceaec1334a1cf864f9843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0149725ff98f15f52c02be71af1325b844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30030596424dd4da95ff7d9ad403ead5845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba341d1bc4fdecbea8e034e5374e15846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfbbc687856f02102c40d14a53c5000847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf4b2ecc657c0ac07915d153a94a75848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a36ce8511b85f5d4736caa3e1b23f5849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a84db085d2f30f2ae72ea7c5a99f0850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b270b9c216ae8780c6f480f48631867851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63833f8b9f6723d0f5623e68b587d46a852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97865ac41b9f3275fa417ddb7e5c7efb853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e765164a35629e69393cecd5cc004c2854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ab34dffb91db3a3cc9677089159aa855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7578f018650118dac6ca5bf3cbab557856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525deac1df3fa839a88d740a1bff9661857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a003c1c68f75e6f66952984c4ab19de858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d555a1fb38a335d16b7a087622900859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688806cf5704a64df13b726cbfb20ede860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b805fc31d475a3754bbd5f9a604e8dc861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9f08944f5406b0d2f55997ded87af862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034037d1297abf98aa09d5bc81e7c20863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb28368ded4b6765fc01720425222e864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00150c3d60908538b6bb95e0ac66f3865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987156d31ef23a57d36b824ed05c6971866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48810763bc64852a18708e00cd60de1867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c151b60c235278c1e1e3881feb305868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565dbb39c292353fc8feef6659790ce869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51990bef86f40e514167a20413250d84870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3590ea78ba20a3dfc209ce6a8efe2871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8c50f3b5d19a232e2d81fea15e867872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09570b6773682f8f84c4353731986937873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e1543d682429dfc09eb958b745f66874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4cd4cb3ebc8b59d0e3962690033b8875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251beed9188577626d85b49007257b19876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7273e7f8e10687f3e77b112aee9487ca877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734ec4b52964756fe752089a2a04368878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd71077ded53a09dd0d36f92807f897879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a057a6c06c67f9d86e41e07d9128f3880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46f30ef84dd5f6e87b9c88dc6d54d8881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580474f176dad598fe72cc9db8a9fb70882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0cb032c6a5ee834440bddc0f293975883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2172660f6ca6444fd2d5fd7e77caca5884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc2a2bf54a61b5a94651b9a388a80e885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb61dd7ea661cb38e5e1755b7714028886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567615cde42316ceeeb649514317b81887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e1f38eb545bef0f904f677d88bf16888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7654c0f80b22628afdd2b8e92fec61889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee0e59cce40ef6f84c91d32e241be5890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03105bec34f2b3ae1dbf18daa832d2891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6a07ecd5ee8a9dd6c45d77f397987892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea95251c9bc5de939cb993a17b5ea3893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0c0b038eebea730571f2fde9f312f894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b98538236a67c262781b4d7985c65b895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358ba7b1bf5c8719515b4732c166cb0896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd163ebaf3364c5146ef562770b42769897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86b5ee4b8fec76db134d4ddce4c4fe898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1cf5a1e6c9ba7beba5c65240c6a56899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e6703f47a895e60fb455bae8cdd78900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515090aa26ac1530ff9989df650cb9e1901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1e8a47beb80450c5143da02abcb88902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d37672db80542713a63ade5f00f8c5903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4bedf41fbaa253814c43933b4fea68904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9ffd20080f26c2b1b5582ecc043a2905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363545dda06a7ee80114f83383557ea906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd6c94c9032310ce94885368500d6f907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4507c801c964139072677261f259c908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13bc7d70a90a328364981e3605a762e909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0d8e164b485db5295d1d5017e2cb4910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e095b9de30416bb1c81106ac9e3321911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e57859582ec4a68af06cf2c17cc33912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2db039c047866f72bacc2a0cc32278913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6019433a617c071b2a55196d4f2fe56914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213a7666a4744fa91cc8eb5e7735d2f915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86139ffb15f8ee14e63e698573c2e156916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d6fb499ee423a571018c39b90dda9917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda99b53d3359d102354a371ea3055d2918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244c19dba3eb81ea6501982c7599720919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c5f1eee5c13b74acfdbd3995c34a1920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30396ca233120ab4c2ff8ec659f5003921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc189054b366aa4de0d7da9ea8aedcc922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8aaba08788db1b45912219f8d522f923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a098c50440d0ae2bc06ea699a9b5ed924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bde117bb904351ad77c53e0ee65e8d925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc1e65e1e8b9f6b9ee18a4952168c4926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f428d23ec04fda9adddddf7e0a128927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e76c53845dd88d89dd9fc902944216928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e407dcbb8521eeb1e6909c94b54a7929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476343999ba82e9b4b8650ae233a86d930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60c151c924d7a6baf6033a0edc7924931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0c89693e4c36745b92a3f205d2323932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d0c167a7d39acbbb4298c3be61565933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667f9446b14879df77895c4c2c9d8ad934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb597551010100763885bb125842a9935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85d70fad7ac82bf650a76b56d09fd7936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6951d173bf4b6a1cb6bb541798c56937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1757a50baa474dff3c5155917cce85938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7eeb5114e01374c7c98f8516fcc86c939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407c8b48a92ce1b333cd9fff720319f940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33892c04abec5cff90431b8c3f474e1b941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a985cb0849f250f0ac316ed4393597b942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965b65247b8f8cb455058bbaacfcbf6943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea06979fdffc03d236af1cdb7cfa7a944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f24ae19c9cc2f1cbd27a1459c74d6a945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621ccf75ba6ba6387f6733d3ab07f04946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11c59c312e39d13f13e918e58ebb8e947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b3a8fe796833143e4ab209348d608948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbadc64ae7e20ac54aed70bd375fa30949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103c617111a1d4181e8ee698545fe25950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb100603c9815f799a5b057de95934951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ffd399c4e43f96585de00d62d3510952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d31ea7baf885da4cfc5e60d7a2342953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c514b87ac2850cb07430671914a37954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f560ac76c5c2e22ccb0db7d6db25f51955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262f18d74077fe23ea74207a0537956956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea1baf8550022be6069d94c74c064e957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38030a4d1bb3e579674ff7a074c30316958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2434a04dcae25cc3a4549990b0d2c959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30718ab7706cef9a81881cf6b9245fd6960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb507af6d31e9a6902e8804a4ce86073961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbbf55ce3a1982d71c88d8511d1b3e5962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09911475b0d3936dac7710b7995bf439963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b3a082986018efffd3c07218aac51964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff5001353a7f63aaa2d27280822ddb965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bfd3b5e12717cf39d1ab1808d9a000966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22308c114c2819b3ab647a13b2bc3c07967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b5f3d2a1b838e4363232b27102268968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125f57005c5d74c855104eb9d253433969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70cb26962ddae58cbd24aa7b70f0920970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428fa94fe137b44b32d04f09a4419019971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa768057771884360a85275c6e6554cd972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166318e5e2a048239103523cf4e00d4973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464bb8bf06d7476b9618124f4d7d2506974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41ca8939717b7d8e5f599a8d259bcf975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8c1bbad5b3ee3a1490cb0ce145026976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f13830b1a20d31466659718cad3578977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409315a453a4cfdaee9b9fa66b9d7c11978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f67b18f7eebfa88109827ce9d6bf5979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ec832f7e1cf5e993330f071550b51980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186849b21769b9359493cd653908497981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4e8c41f1d73b582b4c05c78dfd40d982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc1d2876bce0163332ddd04bb0539b983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbedd9c0c83e20c55b0f0de0902a0e4d984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658f833e0a2873ca0819217a572568b985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a806dd6eb5644be4a6a9fe2df35e61986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8210614cbf552089eec191c054980a987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95aec971138c7b5599876b95bc09826988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342ef5b1c11887ba1552ae1b07c0831989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039ae5e3593f5a6f2c28660e6697c4f990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c4baa5f9913b9bc0c3f61636babcb991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3bd948f6707ae25bcb52b73b9ac32992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a853059b65521f6ee25e208637a9866993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf0d10b889ac4ff6bdf905a1e5b9ad994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d3559fb10c9e298b943625789c750995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5854f990a5face863ed5d8038be22f996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f82ab33871a701b195367b5cba83e997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4580,28775 +4580,28745 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>21</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>22</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>23</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>24</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>25</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>26</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>27</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>28</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>29</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>30</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>31</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>32</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1123950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="149" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="151" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="153" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="155" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="156" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="157" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="158" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="159" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="160" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="161" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="162" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="163" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="164" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="165" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="166" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="167" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="168" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="169" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="170" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="171" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="172" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="173" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="175" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2162175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="177" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1866900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2114550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="179" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2266950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="183" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="185" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="187" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="189" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="191" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1362075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1733550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1419225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
-[...113 lines deleted...]
-      <xdr:row>34</xdr:row>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2219325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>35</xdr:row>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1285875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="685800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="800100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1381125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2028825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1981200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
-[...353 lines deleted...]
-      <xdr:row>41</xdr:row>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="533400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="923925"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
-[...653 lines deleted...]
-      <xdr:row>52</xdr:row>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
-[...11843 lines deleted...]
-      <xdr:row>259</xdr:row>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1343025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
-[...12658 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="1343025"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>479</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>479</xdr:row>
+      <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>480</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>481</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="927" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId927"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>482</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="928" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId928"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="929" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId929"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>483</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="930" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId930"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="931" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId931"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>484</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="932" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId932"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="933" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>485</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="935" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>486</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="937" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId937"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>487</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="938" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId938"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="939" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId939"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>488</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="940" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId940"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="941" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId941"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="942" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId942"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="943" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId943"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>490</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="944" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId944"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="945" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId945"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>491</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="946" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId946"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>492</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>493</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="950" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId950"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="951" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId951"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>494</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="952" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId952"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="953" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId953"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>495</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="954" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId954"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="955" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId955"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>496</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="956" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId956"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="957" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId957"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>497</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="958" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId958"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="959" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId959"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>498</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="960" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId960"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="961" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId961"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>499</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="962" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId962"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="963" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId963"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>500</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="964" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId964"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="965" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId965"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>501</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="966" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId966"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="967" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId967"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>502</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="968" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId968"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="969" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId969"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>503</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="970" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId970"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="971" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId971"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>504</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="972" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId972"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="973" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId973"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>505</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="974" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId974"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>506</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="976" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId976"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="977" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>507</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="978" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId978"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="979" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId979"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>508</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="980" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId980"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="981" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId981"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>509</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="982" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId982"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="983" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId983"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>510</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="984" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId984"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="985" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId985"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>511</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="986" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId986"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="987" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId987"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>512</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="988" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId988"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="989" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId989"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>513</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="990" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId990"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="991" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId991"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>514</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="992" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId992"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="993" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId993"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>515</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="994" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId994"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="995" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId995"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>516</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="996" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId996"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="997" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId997"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId998"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -34097,51 +34067,50 @@
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>16612</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>5.78</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
-      <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>12766</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>24.45</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>12895</v>
       </c>
       <c r="D23" s="0"/>