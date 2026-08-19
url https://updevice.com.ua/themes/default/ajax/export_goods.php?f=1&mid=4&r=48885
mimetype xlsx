--- v0 (2026-08-18)
+++ v1 (2026-08-19)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705608d36b4f8f958cccb28c15ad9e71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2e6571a3be71c3317e87d2ebe6aa22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea38a41f483164255624cfb42c0c0a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ed2b1d5cac5707a7614a2930c95944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364293cb5bd2be81e183d3260b051d965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d819f5d15d028c3e2b9e71acdca1ea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c381051aa51421b79ca088ad37e19007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a730c399c21f92a1623b8e0940a5e4e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f4d34f20ec727a377632fe10528289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78030d9dcfbb58187df2c17cf11893ab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a3fcaf32b2efd84527f97850899cc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019359f8dab109121786e392b48246612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d16cb360263047751b1594b64167a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df2b6769ed0b41044e42a19195382014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ee6a6c6cdfeaab7fe5b007c8fb93c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fae526eaeace9eed56aa7fc25822b316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39574257bdf3289cc46bb808ecbf2bba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee51fa6e3a0b336c6d5c04c9306101418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7e6f8f6fa0100b9c03ffea224780119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48e94982fe2a915097c4c54c011bcc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f6f3955455ce35aa64a52d0a83f2821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9fd6fb85af1b416f6851c952afee7b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594099a15ca2e7e7e297c810cb1f2d5223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b2b927e8f39883d2de288de91fe4724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469289cf05f5765d4331676b41fa90425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513101894c5fe7fe4ff473eb3c5defb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991da9b772cc42440377d71d7ae67f8227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026ca447df6c1f8160972f63a42e91728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3495007affcd4f0c7bb0981045ba7bf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36017dfedb479b8b0247bd0dc4b07cfc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd7f36769603286e1cdc7c8298c9b131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6c415f913ce9f76caf38eb0985fdf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1ec3b0b8bb593fe94ae0220c4ee4c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cec0c1ef8ea294fcb7d556b063fa2a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef3ca53ac08764e63c13cbdce8617735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ad97113d5d9750c2789a5ef7a404236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff043c8bdafff56842e1814c96e71d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075ea10ecf0b836d8aac602dcca497638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b4e8729d2f40260514587ae0da52939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cfe38687b53758bf0bed0ece06feb040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d51538cc670f80a2cb63933a235d541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a751857f6519b6444d102ae911aaf6442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbeb1343292b1be5b82b16d916693d443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118202c7ab3be02670d44713e178725444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7cee7d1b49f147b1f2573a98eb742145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f347ad7787f41a96ef0a6664b201546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257851ed672734d437dc02f94412198947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e8958f10bd733171c8fb34295852048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20223bdbbba813f522ad90f6c5ff871049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26390b6f91aa8c252b8b8af0fa697750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e7b7e08f8ea90cebaafdeddcea93851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01660b0eddd7a2de6eb3828549dc64552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e098d8ce0bb6beab020b05e6d4e1d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f44bd2674fd161a50b015f2538be6e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bebdca1727c40c71beac23fe35b576655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c6910fecbd96738a8a84337e0252456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f28907c7ef8b90a21cb9bace395ca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9b9858b891ed99b4a828823098e6b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a481f68db5e617c4c8d8d1775306aec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e22be5838060defa52c8f62939bf260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370ef05e083cce0b4a2ef3fd498fa5061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ff2fc6384c20a622a9cfca1a5d19462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242b996baf0c98abf9cec226e86151b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d644731382a4dcc94d88a2f6af0bf564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742783ac5833584fbd70d37ac3bba4465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5ef5651b0eb2a20d2ade94f8726a466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1f51fb9a9bade1f04be78088e60d767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ca8ce52c51fbfdad7c702ad2c2e9068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2a911cbc3da7f77e35edef0d9b54569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44957b270e086f19d7d9412df95047a870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36141532040bdbe0c3be816f03430c8f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1147d6171abde32c7f81fba515a9da72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923bfe12403d56dc7e411ba19642260173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809cc334d2bd15e0657701855ff1e8e574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb522b869799255fd4c963b5d62fd2e775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787458c2d27575e3c4b738c91d210ed76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aeb932943448b41ab5904c15c26f3277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d8821d68feadb69a36ef958b0437078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482b4c5501d394bdc244da34682309679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f330164c2579c46e690fd8cfe49a1c780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b850249192467682c2a4d5fb6af91481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb5bd42792b124a7774e6bdb260c2882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3647cb05d0ed29c4072915898313b583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543220150824c47fef2514572484c4b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4cc963da1a6e24d70ac83d849887b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121133feda277fd3a473735292eeda3f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24237c06a3ba50c3a455061ecf4867a887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebb9414f740de548725154c49af2ba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb35f0cac585be7ff9b11a687111c2d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afcef639c12953462ff9d7afb8199bd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb7ed845c99cdba4f08d8d22c7233191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901662ba6d3674be61c05cfaeab9adb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624eb8d0dbf45f59b454a444cecb83d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6198fb9c52284bf30c9ef7c18709a28d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4130c5b88c10be55adeb3be0dc7c595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669611a437d0cf1a4ff061c55626759b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfdfd1d855444b8573a2550e7896c3b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb1ab3d28060e0519947699d67215498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a489071e1db9c94d163c592b378d4499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3021956f62af58b765871d76b659540100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff788a46ec01acacbdc4ecaa4d9ce14e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84903a95671873b3a9105c5f9684b4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8cc4b7fbcfbe0aca398ae9ea074a9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fef8a0220889396e05c0801315c82d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b53f133d4f8fe26b868ebf640f958105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c0cfd53ab72fee6d366bccc3532b9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b97ce02b4086a94b65dc5212a4239107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7bb3be2bb54da418517e04ef26933108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc14f629ccb21b67c1d98b8e7c46410109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6425c11d5d449b9835425465a3e9916110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73dcb885878c40e1ebc75f03e21cfa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef511972d42b1e12838711fe2ead135112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b0f2a1747b1f756894386ebe78aeb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3310500eec8981e774b3af115425e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ff38e2f7ccdb17e4cd05d00858ebd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f61614a439f70306f172538ac96dd5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace93bf8576d699fe6fbf5d7d22fd0f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433fe415437cca244fefebc83c67a67f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79a3bf5c792270404af236a4da4faf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed19ae73118b3d1ae7a967bb46ab315120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366197e77d06081dbae53c823cde6335121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd04706fcb789e8de894484901cf60f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665a00964d15a8f5fbe97b886e1d661123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52aa284db22e610ef48dc868de6378124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce086fda70ac1330012d7052c751463125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348bfe2a5beec56ca56f540546854ec126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fbd084f11456ca37e283512137db82127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de54ccc7656e56f60de227bdd62636128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e61c981af77162173efef9085c64d6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afaed58a9b42aa3239b0b26e19cdb59130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3472c68322f57ef68657310f1bc1e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55243cbc392fcd6b0b6789e584bbb98132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9b8d741d38d908b0dce8153c6f2fe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f40afe68cf49bfd12919de4b6aec2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da0946242688da276ec29b9ee5e829135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b044aebf1a632c20adb4cec56b8508136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4dd8995bdce11c4a28e87791240814137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf885e0487a8bfd0a2111b9da4c74e1a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9ded1b83d93cf29d39cbfcf64a075139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3e25878045549270cebf6f595d09d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbecf866b48f337d756dc2eacf4887de141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a3077265d2e7f8b5bfe24217ff87a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc811a618f2f5f68645337a09e15784143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cad1048f474fc191e34265445e2069144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9c1b6f8dbd786f2bbead264ccc1af145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c97443da72fc7c3322ca3628496909146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10d966056afdae0c7f87ad6667cbba147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6342f5ad89c2c3bedd8912f73e4884a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5bc76062d480a0941e176556056e5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347103a576c165598d90a1d97e2a1f53150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d987ba260efa72b983e75f40521ad7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d67ed3458cbb6a42c572d8c3fea2dd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff436610c715847ed9cae4bb4f26f79b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1dfee148b55760ecd59caa933d36b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1712e232ede682a5d7651c712a725155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924ac2e48964d495bba37df5cb25264156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6d87c09224893f38424c22a2fff37157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dafd87b16cf45793989d7c3abd4dc4d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554812fd354534ff9d7c73b336b34c2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6edaf1b5bd61330a90cc93ca16ea9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068eb87a4b279189bf791382ac67483161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343787e62304888833da94c46c69742162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5902e4169f0ffbf5382dff8fa3cca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb2ae47065e0c3f693aa5d85b9b1d7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289ea580a0fbb431dccccf6baf10a9f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034398e7711c39bc1b1a8aca5d7b692a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0e5e32a0394777f753d0ff792e99b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab5892c72be759ff73cded7d262b18168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7af616550e2f9b66e21dc6872cab02169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43977f70dfd7b0c90b381a48badeb60170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693ceb2afc07f8d044d3f37d1aed127171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ab4c732925d8dab9ed727bc603668172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73f44df7ecca30ed70ce203e41d60e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e8c9a2501df7793a87555f3a6e8d3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d50f865ff74741799a95a44f3fe1a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a4627f0bc546e609af7f7f04aa746176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539a0ed4f30e25922dcb5514f02c5fa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8687362792d4ad913cf626646deea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428ee45b81c7d7d42fd6f4f7013b53b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb860fde6cd2b81fe9dd59a63a0e43180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfefc0091e2b0b7cfd6ecee0ccdcc746181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa1ef643ddcda8b1be38a3f925ef90182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac4779c6f65ef9ae3409255664176d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7380b0cd229be46f9363630f152699184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ce790ad588bda219d7281d0387ef8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a62a147fef3563b474c7710a3695ff186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8bd7f64c856fd3c3e02360685b798187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13df497bd4d86cbb9da6d19fbf5dec2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df61d043c85b3dae111ebada2a0ce8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6da922a6c6d51e68ea6f387ed623d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3848240cb53c4fb10510f259d34b90b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b311d062f126ba183b61dbf75bbbf33192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af5e4a4c47d6d4972005e9eda05c5cd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fdb5dc87bee2a42adad3f790bc5a9b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9bdc09c0aa0cc0d42fb2fa553f0a2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd603c13e1da8d784423cb7e8e919b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee898f102c45c79319d54bef022eb6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff605201a223a7d30bc1782da9dee04198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71776d1c3dd5306d975a69956a3dceb5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93b16247a8b47987bec039a44512bb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3dce37d83d4350728b65318603b927201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2347170ce561387d9f161221889ee202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79605fa65cdd1c899ddf3107d589014203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b356ca3e7ac2aee5c3ea0a212007a4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f681e0848853b58f8b09e9acfc03a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2ff36134b1641d7183ac3db72b598206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997fba101e64235f38629574ad367a99207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e1ecf5763ce378581bbac92498885208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21814f4552ff558a64480150f8c2cbd9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a424f7440bd44959c56bf5e66bc095210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c2d2147ac6431a4b26796d253a516211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb111d0748ec1ef04ef92c52bd67e3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0a1f1905651464b488bfe007ea687213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136f0d9daf191b7a40442c3ee0bb422214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e27be43eac02176133f9f427846774215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f8520cf8177a70303d360a0c7f5d2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04b13b658ee47d9a9f67da993b9e0c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74e39a4fbe510ea4ee9e040fe46d04218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5019b8a4d1ef171b03fc23348314a9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc6557046abf90f97d2b9f64475ce4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16e88b685a97a2a8f74314322016fa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330e81586a2352bfaa25e51981e5b9e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72530a67a1ee4096f9a68906be77e87223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ca523f8e3a33d24c7cd53ac0f9155224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054db5ace183b7a2abee533766cf878225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5afa5627a1c6dc4b2a78e040eac4a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a4d7582a06bfdbace34ecdb6099ac227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a558b8e40ef1ac179a79043438d450228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036b1073fdb61437dd4457c18cce558229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0ab98604636266cbf17cd4c006518230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a8ed7fe2b33599499323f5256d5e0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151a06d20d00ee0591d234b317f4948232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539d46a0ceb3493c4675c57afc9e5d8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a49c61844b64dd4cf960f4a892cc22234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2c8168699e06c5e3f43374f67c263235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a5a120a25cd2ac046a4bc93a3df82236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc7dd0c861c6c68e44d804b02ef054237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5030667c0b4606191f580266280243238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165836711836098a433e4d346acd7b7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83aff1e2f8a4548c4cf26e8e621f534240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca03293166cf788b16748e23ffc4b9e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d264c7b302be86ee676e1e78436b930242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae69d9d99c351564e8c431e6c0dee92243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2330f6e60ad549e59e0390a75af26dc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ff18911fa3e31fab350a4cce0b591245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e2b3e5627b8ef3a232450340373b7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b393477975c93da6b467940b68a73247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1a500df4ab11200d892d15ba116f7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789cb7f9107779d209c7fdb1c5eeca9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a268fa1e336548f1ecf143a18e029250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa9e7ad9b50b3116321651c054bf85251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f113d96c48cb1f8732e420504c459252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826bfbbe6547392e67ba665b9d9acb9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c8e92988d4c4d4c77ef8df5fc008c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32e2ed402096d578ee687264c56dcf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434aad95404be34e47880eaed0f61099256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c175e4fccfaf940d1fd0c7b280d7b3c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa3354088af9dd5ad972732a6a4272258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44fa0c5e6f3e5c288f55c93647b1b08259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a44ca9df3bc1c7298c2d5a4f599fe6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583b9de0b684e29e53a485174388ca4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca45528196b9da3d68490228255496e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f293b6dd420ae3c7176eb8ae8129d2f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e90c6731511a391ae903f7e21e3743264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4731a96f8c95373ac8b916fc230b59265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33895962ee5030c953eeaeded1a16e07266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4ce9832b8ee7fe1265efc72c570b4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24188570ed22665361568d3e38319b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e88ff0c5b5e696db28d1f8915b000269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd00422e4e60baca51d3f2696b5ba58270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befde3c5aef7cc870ef71a34ed1be13c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83abd8b34a5686fd3a0f029e2eaf3ae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf533699a86bb8d3b62406aa60ac315273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb2183316303122015a8a93cc1e17e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62b46a30b94afb65f9b99469692829275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879378b037ca1c48dc849917c018245276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786081de28e892315f23951e9f700858277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e370637782810a599ce7c9c8f1f573b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd6f6f598da3c0fb76a9f267933fc2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2c3ab23d0e3f1e81ce55836a04d9e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbad43a6a8c6b19f1ed4dcce761d05a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb49cd603ad3c7854dfeef9032ddc8d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1865c10ba7742984702198d50e3360c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c08372cd2e76f14e0c17cc173213ab284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d47f641d5c8ff5d6a718d6e834a35285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f9b371691fc2bdd565a82162ca1fc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe040ae9020daa30839e9f252b975d02287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c35791882981b89a163963e14f3f3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e5bcb0e00248d376f90eeff1018518289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07997be99e7130fff8d1a4782c6038e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c216bf5118846611a374c19343609291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e49a4313de2bb166c2e7781fb90e35292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a7345ac1b9678db6fc0b6f351db87293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be01969dde79e3518b110193d6128e0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd726bdbac5d8d79e97d475199322e8b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3d03f87bb8d0d5b4fd505f79386aa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2098765e97006e57f2ccce415251a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9d5eeeee08dbd309062710f6cc565298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444b853b05fdf7d9c50c1d901fa794b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd9eb1f8fb6ab3e30ab5980491c45ef300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5455e5b564830be4576d819314a3cd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9202b661d8b500bfc11f2cafbfc2a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aae92ce0b901dccd2ca561fa7ef96c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e160d1879943a8bb105968094215b57304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce7223d60bf29519a0368e218e68de305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450fa6b49c501ca6a0099c435d4d3eb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de789661123cd6caae3865e36bc952307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b90c88f3e2d583476e5daf1905fd0c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af5ee9d363694920a20d39d169211b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d04bc7b9b8a2e182528ee72ed3bf2e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de044568e13575176a78151c99d3865311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda35dd41feba90920bee8f5ca24ab9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bbd274100f858e9f7f10ab87d8b028313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e0a1a9092c9f4c5558d186decfb38314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2977c96808905558fe7e0012523575315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc477e722abe582758a80f268ec7ae5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075676082ae28fb6af617bd77b71043317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a89e30ddfd2d5e791a70cc585d194318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda18a50ba5c6f11de39929e9131feef319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243cbcd3e297d419de5c643c90fe9078320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac77e8aa000211a7db1a830fa90134e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de456dac69921f07d2afbb7cc6978785322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59372c4203f0d39d34b7ceb0138759d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446eaf597abdc795051083ec79af8804324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680596a40de69c69c413240515c06c9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabcc4a623d633c24d0602f648d7c68326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33202ad67ccecf0a47b2b51d7fdba6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ab4a1e69193e5fb321b9a2eaf9b8a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da7880f1f12a04596f3ddd2b965bf7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8daaf3c8ae44c1d63ee7e2471b89d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6282b59a19c5d94d5014b3b11bb52331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f96855bcab07aaf971098ffb8e687332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd1da4fe1b4747e798b175b0394092333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357b18136e9e9d915668718f65e2784334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675aa953fc4939e6600dd4294cf53d9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371beb73721fa9308ab100cf29949c4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ac75fa0f3dc3b6688135f60981bdb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94f14600e8f3b5b7bedbabe5ef4eee338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4bf4a3acfde95b470c6db87a9cb807339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb84fc3105cafc8070869da1c4b0f9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa61797aea491a8e5c2130e4a2eac5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c88fc28ba9e18935db1b47a2ed7db342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcacbc53ca224d373112862d4e2717f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bcb1db6efa23a858fc6e7ad730c421344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf6b48eac30948a8e1ab494e16383a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e5131c8349187eaa62e3faefa6f20346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c285545608412542bb82183cfdd98c2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e9ac9e4f71b8584aa95e3fddd0196348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ce7c201990db77b15cc4c1d705f10349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0feb5686d28596e575d892d0d432255350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6863907c8b618a7f094dc3fbf0d36d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47290aefa082b1849f7a6787f36208c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8507627ba0a54f2bee96a89f8cd4d0d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1860fa2efe874783ef79e5c60ed4eb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f53a7c34864d47a99b95b65f56ba4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d136a77bd2149c6b53245a2cfeff2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f5d713d208758c96a7f24a3727dd8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f7da31259c2df515245e7310fd49c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d6b6fb74ed3dc0a75f22983341854359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a405c5f88353abdda7bfd344267b1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfbf0c24b2402baa5c540da01b5e3c4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c36cdd277f4184f1aee70766a7eda362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8de0f742a62f53e974c08cc0d765c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426598f2da1289595c2aa5549f739fb7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af216920481169451c5dbada0995b0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee9af149ce1e96246ffcb51d6b325a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51d30710059f1c00d18e193a639abd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f82571415829959be1f749f7aabaf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23dcd616b7ae7fb6d2dd9e480c63416369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6365de4503e2fd508768638800d25ae370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb2c529b1620b2d8c31b839b578df7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe3a0dacd1260cb861f994fc0a14c4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd30bf9a79e130dd8729915b824e2af373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1d5d9ca599d210099fcd826f24ba2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b815cf50863d4c970b7cdeb2442ec375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6358084c5de2cbc5a758dc2a25f17376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa93d5286fdef6ee3070207bf3a2915377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86bab2da0becc240ff37520f4fbc0e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044f8b11527521405c0315587f8aac1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699236ad7c0b52e21264fffc95b562d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46b15810a4fb9ab73ddd679913767e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9bb7b7c216313a0d9c2845bd30f8b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3b704d20f3c2bd32f01b3cf031b9f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede17114ac6fadbfdcc0ac790838c8e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021cf5c2abbc543f049194d221f096ac385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05e5d46b1ed1bae0103ad706ed56c4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63764fa7a7bf69ae8e75b787107a3b77387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4744afc8a51813730cddcc7cbda2df388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d419bb37ce66338c65150a9173f8e53389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f34c002db27d84c4c3ab1b75c6f8d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e041298505d1b62775ae5db8eca85391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb52c9ed142088ebde096ad30f29116392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffba66c95da7b619e5c5e6a397ba8de393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1690a9df21d992643002d930359dd0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d86fff9bf13c37514aa682f5cbe3ab395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f906517d921c05749757dda2d0e8502396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872364128eaf9a6dcc69e6f121022686397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f09ac86879973ae014dc146876b604398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32893eb056c0dae9db8de15c4c4a022399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10304f768962b871ff6d341087817d1e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13abe9d4bc06264517da51f1c45bbb69401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c190330e16125393d1ff7dd5874d5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed2f0bfd396c12e06a3943c98b811a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db099b493ade5bbc77933492f9c5c85404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d473603a6a6ba217d937ca66f48f6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590fed8e74982d7671fdfbeaebde0d3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55651f172d7fae52387e1cdb6992f2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58665242436eb6bc822640a011086d20408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1210c336519f93bf45d3f5460347df5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343020f1b51dd154514e76b56823dde410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0dc5b79e04c57960c6b99da40007c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9da0e7d8ca11af0f1bcc420487ced6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134ccb635c80005055931f3e0fb9eb6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ec475eb2c95d5d67233a34942d178414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169528cd07f2ee0ef22881ced9109f6e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d9cdae55497e2fc09237e91b2d7c6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb84e28730d8697679ae4f837820d3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcdccf3ee7b83303a30a4fb6ff7f287418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a628b0fe7ed776143e4f90af0d80f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3ca4029701ed26e51458b22047627420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d03429a4369c451bd086c82520ddb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf4f743cc50a7039337550859ce14f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2d0d03183c031ae338e6fd1ccffe8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718e4d347eafe8f9618bbc7be53c7d5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f958e8380130806efef03252823dfb3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dadcfed1f221c1d03f21e708c86ac91426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c031008d62e79b6b13d889fe0cc5970427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acabecf20761be127e11c62bee50be7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906523aeff6cd91b442efa9f2f0bf6a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c06ab6003759941049089e07817cfd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ff023a4ebf15e2aa796bd9a907b47431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c67f277f4a6c92459a9d827286ea28432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbcf3f7bbebc3d81c7c9579b0bace5a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c284531da0f0b3123e0c84d3f1bab434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72c83ec6d88e64c1397d04e8982b0f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cedc54a9d76af2bc4ecbfd0c207815d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d69d282931eb7ec4a8d353ae83680437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae065e7f9573f3ece21791ad8d06a28438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888376f3d64c2e0f585834b6508fb7a8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d09aa817ec56887a5ee00bc8e67888440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c551f4a2346b272e653d721bcd336441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a66411dddacbc7bc2dbb4ef4855008442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cbd917ac27d04747e6b7d0ca2e8da1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd0a7ccb565b4e1a6c2bc30cad10f6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2d0ef6cd9a285b8cd46dd490ddcc9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd6ad74cef6c93b7f54fce114f6995446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee1f592eb9261c9d8fef497ceccfc0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47076d434e138ae16799c67d04c553448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665cdeff4786443e5f119c262e20e7f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0445dff1e0d8ad675f587bc4ba3c3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81b8226282de1831778bc6f439ef6d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f940307051b9b61997f6c5d020dc56452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6eca015c0e142a86e0248aee2fdbb0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce16b96c1cada2d1a6607fd6488113454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e56168174241e0dfc43977213c3bf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71d63e38b016c05aedf78b09fb001f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a137b2b18051fb9ca935309e815cd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15344062ac13e1942d663f316bd644458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7dd2999272885fbf8bcdec0e9e2ab3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750813ba9fff931b5535aef3f85972e3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cfe8d03cc9d3cc1649399327adae5a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83c31a8ddcfe3b7b65abe7eb0a78b8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dfff3f645c2e87d2828a9a658400c1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1981129759019cf00feae38c78db99464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9adf1e509206545bd6aec03c51a96dc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f1334c69124911d9b16d1dec3b018466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d01533f834a3fb61a96828b5ecf51467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4939d21f38f1104b9ea327ffc94d75468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e85bc5a54e0641fd21590a8cc890d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb339098350b0ff764aa5b0ae48e4a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb47333ee92af8be7a05396b5f4e92471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476479d0820e09d170c087fd5e61c7a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ade18b1a3346a870da959c8adbbdf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102ee2aab4c299c827b9ebd747330c6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8b03497ee719976c41931fddf2060475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780347cfd5d214ecd44e77853a206e7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d580572b9b9b7424749f20416f38b3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb5134d1f43e89d80dc00edff6d1cd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923a420228a5a7a30edeeab758ce09f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182cef6000e02d5ce93fdb11665decb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd55fe845b634ce587b17f59d9b0ca481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7622150cf2f71f26dca9e31de43bb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bbf654399b7cac531224a85362f91c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7fa9ca3b0da4aebb225df2ec3d7fa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523de66d08c568a1bc99280c9f6abea485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542196685f1f0c040efadcb67ffbab1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35df9a9618b536989571a0b539101eb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928bc81348aa92b9963aed56e3be716c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc247699c9b0f2a3c829399a2d1b1a7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d08628358457af11953ae8e331f5bb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6a71e1fe185a0bcea2d30d72826a2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b6f6f7f6b765606f90c750c77d5b4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eafc40795977e01cf503ecaf1872d0d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d9065401e21bab08df55ce635b567494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a852304f6897bf174d002d54dfef994495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c01ce008c57f0e6f6cb01baac38b7a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d278e39142ca5d2f3bf5ccf8ae882497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2b99e58336f2e016bdb316f62805c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add28cde908193c65a612e932fec1b19499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76a714753b7f832f4a447d1e136276500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c8405033c51cff9b893b2d8d35277501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55fd756acc6c3f8430b59dddbe9097502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e82d628a6f73ffc8fa5f77c7d58a62503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64588ff5246f36a3a0df9661096a04504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5eb8dd7fd41b44fb37f11640232a0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc90fb4eb9589eb5b72beabe094e524506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94755ceecea1259995ad8d19f9b160d5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be58975f148351dcff0676ac3f3e2b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c27b8bfe003ad85b0c25b9c0ea56d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6baa342881363825a89de2a870d3b06510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470c20ff4bdb623803c47d4deffd9dd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e031853203a3ac8f209e7204f353eb3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d114e54c9791c6e623dcd02a390457513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636f3295c41002ffd3f498c2ef42652514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc844568a02c2a92ec2e42fca0f017515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63465f6a61dd7dd90c0687d9a9f6a807516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c06f3d63e161d25d67226f65bbd11517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25dcd809c4ade6948e4e700af298c5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063652079cea1d216d1c7a93f4f26732519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c643f92ee725846bd79f47367108b3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e8eacc711975eb1fcc7a0c3b5fb7e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f21aa2e2d42b17f835320d193921f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a742bfe7b3f14ac19ede2870a5c143523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620fddb4ba355789b27e36246f36c4f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666e348ae1bcc230c8cbcd69bef21c2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb98270c25872c1e0a756a6b87e94a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e04cebe3d9292144d216a8842638e4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321738bca6b0a274085efc177fc1d10528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464a4e3f182cf9cddec858c68431afc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eed50be7a060cc33d40bf778ff8ac9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7279a04b9630411da048f8d000809531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571c7546a020bb9e0195847e787f451532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c24feede0e997853381ed4b5105ae7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249aab6c9047c41a60b25a11c2763441534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751b56a0a1591448e7fe5504a26a352535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d6a38a36f5fc0275c6b362d0782eb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a856142b11de1de0b5f25b0943dff3a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0aaa933bd2620750bf7952cae4cb2f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141dcdc618acebcb7a6c0e263797359a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86917eeb78911285571736dd6f64e001540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d9c55ff3c047a453253a592425182541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6970cb123c599eb9fd509b08bbe7c6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3689fd9b0687b88500d89df3e4b0f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e89da3290842b997a178c72205962e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ac149c1739f9f93e23ebf77197b16545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206ecc89a0a7d37209926b80408fa03546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a64f5971de41fcf206bf1f0d85337547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1f56c044374d4107ad93b52a44cc4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b54b5b603d6361f0ffa435437d430549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5f2a11936338684b93b148721bc1a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f673d5f48f8cbe8a8d6537567f14168551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69124e0b7209d34e7846db132ea598552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d027e563771b5fde4bf8fe2560ace5b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435d87afdf75692efdee269dadc5afe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810dbe6b173fb345f462bb533ef3bb47555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549996d3fb5a19be0a334fe1b6d6889556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962b49b1563ed3c9ef1cd7f8a2f3d8d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08d00cc8e1140e6685e131d565871e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec89e5015d9f21ac43ee47d12dc04ac559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678f11b98ff94fe6caa7fbaa43dd55c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec17b728666c660d74c3d15a6fed8b4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfcedc68be422bfe36707c215ed4612562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70260d2eda57ef623950483b75cda2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77f37fb066f9032dd68de97d496584564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0d345f89272050567a4898c226f35565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d80325cd38b9d303a4e00adc4c264b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8eb24da38efd9d36a8967ab0e8d3a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9045cdb1b5e5a05f8c13e35336480568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5191157f80c9f7e61622e2c0ece85e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394ff6c6f78fe4bf5dabf11c771a8cb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d423189b4a6ecb562f13d5a2314243c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00f8c47b05877b34b0b99cc604b2d4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e947c36791bc886b35d532e20dc13573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac9589a75f846ba75a220432279b95574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af99a46c48f5e210d90261a2e8796ec575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c331fd44427ac353ecffb5eda94cb17576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0593426a752cb882f41dc58902f8e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dac7eb067478b31c40c054371f3b6c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d042fb7427ebcfcdaaac28590a811579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295f436e348c5ca5809dc359c8b37ef580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccabd903310e0742ba44d675d301184f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca087f068ec491951dcfd15540893bb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143f2cf46167d38f7a5a53ea04a4f57583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79915bc2a2504637cbcac7232aac1a08584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19170f3826d2692f82e2cfa86aed973b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244222583f65d509fd9c2ebfc219fed586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999324e7ec8e4872808733a448dd486587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb02bdb5bdc8c84e6bcb87a0f8d45d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f66346ffc64b83a6626886061c51d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0f3a8f24fe12495662b0e15e2cad8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5e1ac593761a8e0656d71aa9bfcd8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa26094038ce795333b8b6c7e9e75c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b07e24c0606654331ad06d6dd5767f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892bf893f6571946c98d965d6db22615594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84245f151f4512f8e36c367511f06dde595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b2441ff456d8720431dac76afe776596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17837a30008881c3fa3bfee088e3a7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc52417322cce2f8c17d55693f3ffe598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f478f3c95e74998955fe6e47b58723599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032c86164f55f7ee146276d47c929ad600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642adcd2750ff604ab07bca60139c6ac601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ba22a90371e8ccfec4f169a8854b1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb947f0fe14789b29297d771a4a7bd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff41e1cbd8330462d521f87cb130e1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de243485a1459630ce64eed5958fdb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312f6f57f2ef26d88df4a8ba3bbd557606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a49031b58f02ece7fcfbc209536511607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec05dff9761ee941e974fa6b76e3f81608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5a48086ad338fdef042f27957aff7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4f82f905c7debbb9add19753cef7c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf08d0e5a9fce48d9fa747e4b49a34611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7ea95032ba561b1964ebd39c1428b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1640ba533f6d2702da7536d3a47be613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6817229ffe6b92282e66dee61f126614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f09cea7f09b605fe6900a8f0389e7f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d857128be094c44d5c2a2fd9a1256616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4ba4aa5b2023f426d23a328233f14617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2685f94698e214202dbdde82eac1c66618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1de191e0438bf00178766c2e5c866619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f0911fedb9290cb2afb26122929d1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71409e5d486d9e6db3a83bf61e30a9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43dfe9303cfe011ae299f4fffd5d2a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c600f5c1e8eeb5130949e3c0004cf2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fcab06f006cc646b09db7456acd9b7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a7b961853977e3dd32ccefd2105a4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2000519deca41e5bc9feba23d98f3a3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc73b6070a48c7419a9d3bc02eaf2de627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22934fc0bd58b1355121a37a3cbf121c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17343fe49013298b504efba4a0930071629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d2646d841731d8e3be5f68ab0455d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5491acfda9c99a73536834fc83e9ac631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29412649ca952f8895b119b8052abd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712fb8ef4e775535313328e3e3ca6032633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1ab3f1bf194c68e20c236fb87e6c2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634eb230b97a904bf9b1cc8ba9106a8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302999840a0a75a4b5a11f2e1ba9aeb7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e5745393918162dc62273cba0457b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ddcd9b5a25c3af0fcdf82b8ea5e17638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1895f3f195570e53284151d8647c24f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446aa222f7c9048c0814226b4acb67cb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de3bad2066ee5bd77d2702f6981fbe641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b71f7214c50e13097597acac60a410642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6bb3dd855500b3822fb8e39355205b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554c49fe588f2437420e3657dca91a2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea832b4f10a410db25910c211495c7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6aef6758516534db8b3ba15e7f0ca646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc44bd322590df02e5bdc1021dc1010647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8b516c2483afc3072caa0848c9e7c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c47a7ee9192a05f476853a119fe50649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e447ea923ae296dde8a85b52b95b00650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae8d8645f2852ee222ca2fbfbcd150651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37b9004dfba0ad0dfee3f7131a9682652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff71343ead609e90c7c87cd7e246fc5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152836b1dde7922474785cbe701b49c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031fd449ff96acd5253103dd52b3fbf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de68c24dc4570e51476731a0ec9e63656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95476c6e20376b418670517d7ed101e9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f708c62ef184feab1a383273ab8db08658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655164ac0e3b65ee86438e562b49a43659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085ce4181e58a5ba01d987b8c79f5d4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ba42f7b3e4e738a6c31be0451e704661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497373c7ac12be3018045e1c9e52ac2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62fa169d8bc85210b50a4f9e9fee86663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf5412170ac7b1642ceafd87ba6093664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0dfa673126f599e720a76caf282dd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c755c686d3709c1edf30662da27cc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f28fd8f7c055a5a8b62a578a664d7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f27d484c56feb4cc38ba3b1c006be7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f20424ddf2a2de3696c2718a28d87a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2377235d70c6118c9e4d16b0467e1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b50cefac04a3f59fe67037074b973671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e45cd26996d03b601ea0c87955934672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06cac97ef603f09e64fa8fa7aafd0a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6eaf3f61e7bd24028004ac511ffdf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2dd121fa7108a9412d96f5b6b06539675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14b1707a6a52db7477f33067a5b29e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416e9bb6a51b2305cbf8cdc5956344a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b0ce28504d9852c6fe401db2e2aa9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a23b12008e347f4185d15565a6a28679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1ebee4e9957f51ab3a8cd731f9a4f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64ba3f65beb0d14ad14e6732a92ddd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b2943b02ae2c656d5d765ff7bd31a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c39282d7a3414b81ff203698fb6e1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0c22befbfdbdf706e335f762d68ab684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf672b1a5807fa8c4b5261dcf7ac31d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b60a5b47ba693d96772aaccd188d74686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a77bce9b2e2098039e341a9675e07687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5364c006262ed663d0a69a224994a34688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c9863a645fbfcbaa24520cba88bff689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773414e09d937afb17c8482e10b267cf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8bb994124afdd77f0420d35429c3f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00fbf6a480430de1f81ffd29ed3d814692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb3d173a4abf53fc4f8077214365b6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7590822eeee69395410ec89a3aaa46b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95094082aec840704432b9ab152925c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406fc46287f1c51fe6a089248d9a048696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258a5b86e90732a846bcf9bfd76ed42697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2c2be0b26cc19cc85356ad51cc88f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58965a94d1afe2b9d6c0d3c151e2952699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d736a0c02358fbb3cd4b8abdc6bc6a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8022e69b14daf80f29a6044ea79e5e9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22cd667e69f6a27466747b51b93e5e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dbd54fef50e6d609ba4e23c00e7796703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b56e0f900876b0ff1304d1833b8ac704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac342631b2a0321bd345ca7f16cb13705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185757ba1d28c0ac2ea498719217e74706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb41b6e30b6d1949e30575fcf73ed87707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa721f02f0775f8681567aab1b4d5809708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249d0e11664697b10d9b3f5e1fe5d56709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6ecab1483c515e19c6968fe124b67710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57ceabf9941fede66da15a7ed044b2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d82adfcef4d4585323fcc83f73805712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0689bd75dac74137eb9d035e873c1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2a7c7c9c2a98c5a8f17b073e5b19e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ef01d38fea997b6d897afd5023a0c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf90ae4e7137120b7fae9971dfa911716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618116c74e079e4d4ecaf9bd65bffbce717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368d1c4dd71210ccb502a789c0d5dfa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516471904158f5b23a02c0ac39511e9c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94cd3d82c953c83d705827035a0ded720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a171292f9cf2f529a94fdd2d786bb6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2b3c4092687bc39f114886837f8be722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3577b9ab007d30e32d3c38d7cd0d211723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79da3a6aed9c348ad5f4ac9c21d4a16724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d622d95922517092b4553fc18fccd1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76f1ee8f59d48240fb4abaed71e4e7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172ea1c8fd3be9f819997946a4eeee4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdedfadc452c318acca564a15cfc761728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448f2c0877debb89560594c92b47903729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2767d4eeca437a135c09414dd9aa88730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67622ac82c8bf5a69362fd565329af94731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b275d9472857c1577916a2a271b2b7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a143bf9bd6541cd4e97f4c3a1d655a6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a220fc6ccd9412e88a39b3a8c857aee734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5f5789b3be587bda50020c9bddebe735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c02e768be56c293052d7b8763446e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07388e3b579455f4a515136326954d1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba75c388b275563f91322bd6875e4c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770a601623c3da917b4dc53e5a3de60739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082af06ef25143475b37c20ac9c560b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151e0328d75089718fdf770b5b11622741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3ace05d825cf04e308f2dc000e66e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81ad3e3a99dd6d8d853c48040f7af4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6b1216d4395357000c7d4bf7ec92e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a30a056367d1d4c1542e35cd7efef745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177fe76d796e629154df01f644e8580746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8650aec1217bdb421c370428803b9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0dc0d82db4f8bef3f09919d21c0522748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f378dfaeb125b238c347ce20be5992749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd1421158d6e1996e7c063315a1b74750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d25f7d8c450beb81419cb4edaf375e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216e7c6f941504355f7458dd4f10505752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea35e6cc46dcc7be6f78c22df53ff26753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5bd67f515053d7467c9e078c4e2ff3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46fcce2764b4d602bc595f87912268755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d20e246bc7db791ee53e3b5843412d8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d858203ce6cf81744bc9e0d17423452757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9171c43f5baadb45a1afcc6011df6e2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2e4a809f6a178d5c424a0ab898298759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ec612dd630fcb03dcc2173dfdbb0e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e805d2b1363e270a559edc2c2864f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff6271d2564722e01f5560608fa69b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358238218d080849fdb3763b61be5717763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213275da96f57ea25af517aaa5e8fce764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3166f7fd3341680b5fba1e1cc1b5983765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0053ce4e6f52c833c74f467d5ebf3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648a2d4c2f4f1af3293475df3e73ac3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0c2b323a0ef188e5588455ad79b5f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c38ace33db78151ccfe146f47eb641769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed4a7f28c5954fbabdad8d771b2a47770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f77416b5fce2b472b173e25348680771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8e96a97e5a5d64ab68f2476ce4186772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb5fcaf80db0a74e1a32fb57099630773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6c6fd942edb6f51d35549d23c5ed1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154fb7721a30ed51782bb5ec3d807ec775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31485af6af998c64d04ea3a88123ef32776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a2a0c60a184ee083619752cc49057777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b7f89378f33cda24fcb6181ebaa9f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b41abb77570e949e7ecf98de03b7f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e996af476294a8c6b0f845a24d6c0780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ddf5491a06c64a0a097eecb5b4535781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a228d1bcec8952e8be4dd3a6d4187782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d44da3dbee80ece4c1806ba9897e84783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e273ac3a9dc9b92e028e37782cc959784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de78b36281c4e79a79b0914642f836785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78096e62ce8da1abae69e16b75496a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3aeef3043ce5cf3687b7b1d808c21787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68797017cb50a3fae6ccee10a65af88788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b736f6de0d71c6a623f6f9ae83d77789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127020af46d72fb64c40596b86d92d4790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc76d1bc29486248236c71ad446869f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa8d9e6b71427e875d118c14228185792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe23b1b95177657b5fc17d747d2dccf793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9b1e9d19c903cc097c9ca1e244a24794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff7f7f4a79327fbf05ef5d8912d97e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549fcabb96fc366a869d3a5171fe0b9796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1fb33ba341770d7b79fc4b7b1bc09797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b7f466d9151bf87b90b053a3d2563798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88527c0c521460b1ea220bf08a09b6c2799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68521f20e1dc81fc4a112b0cba57890c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e49ab222394f1a0a556b37726d2d5c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7016783a85a9d1d3483070aefbcdbcb802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2cf6ddfdbf0f4fc7db43f610192ce9803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f89a8e3e9e21bfd2475d7338a7c5c7804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15ca340de84b20b597cbbf24db1613805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250676fd6aca8b55ab2ea0547296ff5806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da6427cf7f12af8862f0fff5dddf78807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31283ba3975cb10882dc18ce0943a9e5808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06391f292aa696f017f78afaa8f162b6809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af9be475d9c5abbd61904facab1509810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204acbb5a4b16d58e13182ece74083d9811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f159306711c9203f52bec14bef452812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94187ba1d924b01f73e9a6acde79c0813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d954afbb6965bd2db2015470214fac814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55f5eb1deec2bc75238958d46c654d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812e554a4d8a0829bd2fffb237a41c8816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af239128b8264d07612c54f6c46493817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df862783ffbdd2f91efdbd09729cee0818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1254012adfad490ea8bd088b444d2d0819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851c58f9f6ec689f2536bf9c376bcae820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2615e6549192272ffd5b2c81ceaa96d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211abdb10c82cdf21ff9742021daa92822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee2ec5b7edd6a0351265417e36f1f5823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395f5f2028b391b8c0fa7fedac4d12e824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76414ffcec2aecfbbb17c20613b7ebac825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba40bb3e7b67923ef1537b9369ba1d826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085b92bd09e12bb0d0be7f60957c6ef827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b413de7e195ad2651ab64a88e14e29828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc35c06da7af86fbdadbccf29d646be829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e91c2e59ec1c15c69c62ebab099ae2830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d13699e48a33b03b9e38e844b97d6831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e61fb8ab9345d0ea43c439ba7c0d1c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd504be8133008b6ca9ff898d5805919833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e71019741a60a1152b75048ac0826834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2061d74117a335015df4a204cffd92f835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd68ee258658220523ed2cb0e256f5836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389ee0138cbb944d3600f1e80efda37837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179545a5c100daf6f30374b7e5dffccd838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e37e1a658f8c5f0fb88663704ce1b9839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58414874a7c67afe3fbbcf8b9da020a9840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc90a7e6b31b0bfde4694b14f65674b841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3864b51bdcfb52a0d740ffd9e34bb1a842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97434a8764f9c606a3dd3364f1d4c2b2843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b40ef33191df812051cb2478993b5844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f4fd5a33492239dac9323e01864c4845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe223ea2a8731b52b156bd2c22a1c11846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f38c5f210eddf8e7d7fe1c551dd24847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47938d3969a588ff59e78bff8cef42d848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9d5bc74736253d6ea4a8f6c125628849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9d537c5d0b1be565ec30b77b28f0a850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b885e2028e951e6826e6127900361851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30deb8a4d0b582c6d918ef53691399852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49896fd5506377058005bda2368cc16a853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89b9bd19834d59d8ba8f04ace217ce854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0fc047f435241b3fbddc58b69045d855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d255a3e8f689e1b063a61bf1dc0ee4856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ccaf25c913d08945415df716e95eb857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493206c0460c339b42d466598a9b6514858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb594ca21b1a07f1d075a60ca44f8d859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863a3a8828a4e3153ccdd34b4a8fdc1860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98353ce499e8b5e34fc27e2184a667861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d9b96b4ca210c8288cf1e7e531465862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2bb94dc6095d74588b9527beb4057863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f96547827b33ff7efc27dbba7d1df4864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6fa6ce84205d4266934e9b0540c15865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261ea5e22042ccc3a575f6fadd69586866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1caf81738c11faecfae45b3a20d44f0867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ecd6d5daf4ae1e11591aa633073b9868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee471097a5044db320a2b716c773b7869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70fc436fca6e50637290b7900d1d960870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdadc94e0d23266f67c1c57313dd7cd871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59827c482a6ffa2c5a30ff2103ad6c26872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f7f9613b75c94f63c058f77ae978d873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25694a8a26bed43eed68f172f1dd4e2874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6821c74f48936fc9dc5ff45fd7ab3875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b68b72af79bc60d5eb8e77d3993cf876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c3017785d4f3d4303f2f3a82a6457877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc561db347c77df57f7521655b1c950878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472bffd3a9588b5da3f8bf62070f16f879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4079d1705cc97703fcfc5ed75b788880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f225de49adac7ae91e49bea4219a06881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef4480ab7ae23150710264c6d41656882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a0e005c85f6114bddc2001a6bf989883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e48998388a7c704c2c3f2c2dcf671a884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003a7bd24c352267116a613ae9f2a86885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c8de0c3107b4753b04960a0670627886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948bb62a60413e20dfd67872d42bd1cf887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e837a9d5c855ae9d1b3499f271ab132888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ab72157254939eb0826f529641c52889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acfba9770a4895e0484fa3594b60afe890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ef86241b4e7854cfe0976cca94e47891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02819640e5a3b957da1d40817a7c352892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30539865038423b3abbb8837f6f547b8893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54038e45a62887c1133e766faec419d9894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88507f6c31d36232e827fb45c89a17895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552a11eada103a3165b28d6fa253285896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7679b86a3877d93112acae4abc0c62c897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82453a47f6de790fa55f75b9b771838898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d3a1143789679781b760d878ea3e8899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af7512b616d8536d7795b8035ba188900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55792105f6d8fdf7498a3e427d10f60901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d961b6c55861e164ea397230f3494bc902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb19c80ba3ffcac20057bd876e0e33903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01237e8c544391e33496f49ae7dcb906904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e8b793f14721f164084f00b673129905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3f47bffd117850b656fc530ee48b4906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4ee1062fa0f7ece99f95c977b6a6a907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939651a9188ba1115776f2b048f8198908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659528ec831a4e1812515bbadaf2a25b909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e01cd93255041d4e5e4f167baa8e46910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5088c26892af89325004d01bacb5b911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a183fbeff5edefd84e7657d26e40bb3912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5bd717911a155b8ec55436b616be9e913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3c721f80f5bb8903d219d594ab910914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f146f672dd59d434a3f2f165e6d93915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc46c7a46ed2dc5963b345143fb15d916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570fa4e485201a1becc53b5223edc42917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca84cda34d5dbbed5f46b3deda108d8918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112be52e9bfcb94312dfff1e1b47455919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6365231ce47f7832ba85e439d17c6f920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7edbfeed3da98e3e4c4099ccaf66bf921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbae0e5dec2699ae73537eac108a9a7922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c710d6c2eecc96ec62088b98d1052923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac20d64edafcf4f6d1a0c3dbd321b28924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8caeefae7d2cd1d52a2df9aa50236925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c8239ee36df44e996e9263a24be33926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ade577d95e767f7d0c3cfb1403617c927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562390ff7b54f9c8db4d7b48dee9bbae928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219471d31eff4a2977b10a2f20b4a28e929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617eb4a709d93086edea31d9994b88a930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759503440011fea8bdea18ab565ea1e931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03355762c29543d0f48fb767d7be64a932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a23871997c989c17099faa6131c0a933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb0fd0e767914fb8e6a2ffb664e2da934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45cd6ed04e6afb4987cf8b17016a85935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e728e65a86180a602b0028e3da325936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7b58312b4de9399a076718fce1e92937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdecdfde5772a1fc116b67572b65645e938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9c5d8fbf3e83219b647b5084957d3939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747bd4a38feb3a4162cd4f96a06599c3940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47071b0ee07ee5ae869f355734ab76f941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712100b4448b389f916e245313f03eeb942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849827d2db5b89f4ff9a21a44f5c34a943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a546057d83098767973db1acf2e0fe2944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de6bbda70a9188988f2c7e9b9561a8945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260280af37ff71b64511b634d3c2917946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dfdad365289c848eb5aa8bb1c1db1a947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96583f37db08f26bf3f24daed90c04ce948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603652bf62f3067fcb5150421c8c90f0949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184e1d2cc33e496a2f35dafd7e11bee950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47f5a5c8f806c9b0a3e0511c4daecc951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474beea543b1a657291f11dd8cc2e5f952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd800406e4356825f83b7e3a5d35a44953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc62483c472b8261446b6e64e84696954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7e0a909bda463016510b1964fc019955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0afc28976d060606c117e250159c7956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee08cb26bd867742e596f77df4dca2d957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb9a2388681fe16bda2b64d7672865958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21793f363f8c63410e367d90731635959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b79ecc16bb7ef487b8529ba0fdcd3c960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e945cbe20c60134b3e52a32172dfa961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644d14aaa6443d65087280622af486e962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd47ef6592ac297fec554d546a41d0f963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e152d4776f4e3929cd14995c8eca2964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81838e95e57934e0f5128d20ade467a965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481526353026c3d6a31edf8ffe7e177966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e8005cd9e714bcc89983bdf1fb680967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ddb0ed4b587d82567130abeca6201968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ef52a09adeb965c1362e3c716ad68969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfbb9964c30cafe303fc55a4cfd93b9970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d53614fb3977e878ef4f1a77d8c75d971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d65ac5555b84d6d9c0034d49f09d4972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827eafc7963e0fbcf700a356bb97e8b5973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861f0defa5b6df77f2415516a5f974e974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc420040d1dac5a576a7d015c5b2a8975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f40dab681bd5b9421ba0d2a555ab3976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02385e787458c9c4da49da939cefd31b977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821619b0ba641dac0306d0a796b2ddb978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108238b4fdc2e2053da81ee717010fe979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78413b336e31d1816ca02efb14bb01980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8928c2f0cd46c4803ca4a05b98e83981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af475cb75f42f5c3d99fb2c05cefa9982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42368fdd10460c25bc07c57951d78d983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0d67ce78120cfeb51db32b6da2cda984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad65954482d75d22a0f0714d66eaf5d985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747d7ba1d5e2d24ecbf1533007f99a6986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c3d296746f8b977dfe0f4569b6137987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7843cbadcba327a2b41acc14984bdd988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52038d3a568cdcb3c76c8f36d06c8e989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec9adfc7f75252579cf3c9e5d9658b990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c540c18682e954081d62a026186b634991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f28ca731d2fad816faf71d420335b992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805121101e1480ce6f4602bd45649ff5993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a19c3aad8bd4dd0bec09c11964f588994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea2689849285ad4e783a479d932bdb995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b05cc68ec2d42da64b35bb4d922570996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98fb66fa99e96719d0923f33b6e595997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21866102223daab4f59690c703965d998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a2ea3ccb884aa847c4bd504d0f87b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117abdc62f16cfd82189526b2f422cc32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5c851a36708b4b18d21f5423c5b633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03313755d6ecf3943c3330629273604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176128c12ba1045f19f55e24830471cd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd589a87894e254ee371c99f4e9d6f96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6110b89630cdb2555eb13aff60798d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed30f362fd24333fc0ad732978123a68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62db05e725087f9872dd194a12aad69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff2f0a5d2fe7be6251305b41b4c32b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af470279e846ac7d8d50b706adce0b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2870db5818bbbcd63f12e721956cd0d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf4834c652bcc4e8e5eda276199d3c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3d02fba5f2b41fee71eca896e26d714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a3be40fdd3dbafc13903834ea507b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084edb7768745abd510eb073510736316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ecf0208ecc2272917c87ae7231a6e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fde92a783970b795f8df9bb67ad37e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07341915573ef44c207cf9d1419d62919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30385d5b1c3e48a7973f8ea3b70c373920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06082b646cac8a2d71715d33cf38f88821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee152c52c3418b1e32b753ff3e6d91dc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381e9679ed78cf699f39d83aa15db4123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a8407ae54142117eaf7c0d62f236724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53156839d1e4a9fe8544d59679a17a5025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17b7d11bd56debf58a3874acb03a6926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7e16ae2c25638604b9b3b4a6908de27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8ff43bb9c82a0a5fc1a9545e933e928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb7db4f1a25a2745b0d8fd417352d329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34655e96895aec2420fd52e60362251b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ddb6aaf307f9d863df098607753bf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86da2216b8d5f037b2d202fe0d0089232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf25c8b470a99c6208e1742e3587a3c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b3f66eb08262a9cde26165f1523f434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b088f27c708c431bd36855f692643f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b52b1d740f0378eb0b8bc83368d0e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ea37f794e1f07b3e1a0573d146b5337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e973a92f5ba33af270f7805260b67b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e652be3efdcf6b16aef1bc47c03258c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15dedcb8948a5794351d1f1ccf4297d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb79335632bdb0a2ca3b8ba022f46ad41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc21516d49e66d289806321b9ef569f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08829f0a79c8a6a6ce7c1bbb2a638143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fec6f933705b798cd4aa945c30ad1144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5250383a457564b937f944b8901691e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958422604ed7ebd8b20306c91f2f6d9046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e225ed49d3c85d1ce3ca7b86eb37c1947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a4cc75fd1f97729e2c1ec1e5fa79648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102e6f43e3838173b99a2406e77622249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f246037952eb846348e65111771b2550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e72ac3538f9f9d658c6914ea0396d751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6bd15fe1bf3f69a630c46bb5c29cca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679aa86d548b2393da1a07d0642131153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a20e4abd117089045f8e17d5fb8c154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173fbe5dbd40c2327eba1c7466787b7455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91a45626b37db0c872d6c228ab0c8956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6a1f81437b1fbd706e6919e4f7a9057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6fbf3e72da0ccccb64a9937bcac68158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1d0fd9ba849af1a90a7ab5ad1b69159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a7725fbec5755c7c6bb0778da7a7360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765407ff556233ab02943d7b3e8fd9061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba269ee192f49d27eb542176d1bb2c3c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6fb5494e4dab0af875a0e332edd8e263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404e392938a7a2e3ecb8aad7dabf72b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777fb15a41cbe28c5209c6a44e9e6e0b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c90de1f12c37d109b52dbe9891c92e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dddf1163e9facf22e1f5e61bf6cb4c267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa85e0b0961d81a894e4165a258baf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7f08d344b1f4826c22949eb1578f369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc247de13ea0226737a6bf04c3cae6fe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73601073ba4f153b95ff59e620a0f7ce71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f06bbebd17f5c9603b6613947adf02272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffdc25587ea653ec38b0b15e945c75e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad472d7b037dc205886a3786efc484c574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eef80acb5e61dcbe1370e61dd6aca875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d4763ed3ec668555ec1a382f10b8f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c060f42cf8f8e28e3dfb56d8a733c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236f571e14dc89998b8db2e6999196f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a3a1dcdcee1793536442cddccb6f679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5db0280df8e761be843c3f02a59d5d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03caef03934e62f0b6b205b216e6851381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564553b1585d6a0214069bf400e8d3182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40315492f476ed1214e1d7593394abd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eabb99e58f9789fb1e582b5132b4e684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f57c4755bb13dbf46eb26634f752e685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002331a27a32e8cd3741768380ef99486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2cc522c7a9567b0faea9e8a9f6eae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48cbce6812c19b2b4eeaa5dda39c17e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335bcaec497e0d0a869f38c87bf3d61b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666779c47e93da2f95b5fb1e623e75aa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a9e11d77663ab2655150c3949d14391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055d12db312204936feb6080b913a5092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b289adca8728a7b2759147ea0c2faf193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43185e6d0614f9f617a30e0b24f302394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a13e120784b31080ea61ec1c40466895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69027a3a6250195c489a1874d2eb30cf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb95c3fb199021d87657bcd0fc04f597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6fcbf7b69f9938b682a26a52d5307198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1adccad92534266e70eeb6fdd628b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee89af650343e263f9a771ce516196100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879354a56d0e9e94f9a881aeaa9e1e50101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41829dab1d9483776392d772531a6a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975f4c71fa6e45f14d2c2ee5e9c30ad103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877c985ebdddd66c1f0881d8b1a51bc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65503092ce6f8200d069f115506880f8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d0f4c41ce865888866d2a40397721106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41dbd5bb9005d838dd4843189d950c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f87c80e2581db40051d1d78605db8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875dc91385aa8202ae42d2b455e7e6cc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e79287f302613086d7a69cb7431655110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f1808e856e79fd2c1a0df0dd7cac7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d276e8fe41eb0938cad8ea0dc660438112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77a55662a2aba8537bbc46c2f7d64b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7410cebc0ad3b6fda2d833da94dcd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcdaf9c9286fa5e7e8996304687a026115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64639fe2c11c9d4cbb870b184048d78116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8bb78ca59edadc65cc94eb9b350f4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910af358f619becdddc4f7313428779d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec949eeaf0335b2e3d8dd2ba19f48e30119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1fb79ddc80806c970f73dd44520e85120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee30143a78001c8b8e3cf2bef680176121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ddcc3927faa6a187d37fcf363e405b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1250893aa5f45e9c1ef928a9306dd9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253cd08e7d7accdb76e8755c4d97d17e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190eab56675913a57f2b5efd77ae3e30125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827cb85119aed6a2efd76ec54320618126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2110a46c92ac14cb6ac761424ef12127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f242d104bf850f02902528b7333721128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd1a9dfc70e1b3a028c15232880d8c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54069ea1ba162471f2e29f489391c0a8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e628cde1e03d1b7b65ee8fe1119bc2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d2483ad7268fa7232aed8a58b2b84132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32bad23e3111408dcef97ac3d2ada4c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9b38fbe6ca75f1324878fda94c696134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252b3871a83f071b2c79aad10fe400d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b01090c8ae070e6e0a233bdf7c84fa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8549b824ff70092f79c3245ed7fc06137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b539df84a0d762d7539c88f93e7370138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b40804f91bd6cf68f6da81f3b8b10b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28eb15c9cc766eb941b09ebb673591140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d22138d846927e3711a15c7fb4727141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e37677417d583605446f483cfa719142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2a724843a95502cfdb925fe5221e4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3584fce71b8bf68f5c4328ec1e29a7d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92d363a81bb058999ed6c80b89c8fe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d5dc17cf96add3010387023e6583f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ee91b65e9e65a8dc23bbc952d15d8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d598deca5469b491a9c4baf42a9c26a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a44b3c72c6239f64e86f54d994f12f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13836dbd3ceec812eb86aa344ccf36150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ae89a389c4e8ab06c7181a4d693ea151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc96e619bcc23e21b317e6969084ca152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d567f79bf33cfa91d56ac0c66e8b7a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af691d04754c51d364b97aff23496835154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab403ba1036844dde53e8af31318e87155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6cddf489967ed69d7b52fc14b655c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824bb7e84bc62e5c1a2d4ef3564cef9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67256a94b89c281d6aa2da2db1cf70ae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5cdd4eb5bb1d3ca48254ff430256a4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21057b405339e9336dd292585bc373c4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a9a059f87cfdd9bf00301e1610bac161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b087f85530c1f3c9bf6c4fc132433162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c870535c1b08c8b9b49c596c7ae199c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f61ea314959dc589429b144e434be9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e055e33c28a217945921041daf0e77165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e28a3f15f5ef22652fcb02386218b4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124a3993f14bcb0b4e1fb462c870c98167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9b6d356e6b97a308cc849def2daa2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf12985959ef306c865fa1c34a80b9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0f3a62c1efccf2a5adc71a9841a64170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0c44124bdbf42645a0b51bd6b2e3a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede90083d1667e80f021998f8ae9f8a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77e2c81ea7090888d2ab8187595bae173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8bc68469654426e71c94e940c447f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d29c719f8cb9dbe2379e7f61a03ae175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a28ca878b522a8009caee48f855ad0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a58ce87568cc8deab54ff4bda1ee86177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc152414312ffc53877655ce1178de9c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ae4725d0c4c4c6820126822bdc3c7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3844b8d414a086c37c6c966cb1339180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6563791e2ce64ac381dde51d72c34e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00eef4ea3fcd226be7399483d117bc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704113354b419ac355e1afbb0e97ee7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc38a31eb6680ea684eba04fa130acf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565b94c4119e724ced034d43becb65c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d2727dea1319821b4ed07355722e7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c8b25478f30938afe8dac8d6a67b4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5488ff70f3c5da678145030e28cb7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3dbc370efb5fe8603f2ed400c3aae9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4504d429fd3950e28835daf6e4070d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48b1c95cd7688fd7de7093adbad367191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda37bcbd9a22013f485930b5cd6306192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd01175d1015d9e4fe53fb66cea792d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51a93980031565e130b15e2f1f6096194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2beb9b51b42f386276a05456a30ee39195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d78c54745ab125ab1aafba193f8bf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eba647d72016544ab0d5064c559966197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6da7b008dfe4792ae112a0c10ffc8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7e11cfc51e324601f251ec1415e05199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af433f5a9a0208e623c29f159304bfa1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b51f45df5950e4d89a16ecf2ed313201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec254df0b8ca51aa27ccb8b2c8038340202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f486995b262057f57c97ce89093a9ef203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1cd0f9008eeb082eefb27572890d3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31a238eab7f1b15a39655bb33f82ba205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaaaa127b9be3a66060e5814fd33715206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c945f9e571d7a5daf0ed14917d940207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf03e0e0b5211a1b05b4910decad20208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222673381cfd10aa0797b018511ad547209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6395e8d2dbea2ab1ca83f1b1617d49b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21466afa23832b4ff45bb601007feab211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5722cf26c4671f8fee0f8c0ee10b8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18226bf11faf3f72c725ae341d5790213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d04bad9caa448d2aeb378477ef5684214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b4d7f0cd819997f3c9d588ef0e769215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e628784e1ff48631a03ee3b449a0d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435874ba8b1e372dfd06ae555d45268217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4651d096e19bb5d3e165795ae91ada218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f391489b1e7c642070f851ed321202219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ff632ece6d893bb68576b2a599e4c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395233df9074f8de62da396356250e84221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5dc4f84a23ed304496ddf2c6029e3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c5af5b0997f73d25385b0312f7dda223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dbb27c2ec5e3140223dd17a1e11558224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc09a9b1602b7660681e3e76b2c62a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de6e4f8d49678c6ac069a5f877e05c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6bece5880d64ad7fc824dfe4c4acc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e426e2f4ef8c1ba8ce7d1e491cd86228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843312c944347647b0ca3d732032393229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc197ff6f6be090726d3c1155d6e1fbd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce291ee388f353b04e9050ce924e9a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a0c0db1397d9f52ecdd751b012bbe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c501c3b30e54c17b0ccd5f1ee26ca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835806b859dbfc469f814d1c002a917f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784115e05421184f53273c1d1a6f0b7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa12b62df89dc1812f806429f071c2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daffa6a7401e76646707ff22c253009237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b204cf5f911d84ce5a7e185fd923297238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee13647e03e90071056438858e549b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3962ddfccb6b5f7f1d84f076cd1780240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4785afca224e382c89346f3f8548a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fcbbab84ea5120622027dd3ac6753b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9707ba49eee12b8fc838b158a63b72243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de8c7eadba6adfe6e577b2dd4e1d34244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece08f12053e13ee09e3ded4f7c9a325245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f9f5e1926faad941977c0ec88c2e0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d587ad5ae449fe1025a24447f5036247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47c4cd5bc563ebc3a73d7e026d7cde248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0140c99ef44c875957c72ea788d1b7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741b7940adf871718f3f1d63c297405250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50184a47bc413f43c4e4e0eaa3fee3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048df2b65c8669fbcf6afac1aba85bb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867afc1947e45a09c4eeb9e38f0865a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df83dc57b4e93651b8fa94c0add04d3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e1eb85ad336fb2118ba4a811b5a65255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadcf3e9d2798d932fda438aed326bff256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d235da38ffc437da9eb0374adc211257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77f2fe48c8086b3323fffd5ee7f9e2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716ae31bb7fa1e97e1b7204c1055676259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96641138ab77f26ef1090729b5abda61260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e217a516a745ee5ebcefa0304e7c66261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d4abfed8a1979e1ac84af195a82f3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1011b42d2026fe1545f5c0f50cd977263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3130920fc84f7661598ab489349df264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6994df949474faec9decaac9d754cd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d445c181f714708bd1ed13a9ebbf3e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0eb648d604d91e5ec188af6275ba8e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de941658e25d742e8d5430ce203e5a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db74412dcd65e4b9eb7c023a34d595d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd56093f7d1f7847770947d5f9cba8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84baebaac0e44eeec8aba2abd7f3c43f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11672d1785700b71a4c669b689a30693272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe84492ba07db1864fa6fe18aaf798a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f45c2ce0f6bd1f9073185b74b98b2b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd7e9f5a72548ab4699a52fe28808b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8a703f7ae4030592c763b464b1c4a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6a46eabfe663a5d81252e88adfe4f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bed5089088b373575d1ef7324f3470278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba008a4095b8b6319807934acf0708279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89256f31954c69474b656ce98e66c7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818a60a5a8915c596e120437f84c4a1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70959b407ad0306cd1594b09d68cbcf6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643a4414659feb5972f5d8dbc0f774e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98012a1f88f69b237b82e445aa7ba4c4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a63f065a4ebb3cb434267cb41e737e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29fb331bdd70a6ae7e339f49a091615286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5591b2c04eeb5d6915997730386f2a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4e73335fc0e4afe7d0d676d98ffde288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4e8acf57bc5536c0d4b1ea9193744289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e493b08c9646b556f6a9952929ed93a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d90b57caf00c18694099eb0398564c3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326a67306ed810b6a2d1904b3d57ad6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5411c9c8368cf2ea3e44d68c9600978293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db760f9022b4f813efc115fd8aa28102294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663ab5d74c4d29d3c702001c0d42b79295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118c0e4dccaa9bac9467e92ae5caf2c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746997472eb15eb40824211ce788b8b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b89a67940b188d915ec2cee4ca88c0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e50fdcbdfadb8fa1ee5e122812e6f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4997d007e45c14bc5f90abec9925fa2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e3411f3717d8b5f18f1e92702c2ce301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbfe5e2c802db4ff0de28bfd620c342302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f3d068cf8f0ed567067476ef4af3e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f17c4706591eaad31da186ac6bcb77304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407d88b3846c507413295aa96063e26305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1ffbc7375a3f9379d55c737a906e9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a72b92fe9ebcbc557e73c9ea2e936307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecfaf13e278a9d691a7ef19e9c20254308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697b9b8a539054e956fa151cfc669be309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93efdcdc6684809d893ae942336f7d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16b080a00043a7c48746a9ca1985c9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2fb78c730564e396b750af0f272f4b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31de65174623ab97991a9c25f74d26313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea66ef920b1c574fa6a3c62feb55147314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4748188df65e18d12dd9251a7acf316315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba27d614dc27d6130a5ac09a0d1e854316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307dacf83ae5adc8b2a386154cd37b1e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ad4b8d40ea73fb43705bba809f435318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bcd4710fe74ec8e3a195f7f04bcc04319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766e947c7b495cb25befade3dff5b16320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e020d5a809fb82007c1f900a4f9727321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ca6a788cb4bea270d26d8f1528053322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21436b75f893acbc05552504776436b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a8657893e1fb5e52562a956bb4c7c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e80a2ab4d9365292bc51db5ae9330325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5517fdf5eb0680a4136baa242a10f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42007c1065174677ef08b15673503d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766476fba29cdc3a9299474ee7b630f6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d81a8ca395a0c832f8cab184e129f2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b4657d80efb847381a73731e2fd18330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00316b822db124b490658ad324a8bc52331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06a2eab5e7cafd149c8a236641755f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c88365966252a29284e6e889d8fa7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b4cd6f697a0a7f9b0d6df126b5839334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1b6cde81e74e6cc70987228bd2095335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba60edfa7f6ca20fa9e80d70fce831336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428332967bf4b889e97550506f52fd9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e3ccd3c400d5cc2f31a98f297f431338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe16df651fcf65843bfb1d2252898f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a916db4a0256df623ad5da98460ddce340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0808142f61c785a947d04fdfa121d9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137cce72b4b113f0397df8ec807f2c51342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d269f3e4d7ea3864bd9d9e4c4b115343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f05658bf70704acf7c1e3b0a3469c2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca94a50d9d46d855135d08c79a295d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc8fcd0ed648bad65c497073ba2017346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e5c0717009c7de77ef89b0c150aff347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b31b3ea5de4fad34ccd211cfda917348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e843e582ea068d610f04ff04a0448349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6db8a30dc7924c6c1c3d6be1c181c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f85437cd450428d7da51f8f298672a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f81d8a5ad16d1b7c1fbd438d76cdbf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1118e2d13fd8a96b460dcb0c34b2cd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78575b2ff7266b4ee4ec87df921f557c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12bf5260e540c9e33c99c89058ba74355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b7f431dbd4a2f0eaf0adcc594552b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c3b275ed68504aaf000239cbff9b8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52dc16994b601d33c06004dd3525b9b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ecabb0a1e62bbb6c5d84b454bf064359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6536145d1c92c2d8363ccefa85378e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774e67b05c82ffe0c14fdde1a2819d4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3be03a702e39dc964af1d2c044295362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1cdc9b2df6860fde47553c0658088363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91df668a2d3cc16d21337607e5ba90e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842ec41abb3d1121b73fb33358e7700365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc44f5e950bd29db0e5c5cff6cc9901366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc52d0576ce416d93afe45b464071c5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81186873b618507e404f9d06f4c6c5d4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f58bf8da9ccf9d749dd8808fa682bd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f98d311cee8d2cd717053a4d51f0e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a130e8d5ba9751a1ef6f71d8b48d5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd5520a28db3a27911500e8d484d4c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e01ca98c884bf4d8c3ee9040f4f8e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6a730947cf15acdbc55f901edef24374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba57d3d6ca21f20bf63d955bf154187375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52641ad429c1e4eba6be415cf2c264376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd56763c0ee8d99e588887d4e5cfe67377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece144c322b969baea3f6cb794203bb2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb9a4dbce7a66d87f3d6611a6a6f52379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9fedba01736d1003765ae7f351afc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d39236ca1285315f12e31b164424ea381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a911e01be05d10aa6edb51245463c9a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a774bd00d61d656a56868dca4a3a3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9a72450b65e29b013599cca5415c6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08764a9cdcc8308240463469d730568385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f548101395206153d9d5fab628b60386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4123ca956ffae4b49bc9067fcf8107b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd18fffe6e66ee6c04ba6016fcbf9e9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1434728bf4123c5d57ef0737ca4b7e1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b8f31c51e13f4dfb4f29ce469523c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510fd5ecdd9c6f2465ed40bc92ab9c8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f7b5beb7e3430654d3d48b9321b9e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9c3dc19dabdc183d9c9f890af725b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b0c5a4ca6b5c7d234c4e579a73251394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7ba12848862932bb6f2cf1b6619b1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3833f42e2a4db32d24d5bc30c85b6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e388d749add3384e4b43076eee07171397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b331edd247c9f54a2b3d7f3347d18c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e4ae3ea844ce54a09d139259bd990399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27110fb9e93ca922afc827fc9c13846c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2498a8404d1a5cac7ea3bb296707fd4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44513b63be68b45c798b2915d0acb5b8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca4162c9fcef93cd8787a7d1aff858403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9b66dfcf3d79a1c86d19ef37915ef404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6373081d1d98d9a1c5285ae0ea7ae405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee7883ccf27462942034c4487d25b1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478f056eac7f46140297ae4eadbe8a5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44fe502c062f8659c199826418457a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce559e0b678e3a774223d813896bbf43409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063d36f51f5b805c0e2026519651098410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677478d39e0e088af78ea22bc3c8cc33411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c653dede9ce21f7d9176d02f014bdc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4d32f3bc9fc4e1a40af2e93cfbc25413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c74355dabd126bb64fcfb1a2aaa283414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c034e869a1771eb06a8e88b6d718c3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71fd1d14a7c4d367f27e63b8f2634dc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce93af613ee558a1c9951ac4e8370c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d685b39fd041c2198ed3eff9bcd2c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1187af78b260e46557abf9e4c147e02419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c0b4612a4caf14c0919db12e44712420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ccd0d466db999939de68825e9e71d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3089237c6907d996a6f86173cff90a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab762fb33adde4b34eb04bb98e6ac4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82dcadef6888213ce5fd77c8e6914e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813a88781bb89ee966c193353efc51f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88292e9b713026d3139220c7d07b1dec426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fce9dbca392ef5291363bbe062a493427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72af5be4fd2f049e4abdaf6d0218f9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72437052d119ae194affcafab95218429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883b1ebf4e495ff5c02c542958f2a5f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd47943fd35dcc596f16735131f6e69431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be31fb6a11f0713d91f49cbbdea5a62432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa368a52f3fa20a9c07897c5bf5334f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6ce01ef86ee643f97601979384df6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68d4e662a4946b1bab57ac97f77b1b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30e9adae7ce588522cd276d7258aeb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f336c02224cbdeb18e896ba8211e670437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86756d67b2adb8c5d601392bd3c2fa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232f6c9e9e8fd03592049cd8ccae0e3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09875121a358f03e0d0c1e9bf48a54df440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8975d22befbe40a34fb2b1a625bf6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3fc0eddf7bd2ad24fcce33921d6a00442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad0aeaf093008ca5df7db1251ff78f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595583ac1f5e1fe3d9ad951c1c1a75b4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa41bc9365f8428675b455f23705d03445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23aaf99e7f1b684c9ab7ced99b8432446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9ff64be71d6b2155380482d768ae9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337957823b95e262f0e851924e2f037d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18543a2703cd43fba38dd3574792e820449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea609460832bf5f2eddeb0df6a04016450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086190e33bb40ee0981e719dacf21d2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf67bb7ac53b74266c75e5ff736f04f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057efcd66ba053202eb33f4cf517f14453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265614866c570765d3f7f82058ccccca454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed8c3c42a42dba16685066e308638c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e891035e96f10c0d4c933db36d6d413456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51ea6f7905af2497c5808f7a32210c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24801eab0887a87071ce0f74cd2a8c96458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe711017cf566864881e63df187243459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04e70913e00cd21d0ae13887824a6c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28e68ab2edc5215ce80c12d6ddd59c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e3d0510202380294639b2aab85fae462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db4aa801f9196dab2384231c0089db463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b3002b53aeea977e868ea9d6e13d1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb9b5f1b75808b6b32557c5d3556c4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793015985f2480ac850cad3fff5f4486466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940471705988cae2337885331b75d20467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84239a0207082144934539bfb4840d0b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867b11691ed6a5a96735f2169143413469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699b23bbc5a3a8325069226a59d84eb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5ff8be2a614f20c401c00ea046635471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ae5bd6a53379d991f4b0beb5911c6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb9f79dd658b64e9f409177287d76f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85adc449cc452e9f0c9aa1b83f28d1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b48dd168d857eea03911a0b354759c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9fa55c0b28995b5c2aeca7b188011476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673bc530ae5c569a6c73fe35aef6b303477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19684f0ea6ee9ae5381d51de67dba565478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb5f9e5ed7173119f8d0b5db6f5aa8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2b1a4784d61f52a74469d78a56525480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665cf7cb3b52ccb5fc3d846adf0bcc06481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bfb27e1d193a81ecb2c3689da48176482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b230ee44a24f255071462d49076f5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d005eb97bb3b101b2e13caad7f7f30f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967756070247dd5597bb7f439d2c3ce4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5def257e91dbab85059d8cb3b57a56f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6da945786ce69eedd1dd63b003eeb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd2ba2bde14a245b6650dc848057c3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c935b182eb5a854521ee3a81bea76d2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f96a62248aca46ad177594f34f188e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66bf50a01b9db39c77e2069279e41fc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ee89ed7d2089756224a746c23e911492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec31dcf2361f24bb2a3e8814de811c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b655d3720dd1d01f7cbc224bb044de494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a6fe4ac5524ebee0a6d11cd147950495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a2265c5c5a27b900c9199777f2418496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012fa3597bca8e0116463a704812498497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47c78ba02686763ac838883f6cc0bf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4fea7883fe28a6a84954ae1d445603499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460384ae040dfd85c48722da0c29cb7c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124882d6a4a1b45182e3f67fd10a934501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71c6a333cffa022632a83825f6626c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e90ca1b078f58e3deceb2060bfb44503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afefccc090e658239afbf148cc3c511504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91999089f3637a7ce7e577fca7f2fe8b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135fed086c87b6b0d8e62310289083cf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc742dbb5df534517b83e69fb3885cbc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345021ac890f7643e9cf37f8c9fc37a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd150d908d18179b82635e324a1fbdec509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea38f84bdbc55ff6e204def584682e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce677cdcc3b000ed90d0cd88a6f4bd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3fdf18b4433195f612d5edf8839a27512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063ac31596de9f5a53097cebd918141513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea9ff064fdc6c490efde8ecaf5cfe8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06fff26695e5ed6208a985614a3754515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c3533c3c202ed10520b7f598f5640516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033cc4e9405d1663347e19704a9c39fd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d157637a8b33054db0b40bf86d9a7a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf8d49411940adb1eda5b7443056aa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57bf63f4e77b837ee9ee4c7f4bf756e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27bba57e53f983d2f6a325b0d8f9fb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96278e5169e3c637b52d3fa3b5bcc090522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8cff1670b422f1283bfe07eac86df523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04960abafc2cf933c5a18d56c4234b6e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8def08021f1694e64b0fd9491621992525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5458c4faafffa09e4bdb6cdf40f0e5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39008e9c584291d79b2eb399da464103527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c27ce78e3e0272482e50dac822f9f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea8d6aae965192c6189466d5a11460529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322a5e2ccdf8c4ca658ce13bea8301a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68162dc345a62cba287c67d8c37930531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740fdb418bb769c7c2021ff13d32f01532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110200bbd56e828d070e6429c5e3a8e1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d5abe4ec8d64b45a11f69b7cb520b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910dcf22d5a8182867ab8786c74ba46c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f11b4e28dbb4b986ee6372e910586b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ea526da34939f3a1c4b133e006880537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ed65ef17c06380c22e71cbf309c39538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cafbd78011455aaec7d52a9d863da1f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dfa0e78b729ef87f5236aeb09d64a7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aad8c32d833bcab0bc98913c5670b9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f404162c0f43619e158c0555bbbea542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105ece51e9b057890b26b25b5cddd92543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df69199263bd93fe44869161d63838544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c15f8cffa8a4e4c3372e36a7960a84545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b33cfd2494719b70c3fcb5796341e0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a28906f4ac4121509b5981bfe0211d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c9c3e140489764114f07903cf8814548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6cc7c8dea03ddb1e92ebb550450334549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb598e4e63cf80857422ceea532b143550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25536a0718e90586205571cf9129c4e8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eafa44b8d21b9696ddc7a3670b94a70552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a96b964a7d24f13fe15f08f661b98553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502292199b2a8fa132bc018c96c30db554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784ce052814ee77c917d013ed4fc87c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150593bef6ce53649903ba898b3c543556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5f7f871bf3d643c177d886bbe6a85557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9ea57053e2087a9cb25a2da0cb6ef558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad15c31fc5cc16aa89a0feea3dd455559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899df1022d5dc2be70c49ecb4212398560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6533512412694e1070f992bd5e8c8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5773425396a59513fced3d2f28b1b887562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e365e38a7a3b503990ba40288954e48563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f94f7bd9b296ac2ba57a803c3a0fcb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31964bb06a2aaf6aa3b538a4d7436f70565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec78fd5889a5ee4df9b47f6ffb6e28566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2af7a7b7d1862414e8a1667595c05e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b572d204d9525a2f63dace766f70e2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b70f6f85f5ebc89f145a444e8f8128569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f75216ff7321b256f3cd558827c0b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bfddc973f3c1de5cdb5a47440f4815571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52490d92a4aa9b563ad616315b598454572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7923875d9677bc6c7474d7a3ac08a4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca7f2be85a8ccf353ca7d781b977df574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9072001e5c73720d5b7dfadd5fec2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaea59dcdbf8e2df496059d2df598d0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86cce31164725d4f819945e9a6a6be577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82bef66050523b60f7a842f80fd21a0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5894a95824874b75e2072f994e56c5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed116de240bb9986cab0f4696a03ef1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86afbc8d7215c22ef37c8a32b67573cd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ab43621230dd70c5b8f59336fbc12582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b1ceb3d5bdffdb14192c8963fa647d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ffc60e601ea5a9319c2bcd8c70bfb2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87a8cc3aa46f10c6b7d28505347c74585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bba2a9e417b1d28ce8344f836acc66586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a4bd4a7951508b8f17c7efbce78fb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6f2a8f318d194be3569c91c9b9abf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0af11cc498b4a55ec1f64964a4f11589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7a2ade268cf661de48dfb6acffd90590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e447a57900d0b8cd88c4be292fde5a4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365a6342362b87bd6443807a7b9c039592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f530a1cd01cd3bf04de0be1d1d79f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d7fb9361d74672726ad2f8ce90e9a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03864d293978c59c1fed92d5112ccc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f68f7f46746e759e334b3e6562747596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404921ccc59ab2835b03dc77d60217f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c12cd9eca29c56d5b2b36791b7194598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173dd5dc5352ea1ac100b4c325304488599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b1bd4aa7b9622481f4269f8a2943a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90188ccad163081be885581d5b3b11601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ecf8157bf940281e1e273292e4adbf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3791aa6b40262a0be6fe1b7310e8ba603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340af1f84d9ae273c7229229c184ffd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab485fbbaec49392ad4ed8999769ce605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7162540a07ebb7960b4c64cc559779606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308d6e416ab71294c6430c3aba543fc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e0ff51d49520e3709adc8cf0ed319608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853c79d39af11b0eecabb7d6ab1cf39609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ccc0dfba7a5a93688ad409dee07ef610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18fa53bcf16a904544e0f27c58e84c8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93f74be3f28b113ca66357f413aa1b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91da5f195107942d010b57215c66b7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945899ded0ea9bc7b964f2732c954dee614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7dfce271f4edd464871f2f3e1c0e7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403a6e6f35c6f070aac0e8dfd659648616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87085592193c60c8fcbd2be1017df3f7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06c6131b21f930a0b858b80005b8d8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31eaad5e6eefca705c0d04ef5ff0d3a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016141497723123c7e6a367748cda41a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9216f824bed4408c6cd9ccac34208621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50def843dca90c5508cf9397682e9ee622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46071d980d7c95888f0dc9a3e1bb19c1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6d57d670d3c19de66c2bbebd0e1de624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfdf0c065f29bfecab2ffdafa5ece73625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad222cc968767e00b59b93866198a93f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5bed218b990ba796521ab220c0601f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ee6a992e73b282e8bcb68eecf333c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72798732dd61665d92c58280d738cb7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616da62ad95f920f78b2adb2d506e49e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c313fdc1abee077459a75b8ae533a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86ea5e1f1e36b4823a75f0888cbd8b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637402b1f446f1119d4c61c3aa0ea5e0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a9763246df6983d7b5ce7ebbfab2f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c491a4001f4e56ce565fcb803453a5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abddd49fdbb7970e3196a616cdf537c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168c7f11fb6fe94ab02024e14a821fa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d6d0522726454ac80e1d0d95126c8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0bb8226805c830c433ad5deb451bd4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5059aab5fb1e1c2a5b01661bbad1d1d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b87df9379ca72dde7e8d2e1476e3b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beafa3d79a8dead449a5fdfb74d58a9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384bf7199ba90d76167ee1978bb5a856643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0705d86d828bfa1dd9b6a665b6b589644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c61485ce65a4238e0e8b5f09981752645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5916051160b94a83d9891987a7f4fe646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e42aff7d560e6fe17bbf6d481f5dc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70a2ce40cc176872c3fb9b203409df648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93b9d39925f8aec5457b3fc4495303649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a341b8e59f38f085e2ff6ff9a1eab650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aceb29353d0416be25d89e525c8bea651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0e7689e27354f95628fa5b3f16187652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6897cd0dc06b37e61c70cbca86da5f6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464608d9f2bfee681825eb1c4d54aae0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95b8929f8afe7a3493d6c61d07d8b7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75a5fcd17d3a6f9091067980c433cc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656146d083c26f8f2631fe656ba98928657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d0573d8e6d8aa4089e3deec79afec658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6da848e3eef0fbf7bbd9fcc6210e51659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841b404ef6fdf18f204b394dd2665f3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a72c3479ca643bf04514da0d00377661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d975bb7a7746b05ca5076e55af0cff662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56795631ed52d10379d3697e115b9674663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d3c5ba2793d75123725a14aee939d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb346d751f3dc50b11e087c6e4a935665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce0a0fb63ede9a23e5f91ce4aeb610666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b640564d85498ef6f5297ae55ed65ba667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a564f7c405bf217ed694b78f94fc3dd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef2508d1126293038989a8c4534a60669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb09805b0753b84ddf78aed6ca71cd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094f654b0091c9a2e75174188ef12ef671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4983fe59f9ea4b26f20875295ce9d0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493c834253cc363e149127ac34fdca8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085403e0ee6270c07ef1edd13bfb6cac674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1a9afb0c9101dfcdbe491543bd19d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91ce10d6945653d31680e6c26307b2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e7c62f3c887b117b8925fab5674aa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af35ff15141503829b07993d7fd8175678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c13dac9b5349754629393c27a4b9b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63975b008b00ac3da6057b8705974c74680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534263a0e216e48057040267e6c89d99681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefed6b6cc17198fdcb4b41007702b47682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5186cff05c68adc6fd0f8bbbebac60b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426e7111feb3f32792d621d486ca97d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05ba5ebe029210c9d93fc5e4403134685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292dac6592e85f23a7f18f2672b2053d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da68058a1bb02e9aff3ad52d9a58f77687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e802e67578b95f24a4dad858878c5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c612532308d7ce6302d0bc9c8fa67689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7ee8a276bacbf61d6dfe3cd79c6b1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4880f02886f8837376c88fafa8e5dad691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe66c6156e0d66644348d8eaa28377c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcee8d6836e719f87e304018817b01f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0da00654186e61766588123b5e396b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f361daffcd06c8e927275ec596fb3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ade47b61befd53c33f52c4016555e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a44d4e2dc6898ec6643228783f73c2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a3aa97c048856d9144ae1f864e52f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8bff85b572327b462850a061eb10c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58cc7197da3e9ceb5a954e72fbc5b6a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ec301f26d6cfd7cc764fd412d2b6a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb18d023771ff97cc929b6384f1d1212702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32779559da9f473b4a5299352e796c76703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef957755e09dbd519a762d9675e335704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441416237e5bf0e2708652fc6df45a6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c7e74fd25c0be13652e14a87087514706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebccd5ceb10ffb618e5ca12670b67406707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c080b1982dd8a56b6007d1ba3ad066708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a362e5e0bb097807daea52d851f54709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8616395f8dfc9e508406810fa229288710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26ad154bd06fbc5662c38b7582e950711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f718b834d231783e455e59a970deaf3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0384907883da1a650ca395c8b6d88dc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287de1177b35b8e0499da875dc4df0a5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94296d4ccd79b8c8f00bd67be3a08509715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83fc969b5e3ab36adb2730e9dacf0a2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cad8be7a839105e32a53370ffc77be717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d622a4b6c8c0bd1049548bfabcf54f7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8d0f8d1fae66b8f0281640d0905ea719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eabb6c065c4dbfbebcc22c7a0b1df5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de0f57c68785c41be0fef50593ea7a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb219d64a837ded0f55c45507029188722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7e310f35bb9eecefb86785346ade7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcce56ecdf823074fc96908a246db43724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4a83735f1dcac9114a0c2c1f7e926725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af388720bc50d3508e25468a1a8dad9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6bf64c6a4f6a631048e4a59af243f2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a7e5b1650c866c555998a8b06cd29728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad87d4853db9295b0fe1b0de9b2fa9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce6aafb924af7f24747a24d503cd4a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d438287134e5ea2bb6686df0d789a9f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a679f86b99f3220f4abcb20a71ff24732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab445e682e7e2aead7ef4156ea75d0e5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7683c3d4fd623886aececc4221967734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528e01b2361f33b35b6f7d26eb8e6ff735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037351db8779f11398be729b3a2448c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201ac6fa65339698eea8a7e770f9adc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e5fb8e71aa55c77f62c4c3d877f98738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3fc339b91e43ecbd010f899ecb4ea739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6affa5d4d772eb5cf2ccd0916da8c3d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c6c5986fe06d7fe0b99e9b35a527c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac51e6712dc5e7600b3e3da787c8f488742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272893e1e4e8cdabd1baa270b9eae766743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7813a8b07e5e9705abecd2415f010744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24411d195056a1cde4152dd70e1d4863745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49eab969787c653a279291722911c0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f4775078d6f94de77737a0971e94c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fcded275572cb0240514292491a1c2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92714a96e9ea5dd60bc937d224f6eb4f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff9359c898aed888bc142c90fb7594750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae2934f639212a1ebb2a0984e2d1f7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47089d60a6fb7cbf28fb8184bec19f48752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc147476f81a3419bf06a927906616de753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1c0497621ab5ca7da9fc898ed10b9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577091b207d5d737af51ff267fe9cf5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663ecae32237670a3384864484ec6f6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d7b94bc33bf551db511f7f33047c8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e60848a143d3d44e598c74529c63b3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7bf11203944f83f3166f7136fd1302759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373fe06fa2d143ce11c1ebf465ca766e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78399c8349def975673daca5c67c8f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ebf8f5e5104e13c62a89846bfa0d4e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583194ee64da114728a57ef06db54ed6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b28fd69dff31a379b871a217e34bca764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c11dea977aa696a564da2e6c66360765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35dadfac4b105de69ce28cfcb7d5891766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2820b9937c69ccee2f803ea9a0c513767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b8654d70ec2fdabe70101c175d43a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b4ff619de692c85fadf6dab537c5c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f45ac5d8030e2dc83a64ec20cf39c1770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce35d09cb71709a856f1089f0dd7f3771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75158afe5468a8eabfa437b0f94f2a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97987952414dfe211dd18eb16258439e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd217e3438519bf3c6d716e8610070b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa454b6e880130c2d097fc2bee98bc4775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2c68ff35e6b0c4636dabe2b7f12a1776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708cb5c07dba89342f2ea68b3972ccd777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98c6627768f1e89c62071e3f0f0592778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca36dc89f52ca96801d1d9a6808b6a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce46b2b2a43a741d65f171a34edb54780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce97eefeacbb1fdd1b73466853021b6781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c730b991f1d6adb905d37d005b6edf3782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baed54af76f26dc43ea42953649f7b8783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d81e7cdc88a489ba5088ce8a89f54784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e25b1a844de454e7fa9e8e485a54e0785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30972fab1de3df0bf29660c9133ca00b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb64cad634f4de933c5a55478d81a7787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b3260b8c57678e953ac493fec5887788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8908f53e9e36366103126fa0e5113a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b814527adecf4b6e104b60b1cf768790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764e5c776c871820fc26d0b0f5f151c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b00bda0f1fc309ab28bad5520c6e9a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1451d317cfdda1809c50b32e472af52793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e39e1d060a421095b4279ee166da8794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009603ee88343ea9a9a4c6bf48a67c50795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2581378adb86758cd7e54c5ec491a0d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58641a6f58731a56928497b48c96434797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4610851a809b13860e9cc1cf1585575798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5696daf640e96f86ccb21ef795ac0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de44efbed4b0ae47b321f78fe48219800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09ca80594493155509a9ab4d9d755c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f830c25a309da835cfbd8acc0eeaac5802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f12d556850184aaaf6022db0cf3980803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f094bd51f2116c80ecd3a0932179f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804dcefd7d5ac478d58f516873f6369805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3a2da46a279b87c24fa187cdc3af6806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0c2c2677cf99b4fccc8d296044fbf807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b769a6dff05945fd84456e7432827808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096ac7140d2b7157d3f11bd60c2b9a9809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af01d8437c25ce13d544457306be0f9810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8cbc1fb7e54b3ce782c3dca53d115b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b630906dfe14ee6a503d44611dda6bf812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e6a93b59282461cd76392c10ccd81813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962a1acdd4cbcca40f7948d9c610b1e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b19b30c82dd745194c8e0dbef2d63815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00365cbb4f0b8cc658f1cfe99d31824816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e25685bc81a114994b79f8104d30a2817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3365f887afe9717e93f92a4fe1d4e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806773bdcf8e546da49e288b1b93a45c819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b456d2da96034da224481b1e072d01820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ffc0b4d12deb9917e36031aa3ec25821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05381fc0daf0c44a3f381d36939d14822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7b96f91f210a28a7d9dabd1799cf7823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd6fd41a57e05fcb7e70521c6ed7a8824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb588260acb411dfb5a9dfb640d46fdb825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae509dc8f423698e3b7a60db48330f826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200ff93bc929847e0be369e19947033827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab5ba61f2fd4fea6105d3f4d4b0dfc828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f6e2914c1fdea7f80c59c62a2cb28829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589daa86023eb2fdcfd10e1f148ea0a830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba060eb55178d0f0d477fda9ca0196831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55cc77bfb0302e70764aefe17cca35832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34eb42801d827ffd1bd60352bb85d64833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1769cf22859b26189b1483e7fa41c834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b1534afa6583b5185eed2f84cfc65835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa408f08ca45e2b35c6b297a94afc37836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5693ae110fd3a9efb9826e0520389837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbddb0029ed5c5ada60cb947b84027838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844552eec6eef1850dd938c2d3c86296839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96bc40ee2517c1fa8f292ebf80eb39840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84f1a5b4181c21496f1af677932479841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115bf14b87ee9be60c7833365c282fd842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250f57523de0c57bb545a661dceb47d843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca13640393d83431600b977070dce9e844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24451c02e0a17fa120e2f62ed2bcd5845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc20d3b24f93ba5db66a800b8607704846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1aa580ffc44577d0fe4580c6a949af847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041cbe0065bc0de6032ffc979dea5fb5848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9034fddab104848077f62226fae324a2849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45bdf1c577078d4f6e1e65daa48975850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3942e65371de1a7c9ad948df10fd0a4851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8cf2dff3e84fd6aceb53e4355833e852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99370ad21a3efd1fb091211e0b18c72b853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df08144e4a41cbf4b99c1369c58ee75854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf4b7c458b2e5437a9b9129ed088c7855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4046a80ae2d8b4b7020847ecd36f3856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287a453e5c25d9c7a2d86b459d65de4857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5fbc6d0021519ea4d605892300e47858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a507235f60956c4c6ea23244b13d87859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcdebff8303b85e65ec6d50a7ffe1e4860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d2dea428931686b8ca1f4d503e062861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ab1cd513b521c2d39898e0eb96b97862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1cbb77091463b18905c1f423834fa863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e727926e2cfcd32db8881ff3ac8495864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf92758303ffa3975879551d9a1887865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9e52b709da94f24df75e8bfa68aab866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330527d11982e0661707095a8b0e980867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a6c1965ec5490857628a8fcd17158868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e22c0e514c7cf8eec5b6eb5c7b15ee869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92213a2248d0831ea6605701c488129870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fb9e36d8978a3e5293f8a1e179640871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8534e660c7083c4e30c920bfb2a41872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cbc751c490d4e94d0bb195ccf42298873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579da06e09c4bb01ddd2ce1612eccb68874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84326fe1459c758a44170da9683cd8ed875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919be0176af5c7e04c5426e40ab87fb876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7aa4fb25ee83ce46924291f9729dcc877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c1e834c4008ae5da6c06046fd2b0d878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558b0d9880be0cdc9e7c0cc58c70cfb879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115d88a32e9128795dce20fdab0e1f6880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b5f7de71aec578d9c21c72dc1284f881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b8d92efabd9991881bb1d221e5a58882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde4f331d88ece745630b56383372f6883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e3d7086f942d29c51f751037c2d53884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d1d806bfbdc61f682db20c8cc4939885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8eb711109d0fbddfa5539ab9ea96ee886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1610f01433b17b0150a3d19ab95de25d887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d83be916d9b00d41afe7b8fc77a7c888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9cb927edc87d5b8d7252ac3b4af7f4889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b185c592e21d621388e36c8bd904b890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e798d06b73ca29aeb3f8eb7a93cba891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac875e484f24adda422450e52569f2892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f5cab7e705239adb8967fd7262c69893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86720473bf89f35a0170af70d84fb70c894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32686780d563bbe062fec93cd42dcaaa895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49a50dd94f2402ad0899239fc17739896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436fae1372b8d0a4f75e9128065bc97e897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea230d67b65cb739f279a88655e4fd2898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059cf6f8b88135ed22f4c845e439043899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ec1124bc9ec82a7b8f6aae29ec25f900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18faf0b5b788d45a0d42d3482ef360f901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b67f5d87b1ce0be7fae2481f6792f902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb28f000f7527ba2ae99aba3d99f1c903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e389d9428aefbdc7c313ce9d8adc3b7904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389c3ecc877e97251301672b4d5a0b3905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4e4de3444d1ed7812a60b53cbdb19906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e90408341520344647dd3f745ce5b7907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317327bc22be20d0dad9440d2bacdb3a908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835fe9f86627caac0a259d052b1d3ade909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f866b444b9cb8139b3bd22cef06a3c1910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd99b7f91a66ac22e3e5d5177b17472911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b9aa655b37077a6c1a8c73389bf39912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c63982d6c80845fdaf273a5038fef913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767998a3b9d25939522c7d67461e9f44914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a588c559921a47597c3a163774c9de9915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af226c56aa66a3db2bd9933da8bc5b916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d168a82c19d820d4db6c840c0d1f7917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cafd2b8c0f35dd6f7661705464a5d3918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0a0bb4b42f42d11e314b2580415d1919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c57dea5aa7551e17a70a07cdc47ff920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f590ef644bb14a172efbe4fcdebf5921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6c071fc99966a4b1e0f83f9edce28922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5f9c9eb901f74a51b8b0d47bfe907923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe0359bf4d26fcb405b2daba5a0943c924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa66bbb67690099bfbbb8dd346d57d6925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e4df51263ef52f5df1460e116013a926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc16fdfab42875e7f03576b1a039486927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47666d7e1bd2d92a065a8a2791704076928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1b5c01cd287f405515ec7001b0404929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164c5362924f58ff3492dd5ac1dd2de930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a799be692df4fc73d5381fe82fa36931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8fdbbbabeef9ac0570d0dcd75c1034932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77dea6d470dfd49f83f0e7e6d653b8933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad4ca8446e6f1ab92a5134566bba31934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ad795a5c7857c3eaa38b9d15a700a935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fddb35774c77ce8c511ba9199b10af3936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f926f7ccb8893c149828e24c8eb78a6937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053aaf2ff457de9487e154e23f2f89e938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06ef7182eebd61a0100bec6337260b939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900513e71102f5c008b536446af7ea4f940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9ad57a491681f93e4c9a6b5bfc5db941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d467a73a410db749957686db7343f41942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9260d30b274da3a8e4d0d7460e8c3c943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167ab74bd1a84cdfd417bfbcc2b1bd5944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552c90f836b069f2e92ee6d76652dc2945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f1cbf8bf7f231e5b0fd46addafd1f946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394ed650cec630d75af2789bc1701da947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bce30c87c2a57dc0ba26f73b35c238948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174aedbed252b0b2bffe7f71ceb29e97949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410870baedad97f589da052acd6ab4ab950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a50ff3046298848d93ddc3de9c9f2951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11fce222b05c41a1ecba439c5598aa952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e5934edd8e43e913c2b1fc0cc6837953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4a6724e6bfc1c80f5c3b070d35bc5954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8171c6fce1c6b9b22807522e42af2955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21253b11732b030bb4f1c00c078d4c956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091e235a8991f96ed14b8765b35b9e4957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec1f4d201d6d732a782d9aac420db5958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f9afe410675d101db85d87cbbae2a959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41be21010209b76134305000e6d9f89960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3617236bd9dbeb9a086041896a99bb961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ca3237471dbf0928f8e87c4b79cfe962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741b922c349f4fcc9d25502d288e848963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8dcd2ac853568345c43e6c97e8faf964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820069d2734616e0a5dc0f29b36c87e965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436eb8a24f90b3afcecc04e4a031e0c966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cefc4474fb9d20c1c30b3196bb89806967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051bf58352fe7fe52f6c177476e40455968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086aefcecceae2c3363fee8363b9e9e6969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd69bcabe63d2a838b1ac9d52e10991970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ae573bfea377a0ca3b619dc61e86f971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346c72044173bed7ae0a726ba6d3503972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895001b99f4cedc73f954ef63f51bdac973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1b8210dad7135235eac6ad1bd62fa974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447aef9347c2eeace95b316c6b6c1d6975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151b5d065be5cac6851d9543c5c4111976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81885290289457af33c4dec6372efc977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f249ea011ef5b345e43fa712bf7d765978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b71f691d03ea6b5f85d1f9fcda02b979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17356b55389d9dbf8c13b03546fdc32980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efbaf3e97a4d42654cdd465d4a18cc4981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71acb90504ac66a73b8578d670edca2982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3971d9abd7590a59ca6d7f40d54be04983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b743fb91286cfebdf25dda9d9371d9984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b4f665264f07cab21425cee1ee92d985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a2fb5440b0c4c6eced5b496cb8f2b986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0ab377adb5e27477e89f349bfb128987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317c75420b591c4c37ecbb1c7452972988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855a5d5aeb791a635debe5b6e5c11aa989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce0724ad65745deae7eb382a40eff1990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dfd7b5eac227e1173434d1fa0d2fcd991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a8a47722d3effa20cfb977e7ae143992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb50b7461b41dc7ba187f8b346abe1e993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6558782eeeeee1b2af42870a39d02994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afee60ca09700ac3abc80443902c83f995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7a4b160f5ac092d6cd299958d07c6996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828afc2a6b6e164217c53e33b54ffc7997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb16b5e456d3daec83a7143e805e53b998.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>