--- v0 (2026-09-28)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2defaf04cc15d3a587f1ceab626f9ddd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104723d5458184d2a72b849699d3ab712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdadc27e3425b064d1ab0040014e5c63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdf96d16343e3260e8965c9a49869a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466dbd9ececc86aabcc8918a5a3d8f2b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7356b9541a73f6ef8b2a1d97d835c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa0fa3be7ddf929ff7e060fa25cf1c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d73eb48cd750f177e4f440d6e4af4e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0ac124701539a97f0cde10a29ef909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6b2f740b0fa25423c884eaef61b3e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697bab31d98c4619c1b57a1d9552f7a211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69643d703df62eadf15f223b8673589012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3c4299a2f297a662461da910d275a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b995f70835e509335f634d29399c614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2643b3b51d38953631e1eed47def99b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed392832748de50fb979e10635e3246816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e242f59addc4977c8216be49f6854117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47531305e0c874be0b483f333cff652c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54639ceb33016ee0f0329686706fcbec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7f9245522ced21a8c7f542578794420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2dac89b50f38170377ad73cdd3e1b721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1c852097c6fac799a901ac6245a9322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d1b84b31172c73c472718467dadb523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b88722e414b808db829e03cde6996f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebfe24a06e71580b4c415124ceb226925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33f27aac8b392ecc0386269ba6fec626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94cdf100e3fa7ed84c1c8a1de1df7427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e221032d0a90aafb93eb1616cfd9c1d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7a3ac132da1113850d1862a46132829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbdbd92c65b2afd1e912935b34376bb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a005324770620637a541bd6f6cbde831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cfb18fa8ce8e1a3d457626a34043ef32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702999f5a8fd6be5d9f7fb8d16adb6b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c821bc9888fbfae1389dcc4f314b81734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04531e7f532fa906f91b1f47d48c999635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45388e3e887d31191da9ad95313e0936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45bb8a565dff038193246cb6f3fbf537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6935f80bcee31d9e3ca883e427e4f6638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9129a1ec02e5569ec2d9f189f0970cc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f293a68a9c18983fba27ac60f2000dc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21c7173054cac7f75aa103f3ba1f3941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233445727151eb2a8f02e65e4ad86cb542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a64eedcbbbfdd25926b25c99fb17843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e91fd2a925ed9f442168058e50992c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab783a0c2bbbd427fc14325aaa80ef745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ccc6e0e9670cbbd7522e8e4b0e48d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32216964db0fe0c198513f71d5f7140c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129fc2e487dc656a3a766fe7ce5507048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd2a9dd5b2eb0132d4f41840b4846649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960fbbff7588375ddf2e3d4573d8db8550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30ff432807e274c0eba8f16bd438a051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb9bd6928cf42542dbf30b1936385e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9833ab3ca5a0ab5e178f642db73302f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9d31e415c497fcd5ffad3820ea2df54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81e17b59e8c275f44675be6c49a2fc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561046e8bbdf8430d35120fabc7dddc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db0953b59921aaac8d9c64ff59b0a257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020ece1755202f7c08777f05de70e2758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2890e6f9d9a4050454741065adbad9b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65863259519b165742ba7a48cad5c7ff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b65fb08b158d047a7089a934ab213061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896582f498476ff212daa26bc4ea096b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3fad52d81dccc4f193cb2ee90656d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd900cc386c904f7ad574b10ae8de464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b23ccec55a676a1d97ef220c3307f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ef61abb9a20654a76c03858a1fe7466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ba90692a77bc485add64b390568fe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83606c2b70204eb01f49c426ae00c3d268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bcee69457fec23d7d206a979844ae669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa39b757a93cd03013cfd0e1c357e870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7bbb9fdf8cf163838d06c2712de0ff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc219b8dcc29e28ea4e4d020e74124472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37795ed0cb040e01beeef52bc2c2c373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce49de2e2986b889e4f842a46c29f5d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f15dad175ae2d24074db1dde52fe175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4e460bcbe571571a891265bf3770a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5419461df2fbd0afb8faa2d5814bf177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b3bbec9728a67a7a29339be72e9b478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61f916134f07ebaba573348d53c86979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4b3095b9777285f0ef7a979c2d8fe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d70a4776bdb538d5fc3d70c5ebbce481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99706104f2082ab0a3591d10b99d25be82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c293c5092d1aa7a73ed0a800a597b8983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc49eb43328a77ed280e54cd7c526484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3a608f8b02ac1d640ac411e55771185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe193c72c206071ec6bd56125d4b9a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6dd9840bfe09a658ca93a64dd961187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf21320f27ab82ec4859bb044ef366c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385fc61a99609c893ad001978b5b3d589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc60fad3771674f66b4251a0adcbf090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d42bfb01642b871c29cd4a049a9ccb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35b7ccfe4819a5e9692d2331ad907492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e50e5fcec86e94586ad73f7742a8d193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4697f62a6d743814cd4e58cfcf38e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29f07263c9c8b53fb8b3bbf9d45b9995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6c8b4277e1eca3e153305792ea21696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc172cd63bd6acc28142ddcf71ec10397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252826315c016726aa77909926ea85698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f11a01a2339101905b29ee2833ab3799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403f6f9eacc97313acb5da238bd7a83100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c87c33a573dcaeba14f82ad4ce696101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87af1eb4b8c80ebc3fd8e851d64d09102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd74cd8b2a8c9b580b6ed4ff50cb8a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71164dd3b5ddd068606bbb665a81fcf7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05e22da49ede5eaaa85439c3583f55105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc8338fb0b14561209ebb0b689e775106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464fcffbc0d171f9f2ba737a80ce72c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faeab4c3f1e1585f57666ece34038d7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8b61821429acc3c52a26c09e3e939109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e1799205c96f36e8aabc7f54a4814110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8a1238d6f2aa1204bbeede3a97aea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114040dc0a9d4800f0b5758906635def112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da2e9e2554a173019d29a0e33a8a71113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b97c3ef7a9f89d76f2b9bcf2d6b38d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae80f339b2f54f9b20fbd69cab699406115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa63da40cfe8aca6efd904d84af7f9f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe138cde8680aac69ef627a2b5eaca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441ea76e1373aa0ba9369b34a5baa3d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98455f46581667cd6f0c84cf5a8facb2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9bf22a479d0ca2c5f14a4acd3b83d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7b4a1af405a7f6b5c44e4746c319d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6b258465394f26d7a1708fd46ab2d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b666ff932d276660614b375abf191c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff36709ba0f2ea1ffb7f5a54b2296e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52e537ac98844d0ce55542eee064f2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753c1c3494d17cd0f0419d0f4711b65126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86d33c069b555ac05bf63f72e24044127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008c7b00a01fd7f09be0fd52d9dc91d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b508a21099a479a318fd2847d1d560129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be3145f203904415a2dce0f6a47ac3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61694f2ab92f093f40a1579434a6475a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798467eb8208f7a938dcdf4e095d33e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a4a3739fbec0a673b6fdf6bcf7c14133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7d540858bcb57bd7614155fae38b9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334da47c8988ca529865fbe3ac65b468135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb498a7618dc43d1f0fd0b02d09abbb0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a2938f8cdaf29489b0721f00b08ac137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa057d02e2986d41e1dca2bb8a4202b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c7847e0280fae75a80b2f19dc35e5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59884c4dfadaceb303533f924dc32590140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e4a328c0d4d253ed889192e4cd583141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd21ee91b713644c35d27f4d8286d1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11addaba39fe0be73dd3fffe2b0970be143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98636ecf6cb46720c09c55d70ef9dad9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d9c131a342923e4611dd40332fc22145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540c28f5e38a041942abfe9924e48c6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18682fc02f4fb76bbe45282919855308147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b19fd2f877ba667f10cfb050c7e4c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70760cb08e56aecde961500cfd6127e1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ff5140e98542aac552f0b4e9264bc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8045603f0911c2d5b6b698b3275ce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b4ba43b35b248414fdc3a5c63b457152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c4de30c82d8994e2444bcacb12190153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ff5f50095186b27901a9f73191d2a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52dbfa6a2611cba261244cae2c2b0b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8f69db112c7a2ec0ca56a16b09a85156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881306d5c62ebd58949d1bb633d61258157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b2ddee6160701bf255be4dee4cb50158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015907778a3a24398ccd88f055ab43b0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566115fde62c9a343fca6cb28e722292160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614adb334d9ee4579afbcd024c901d47161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fbb578c413bfac77b2adc6a8c601d1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2597c5a8c80bdfa60a330bee9ca42163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ba2620e34658bb603ac1b9849588f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a999477a8d766f6f7804612c737a81165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f97a8eb323af3e169d4748354292a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b9748085784df665e44b1ac4bfb0c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef6a1df91b6bf5047c8d66b98c0d8e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e360c5e7c1071b8b87dce9d96958b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54e0cf9d96578b34d65c2bd29051b0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9e6f8d821949fe4ac2931ba5b9355171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a4f4ca132759228b313151dc3f406172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ad8cc1b6dfaf8ce0b2897846fe70a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480650f677e4a057e1109a1de56ab87174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644789872d34ff2f28febfd6f620a34175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01473ff9f64f8dbd807e59538abaeca0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df118f55847d52ebbc5a72502664f4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5179b178a842cd7c3eb380fb65003b2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ff7218439be153da81a3ef5ac397e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09881bf7674ca61eff3ad8275647ef15180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910cfafd396355bf3fabb8ccad37a29181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53a220a87855690ba3829e72f0f0b0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865932f81add0a87f2b9e27377088c5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275aba7a9731e2c5032b2f38e3cb3fd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaae6ec2885946e091c0c2a2d8e1d4d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481c9b66616e2e3fe4e3891f9b93949186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6eb24b5df807f1a73ef7da1cc812d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1913aa75c830427c6f7b737dd97b22188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d525f5da4f0341d64362a6061f561d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8b919107c70d421ff6fb719916f70190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e51e6119aa701ef15dd6344903f27c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351865bda39715fb7af4dab0fbc4db57192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfda99f97b10c1e7262eaee5fd757dc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d513e7339ba295aa5f1c5483b719bc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05a6aa3fc2940d3d30c1025ced7be7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67a4ecf51ba5b6d65e508c978ba454196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9669308da52259f3560cdbbf7c45b8e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976473a6c2c5cb4761e50fbb9227295198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aef11933ad2613e069b8b57256730a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142bb6a47a2302c9e1e9acb1bfa646e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e2d098bdd3c9b089d0e6f3d8ccd02201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ced87d094ac6df96f4c130f6eaec4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f8b587874775efd523502ff5d4b90203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14098f8bb2304ed0aab94a8406ac53b4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3270c98dae89cb4bb359d85f99b56205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c82dbae27cee81d153c2b4af5dd28206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5036d10beff948be88a27029be6112207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d115ad75224cb7b90c9896fe183a502208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705c3b09d1a22fc8a13840d463d5dc5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39380e9a527ec26e3142041732d6804210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde8aba2b1b72427ec0596c5e18471d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae5794f0accdd79e5769ecaf2b92b5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b8901bf66021b6157669adafef43b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125fa169116bcd57ddf4a1eba2282ed214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23288841534f59953d14aa0d37de87215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6aa7bed823915bae9b9792c2d083e3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e848af5da2a55f446a1b23aa30e983217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5254679b256bed94ab9a161c75abe6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ed0e680e67e2303c7ecce3b977c0a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac40450bc59aaba205d30054a4fe65220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e236e5841800026badac072ffda89221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c711320577ea46206fd1261003cfb80222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04baa832da302de04fb59f1536e788ed223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eda9119532157225a0dcdd642c7379224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9ce04f2ce00ea661ce75acd07bb07225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2210fee7a1ab4b540bbf430d81009f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e11683d9fcb0d549322222b61ddfb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621077694afc7e4fccc47b5b2540c25228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c93cf0d17cb4cddca29d6f382670f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24fa8ebdd5c6963c7c49038a3c719d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5dfae879f4ba62a85a5e334a348d35231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52ad943fbe70abe7a3983322ed14e5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af86e01286eb437165adca78839e855233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d276b39f86ffad3df84c1a73894e67234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59767014ced75303a684edfe7f9bfa8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482846be942dad70bdd9b20b02584e5e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b21862187d9c04dc5bb68d1344756237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f14a3680fb349263da0cace24277c5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31c241f4ade5a33b4d71ae597ac594239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863463910c3c93bc148a3b1f069145d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5a6c9bc791b49b19e6c5632d34e15241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13630f6ad4c662e8488c1eca4149f10a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986918b2caa50c51454ddeb66208869c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6fed5fd8d355cee9863ddb5ae8dbb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4779a9d77a444e8315c58f30f17e716245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ccd59c0e429e7ad046ffc2d68b148246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec490c844ef4c90a79e2f30f8b7104d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2129a54ae6752c80d7f7d9798338a54248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84cf5c68fc2084f8d8104002e866181249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3f15646cf07c4d3a854d467d08a76250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c90a5931c20d9255043a7c435b65b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4559ef732faa320258760a9c90b3ccb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a4253c6d6fbe311bde8f7185d8736253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08b4de53a8c9c16cccb3357fdf366b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e60b68ee9334da18320b98883b918255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83d105a82e848fb58286d46f058297256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9537058c74deeb100ac921cca651d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b4ca1d999823a5a31544bbc8b0554258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d42b4ff235582e5b670c27d3ee83b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba0c33584e2623b16e1b6113531c8e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13fff81aa7599d1df26d37b181acb2f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3365237d8259a1b055cd0094fe6a1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f2ebd4de6bd7f416c22694167e6de263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75f6b0bece3505052a158989b02c53264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7616b5c5282210de1af47c137378848265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068cd61f98794c26b86672e57b7570a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5c9c7ed9a51730b94fe53aeac8b6a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf16f660f56dcff8d3c6417f072b4ed268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd03ebbcb7620fff2cafe0c986d3319b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d15516e6575d4729651f2fefafeba2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529047cf951f97af48b4e6bfeb1b3365271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7bc2f46377e4cdf67ac1a61ae2137272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786fa4867445a3429366557433971b17273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcffb67bf9912cf9b2bb8562ddd7dab274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec96ddfc9575bd391ae03cd3e493ec1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387e8a504019d441e2ec85e7f96dd42276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efcf5bf7c8fb3422ed544fbf34024da277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7f96e9d01635ddb9d54840e5b504b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b7c4c221c354a84ee352cba316273279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e714865e9e5fcaf8ae930d1b5df2662280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360a0290d8b6e173647e44b453a0073281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc843256333e33e25a8ebf1d892a951282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c02fcdd55d1f894641fa3be5a38392283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0fa8c0ecbcdec7bd07f7d74fe47d76284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de546418eaf525a67542a6108cb109c1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d023931b38a50e8bb9d084bbeb671c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44cf875be0207f92debd7ee9aafe96287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174cd78213aa17e6e9cb8427e0a5075288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4028e5b8c99832e216855e0d8ff4f3a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ec28c07fdab85d870e206d335f783290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b09e572c0987fa09f30b0268b2915291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e16c80d80a5cf285020581dcfca2f5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192fd378830b9b830f9f7b58247e3b7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff756c2531d5a15f8e74755fe7b9022294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426879ff52c4283b63cdb6e55b68993295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5116d07bcfa90db33ffbe70eec6610296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12906323ec5495514b9e7a6fead0b9f7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c3f95aee6549a7997781e1e7b878a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4701774d4dc3ba62431b4ce55d5f898299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca445588bd5fd81c21c4fc18f703cd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c34d4748a3f1b77cf5ff5b76454121301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4bee344c6aaecb48cd8038abba988a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21886a5d2c6d787ec7f1cc6f062b21db303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266ca3085c447527ea2b51bc9d3ea9e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24b8ad0bf60a5ebdb3f49152e6a8c7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a064761b31e74f78a818c6fd79f83306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec8bb50ee3a567021528797df2a413307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54470a31146cffc2181c82bac41d70308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f08c42f47e4bdba988123a325f1e1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002ebd9ff592bebb4bfc9f7e4f29d3d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10f2b0b789fda6042b04d60db257d4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637b4a9dd0d4a3ef64756dcf3d7465b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefcd292bd009b6d5bb9cf31ba840375313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cbb842c76f3dd05e958a1207c202e5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86d9ab9e89c25264c4c6f203bd07f4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9a1b7c54bbd31bb34906c5b4e3d7e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a555df6aa8a9b3dd27afa3b3a6e41317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7cdfbc6d987d3a151b486c5523729318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88b8cbf63eba0852e7cc1519c37cac319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee3df0882c1883a0ce731b4a6dd5f9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ffe12dffd63f36f86f67337dfe8be321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9cbbcea6140d56360be012e05cc12322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614a87697a51f9d961e77b455b5fe47323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae90ab40df6a71ad03eb4430dda3c4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def39d09fe3c12ed2e737ba4c6c668cd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53027ab2a0db90c1da47a5d6bf2f522a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bedbbd2d31dc3568553abc9d979aa93327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f274e3e5ceb5f8fab5b925d2d8db8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93408280207f36116ae47d54f2a7da81329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc1ba320f7fbc4ab943a6ad53a8c96330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d37869f7a17ef0004c35961ef6247d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56072bc560395aa031d6ec2d4993f90332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ba461544c3066e2e943b135b67149333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf1b5a839b6491ba8dead8817f7b53334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da13a3d20f1d54c41954fc17fd82666335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1ecd0fb2ee446d4bbe8e335060f56336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339e2f4fe35d2753551a7994264f390337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2209fba281cc91fdb815836faa4dab1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3b2dfd760df66e8bf28dcdadcd910339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d75f3eca11b7c7f44def8c1f251361340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e5e950ea9e9bfb3fd0a690f210ec1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92e8abfa0f79de6e0213d05f4af2bf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8efff9f4c4caece0fd827af7769030d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700055a7dde9e3d451f9ed51fd5079d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2503cca4568dd0013af03b3a047bd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b35699eecb01699d29d8aa5a4d09ff346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e5eff910049ac33d89506e1c1a2ca347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c41ee7554f62ed1e7a48b1a8ca453348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993da9d02fcce9f4b42d06e6a687f39c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94aea7ccac22b571618673ebd201ab8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701581fa8d12d8f269f4988fc8e5e52351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515897cd4fea88be13a6063d46ecbae352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164a16f9d53919280c76f65837a08ff353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e1863da58b58ffd558b472a928d44354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e65a7e31e5438da8ecbb00311e7b4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0828e9f1ee8001c67b1e5c0ef7fce356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e16c00230db0648e1c6209ec8e096357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc520ce5fa81cff301b1ed843b466296358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572d885e455549ff4d89bb86305ac8b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165193cf7ed65fee2a6c4d5ca01bd30d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c8d08143ca12a4122288b1db55216361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420d0dde926bc57e88e8afad9e84d79362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d638cd4a6a5543f0504d000b01faf8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e6bc08d6c585134429830aae0b974364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c07807e1c7399056a43252b0feb04365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaac70117f1941a818dedde9cfd240e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c99a801e3bc8435badb038ac2f76b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0826ced93d3a0f28a1e66eeabc9c126368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fced40f44a19972c4e7e87d541d0c6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d93e08419bbae26406a89d0a50d5a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734e7a203016040bee8193ad57ab9c9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9260fcdbd517eb64aaee0f4e942e1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037ac3ecbe0ee679413aca014cff67a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c663b5e5f2b6b980eb21bd4eb8a48374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b1b1b45b105dcf063e91e7099e35b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04e4e5f2f64e3ad14ea115e750e89f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7150fa74fe0cfc6bafa9d2cd563622377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58131c7048761ec3e6be86a71f2d55e4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b96c89027fe162676ea269be7faf9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e390a26db085e9f1c4df5babcf304380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e7cfe6c184cb02eb763a6377cd89c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666dd3467631e461527bc7408bc31fc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd048d74ed0af4d8f185141b25dc29383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621825fd8841ee198731055d3052eb6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02918f627668e6a30691150bc358d1e2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5a91f79fe9c98c284899a3394d5b4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b0a20afea9d18a4ad0b55a1f26342387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1201087ebb5ae607cd148826959907388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9df5457489248c268f63967bccafcf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84ad45489b947379856942117a2963390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f7e3fb50393d062b3f0d5db664eba391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d562ff463a66936c652d9a280230062392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6374310cae31d4547f7e950ca44cc9fb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e90cf93b0bd1096101c4b26a59ad9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356cf713819d9a7b149fd1c7e36fa85395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c63ea1c024c8cf68371de2d749f1ae396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575f252bf6bddd5a77efd610b56543b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cbf1d0e34b2c7310c3b3388c96d766398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d847cca7040d2fdc931bd3d4acb13399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6a898f719d2ea54e64e8d86dcaac9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee4f2824df76cc94f6f35497623c31401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b555cff027af264a8c5d7f3db1580402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ddf24e0411acd63304c3441cff7eeb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d874a9c8e6f5a367d6326c4c47db32a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7b086537ef06659792f896ebe2f6b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ca501c2009002c53f66608ad0b4d1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb85072ba836bf4a3c05d971efd82cad407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd63ed72a881c4f70905d886c478c2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6001f19d71a0e3254225a36596294f4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad36b03d15a2582ed53840f1c8cdd9d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f177a93e28c76b3ba7a19fc451f17411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3553421f2117cdc8134a6f3881873412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043f43abc0aee564c16a7782fd9c3f5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc0316029a2d257c07de845ca2eaee414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a54ac155ca14faf7c16e1953386fb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6596b3649427c8c5c2e4b75a8c02f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0ff1ebfedf584364a518fd64525a3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304cbc199b5fe4c53602885df2c9fe0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8cd399f70eb9c5d009321dfba37e76419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f82bbd5a791b5c4e49a142be61ceab420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b7c287520eeaf10d4d3abd2b94b98421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92500b095d19404b645a043f0710a4b7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999093461defd69011eb4afa857ab58423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c2140fb58e8d60fdbadbc03d86b5e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53885bf4c5e397a01b2b2f953a819081425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d24965910bb43637c74579821caee426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7887e8e49561d4b3433082f8ab2f88427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a81511d54b59e342f7ace3b4a38c6c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555d648a3f20b3b72dd27f5666336a5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abacc08e2e3dbb3cdef333f9ed56cb7d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d22b3415ab653a9616fa54e63c99e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22fcfd9df4de5049a5f02123c17f21432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d4c99b81d4eb329c4e95fdb4170e2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5868b2a2d4fe4066c77f451cd6f01c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e72cd723ab4813d4952fef08c5aa85435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92adcf22dfc740cf562d14c90edb5e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c7b578b7ceae041011c3264af3797437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6b9869a4f5adb8b2f14e11735a24b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87176b55ae15be7349b4099403d65354439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264798a5cfe2b633c3b9351a97bc474d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdcd440779d8fe2de4ba6f82c0938b2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c9d2ec384fa457135c745c224b905442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5219a06a1a6ec7e0383c16df2c1a58443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cbe6c0ab56e36045f664620915e490444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a648df326ce41fc1f38dcb6b2f6b08445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97c88e7899d27683beaadb9d1ddeab446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb8a74a4df8f6cf57dc2976b7da48e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ebdc65f74655d74043aa072f77e3a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935296b0367e86c60c6aa8823ccdf8a3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff1be2d907994e03f3686998d42035450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f83a30891b1561134cc50a15cd48e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6939ae26c767cb0426718b188980c2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc9674e634d5668e2486144e5e9ab1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627846d14064e7016d38462863dae09454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d4a52067a3f1cdf3d9d290eb9af42455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd028b46d590a45a589da102085048456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2746f57547e72e339082460d64d5e7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489653d9f8b60b111c62907d05eccdfc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1383ceb153da327121bc17331682dd5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef488d8df840ed792eed718e7355a96460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67cf0a5b0ef685fb2aca57626bb7dd4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ac207c6ea74335d0cf02a5c131bbf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd803901fe01740f26a3839b1a2f31463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa0e226ad185a666f062b66329af9f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a9ae3120245c7175754e89783932b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9003778c6881cd156d6b399c1add3e8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8b9c7830dddbcc24d4dc2c236a566467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2b9d69f57d325af3ceeddcd0a0f0b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ebbf7b25e148724a2483a138cd9216469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb82a62d3a49fd952a875560ab3f210470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c15b4965086fb488c6bbccc7ce3d1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812734cf9921d1ceb34c25845321773472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87c918b9019282dd76ac614c5a23a3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a193103f13b8cd8c4f9e525274faa6b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5de84c4d226ea3e2ae4e894ca3bff475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67129237c757b9f67de491785dbb93f0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f9ecd279ec1c640f8a1263a49b80b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7fb9a2d95c9209fa217aae54d6a17478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397dffcd212ed1dc5f21951da4b118f7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b72ad4e532eec1fc38bbcc92c716dd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7767e06c3ae7ccb87b3ef409473e9bb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56943513641f78c58ecba6df6586fc3c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c5a4708a701ea75751a8dd0010b32483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b89275ff4c5a938350ba8e6843780a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddcf8080f9afa8b90d1845081198b9c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f0c870feb75f80dbd18b82382e201486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0881f9574fb73d9656cc8b7633b12487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54fcec0e571d91c690a009b2d6e6952488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb47d11b4fb5b26a13bef1adc23472489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c04230347a04570ba3e2582c842ef0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7502a108eb1dc99e5235ac4cfdbbd3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9e062584748bb699537eb6f15b16d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cfcc598f276ee43d72243732b50ff8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b33a16c5337c1576c7eefc4e4a801494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f42a6cf45a856c798ec95faa0b30a8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72741d75c06272c04486fcd13876572b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01311cfddf4a53c435e8c181a7a2af6e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba095eb0e44c05dbe786bb3ba14118af498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb63a0bf1d6692843549a5c074480d3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b546ef5d58c698201451330cbbdc0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3710c2261ce108c41c7c3393b5f688501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a69071e14574c6c8397a6f579a3aa7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de676bf09c5b29a096b8a58884aa0a2c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45dfd7c87ba79b834f48abdd9d9480504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210abbc9b21aca80d4f0892a6bd8490505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de62a9e53411e31879218d141212e3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8495c4ea536b639ec271119bf2d065507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1fdb5c5a69e846a37880515c845ea0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec7e298ab005b793f400f269021074509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e882fda03d846443f2abd7979f5c7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc2f272e79e13952ac05ba09c43ab5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139c6768ad55f8e2434759bd7139af5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1926601a312b33c59f78b5bb64cf25e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160de4dbbe677a0d098a6077eaf88ffc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962cc62928d76d86608709429a108ba515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411acc32fa62066b96e16e3ef7bbc86516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ad4b1a14b682bc37a636097674ac3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5264ba0d5b56372001d7fa375c89e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1938b10126dabf435eae0d8c914aefd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7115098d9f2a8f3130f04dcca5e30f1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c23f423338e3610239e4aac511bef521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe4bc981fe60df07e8a14385fb4d43522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e322207eab84130e66a260a29de46f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da8b226b65b632ef53bbbbfdff13a7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d63075a2fedc98a2d9be345432d977525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308d6b697b8667f8fe898693360adb8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7ac351f749a9282a730bb2491d6be527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377ce9dfbb756bdd7636610fef89904528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3b360d67f371c8601387f44104b63529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa14de144d3e0e043eb148de465493f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b08be5e13ab49b1435b9a8c5c6661531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e78c2519b6a9fce52b8ee40509a67532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234e763f392c426751b4e41b08b2651533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15260908d4b4ed17adb11fe8bd941c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1136ff798e19df6fa1a5a74b92761535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c077746f30b46a874730a5619e0aefe536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a54b3e29422526a2de79c29310812537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9c2426f7ae259a8621376cf726f31538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4317e585f4f82f51e1cf9f1de4c8e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044e0dde9f4243dee911d9673756787540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2c07d7f8e0cc82a7699be90c98abd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044602abd88e412ce51f941c0e09a3f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3406b4190072d1caaacbfad4f8d478543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc3a4586c0d1c0a8a86ad5c0dcfaf6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72e2c2f6a1020cbfa3c0a28bb5d4e4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742977a532d9771b7e3cc25d717115bd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c1ba102b13f9eb5dd6c4ebf8c4be2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3564b0375c94769f33e475835c200a7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7cdf84b959d40e45dba5bed8e64825549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a0697aca5eb5342b3c1be1cb3a6ea550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade942acb313637ad2457590017a0cff551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5bbb6ab4a526325ecbace9f54dcf8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e73620b532c5d3ba49d3497da5ab7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81416fced6bfd0a3d8f00b5201d416554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291893533d8bd999248bafbc5e07df12555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48acb127ba1bdea3f3ea693ef326f912556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb961c51603ff8397fdd8492aa31403557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00296d71eea8ebbd38b40822ac0a0e05558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255a53981a7cb6dfa47485ff0d3ce8a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f2d98588e147643c886cb26318100560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e7989a78edb3b3951de7d8b789d86561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a3da73c96707cde8aa50688fdd940562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa68869e98e13b6153a0525a8d504a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa728c03767f7ecfab31538b25b607564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5410e7d7bf944ccc65f84d3e21b8de565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2077cc881e0f272ffb65b05e09a3c43566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe0d020e98245f16e2ba590ccdbdae567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb6b0779ff7d233cc89dff7c616b26568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9209cf3dd638ca5697fac0064fc6d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cbdfeb603e6b246eb983fef4082e9c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948c4e23a671d4bea452c078681b3b5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66595270fdb16f56daf764d26b3fc28572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41a5ef671e350be4fb0483bc348330573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ae7205968d7dce1ea0fc4737779b3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e7aa7f0728e1e4e2a02cccdd7ca46575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924c7cf6b7eeefa3abeba64c8e9280a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33fe72de446353a83283abfabb34d1a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6331853f3dcc8c4455a1cf68cb69a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7ebc38bb4fda257e371aabb2c5add579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d01be48829ce9f5d64249fcdd210e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4337e14b68394cf5fe04dcdaa9e60c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3647b562e297084fb5fc2042821e337582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8141e5298db00677a87f8cd4a7a0a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa731863e136ed53092a348c678e69584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc010b0eefa285403fc44c2380c4b1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8adc2bdf255a9cf23c8d6448c66f0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74f92f00d081172693741ccb9b5180587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232e6de39afabdd9db0a23ace10cf5b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be9216909d5c83749d1f4cf6586bdd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2e4beadca1e078a4e84581d90d0a0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d67de855b708e98f8e4fefddd5632591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbbca6a02b81b678432f90bc8244ab0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aedbc09b46b0943e39598c74ae5ad1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0faed776649f166f4c5aebb11188e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fecdfd75240c044832fbd0372e3a63595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca0063fb6f2a2ea3022906ab4aa18b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b41da14769f1aea29fa4a793edd68597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115ada7447739fd7b02b3b2b69faef1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153b93ac577499e2fbb8ed1e12baa70599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656138b52051c59155cdee8209cf6c1d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859aa007ced6d8c11a0d29517a69cb25601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c331b7451c3a5cc878b5b38c561e4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a80c8c1912ef9da6b96fca9321c4f6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457843cb0b239314061bf76f8037c7b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc501564888b5aff7a0d81e90efb57b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a384885049161cd38e86d0de8a5826d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff92e41a1e20bd27daf8dff2840f736607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1d63b5a35d15c911309fe8f7cac8f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63010a8aaa7c2cd889045f96a2e5b0a5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c058ea0163e44e79d328ba0c7947a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2195944a3371d7c21906de047c6e7e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b670912b93d244e98313216a4ad2d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed067bb6b59147b7ebb3d7fc9fe122b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1de8710bd3a279d3b2b59937b42bd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f587697f0d8752f2d3dadca00e2a3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d758b05dc9ad770c920350b4a0965616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c30c667823599280be50ca005e0dcf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73d8ca668458b36433af40e1bb7ff3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8818578772036d1f1bdc32aa2f3261619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351fa6ae90874d14643aebfb6b35ce9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042050d30e2f97039f35656b33234eb8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97aec9f35262b6b652d0ef7c982fe31622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe143de0835ec10741e4f9c17c23521c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0cecb7728b8fb271a6f5784c80f0e7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59447385bf3b87f4db784e8ba4004ac625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7916bb9a99862efd8a905871b6578b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69def83d9c1fc7b9d16c848f1fc1b1e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173af641718486c13f5f387608302bf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd7d6942ad3c5ed03be1ca8fc3eeba629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22837f54d9518269482946c9f70d698630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805d2fbd0ad2933f467c553a5eb5dac631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e03b4dcc49e7d65cb8de73745a7b4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7098077773fdbc209bb85866647bf7e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7716b0fb323b6343b46c9416823f1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae26147c64d4bdb087e421dc739f64635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d17864e6214cf7c3fe3d685c6eb99a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273da4ad5e216dbe794f2ed682c1170637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b63cce68712d5ae397cf738b973940638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a601070df72db0ccb000ab8b50e7916639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59dbac5b17ea020e69e88d5aef23454640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d1deb34df336a6c769260283ca4bd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50678d985a506654b01022935ddf433b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2867a2a8ed492439c000563f72b8a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e7effa78575eabdd3fbb60f0a8e14644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a236f2c2d2b93036ed711f78d9054645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846322968ff5da1165d00f12941819a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff643881bad1bc915b1304f4ed4d23647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd73d5cd581d7f732ab1272be481c12648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d0db9353d0ee9a5eb61cc3626cde0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b28be42ec1cbd140948054557245c2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0131fd1254c28d6a6d4bec9c22bbf6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3c15cfcc46260dd5da0c89c277a1b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a3d0c9b906ec9d023096ebda9ca57653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0de5d77b0747890439de45c37b88a5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb22532bd6aae510dbd26823c4cfa9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c9860bcb5c8bccc82b57f4d59d797656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3aad25adf2266c3a7ed4986124f9fa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a62b4f0dff61cb0d2e834cd0c4f2d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed5fe32c728470406e6a800b195811659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37adb6d1db8a6dbe31cde6a888f8de66660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79231c4fd1556e54b6853ced5df870ee661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aca39dabe61bf7241d17866b4056c3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf14dd9c0a841ebef09520717fa505663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b6782cf4fd10c4bb2ecb9f0980650664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ef949aafa5c952fd667893c89c874665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29657fc9d63689413885cb2167155e0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3e1d78f5d96add4dfa182ef4d52fe667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46ae8b614e517d179bfb982747d050668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95feb89a6d120c513da3943e7f74427d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beaab23430c7a5d0674d152d8159b3f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf79afc93e050991194404833dd4e22671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c2af3406d28c473d3e40d9118e3a8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ccc081b133b8a6c8871c58841c067673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13bbf654a1a9c8cac71ba519fb188e3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b547e003a39097cd91d98bd1a425b0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0171a69962a74d782ddaf2de84ccb71676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a19cd043bc68e89ecab59466dbe13677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1520396d24500670f2826d29f0b38678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57fe461b6a2c9a3d6895737070d688a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b4cdce78e5df1a8bb4bede76d4c5e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564ef350f2c5dc1a42b892d452e3539681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d6415375e72d9871a62179859e46f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1daa0852a26f7d440a3f79d2c4835f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbba2c6417816b970914ac88465af10684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a84328bc8c9e5159019bd0300147b9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf93de04b82cebba7fef969d2acbde686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d96429e7b3d1f238fdb63dfca6ecc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a014a8200a9231a478cc0abcc265ae688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a861a3a559573b1c5ce4ddc854d0f13689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b51f8da0a3dc0149f81f817b429696690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50464e8e0d48d097281b6acd6a1ee5ba691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca51efb19e631f84ee7f48aef60a48692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4354c6576432dcc21d2bca33fa1277693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92689282a96a82a71c5fbe9cdf8628b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624dcc5db4523a90472470862d96aa1b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea12a670c0858dc312c42473c28b8b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da660c3aaff1aa9cbbadc21d6bb6d329697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae29e6e02f19ffc73fa0936ad59e4c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba85845be16da7eff8df5db015b3e7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09091eeac993009bebae27cc8aa9af43700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc41b9ac7a119df1586e4e49cc8b39701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac61feb3d914ab6cf65b5d71abb7015702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac34b857f7efb16d983cca39987825703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6129ef11f370181fdcf48f49a2e85a9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9500b25fddbaee802489fe6c001777c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf01afc60773aa4962eb7b8dd24501f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b00565377a61986d77a498b30118e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a744413b53a97c9e2a69f6d440c324708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809faf78f2723993f21fa588731d20d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1555f9da9deec2caab1a1c539de72710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef57268c5fb1b0733117af37e2e64f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a957e59b3cab4e752283ec23e164d94712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b6592e503c6b78b4ab4e269208263713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc003a175ee0b5a0951f1aaaca0ccd41714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cab0cc88f65b237752624ff4cd1b80715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b1ecbe1d4cc6c5d699d31424e2a59716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dba1ef6a9b48a863d126e84a23aab6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5c55731a19424d54b8bbc942134d9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8518f5ca9a71267e895b4f323c8ff6e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07772993513de827f48a9343ceb03b03720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f337417707bda819573b0f5eb74e4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94893d8527fce964d25de339901d7310722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0529509f5ade9887058ab85e601c7c0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a4fc22811126316207f5aab67d3b6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc87e6b423f9c8c2cdc341268400c9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248a7d4501f0692bf32ca865f8d0c69726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902e60217db168f42d6829bb6cac3d8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7dd56f0e4eff30929244caf49a8d0a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93b8d1e8e4599277f1619ba975464c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84bb22d3ab4f056df5f0125c675c8f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c6ba1f8e0af8d4255083a963c0c5f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea630d4d7a6c53abab151e3d092cf3d4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28084c1392f5c8e915610a998d9dfe57733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006ef88f32b6627e4b97ee87d78d95a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697cd010fbd9cdcbfd21fbe83a4d551735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a5a6714decc4ed735bf89f6194315736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89ffc077e18b2d693dc8cc89bde594737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45ad99f7c59b7054dfde7d58179a30738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db313a36bdce82c4af522d19e835f3f0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d80ad1bf8af5ba4bde06ea7571d75d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79821366989a78873291e532a7068f2f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badad0bbfdbe8fda31edbfe9cb24de25742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e0571a12a9776bc4d683caea5dcd4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37410376a10430bed2fb02ab0f1e7561744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f71cea3aee5db0972b4e5275d31223745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5e7527c7376f2c52f6d412ff76439746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a18f75cf129c38a355f437b370714c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6ee7e9e287c69575535bf1d91a6b5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45e57c0eb260dd117094c031c5510d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcde390322c7137396293248aab1236750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78fbb28d297508200a65edb0f1da37751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853bd27d08f511efde7c7d778521f74752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf995e15f20bcf116d5bd6f2739107753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89aa8d3d9f42396d73972882713236754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244fbbc5771ebc55d89c948ddb2b186755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24c69202782856874b36cf0d921886756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb079ed4a873a7b1ff4ff0ef281635757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d109844b97ccfcd7f478a6130743e77758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c35c3c33d79cff87d5d1939ea52f5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6f02a7df83e7df0dbde34addd9361760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e358ef7baa8812d4b11caedaed0f4e8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e9dff474b9e2f3e36b66fffac9761762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b48950ea3359914bd160135db2fd3763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678df672c5235c6923ccaf874b9af80764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7214cf0750698fd44e7227edd7733765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b5e9bd6b6bc0a9081b912b302cbb5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f00578a9104f10efd91d866e93619f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e744ec0ac43de89e5403b515f714d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f5d655efaccef3a8f3d3c4ad210d3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58d5a511e40dae4e0c1c1837f7240d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4cf45c4f93afdac6bb2e3f9ee5c929771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966e3262638d7806cea7b972e5570e7772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1860763a86453b3bc6976a99a54cc63773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599a140ac3f8d203d34e8eb7da994cd774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d17c25cf9a6ee8c31d8a6909a3d11775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f98cb75490c732df85422d8931c84776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02d271975adb4aaabbb137b37347ad777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db813e7f2feccb28f7545d5c765ff4b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8118188417b501fdd5f11cf1ff2def779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098516fc696adf799d05ab7eb3ed459780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4912bb8b4eaccf73fafe58d89eeb7a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13515a58b3540fb4fb5fa51a1ac3834c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2957c9de3f959aca189d1094dc1c6d9783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4330af398e1f31c78a41fd69a86830784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca5ef09bbe800bb4ad9e11ff048786785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa8ed0e7260cdbc526ddb8b4706b58786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec1e29330871e4b654a3aade59e87d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a5c424aa2e3ba7f4605a149336243788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3520d739089aabe58005234233c548789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56b6c33f3b2ff76a23ea87d60b6dc1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b15dfb43717004edc7f6cfd167c628791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de4797e3fb1d4a99dd39f272c6d1c2792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2dbd5bc64ded097b3d099e115093c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6183aec1963442b6e23ff6ce58c3b53794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe2031072ccfc1c222044dd3bd527c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c009d1db70f9e01ba383d01651e9a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf2bae215e376cc123338e3bb37996797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72394ae22c6838277dcf45452650378798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395e6db2acb2db1f563607cafc8a589799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589e9f8b46e2f21a5fc66f12a672726800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519da269dcba4ebd53ef06c10af60505801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9b712e0e84ba046b8fe06a423c3c3802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124774b54639c021e3f071c39a6e9b7803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8ab5cfdedcc790f202ea32db1a429804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d040bac962cce495798c972b6eec80805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a19fa76a0a343fb8c06e4ba64fab1806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c480595f5f8ae292983f02c497af1e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9660b7718626e27ff4f709039bb4d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49976e6c7914ea639bd323d29de013809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21930b4c125fa1318c069f987e393e3810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404af891668f6962c02d0021bd439e9811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207f03864a10e43346f7a735ec1eff2812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14c7b01f1ffabc1733ecc3e69f68c2813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3371abdcc0f2964acb5b6053313f0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db547b70c79c6684b4f1a4e0b17ae457815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2ff52af19ffa37c4c47eca35278ef816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9cec51bc570cbd398f970fcbfe180817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42319f7e9e8840e0c813f5ba383e4ee5818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001ab87fb88b7a8560ae61704ef93ff819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb3bf26ee197a9e7084e6b17615443820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7447d6e636f0a48be1a4cd8ac8de271821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be4a41be5c02b53667af93e7f20142822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b80382730ff31ccabbd4796f8d44c823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba679395c3ef087dbd7f684483a701a824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4f40369bc78375c40980181924f6a825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9291a95cda3622f3543ebc407748ff826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd0a323ac45d52aaca35fc11a29ac7827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98003beaebbcfcc705296f50d8bde2828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d859c11d02e8d5355683c91ae0bb8829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9870c16ee9ecf21e19a3393b7731f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b223ad2c9d2e8929ad05cfe4162fa831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5d28551fa7d101f64e357cbe6791a832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f908b5a144ceef48c5d524b1f081698833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3831ad135722d99f8055af390d627834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eec7246e030a53964e0a0d78bdcba3835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e6ad277f34fb8398187ad81c4b47f836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd303e1547f59c1303656e8babbdc16f837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4bf70d26891d4a0a03b9f36d4b242838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c13224acb2841cb8862c23b889c3f839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6f45b1251998f083a0e999513cb2c840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642572bd012a15e6e4291e3e1efc816f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d234ae6a18d57801e5eedd488c5ab842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe049415329432b7dc12e4a6a38b3f843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed6ff85b10f8353e1b52f7ff695ddd844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66259efa12be62640dbff2aea22b900845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3964fd8b2c2c79cb49e885091b05ada846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6c25249b2256b831dd60fa349cefd847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56aa6e4f79da824256d2ceb9390c1a848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f6cb4eabc2e2218d476bcb00e32cf849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14092676b1f3d6a456eff6ee800d3c2a850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b31efb6ab0678ca3589a4c479d101851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82192cf9a99e578960afaf323f5648e6852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51c7add76c916b9a4392dcb6756806853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc709d5dbda6e1faf5d08b9a8e6990854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56289f53956553626fc906a81d3cae855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4509cba99bc7bb6a6d37fc293c7f925856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f6dd5e6a4f354b6208400ad6214fd857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda9e18cc263fdc904110b06550542b9858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27265e675578feedc7e50e0ae034f736859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d79a4a5bf5bf33e34f37c0a4e17da1860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c46d9feb20ea6f147a5b0f10f2416a861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c066c432866919d3e328f3952b9df7d862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940ec33c31f9e0f4c2710687e254326863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f547b9f00118acf6ae9b97642d0c2cf864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763365bae720dfd4a6f3fadc5eb5168e865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1d533455c1663b17defe80e08093c866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a528e1eacf65aa3256792e19317db867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6fe2063b356442f6180a0d3d2439af868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e731089c417d1b9e7405c60d19b06a869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59de77d13f44ac2f61f0ba8d7ae51c870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc54a1c5fac3f5b5670b166ff6101f6871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837ebbe697f2e16a425f3552ddfd95e872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e0594dc0dbfd5004cecd6bdc6b056873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d11e4c82f4fd6f34fa24f3122436cc874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc875dc45c9bde03259af22b0c5c6ec875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9111a4f4aa91c507da46b56b8c4c48876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0490c3274e9767f14c473fbe69e2f877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20785b601f194dfb8467239f6a120e1d878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74790199e605678e1b417c99740a72879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a807ef8da9ffb969d8b2ca17c26c22880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b01418be3795f40ded105ac0b81489881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198426992f93a6a40f1c01686c478e37882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e75b182ef73d417c732956ca49abb883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec4b35d2a7cc25fad2c4ccf374619a884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab83198888c52a4e1a6062f899abc3885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3cccd47ac69998d61a26c148b5620886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9238d4ee92e03bdcc0173b21347ef887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ec217b22fb5d8107decb71886073f888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b59d58b3ff109d410b76b0afd75de6a889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb331a313687a5e51bc8559d728590890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2191b136c1d071b0d5926f59bca9f93891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5de31c42e7ebd741b1cab5820c0a5892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ab0d67cdddb850dc63227d806300a893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57250a81c816c1837d2b9d56396501f7894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc421949499a5371d250d68346866641895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79716627bd1d033b70480ef501eac542896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec6ae8be32106f6159123d8bdaf0e0897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185d7b3c6993852a09a508b813a3300898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a78f802ebf378b9cbd34601ea0244899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1e9b5e64aeac6df39ad1880680956900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242840df229c1fa11ca4d7ab080c84de901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4d1a5e07ef3f6b80d71abe3bce3c4902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f80b2e79b4d3afbc8c9b076435179903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab323e1fc7e1710599d7668a6d770de904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bee7e5f4fe7d11c7aab65988c8f403905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a323d77027ab6ef70f8de14e31b6bf7906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463dc3983d7ecb1ce6e529654c13ba36907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13ac627cdb04e05c7f2faea6fd7280908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f4374273273f290da85cda3b3570d909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e661032e9aeb900416b217c34ad540910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536612bfefa7098e910f6fac01388fce911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a941017cad0f17133fb49f1e2a87a7912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519b35abd1e50f0081ecb7e5e4b6337913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c779ed07238378d991232d0f4daf16914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849290695b77bd9690e2a996aa592391915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4b2d7b7c92ce92146dc321a0ff567916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32db0768e288dc072d56f278cfbb632917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3cf78255972290d044e53b00ca2fd918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5956d7b02fc16f3d13f30faedbfe0919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e74ecf4be593b4d996b7767c596264920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa4dbcbc7e98bd470a9e89e55a2801921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8e02cbb446ba2dee1e5f32cfeccdc922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74645cea3233177e6e02eee33e22db6923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb11719bb8fb8a2e31b6138b49d857924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc22fa841445a42fa87d8af8103b3a925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc893f6e457b6f6f997236bd9c0925926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174368af606e023ed9d1892bc9242040927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ef3df47391f3b13d12fe4bbe3c90d928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1bef818b7b1cd743ad85c67880c43f929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb5f710d2e8d2260a41421e9216f07930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b63bea9627884d3d1c1d2365ccff68931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c67b9df8ba04823818ee42dd61f114932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd52a4f41638761ad1c4d529340e75e933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c7a3ad16ed43e1f1cda6ed2f80f06934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87920c72e71ed51d190947547be4b6b0935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc520920aea4f725d32f155e1dcff7c0936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0b7df78dbea13b008202887273687937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b974de97174c92a472b32cbd49d7d938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88331ede96caba1a91bb78037d1c5a939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1e7b7224b4868e801bf77afd44f91940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299022dbd055105ebcb4b3f97947846941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e18179f16bb604da23c3c1db5465fa942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf2155f3a03f7b92f21b17081d9b01943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015790fb6bf1a742db03e3cd79974b47944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18f10841aedc0e36394f93f2528e69945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f254165126c84f916fd8a2acfac64946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa70fcc192444b0dca2a054a7e9a4415947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df60b00ab9d88672a60ddeae7fba7c5948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6b0fbcb573d1d3879fdd0e5814343949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc8c663974483df31feed3316d3ffa950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d55e10f432dc3c7bb19e610a820065951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5aa2a51c50e165afd70c99ab65e52a952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2713d309120bc6eebe9b96bcb14b69953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef98c7a075ebb416adc181e6e23fa4954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ab42fbf20276e4f456f0cd5f3bdb0955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372332033c7150c7e7d5546490e6d0a956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c42ac1dac9d2af3e1be93c5b58576957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80e47285d3ba146c7a2069d02f954d958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef111b6ee5150dd027eb9e9e9c8fb19959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692db255e72f64f02f4045667316e219960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb264982c7f7799f9c188663661447961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2644594660aae2c017d191d4023a45962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb350fdefceb8aba7454aee5522c35a963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a77b6285765627da19af3548c7852964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9bba4103eba92a102035b52df93d7965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c026ff62cc35d7fdbe4fd4a3a44ea966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38367de666e05e43fb685afe949cad967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749a54b41cf597e01810ee5837348d3968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f4145def669c30b402eab2decdc05969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24300b26bf9f00331e2ce5a93d8cdbb1970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a022ecd1aa7c85658523112d66da55d971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310b7ada94c7223b44693ae069bf804972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d485535ec7ee508b5a50cb326910f973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7826ca502d1c627d1750da2c964c27974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b48e5d697f6e4971fe883e0f2f1e5975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d72a5b6c6d1e9d2d2728044ce8c3f976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24537ccfac39ee4f64f594b46f8528f977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567417075be646d7bece5b4a599bc0c8978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e119b5ffe8b3a7be7e8652cff1acc979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03faa4d24749173213c80ee5205284980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de388c23c839e611757d9739b938c8d981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9e54193a20c90035d969ecbd73807982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2453fba46b3a36862d1cea3b06966983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5069e01927578988123969c9fcb760984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a289bf6f38536a6cd0d5e42bfd778a4985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7414209de40fcf2bc302598cd770a9986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97dd0bd42ded4b464ffbdfdfc9ceefa987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf83a05d1bae0143c2b0fef1bbc565988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec95d23d364bf2c7bbc6725aa456d8f989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a57e6058c60ba8e56fffa0845aa6da990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d1afb29b560f1153897ce3fc45644991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38249c1955ba5009918fe7531444ec992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4778da86ce16a12ac203018cd7cce6993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db009be39861ec2e259e0b3e04d04c6994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5a7c0b33084b6e879f389ec4c61da995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe72db1c969a8b6f79fae1f51798ec6996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580223c3e0034b3fc059ee9a460aef1997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3a36bf63c1db3f66e6c08a4dabb591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8164619a6809e53df619e532e905f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07680bdcede4c2ca2aa929124c6eb13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b42e1f24a675c71f2565e68eded324.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f761a524c1c921dfe2ceccaae9075435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2421908a23bc19c3786993facdd156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346f96af952d6869cba97b40ecf82777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd363f2d360525d2f2e47d1a616811978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e8ba79df796e6fd7593679c88be509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4fc52793f977b9366604d459eb7a310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09361320bb9a5860a0f564112704a711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec265cced7bbdc4b401a5595e1a320c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb564fe332df3c8bdf078873f6e047513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018f8cd9889db7c0090b3c85d36a79b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645e7a18744fb4b30c1a616f53632b615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79011e6346ad39db1457142cdc4f9c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b4efc3acefa5dc92efd5c74e87cc217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9365c983edc7a257881670ef504ee3018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bafeafcccd71f6d887ff7809d1da5019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa1bb5060915572f0a175be21e4c5620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e934444396ba142a18953547c91b53121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc38609a166999586d421723e76e5622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf1e1d44a538fefadee28312e9ac4023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff1a0606fe0623998ebda9c2de515b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a943d58ae7279a500fbd68356ccea125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad829bf2817f497d1cafac6ec775c3c126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e5a26b40f5fa5b40a9847b9133542d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52cb1bb32545d03f2793631a7b4cd5228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4165b93e9dba4ac56ffd6a45c55c44d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c55617a116ed456c128cd6a2ba888230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28dde38e5eedd031befdb967a8db06431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d7c5149d53f0e85751c4ed45e5dfb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c95fc69f40656f75be2dc4a0ca0e333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555a11bd764961eff47bc3f0694888734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ce1185a5ca59d8aa8a43f5ff133ef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92c402cce78b2d732d0fb887bd59b236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f871890619c4d774d254bee27ee7cf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb9442d88378fd87497c0c8324fbbb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b91f37f546351def72756da356e0239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7cce051ac4e3d25ac03f2947b689ef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ad6f128c2d1ce722e84408ea6fe5e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a53ffecd1fa944279996b8f7a0b9d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab050354bc6ff92ab76abaa72b0922c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0c3f978517c1ad255983a1084eecd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a516963986b834bee175cb097b96245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3adb500820b62fd66a5d37e8732b1b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4674a3eb46b483935725ebf53add304147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de87f4f76eb86949744a63dffc7aa8048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953928aa8ca20e786113007ed4f8df0449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ad9e8a6fe5b0978430cc7778d176850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22057a07bf1da6c6e64158e394239c7b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03164c6defa509c17bbd08b6ae605c052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c1af3b7bbec9774f29b4f73630ff453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14342aa9d282fed28bb21aa76f9cd43a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352686f6d5ed854ef585eca1b8695f2d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e5ce52f21693c445df081e8e6f85f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3446b338a785e2602556c63be937a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80591c2f66acf6efd1be17fd10cee86358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd469419633d23c95ab42966e4c0d2ed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d4e9fe4dcd2c8ec1168ca4c7516d860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f83cdfbdfb1ab98a7b25c8292eb7761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c56e2648a3ddf691014101f7663f162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c2a34a9b115e448d1644cbf2fdcf963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729694c8c6d4e7d16f0578c709d4084c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b612f85d56e5ff0493d8c2ca037a1e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f398f0866eee9464401c953e6ca26a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3121514395de0e7bfcc39998f37a39a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61cb48407eefc56ff9228d63c21bf4d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e580f25511a84c9df24f9bb76a293769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9cafe1b752daa7926117ded1ebbf2370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673c1ba41239f81eeded465115711a371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c311a8fae5652dbcabaf5fa2161d7572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b89640690cfe3954ad55b8f8090efb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41116a4436340415bd98f956d97dda74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa7312978fdc0f0acf2d1cd2ea50d075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2887a52edeb2996e5e733382c8e7576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be089f4e13832dd3875474db1a773b5177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec28c1ccd12e1cb9bf23ec4b4005d4078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d00ee3fb552dd88d96e5e9f616477079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede64ca6f952d3e86b07e300958920980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ea0b604f045a92c8327bb6d2b191c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e57801662a25225ee55dd06f2594d482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df304b0a1e3a6839874418f4f7a70f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63e06a93ca228b0a9df189b57acdfd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0badc60896a2c8978ea25f0e7f4afe6685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896eb8aa3fd20a30226baabf89155ba586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c0a8a585a7665c1aaf1b5d471d42b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7881623e0c6ef6149d2d40de538a83788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795e6ff64b14358c4ee0b71d191d80889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3fe326021228549d80b8e70f8e2b090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec9db02bee108093ec39ddfff128de91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d623660418498d5b5f41429b9677d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadca6d7ae4e5e21fa32fe25f2750ed093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae804dad41db198b697118111130e41a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d5a68cb86c4173ef577b59d27d7b595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342519216896989afffa7e0413c78f696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b5c1302f5f4f665e250468be9731497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4983e7b2229fc64e2e1d9d5acb938f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e807229c39b37562f913626abd769f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f55d36c2bcb03d47f51fe3f6bc43e7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd140fc279d6c8e9671959eca04ac10a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdef6aebc6b51d00abb2ee83d22b056102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788739ee82e50a010d1aac1ac772d16103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c123e6971d26452c88d4cd2247909c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae7fc95a97efbe7a301b693d80a869105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46b38ec7653bdf3cd3052fff4fbc0f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751db32f8badaa100df96360246bc85e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb48556be48423a732815b721aeb084108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87657aed0296b53f761a0c38e9900466109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d9d5f432cfcbc792021f2706f1072110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1cbe951d2215d2f1403bf1d72c95c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ee45122e3e0656cd50de4ab29b99c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53bbacb9e906dd492f71b5e8aa43dae113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0369e4e2c5889fdeb4bf463d67d38d8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9f8d5639b2c9fafc11b9af9fe7c8c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4c5517701b1d1886fccdb77631b44116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ffabe6532f3db802bc75193a1d261c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b088cf6cf6514708d462914ff39c3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c397d29d625844e4bf47676b0657c1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eafbffaf041815730d6d1065eb4094e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03936e0e451831244a866a75100c44ce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1fcd1a6d4b99522547e6402b657ad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bab81a7b8ea41f926a0f6ba20cc0cd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ccb3152d951ba49b9e7b5972602528124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15fc4f4fcc3c25c733e63825869114e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4ada0f9216e75ae9f1699298dbb8e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee345eeeda96930a88c40a5ce32319f2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9da947656c28ba46114c2997d2c750128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa66a5056874e954b2862e82d94fe0a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cebacf8659d7afad37da7c4f12c0ff130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70741bef57b02c9263c6ef2edd72947131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b236502a090c2a7d023cfaf3a82891132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17df520a21dd184332db1f627ee6f32133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5202e5380e1235b5cea0fa61134640134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786cd61558215e0273fb292b1c40b53f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc82f440cc8435fdf1f6b01e5e2575136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260272e7c52e07c69511be9416f9999137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3ecb3c5f6768a12d6ff239bcdb46b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b05c65321ccde3a46e6afc7702681139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83cc03c349c87e9665c2315d66a9ac140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d19695cc206de3fbc9c9ab9c1bae2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339988eaff1843b81125de023684edeb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dbb5102b8bc89c0cd6955965fd0746143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b8a38a1cdebc7bbd7d00646d69c4c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0517a2899fc05ef338b379159b1c41f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322863ab5f0ef0eb70ef7d08d66ecfc4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04ff48c7762f980e4bbda011f17e7f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65aaa43e51a2f240475aad34b5dfbe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a295ca085cd4c782651bc1908fc59e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918781786edd527295f12788e242124150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa5a552caf06fb55506a19cedb5492151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416712bab9a9f26880c2277c1fdb535c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6c99cfa13616c76b3e5bc20274462153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4331238c6b73102989d92b63ca21368154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b9f932d76222a8e9390043e0ed765155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd87c079cb2f1927b62dc7bd7641af8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df7626cebd321877209a7141ddb516a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf77164500bebd600b0e113b9b1ea49158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c923d67561e2e1b568415e7b79af4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402d9102d3f8110652ba9ec907de7c7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c73080e7051d6cf89336c5a5e26992161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8d956669fad5fc25e1e3c02792957162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4f5e0a657de1b2a717fe3083ce7e0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6df6d0699f8095d76b414a2be80bd3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa38dd54d51bec47a77037316e4731165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6bcbd9434beb4aa3dd89773a2bb248166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503536587c1371de1ae4fbbef182b238167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd5e31b33badfc619219ef0b05d543168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f08d424d5a12bc6d456828925a1f3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a69b4334b5bf5177252dc724c8337170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049c7c70b095fcf6bf94cae60e6adde171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4358d92376ffc4fa22a53d7f8b2073172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea29176a8aa992c8b4730e0707242b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0303fe6a60fa97e74f62ca530b34b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412af647d6755f29848c3f0a5400b76a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7615bdd94b2666a6660cdd2d91926e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e0ea9734113a4174e42edacc89c37177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca9a3ced70ff6095c9c627e5419944178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dea724034278af8edad14ee6de6484179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881f3891abed3a2b04f879a0f8a73ac180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8e0f3d64731a7cd16dba262195e62181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e095ebb1c226dac2bc4d3e13d13c4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4cc17c0a879a9a4abfe15cb29a8e23183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56354e75989f1eb06a8fb78f60d71e6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223510713881db67187ec4972b19450185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd995fdc3ff4bd5f2998b0737395b47186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d75b81772135dfe8bd3c1868e0283187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ba9417f320141883890c8d82aceb2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9461ed02684186410a8fa899aa4fad189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1da74a3540a52517a2f8a1bcc0302b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0c4dcc82eaa1f3cde46aa133a6cbd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d5b4b194001bece6fb22b1e626a7b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8923eada9704599d39e3b0d77d2431e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf005b4f50b545b0107569038d96f6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ba79083b2f31d3bf206a348bd4cec195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63af85f64944e92b72a301ac4b3942d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022f9b67ccc8c5d8bbb3bc92bf6165b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3f73278e03dec00fa79d1963ae047198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043e8856d243fd4db476d2f144651c1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a10c80266cf8338c60c7425ceab4d8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465c82e00857e36c6c521b6b3b838b5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871602bdaafe6b2e3aea03f82e2f956a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35876ac29aebafa2982753ce79a54f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cafbc2e63b9f6796b18aab11908630204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465097100906d75edc92e5a9dcdf5242205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a17b006cef012f4313ac39f8302b4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532e5a6ccef10d8ea6e3fddd5e857f4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf74a855915572a8bc0ff87e65855a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757613f32b4e2ac55615d20710e4e75209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9006396b075b743e8a2c6c8d67029210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023fe7e10e250a0b03be36026f5170d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314217d0a5dbb6fe43a07a28b252be87212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9e31fdf973d093a1e0ec1fb65c999213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4c1e986efeca0adfa84b5a9157173214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ab266c9529b1b241e98f60a3e52fb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a96c8320ec9c82953d951badac79a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8a7bcef3e653d7cd9abb432721704217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72d4e45b139422ce4d3cd59a941133218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d53f8f0466d6daab3f6646f3a8bbcb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc64e705596cac1efaf38ede042d62220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0bb11c544085ba588cce297b67404221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f088d69d0b1b63d5575b4500726ec3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e536ef022d165a183a6e9fa577dbb08223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e105aa870b1af397ed36949953042224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06b2b0ddf3e04fda4bf3ab4a418837225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bdee07e75ffe9b374f6021c0760202226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55058b4909a5ccf241e996697e95ec6f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a457010808aec1ae6e535f6b08ab4d0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970dec15f2a03aaf33506d23118ba17229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce1e7287fb8c65fb676348713ef76a4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6b730d1965bbd04ea131564fdabed231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b285e8501cd72c8665df5a509ed3a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c68f91cc871909810e4f79d6e8422233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218186525f127bbd6f6b1d163d642c1f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6c97afe2796d9fa826bfb65b28a4e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd99d744f7681a6d1bc168adb964a5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfacfaa1e3cd65213209cdce256d416237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04253d36d005afaaaa2d14bdccf787238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d8b7c88331dccf9234b14e8dfcd6ee239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae0d89497e60bb027453a1576ceef0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8fa876042ff3755d068c65347ec99241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60cc5f8cd4a46df84029a0ae6f6fdb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621420ff539b8f367a3ca70f9b1c71fd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566b22e6aa3545d2592694d092e068c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca278d104d0a8fb08261795cea60d8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b619c9d2880fae3dc85027d4ac6c9fe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17eb4428bf1f991fa4b722485b5a5b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c48691b673c2e4484141b4c8c8ad5e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a6e050dfea594fc50af51b7c1d3c2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48c472be04cd304b0a97a94098c633250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49cf6bf6c359beb57a8432fd314e77251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4380d03c1d0ed7d0d14191fd75d30252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e5afc15fdc9df25bf227e0d7bb074253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067e053b911fa58c757bb8e796a8f09254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83550b77e5b9f37feaa1584ccf770d0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bae6a626f18b798f86f1d9d081f0a0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5e7a7ba88b818bf79a2cc8b4bfce9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc41fdfc7fe643d398a4f831c05404258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9689d73590c3a7047682a1cfffa1d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6393fbc239a5cc1e04f5954ca5bc4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4648598d6630757ffabde27bd7ca4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dcc30a4871bda5d00f0cc04ee2a624262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823998848599c33bcab30eb5effe33ad263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8134a72d9acd96b9332561aadd82d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b808540b0f744dd7f10555b4862aa81265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca50c0d4a0341fe4b80d5d6528850c1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058628acd2ebfae4b5cc6d8111b2f72d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484d978cd544dd8ae5b53547ee77ef4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81acf27264d3a9463ea005f3e54fea269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079e7276ffb6b97d39a6b009af73005270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345d49594b8454f3b0b7f2016ee80d0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf844d3a8fdb99b88cf937376ca44c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0946ae7717997359d3a2c00ecd61f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6add1a405866cd5138c22484a0ceb1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3caa8806e40e3194f0c2b75520f9b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630b327a0294d31071f0317c79f1bba276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237c310f18348bb9b2ddd858f6464c5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a8e3167b3ad868f6f5d99c46d53d2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de185193283315fd04802ceca86c248279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34add15f56f2e8a5325eebd46dada20d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c59e1da1acf8f3934b881a029bc4b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6872438954f918ee991b58d32673062282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466049e2885d9f422225154b137146ce283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a987661f6e31c60255c35787f874c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164c3f0dace8f79acf0412402f6caf2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f856a06efb6d6ead8573ec63424f468286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778971401b116c6ba34b054d270c716287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614e1db779cf7a9991dc3312a698f68288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29047197aea45d9679beed83e3e28c9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9babbe0d5ecdbdec694a977e1723c5a9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf9ab94a1bbb556f8df23e04859f7e9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c7f301d0492e256eb3bd62da949b3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2a5c8e4d44ea650342db0cbc720d9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f34f2789c34f1801bc2eda96be426294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56cc08c7a674262360e10dc87b93c4c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34786104061cfa23e3cc6fbafc9df2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20126d3337f6deb18017e2b4331aaa71297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3318a7dc69a8ac8c8305bcece79ec32298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1bfbd133f81e7779a0df217441bb42299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c31517263ad6da28c2cc67a1021c5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec643bcfc16d7e5d9d8e3532aa0ec00301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62277e632b7c3ff7ca730f54e5cbffce302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004e1f287cb4ed16c494b1e20348610303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8b1db99680deb6d575d1428286482304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6872b6d6155c05195abc2699a575ed305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3d4a8ca900c17dd7064d045c362cb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9efbf516e9f9e87d77a802fbe46e64b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346c39483a21d87bd71dc8989017703308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475264db5e3803c54485bc94d4a2eeb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a7fd7cd05b49bf8f2cc41742ff237310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e516d729a3f337611c6e4fe8e6ab5b2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e3ba0b6f05c75f83134221032cfd7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ae645d83ff193efb55a5b3093b1c9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f738e1a919d4e164a272d2ec754f57d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1843941d7a62131cb56d3d0c99923fa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935d27c30f3f1c4980839c6454d04ee316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e9d71cb657df1e5046b5b27460e91317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d18ba4298a0d4365b1a4cd2c83fb7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf1e4796e31b0679d03e9598b7a92a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849e14feb0c13cc2e6d02ff698a835d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a781cfaaaed873d24c3560e32bbe94321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb07a0e223f304e7bb43df4e537f7f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1f4cecd1570402875ec284969aa50323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c91b4c2ad462425645dd2a66436241324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cee9acb42d1d5380638cf14aa6e708325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd052a6c4ef8c4dc2bbf55ed1e59180326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e67469ca61d3e1025bdffaa6ce8f1b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8cc2b8cce152410bb785197b52a5d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851023e2462134c85de425778369673329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6b02d8811ecbd4c99fe8ba21d3f58330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8be73f08449817e655d6678ae350ef331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1cb4c2018a406fff07bb383b8d4f17332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153b891227b781579d6e36e0ccf8f74333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fbe7fb690c354e86b9d4bdd84f8679334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30185c276b578d41a76cf921681ec4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c011e609415c72b3860e4ddbe90ac5e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aece3a79064975c5cbd49f42f11a613337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce408ac04481e328764a457152102ef338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c064f10ba19740efb9405fb0a8c2e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61116319ad6548196090f376f8ff5991340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a4c27d8e1f43cd3234b0a13d5c426341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422f6b2bc6225f229af7d5035c4d7a9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03d5e14c6fdfc7b06de29bed65872b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e305a3f701314a3e2a450883e5bd9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5781d0fc65bf6b6db247d47b4c89e8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89789ad806f3e9851b0b2f2be6bac2f9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d82906e032c03adb8c7a7936c873c8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee015f652fcff70cd4de626790b321d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917ffbf94aa15b57fc1d142fe7f3600349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36bbc34478cfe9eda6f7a7781ba71c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba747de742c0b7c05668e0ff4db7e43b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33df35bd804517d1897a9efbabbbd1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab198effad65e06d1886c7812dbd67353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de6ccc5ddd05b4c051bf2158b59454354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773382aa2ef57c9542c10524d726cd5b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de31796eeebd21c9474d13a2866420f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7adfe82b68b65e420ba249580c17c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11fc843331bef06c8ce59861c73e241358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a21c98d285bb9df376e44907a346e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc631da2ba5a7d70b8389a177e1f06360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08dbb7c1fa608fabf4d2cad4a67a71a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee01a3ce08b03fae6e8cedcc8c1e9e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c4446adb96f402518318788883d51363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a61c54af3b0e76311cb4c8399ab28d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123bde0e2ceb59425af9775b82ea627365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b7ce9f77e6582a4f4df4afc08ce70366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae39e537a0ee4a9d00574f8423c041367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ca4ed886a674eacf6364aebfc23bb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d140a38510c2a7fc869b100f1a4b0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1494ee8aef8f48895d82531a0b688370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db257e9b5d5e7bd4f1217e569c09721d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f38768262e9f7ac94d83f2d505bc4f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767259eac94b9c254dcb285ce4ffa1f9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030ef757d39e3261e812983d11eb865374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83065d19347ffaa451b32e12dba3fad6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995d77d11dedfde2e4dc493a9b833eb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd380258b6e36ffc4c0b8dbaa53d9f94377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b3bdba1eb07929ecf3eabcc56304d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24935a0693e69a5fdb09f5b4fdceb7c9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b0d6c91bae94ab8fdcf19b6714178380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dca97cd9332ce010a0dcccf218b905381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa051bbf8fcfebc5d01d5f9a29cb2d0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b167368bf590bd9e3b50628adcec56383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0842b5628754c345ba19d61ce1659384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60e5614544540f71b728b04bd4653a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3fb9ea9a611cc6b096d9c47e3b701386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6388a71fda121b64f00f643a67306387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05a129fc6f4cdf1bde7dddc89dc35c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f365ac0d28fa6502bacbfd657bf91ad389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5ae8bb5ce2a43df3a749c5fc17600390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d144ef17dac26917978bdb9a618d7c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62141b0624c4a95a52a8a2c3d80381392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473fc9fd068a8699f73919199908c0d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511412aab6a3c2d9034f50991d364e8c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164427f8e00a3f51986e7e51fcdfc35395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfde10b16f366be1c007becc5d80b31396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48023626a0d233d1398c34282934286e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468146542301c84ee2b2fc2be914363398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8681cd35e448de87578059e18c18a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8906a10ca74a14bc1270072ca3438ab400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548614a5457a0d4c567297ae583bbef2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088f656917e7000ad4caff6d3c7c3d9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338cfee5c2844f98973309f10bd34a2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3195f34c70ea6a4f3549df5c90629404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616a23ebeb520e2779cb3b544b1d36e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626aa051c9ffc2fc69379066453e3c0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3409115f6d48099395359122471b551407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da022be33591c28779d8a9af0f9d09c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068a7d018a1417094e45ad17100a7bc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193a8fa9bc25a65025cb845104ee98c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c45bb080e922f2747aa220941b1acd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2cc3713738a555a7eff4a740a4b631412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d1ab5e0049e24a3130b883c0adf5c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f668d806480ddcc48b11ea156c3f14414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce239b59f0cfb07e0def0f318eb496415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab69d81d5f9c8ed21b498486c1ff437416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfdc135087bd8fafd05a7af74f2f8c8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60369d75b35b761c2a2b74bc77a275418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3f705d8a4e6629c4cce8348a5cd2a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19a4a301fc5dcdeb4573d25b085007420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23e1f065f9953d3d0fa4745e869665421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd317bd70d26c7b1e3afff554611e6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02f053825e5a2c5f91d2fa5858497c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554828328335bf064e7a323a1dc239f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec7f2468fe903e1d9b64de254cbbd4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527732a09c86f6cc0d3f1d289e8f5e8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ebd6def015c58995f9302f990d1e94427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679331dfcd03ffc4bf80d59cd2ff8d3d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e7d97f562153d65209b9ddb51e918429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533d57ea98340658e8d8a0f4973bbeb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8f48341c92817e5b878060c04f199431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238faad2a864e7d3fd15982bd935c73432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473c2fe67673f60f6924236f5c08bd8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fffea7b7af4411a57ada410aeba41aa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeaac3c65659e7b3cd33e8a01905bcb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0f8e4da0681b9ae0e56774c89c902436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4121f017e2abf46d84ae35b8c763f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ebc04ac0a34bb14f9b1573f0fc8324438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd368dadc2bc0839b79726bd7db7c0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02697fbe946c36d8525d003d3d84b1ee440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fdf68eafa1a3d25a46e383055be01f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661e5f9477b1139f9f5a33575c05b0d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd225577218f725cab77698649158fe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1500a64e119511dc21827bb501dc10444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6cabab6103f08fb1bedaa89d5fdc35445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6949989e5a6285763ac5e10fdff17446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a15d698d97937f6e96a3f896b469c8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0738f1b7eb97f48347108c7aabdbdda448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2992930cfab123ea7f570bc04f669449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ddf4e179c86e82843bd24c1b3fbd57450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69183507a917e7f14603035dc10c7ecd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965a24973d712406cd82c47db80e068452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066eefec067ce3594341f1398a5f3f76453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd338851ea282870691d73b6b551dbc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd5a512a0d18c1a78854d21d01bdd8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65990941f753f4b12546565bc0b0f00b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616f5a76aff15ffd2f5031d0f542e6c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176b99509bc494522eb98723ca224cf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49d63e518e7ced49363d7905b6c1e3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad42b381703c3630ece88ac02e4278460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7fe91323cf9f8f190c24570a9b58d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac8487b71d10728235ab14e468c824462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ffcbb8e415d928f531506db64a171d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da79f88237e6f80527ddc835ae4b7c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b42dd431ab701c834593cc705e94e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da734087f02504b01e0af70deeaaa0c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acddbe3ec790386b065e3badbae9de39467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87386e17c38f4d9aebbd4db9485541c4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18df688d70a3422b4660faf7cfe612d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635db3096af7664d50eae382ebc5013e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4420829016ba2081511a4310aa8635471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eceb8763f68b724682d315d82aefdf7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7732508d364736f874e45dcc6e9dc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc6abca09fe1de7eaac78d05a6fc1d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5947381b88d37c8107e94d5ca9f51475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b01d7b38e3023b1ccb6bdbc602ebb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a33e86c08682580fae33f4b9a08681477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15afa7bddc23ac48906f309b408a62478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96709c31e6175ac59e9ed648737a4e6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38ba6692b1d4d9269fe5ad7210faf4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4b6fe2a5779f91d42d70c0ee10852481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c600d93865d3c79c82212e8059d7c3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455ddb1f53ed0da4df4e81c916edbae483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc44fb22456def77dc740d377ecda2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771a73107f4338353ba2d165dc38b2f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef635fa73937b56171296d0839d008cc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf2b2d71f2f4e0d8c06071fa3550ab487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72652dc427ae2da4fdf129072f84252e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b7940a113fc88a957f5f441dafc0a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36326e08b84ff304da097099f76af3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0de767f16373cbe9123d59b1a54b0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a7428864c1381c4d7fa45f3295dd8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39814c1720775631aebd4f33659c01493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7955fedbbf79cfb912a6e9d1daeb85b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6322dd4731ed0374d5b3e043e13f17495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7f2621a11642cb86c2b065e809666496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8702aa395d03ee54d532f12f2f7cff2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a8acfeeee57bc9c9a27361bd6ca72498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4232ca092df81612e83e0ead17730499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c66c95321eafcb07c02e66c895334a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484315f3f7675b44dcd56fa727a03453501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa142344eb1170d3c164c9292a9e18502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62d68b8b67b36379479f44faed4e45503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4847c790c86f7116f5936edad8e0683504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c70502f9b49beeed98d6c2bcdc279505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bdc20d866e5c55240078706f95f40d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44060a38dfbcc40bb269bc54275ca5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55cf5a66d112c89e910bcacaa637cb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f284f8301ad31e731b4889820c4919509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ce4f8fa4b82fb733ae2567b7951c1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9985155d32710463f03678f4b4010e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c738429ba7e56e03de1d4f31e404d3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda804cffa154a407889d27cf4a9c931513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4cd1341324f0bf9201c8db765c656514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d4104ebbbf2f976e1ad0e6e84bb44515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d8ce9808ee9d4ba9276fa4b0d1219516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ec76970a2dc8572a5fb6b8a5291db517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b4104d257545a967896f20e348e05518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987bcac400a852d12824ab63fb63e80519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa8ca9b6745e43e77b36bc984d9431520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec0c870dc798fbfb246f6029753d04521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b00ad890a2c9f0ce9aaaf29894436522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64c0737ddd2aa50d56ec7d47e4dce0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4bb2eaa7cd32328a468358f5633d0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e59c099a6a12e8fa1632f489304814525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd7f6563fce2f760fb5b4c91c5d2d5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c02b91ae9c452ea4e122f1876b498527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578533349698ff452a46b50d15da7504528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc6f0beded187e8d2d7a36616725c4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71a232611ee55f102d64a358ef1836530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ded9884da83070228b721d4c49a08531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a299161f31c3281f4137972d5afc6e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c3b4983a6b13458ca5df78fecc430533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee0479dc2dc1f182d30459569a7920534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44068d9bd3aecf49510418ab8a2518535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd429b6b359ce9660de77ca8a33d204536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9d99a94564c2ec2e933ec75b0aa16537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d514252391b778e35970e05ad56fb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59ba53bf0c819b98e87ebeaf6a7fcf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263bd10139edb780f60ae649c3fda3df540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed427d5f2885baf4424bf889ced880541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92914a10346bb8e316be0e8ef6d9b93542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e4f19d3d331b4be78f100f0a04545543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f888cf8136a6136c24bae61591af90ec544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c4f8bfec260d1248fc35fea21eac2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89fbb37845a6448d5f4ef5094d7f661546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e35373dca744b35a0f588ce93bbfe9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36a7607a53f6af8433f2ece034aa7c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e70770e13bafb3d51f18aeffd87ace549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c2bf94cd2437ebc1c76713d230d09550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ed2b7628adbf62b311650b692b865551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1ae789b15391c9d0934dc7507f661552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ed163562c76f7fe2c1765ed2f01b8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d135f6eb7d7ceaeae22844a9285559554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e471fc3cf02514de3be9ded77d6db98555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497572068b8cf7e9914847a19cc7d2b5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffcba2ceb9252564f5f254ff08fcb22557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84835df20ea99bd14ba21e4c27f2d5b7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc2415988dbbd7f8a608672fd0c78c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403ad8698a784854e10efff5dd38bd1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53f448ac09cfec2e350e68fca55a19561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d284e3ef894c99ede8ac879eaf2d097562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c475cb95fda3efa58a41b82e7a119b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1567a5147322fc33d4dbe839201c785564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246fe593fd80a6822c5b38d01af98d3d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12947ec7165785cd2b6e0f48a8833b68566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a79897177306689aad5d9b774de361567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb2234d2aed94f3c9711d4f594c46a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c66a12e00118f141b0b6e572a94253569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986279e7ea4fb491290d6e2d9c8bcac2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea69809c1f28e246222b25bf676bbba571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386c09b43d351524a53234254ac381a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf441b7dec326577d82364b38e56aa6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5c0208490945c91146ff7af676005574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189072e6d37f77570659bbb03699efe575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586be8032e05e02ea0656fcbb2a4eaf0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f76058f6f5d5f14558a0c0c03da82c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aacd67547e028492528ad2104e46c3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e08a86a7b610185045471654935bf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87759d52b1a25dc905eced58aa06bd0b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80e6fccef8af781e89dda1ba8c3acf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bcf093b5ecf90deaa4c77e4ff9fd92582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f4255ac1b898653da7b7623f53f39583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0536858f3c742fffb52c2bee61dfdb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f313bc9b85cabaf93a710bf6f6ff59585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e467e238a5e9790806a3396e14d11b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b45b4fab154ba1cd2594f650c533ef587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5968c04ba9df2ba34b836b450b00804588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6f18d1dc3a352a3a3abf107b91946589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f743efcb77853b4c68baaedead9604b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f439406a2f072cadcf0df43c930fe591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606559f41cb33b72652d962b05450a06592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f33ec9857df596911d2309315fd6732593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee9dda823edd60236d8512489de4ac594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01597c72d0e60236fcca77f856cfd4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a045c4040d6063cace57bfdc653e61596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3d4146fefeb7105a4c3fc72fadfb7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6589c681bb388bfd688e1e7d970bc36598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22c1fcc5e7ed53d8fb63afb3bdf1cd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782ae89f6ef4c08711efedbeb81d91f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46fbbe44e0b14f55010133bf4006c68601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601117f802a627e23ed553290064bc27602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd0f15a4b9bc52dd4e0fc20ebad155603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021fc390a044b27be30c317587243e51604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58061e694d3f5d2eb039d691fe8e43605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f8a644ea03e011f80812f1c0df06e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc9e1f5e1db25d44c8b8b8a4339132607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921dd46f3a7a29876294918c66b6b5d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2f15551bf53fea9e6a1b91b58a0e9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41557a5aef544cb14cd5d5d5a76db3f8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51f37d073e9cf54e4a8eecbe9f329b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc280535ee5f3f021c121a675866bff0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ecbae4ae27ef3275d8ef10cfa8d19613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17046b7c5dbd44f269db72c3fa246bda614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21b06781695cc7b1122abfcf61a3e4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c56f284fdc5f3b114920156ca9a98616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590151d70642631d313b6eaa9a2c9d4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051823830cc4fe3fab890299071765e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71de4585ebd9c8ec86170981f8fd053619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5803ffb77bb44d8af1c1b9d2fb93e1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb11431767267a616f0952ca307c208621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94692c9e36d9e0a3a58ceb4af0910a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018833b00aab6a264181731c5fb2103623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390bfdcf837596d04afdde5639db0bc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003cceb48e5a857b8d1607fd6d863a35625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8404cb45d4465817b1eef644cf09d78626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb8be69496614e8e10f523a4c24d2e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc86e82367976ef87a65f92ee658a0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b58664b05ad7c4e99bc9c07970301f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc1521ca0dff084171d68e8ee5e7e0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb69a9aecfda53b1260a7ed6e56374631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5523a0537e0173967950ccff4c687d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4632a3e2aefaaf9dec50d2da6a398f6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9297e801e653261811dba8b8bfc7f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd025d4b154075ae5ba73d19e8fcb42635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a85f29704af694f3d4e827ccc33413636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ca3d9f65694e1f532cadecd4a218a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5755278818a8c82a46c7d85ba7c466638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2e9da0f24c902ab0aa233bbb78405639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4f9c280940d0b964678c6c0b5bccf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203cffb07689085438708e7d4e9add48641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251f4f79970e47aa4aab06a55e711c3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e6227420622df500514b1a5d05b76643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8234ed7eeafc9a19167c7299cfea35644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e182f96b442ca5d98a1c8619234f20645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dfb038cc1c964dda027249db213cec646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb049456662b29fe3c6cd5f880cc3d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1379fefcb75fcf2862179f6409449648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d631ebd8ed99aecc26220fafb460636649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f126ac10c0489033dae1483029b0d67650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9acd06127ca7158829efe54f59d3d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19eadf9659b71b9506e86efd2f474d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae10944a66ca2f87792ac83c7f64ae653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95d3b4638ce01a0f547835470d39f8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247f75db91a2a5b6b6507d0e7593de8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee87be37012900df2b5aec547fba1a2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b906b66c4187fdf6d672e61c0c1e4e8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf140721dbc1cb2c16bede9dae732f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d5cf2a7066cc70bc560953721ce1f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7ca1609c3c4bbfe52e289694f6ef7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450194b799b609b469b64dfe02568518661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a00e90ff934176f9a3f7b486869bc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3556162d0e464e9b6cf93a11b089151663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e70b1655fd863c1d708c7690063811664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cfb3f2736189c47052d0cb51f95d67665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c28866390d7bdae8487ffb3509250d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496aca59ee325f732794c92e1b3f877667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c13eddf6108d71d9586f9b3480d69668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7709e442aaf86f70597be7f12b402669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86a4b0d77c0d32abab8145a5721feb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4097338ffcaa5b2bb471c1c9e159905671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19e7ec3f2fe9622f2c68f8a9bd2fec672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf3b411780489ae20ec87d5b1515d0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28577c360a256c4d668efe811cb27a3e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2842c86f7e796a20db4a48154e18a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0213bb4999423fcaf2437121707e990676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9442336a8209d721630ee1aef02d4e2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7573deb7d0f88108f2cd7eeb10efb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003630868b0b68717eb07ee20122e776679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1134b838dacbbffb160e3ec2f6af6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d979dd5fb43f3c371ea31093d8690681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d53d242eaaed47ec0c518ed0cc467682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190acb22f7126c2bd9792d970f94e462683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384fc11567f1357ee58e847c7ca23f89684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decde13f76210cb10ef1d48c09ea34d6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598759c30574b915708731f354fe3c2f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e928dcc2a2a996f831ea95d3fd77bb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42c153ef315209149a3072d1d5789f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b275e0908d6295d9e7df80fe73adb88689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65251d4b41b3275e3022e8c9d3c97a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83dc26937715d5c5c49524ce5a7573691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f696afd4f412058e6ffbc16c7f55b1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0353fed1c22729f1f78810078ff8a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b656e252eb8aa0884182681372c9a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c67278e2c7a70fa8ed8c0c2a7ee686695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9603d2d016901bb46e5f8697d0479696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5f3e80de2c9fbf2084a17201d6fcc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c9c4c1d18a9df37cadc6b5e97c106698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e18a1d52ee9bf67e3ff33c0878196e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf08d5659cbe89c1df35e864bdab109700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924e2c005ed19d333bb619b4515b0a6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8bf997065dd39fcf7df3c07421553702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1beeb568b439e113cbdb4cd3791344703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d068ebac0957aaeac98b04226f432b3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d62a019f9400d337aa61b60cc6eb4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc672c2bb27468291bab9c3335f67b5e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11461671cb4b0864aca4aba219d436707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f0b6e93be5ac77904eb3087a1a7d7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a1cab0e5fdec31e7f48e72ec33d9f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1be2961fcbfef9a0a6821dd9e1a65710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842294792c00adfe965ba29875b1e43711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769d2b0eaf681ad75893c6170bfff63712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55286c4054dbf43bb920d1fe32efdc61713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45bec017495605fa4ed3a39c3293729714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc79b32591770c40fad08a39b24a7d8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f7c9127923cd0dad0051a8887c819716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74149c3505765dc4a34091dae219b11717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb428f4306158ad90d07a2acbe4db1af718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a23a4eea000f0c8bc01ce06025155719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fbef1f5edc66065042b35181d09839720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568c29e2d94a7e64590e31913ef725e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6adf81d24a728ec25a5f2a6e404d0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaffd1e2f40beef2f061dda84c4c21d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39246c459a38d6867d3fc7467c3e5807724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0df48eeb554179f9064f268634618725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a76c3a6a00c22be180d780874e2886726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6968ed932192bda08deeaa3b4f793727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb9a504b9afac6cc32ea4e6aa9c82c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c2aed77ee3c49d5324b8af39275f2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a652a0585324928d44f994d1563781730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5fae5d141c2567e7aa87938e8b5cb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d797034296b52604334f776a99ab6ce732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5efc7ba923a3fbcddd4b5e0b69f5cc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31197127cf8d730aea0c56025f83fae6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dbe06f367dfb76c0823429c775b67a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d16b232d64ee0265d6efd3244e2d9e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a710f08c63254dcdfe8b07b9b3ba4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc048efd97d1ea20465e70957eb773a0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd8f4050bebdafd3dca6d64831b987739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962c4d096bd4c6bb62e91bced8143bd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e9c45fcccb1d4c2225552aded3fe3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b4fd7d2903866a12b653ad8ec1077742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a844198e27d6328b5345e589445223743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9709e949b1687072b7f01d7260644744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd4f3a2057d0df1416a2e7c09ffbc5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a5970414730f9cb3ba7557801bb09746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9149e7f2c95ce6207e32aa7ad6ab1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15c1a9418f423fd10e91c7e505afe0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74e89b0bd240d679a762fd1f672954749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d84ebbf90ddda0bd8696fbf4cf13c0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591e6ce5c50147c28287af734f5dc66751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b6e1a340c0088a034e1f3033f02b1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2e3cffd3733c01455dbd9c5257ed7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48707780336f2d5a72ee4fa268e6e673754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5484d3d73125f8918a5e7e64d161df755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f6a03d37069dd6c2492339ecc88e9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f3cef5fc7c6248fc88afe879ad5f3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0220c09f885f5c2782ff709cd2fda60758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f334a976f87ae3cd8d84be4879b41759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef90e6657ed8fe08f6b983918e07b1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657bca6038a5d3569a65d70d980184c5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15aa23e8497b866ef8c3ad5887783c1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef6ff374f1eeece2067c2a37c011b1763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e975ff0000c2275dfc9c754a2ebb6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a5a4071ed392f7025b182f89e0ed7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e0a6a0f3b14dda98e399643dfddac766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33057033cf2f665e47a1e649ac1d28eb767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7669cbc7bb817f7b255c2b2f9573e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328ce773567a675d2e871dd7432ed97769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a0c168d955e84538f7308294a52ef770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5e39b28a5ea517ce587ff4f423d5c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2b9e1c98df47bd5482c23cee48055772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31aaa0121a256a93c93c774871ff655773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e0250f3d4827bfb9b7e9dfd0564d5774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f34beecefbd6bfc77b292b1bc0e3ab775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322c9287c9f7890253836eedde0feeb776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8135c347741a5007440c602d5b0a9fb777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3cf6811bb5c2f7e8712ad5249940c6778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb9e9638ee75dea66ac24316ddba3e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce338383f737747b8e56dfc5d9946b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748975a6256ad0ef44c0a76bf64b83f8781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9752e5aa63b15b4b57ff0743b1c4807782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da4b43a5fbcd222dc686212a256471783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f02c4a069675cc353da3b148f21616784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e549a7075ff21bc6f06ea408616c427785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a858534a02c44f466a9b34063c628786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4541841bc9881a5d0c30f588d4f8c27787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9dede107d70fcc605b1318955cb9a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf386c166042717ad1a062a15671ef53789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0af8502f31b5de712878b0f2298b1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a6a2d01b4fe96e14b00a66c011624791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daebc985b360b96953ac9254586dd837792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b398a712cdd7e1c3c00c541071d00c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72809d3d67029e78fe374068c75231d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa1ac1fecf6398887f7f66017e9cd3795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423e1a20a0aa39f4a922fdb8acad485796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bfd0a125aa5ae994c1133c79fc2d93797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3c1da74cf605e721d840257691fba798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe392852af376883c11b92d26ebf733799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce5ae0b6bcf9882c0cdd5566422db6800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e42be7f12b065c3654a1a53b675f78801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c5e14dd2ff2a3527ceb883a212a82802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2740bd645f18d351adc53d5b4f620803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40ce4ff26fb460fbaed45b3a4ff5b6804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4b6b42467a2e3c52016ec43d27dac805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691da25a7f86834f608de47803aa215806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5953fcc229a156b1c615d6017918e4807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6f9347e18125c17c75c2cd4b53910808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4bc8532aab77a183ce95931a8bc53809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b22511c5bbf98ff6e3380a9001fb0d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc53dc716a9e1ae13d497b21155f03811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ee8e001966b9637ae52a3071425fa812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f4a34f3633d6fb2bc31899ae833d9813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb058cfc193ce862df51d216e1f2b2814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30c8910036c4ec37e5510ce76142d1815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555034bfe22bcaa578b7ec1310bc203f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec25c9a611e7b3291fd1d0ac5d16f98817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d28798bcf5cbb62eb924076f5ad74818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e2cfdaaa8c6943379d26f50cc163b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc007b86307ca866de54089313fe65820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429066374d55e3bae49f71cbaf55cfc4821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35bb735f85c39c014d3fc9f3c1b6e2822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045199522572fbfe8b115b930ff8b8ef823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d17a8695a0187f84d25ad018594e3e824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935ad9f8d73ee77ac67db9b07ad7cc2825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4c2b079fa3fbeac6de56ce61951fe826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7f4d2edd543ece9ffc839df4a4d6b827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5af8b51a83deb6a061ccbe35f5f7fc828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a8cac042bcffbec1caeffeb3a834e829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0bc8c894370ac9998aa6c54e7dacd830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b83e8a8212cef6a31d68d526f056a831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb57a715c9d55f60f025d8d8e41f218832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a67b1b9c56ce0ce5910fbef4f9f54833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de654ea5d10e39ffadc8bcf147183627834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc12c4e24462eca4baa00627e63c94835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51007d24a9ce42f9ae999a23750dd5e1836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e069eea3ec8850ea13c4f3a6a9216837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca0c27d409b2b846154119c47ea02b838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e1605d9d04d1100cf194511c25d8b839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9132b1b38991e4fc005f3fb6fe44cd5840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b6a1d0f078bed525ff52b0645dced841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd601d6b7639c50223491f235eeb2c842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2d57397a343f9cf4026d2dc65a577843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d322fb4a51ab58c63c29619d2dfc8844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78ae0fd792a4219cdb6a745b012f79845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94f1ff53973989c27819dd49458cb1846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414eef84db8b956f870b113464cf5ce847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ddb6c3afce5cbad02a1932c03d5153848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50bef514416d6fc1b4fa36f58d531f849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec6cdfd14fd200ec1d0110f172c1621850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f5236ef389af90f3598f811973841851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d57f3049ad287a4da4f6bf4cf32f7f852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b8f042090fe45cb608692502011b5853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ce7aa7c53fc8e6f746932cccd741f854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47dd764018793f74aa97960b47e999c855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9075998bb2702b6f748082d12bae6856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74561217ba8df9b9c99cfbea0d74c485857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83daa39f5b540a031baf2a8a9db02b6b858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ec3f99e29df9bff0b581e1a194a39859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9011f5b5969797ba154bd0739010f860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830f0565115362f27f0ab96696a10b4861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248902feba15f1df46fc7d9ec34070aa862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5ec77a56839a3200f84786c6a4617863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f1a87ea582c84b2a2d69f8cdc7fe8864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e0fc9df6bacffb62ee8b40c8a4460865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a526bd3895a570737cf7c9eb39d36866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e8d02e061d1f888d744795b90b35d867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d58ab69413a5594a6b5f2c6206ac93868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa10e49a52901d0a61a4eafa106d89869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80bde470fb9ca810f83f8f4fe34f799870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ee54f5239f2a6a48bfd967a6862ac871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4de9659d0778cef3dceb72068ce8d5872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff85768cea5197b3ca5b788e94941b3873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75670fc67b1992c6d70dd596a745f603874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6f966ed55841ae336faeba5ec55d1875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d0230850d71647f34c21721e81d7a876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c68aea4fa73664b2c9b421c8ba26cb877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a8e02abde1cbd9f9dcc0694637de3878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9f7836dfdccd4300bd8dc9c9aa944879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43a1316cded8abb31f5f8fc80b2409880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce80230498965d217b3755f125c4f8881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973f88c638ad6016f689c87b2e8a2f2882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230b479cc1971f6d10314f618340c84883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d46bbf2aca0756bfb7096909c6c4fb884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee31b785629a75da242396454ebce63885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099cb87f29f6edfad1212b227bde738886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ae41b88e15ed11878a45a9e776bb4887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac35f2a6e64805c5ce2c3ef5966a857888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde5ba1e0430558f5e17d3c66e4b305889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e020b4f2cbc91e26520324b7c04b7890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b873addc28b175131e6f4ad530376891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773cdc5dc01ede324788aa6aa60a947892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373171ba4b9466f1e84ba7e7e597bef893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e7b6eeb1be5100f5ab92286f82263894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237458016c13e83db85e01dbaf96045895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaaf12da8aa11fb68dc8269a5c01c49896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d464320db3e9f17577217c1b6347ae897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14211ba7af1107d71922679c0078ed898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a3398d0d009c875e582f3e7066196899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64a56964fbd61ed3e10c051cf51a06900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88ef6f4d9c54645fe48e8cc836a62e901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb88d672eed05debd1ccc79aa361cd902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22a49331267acaf5d91483fa77d284903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae998ba3c63e5816a5ef3babd6d43f904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d26681d934772e40d70324407dd59905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f5056c65a218cd4134a25c009e0d5906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169aae37869149e9467efb561ba15dfc907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc84b6e1e4bf35d23f86f67fe4e80e908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e60dc76e94bdf8c79188e3c6076d53909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609b9ca2245b4a41ab391b0d86e0b05910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610cf628e656a124e594f7fb0456911c911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261040fcca02a9a39eb78064ffa7bfa7912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02bff90bef4a8bd81cfa50ba23f0e5913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817a174a71c3c914a1bbe065cf5da63914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42541d5155f10b494c31f232f2065d38915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6466a491d988cc0c1ea31193426a7916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aff3a87fde37a73d2bb69c26f54fe4917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488440ceb3f1154c09bda2a5c1bc007918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce64544acde466ec1d544de77726cb0919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939b0ae1058b77847be09ae5cb96229920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0e7686ef9005b5f6f1f580cbb235a921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887db08f6f54d316726e308fa183c149922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ee530d3c5efc82304868c8619a960923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3299f2a99ad4b884019b7caf4513f4924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3b89e3c43230bd61a486ed2c97a2b925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c36d2c9905eb5b55a2d6bda753ea6926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937763394265a13aaa6839625c12be7927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4075c39f4dbbabcd247764818da06b928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0de3b26aeb390056bc34583dc359b7929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889c4c793ca10df02d477ca23075344930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0c5e9981bde1ed65de860b2ce0de6931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b94babfbdbf8f54a25ad0c2de75fd932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6920def099147020d61d010363b31933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac9e7672beafbfedcd3c6e37f776cd934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6729e66e3b3d3f9357e349b169a1037935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d8d38ab456cffcf6f14adb1cf698d936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451d66846282d601480d9447bd8b3a4937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cfb407ec20613a890007e80ac81855938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39219add1045941fb8d5a48832276104939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a289180877c1b038b3b38af452db9d1940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ddf6650e22750bbc20ca95fc3c293941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0fc817f4c8ede840362754bbaa8e51942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d287f79b1534f6b242e99e2316026943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe797affcdc38d128bbb44b3931e95944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4692d0d8d36841476e220ea0349c4a1945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168fbb0183f97221920dd924c1de35b946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aefa5797f5cb073131359ed4859389f947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922b289731e01bfa99cdf6f2e773b2d948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e02973db036dded8660380c901db6c949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f98581ea69cff82b4dff49d2c1b43950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6eeb0de952abec279873ff7aada6a951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ca9fff8a3f361dc6321f75d24039a952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cbaaef9a9acd75359863725e1efc99953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824ca2144066d5dbff241aafe081363954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1673da7a367abbec9e28ba3b22b0b9955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517541dbfc45ff99f24409d94c26a56956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf920c90a56752d8902c6028df7d8ba1957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59a209f624d6d11b60c2087889986a958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28523db9073eb60980111c8adf58a4959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79edf4d6a04c482e1e1ab1d6f58557960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c298b1413a73b9d8080df7afda31e20961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1de0262adeba100733105c60e47f0962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538000685a0501e2ebe0d40ce9cd087963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055bc35767a71bbb02a02c8060d7b039964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c8d48a26886cea8613398ad22372b965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a587a4cce2546795a03d244ff79a75966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f40b8b113add5bd3207b46bd3030d967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df17ce4d686d80dc690c792f50805e968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e471069a89fa92a31e38cdc3d89c5a969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fdddfb3782dff0055ce0604808ae38970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5ff1cd13f7e6693932502ce2825d5971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2901906a0218727c5b2b33433c855e972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87169a315d165aca79ab5db2cc6b3536973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c8a68a5392530bce89e2ce471872e974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37481fd854dbcefb15fc1bd7a9d5b5975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa7b75af7c7328e2ae3faa64994663976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d401812344eb3d92f839fcd70b83af9977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b63696b902e1fe2b41b92e526aa09b978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ff472f02a0600e0ed7eaf69467909979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb4fa8ddce724f51d2347881aa05a2980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab29c219dd8a9aa70f6986edd31333981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a1c73de160097b46f65d21605c50e982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5e37adb82f3b3764c28ce634c7bb9983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54297e9c0f0158b95543c7326b73e10984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd62feffdc167ce8a53b68b4ff60031985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe2e17d49910b8b20b9e3843f5dece986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f717ed2cbe04ad6b1984aee873db0987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50dc2bb0e1d25bdfc1f73a655b81a2988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756a64c04349c320bf62c3d501e4396989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357e689d175442f29a4d428063b77c5990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879a7c43603ee816c09af96e49f312e991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d40b0150559743d0f93515a990c7e7992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2acf37ef4ace627b4de386f58463a993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365f56025ed9d81f8916bfea5f83a5b994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8280df79987875e52cd102e9c6bc6d7995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e51d94e51922800fb18cdac8ebd37a996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26614a785a0fbda1d612cf716324dbaa997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>