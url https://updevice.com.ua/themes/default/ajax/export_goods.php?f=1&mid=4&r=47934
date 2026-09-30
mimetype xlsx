--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b747bd0eb6820483fd8d88c9960b691.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70cd29b210e52278e74f95eb6cf7dc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54cfa34937a917c148e635b69350ffc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1efe9e0c849666111a4baf93228de94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed07ea042106edac5967e5282b8ccf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b8576ff22e462d23a7f5ce91e7a446.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61e1eb3fadc40ac1d66c2a8092e4ba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392d30a50a13f53cbe7ab510eb126ab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af183336921a908b258a9b42cf166e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c5a4790ffb000523c8c2a744ccbd710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a420f4d92fc33df4cddf9c65fbae81711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c62b6e0d2f7204ff1a72e6b49cf45012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de9ed9cad78c9aa640eb7bbcf4d86113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3891d8aeac663b63ce87225a959f4114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714f2f02a444f87a52ff345a97ea7b115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada839544f95d5fedf913a173ab18e2516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732dd21e88a02ca95f34a26955a2426f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6136b87645d41607b3b1e32aa8c362c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43305aa66c29a5ae72ed9e9f0e5e27919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738afcd5fd99f5799c902d29cd0f5a7520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5a44372c30ea7b98b54fa540c641021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da29f55375da3c82bb46a3311b5ebb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8317fcfe8bcb3e256a13a4053f740f423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a759a50d007d81d71daee6be39e2cc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc72a56240092eb0178afa0b62bdbcc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b62a2d9cd9f21975912939fbaddd0526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8db0ed2d3111e52647acd694bc16727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be10057668ef26305d3d89462b041b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392014b3b3c32db75c4dea4af6d6078d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1bc8845c72b18fcb453a42dac5b4930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce973118cebcd2c4fbcb8b085943479731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033c6c272865c78138bfd59aca4fa7932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd865d1dfc535976a58427cee38b9133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d669ce20ec417ad6907b539204629934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa81fb1a26604d9d62021c6dcf775f235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04505d35f7956fe28a3ba60bcedf674336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34e61b4beac5dd449cf8ae7c7734e837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d357a3f9a999c5c5d3e4e28c0acb0e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b427412ba5a624f1e35bcf60285e3939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829ef0cdd03a8122ba072c1aa59d9a840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c900534f4a62a6f307a1a05665dd2841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab92133e04a5a4bb24e828fe58b5a442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e199ec8784ea76856ee11f733c3c443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448f0b6b48f7adcbb5a8cbd8d2692e144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a566387edba945ea9c5c08dae9b6a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5678a31b1353e5b31a2249906f33acc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba685ee4acda4880b35d9a0c64c5046a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae444773ca7d49da8a7478a3292f44f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5177e20e982e6869d67c11a282530649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1934fdfa3000784b872fb149e37f7e850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e71f9dc214bec636d52a8ef51fb4e151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0352273865345f0f6206655521497f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f244442ce7aeea083a0eee2d36342353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e56c602082cadb9cf0b878df7ba51d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba75df257b4ee0a07069b68d3d85e555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c018436d038e558686b966ee6e041456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02cb0e0da8af0b440cb062c5c20ae357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d4f17e1e1d125f7d04199a4e527fc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2362195d07965d4129ca41717e55f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a283d8c20afa22a9c736124562cc5d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87bb1942b9b94048f8b2a1dc91ad2ef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1db399f863726d92b26c1a232e81df62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742b064f19a15255f9e7f3891362bcc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de25a20e16f247c5587b5084f52a9d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280e9426aa258f443805a407cf10b3665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3f073b5650454a873e7749eae774966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c9f2e1572f605963fa766e3dff1c167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5c2e2f1cb9d9c8e3f8372a7e5698068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02b5c57ef1433e78906642a9d593f369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ebda87ee6c9c27671f4e77452e1bcf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a780e57d6eb3e9ef913607cbd075e471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a98de2731e50f6405b890157d8cf372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63defe780579f362f6bff660e87f8d3d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0aba7112a802eb9e02d57c06b4fb8d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c3db13dad228d7d8212cfaa73fb8575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511e3d65e0e0b1fc5a86b0631613b9276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718508f65a346b535cd94437299fb8ad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90da6ff87455c88753cc5eca68bcef478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f2dc00f719be8c495dfb8436a10a279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364d26396f1ba2e8f4d7e414a200ac380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d33bc4a387aa8b37ade2ab608be58381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6da07a259c5d376a6f0adcacd11a0d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25928e4d45f22ff2314163eb3315d4083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32b05e39d67a43a0dc685c685f096384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c9aa6a4854cd8f42a104a87d8db2985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ddfc9da8481497b3bb03fe86b3e38386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9511809a06a50db041bfbda73175bf587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e0c576de8d32fa628abce0233f34a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1046342384e3d5ce6a98a4649d89bdd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc833746d20d430e91d100e467b6b43c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b9997691e326e6ce7ca745277fff791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ea2fbe04100d11e3bfc638f1db34092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51aaa259d24517d50e80cf561c37f5693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab0ed2f6323c8c0952c674e4bdeb0d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80985f367d25cd5f88f7cc17653e5ee795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e04f75c1a379e4ae5eee45e7ffff396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd517ab3331e2d401027b677093630997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943b1cb96884af1648b442edeba797f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9133f3aca0edd1a3773f21ae8ba68e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437223166dfdeedf586d4754dbe8e407100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71564ddeb613c50917c811629521695e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635eaa9d1de9bf1f0b0331ae05d9af89102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958199fd573880e21d50a16e381695ea103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a24c49845e7e2c267bc14cc6a6c3fc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714016e5ffd5142d1726e10fd345afb6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f98b335f98f89c868478ff01c55c1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a303d20e4a5420e9d63f8e9787ac1c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f25f3f0a08823728331126c30b3c20108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb9778f3616b1eb863cc3952006171109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22263f8d119023ea445ff82dd1e5111d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4bc5e8367369a82e3eacc1c97eb47111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ab2c09dfd9c5d0df4ca364dd57bf6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1f2bb245a492a6db490597066b6a0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3445765086c4731ebf5c3acc718b37114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd85f668e63bf97c457ce133555284115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98600cb9f9d9af1a65675d1768e1ec7c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0848b782316084f36e4c090c57a260117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134ad0b858a2d65f46868512f4ac18f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765bc88e5e8695004b5ce67712746810119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee721fedaf57aa07a2f48891021c54b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eedcd6bba37dc5b20ff97d2c6825265121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798de41d394757ed6f3a05a17e3d10f2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d579a7be6924f40656d532760ad8ce123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d8427b0fb05ce816a1d559f029e4a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ffe949f20995fba8db26f57e19d37125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177aea1c54b018427824895c64172f7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082f6a7b6eb302e2c61abc351353aeb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52108e7cb54a452dba5b24725defb37128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766b0a0e742759ea35e580702215722129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27768af8f9e1880a4e1a861364e645130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9097a5713ad2ad3ce599961ce6cc7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc78a997cb341e46cc76559d791fbd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e5a507f2dfc42c8a0947a334f9365133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2974cc4579d5069e16684f0f436cf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c2a04aa5306d70e2e7b0026782226135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dcf6b2968eaf0a7840e27c98f1f81e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef66db3cc77faa8e734cfc170fee451137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f8c11ed87db8f3061f64a678b682c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4284fd370ead29d548fc28ee554b0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca191abc8ffcf8fc3829639255985f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa37ced59b70085147d59dedc2054b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b6df2b98278cc27b5c996da0c66e7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f4140a70c38cd4e1993c6b7058242143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b17a5712c6486ea212b45172123966144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830befc57adff6796f2827869cff353d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891230ec081efb2a5847d80e868d0340146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298407db70a62498cb9cea04d7dfe092147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c3b01b5e268e3bc2a7db0a336737f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e254005b4ec994a14e0ce3acc1781149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58e1f5cc3d2219932ed7e6961d39d9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c806d31be452fd7f26d5c73ef29cb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff1d649e3f6999a487a74e098f7c60152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d7548fb310166b0a5e49b05ba64a4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6216c6ad21c22db360332864cb82e8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e086e4031310706fc8e718a4effa3c6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ee49469897e069323e15b10d6f18b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc0f450bb50d909ba95d4addadaff3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c16a898fb0b0487d662aef58af7f4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba93c901a2fc43f23a25d4f4e75f888159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1a06993dc3775b944de5d0360168c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6388ef336522a6c7bb9f6abf103167161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28e18417beb5175d98187d8ea8a941162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc0b76501d5485da6eb26a0f063e01163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e22dc92f772d84222abdfe34950e1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7c7c4e4dcf450a9cf9dfae3116859165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977af753d03c4bb9730ab658df3123bc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c080aa15dc4792ddb407aa3e9f33b6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881dc75e4d48d2ff69fd45a2fe01271c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f465dbb711c2c7c2c495d62a9b6355169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150256661451bea820a8b0eee42b22cd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed969e5b51215fc785f5852e974a76f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904ea03cad43f04f4f650a0a07d91e1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284bb1d76e2995675cb064f05638b402173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b7b2637b3d3999d641c818317c46e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10d94172b7744344a0c1bd079d43d7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d31c01a4d57c26e7ab7de8937a54d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928c4644f45612fea105dcb885cc0a8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0d2303a66d1a5314336acffe7e494178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab325c098fca024c60c087592bacf21f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85d59c9c0cad4e4251bfc896ec03d6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc65470b62dc9d82cc4dc1a183264aa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4fa3e7897dcfe9d9bd62094e2b7786182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96361c64e0d8db9bb7c706ced1762eef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee940eb706eca3e2031dd95d3a8f2662184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51db8988583ff584b2bd8b2996cff1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c57c57ada2937fa0acd3673cb00f0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475aff5ad047e483122a4112860ac0a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe4560ef85391e9f15bed7815981b7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052a9137baaa1b59ec401813fab24e4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f350c6e5096532f9803986be68573190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc017e58c69573a15a67dc96fce54360191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923673516782a32c1a65ed98c4c46ee2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00dc3141f68a4c02279108a62de71b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a22a056672e61a83b11c508fc318dd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb46bc1d90402026401775e18beb1c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83706185e98f4cc3b8c57befe137875196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8af8dfb8d07381bf9872915cbcecd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14967235e2195f2ecb28f41b4ff0f25b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac77f784dfecf2e0784a220bc10334199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104eee2e09384af7d4994d65253602b8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916a32ac187a573a2a91a4add713b38201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48758c4643c2b45c623c710d97bf3f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ed1290f798c020ee220891365d11d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89364d6ca0d62013e18562bd2313e8c8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfdb058d8fceb0328f95df24fdb8e93205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94d38c2bfa3c8b632b1c9caf00c5b5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117712d864c66dafe629b82a4e68982207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01105685ffd51a7af98b2ad887984ec8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5834cd56e3ed641a1d0fcb147ea5f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d71b8ae265082132ba29aa1b9b254d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c99335b1715ced950c4f0f531f342211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af25019d829567577b1416fa912b1ff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195c3d4b722211b71b53a271d87acbc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd29f3f218aeb36f870a667e5f9321214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba70406e8698777f3fdff5d18856c8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75a69fc7bdcc7cb3582fe55133dd5f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dbf9795f22fc05e21484c3f38e68ba217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f21bf7f473ef31511c54b30de42f9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefaae40292daca52600c0fc1c3b1a1e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fccb7c63d02416239caf47482bba3a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd3b0b5825a6199c19b4259955bdb4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc79802a3a0d23439b9f037c369af2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90905a915322e9d6b9649303f59bf15223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65debe179ff83e9e0b2e111fed5d5d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09a47bf1b6643e11d3cd9faf69e714225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4ef803e4e004e0077a784e8ba88af226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc725fdb4dd2070b4a7cc85e85dc0bda227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f756439009fe2d445c5ef1dc0d464d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c01baeb3fabb78273f662056c779bb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48cd74a4fcd09fabf15e0b9a17f8fc9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f652bbd8bf266abfc32f7327109e7d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aaa9d55e212c03c68d2cce1ff46256232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3eedbf55cb13cdd0cad4fe23ac9ee233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8453d27a203d6166658e93827652e73234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa49964953228f58247f682ac884d4f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dade6b7e281839e6225d7d97f0e20d5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89266ddabe6405e3d6a934da16a008237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f113cf174eb3b613ceda5dcfa3aa8ce238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b4188b8095f7122eb2d728bc57551239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30be5ddd0d2ea6a0e3e6c20130e17ea240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99310b527661954ab30dbc00b899c70241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66777c566a60b2934139d123d084b934242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59051de101692398d4dc1e1aa0c2a6d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9d78725f8794951b916173a3bbf78244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3092136dcac5a6ebfc5e55dd3cfc533245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3277d2f98127f309ba1adda225c296e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96399eeec50785ac7601664c92b30e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47efc4fc65d04f54130291abea49df89248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b40ec90fc44a7dd77504cfe7807954249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac67c0b0fbe63b2d3bec0f40c093b6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abfaf5153bab537424c178c80d94cd2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7c7e0462deca666b3d3a7bce97ea5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c47b56daf2a95252b7f121a050d4a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76044e3b521d7cf9c2f8f0513119eb9e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0da54d8dc6ce536596c2e466f4fb8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f8a4964d8e2563004d111e5c0fede256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216eb88f1b09709d255667dfc8b5ecb4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6884a6e14eb12873f0ac45ac4b6081258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6dcb35dbbbd93c70c2b1db256c92e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e35bc4371c3a90daaf748970396af0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55041a5eee4aca002b52e81837c43f54261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23410916b3f81b75ab1cd6eb91d89ddd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77c9e58ce85ffa668f807675123289263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f3d06003ac2a0a71e10cc86e1b86b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a50e48e99368d8e77d50e0880e8211265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968b5690c49f2b89eaf621771e2ae3d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9c6905299bbbbe85c789f46d4f558267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e727914f982841e553bfc99c4dcf2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d32ff819a198f75469f9bd786ae8a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88840dd72e5fbc2b1d82be6219718951270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4724ef147c2564a2892ed6d35616f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b55273f458e9a51c2205280b23863272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb61e5058ae79c40056f0b11b3fa70273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901fa207179804ef013e956c4dadb38274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585bac449de5abe1825fbd09cd0a3a6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e3da0fcadcd92d42a69b2a8d745a4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bebe76d1882bcf198872ec6c168436277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb26fea62d2f42d039ad92ded12c39a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e30351486bf569dae0d2b7eed3286279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699367a752a80e2941b7877d423512f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40efbf9acf1c05fcc013ffbb15fd1768281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2449fe4c176b30a2eb3d04e610c747d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e61389ae269f823be2db230c1820ba283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3d8f27a2feb1d73ea8dad64045e71284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e93f9d4ed24fe0516b4969e5dbab12285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0580fecb4cc27d4f95c44f8b26ec4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac886c197cad1c231910a6c8b5b1f1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e93c27bdd97dad98604d132970375d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b248b037a252b84c481102ddef1d80289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a64f08b7f77c7642e9bd1c0692895290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164beff0eecaf304d94442325e90b4f3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75586053a01e48a7637da557f2eb5608292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a3d4f7f2119127597aadded046540293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f0091c8172bb6a3b6179489180383294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89975997d00f4120324bdcec6938c3af295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d005018a4321700a2fff2ae1e26aa2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924ba4177e1ed6bc471dde7d733a969297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65ebaca13f0e05bf32f4125fe17b92298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ffb44f63a084ae03c49f3f000322e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36edf18066a8f75a454481e5a9cdd7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716914e929211e5ac5280e0364e2c4f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814411ad3be7eeb85385c5e9d740afef302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82de244264305eb1a3df8077ca7a08303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e807ce0ef70f25889d5364589915b4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d964816f72f4865c558d9626c91a4ba305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7ba0a378465caeb3f38fed321af4f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508ec6ee405c2d9dd56a9d20c1ccbb7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55e414163ec4c607c559dc6e46e8e7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddac273b706197ed36b3ddf2a8d7074309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e5efd1cb4f8f9e6b7c018bbe6c7ae310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cde2f9c5857f538141b43052e159a5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed325d7ef4a5b09756e29dc08e54df6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28acbb90cf93424fc16ea706a950cf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09305d08e109f1885873b0dd3e6f53e3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f36eae914fcd740106bc630251bc9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53e03ce3e46a507bd0ac971bbbbab6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd8c2371813e567d1ab0506ee900f4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a65e56c273c262e91c36aafb3bfb46318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f55cae21bbb26a40406667dd4e271b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba93afdc8200149c5d97c0decc2245320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17a22fa14a9e7caca6f2aba1c1b4ff321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42209e7fdcf22049d3e5a6426c9a6d13322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc67ee7710f50911d02dc1054efc7c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6be1fb944add4f93bbba0ff041260324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21b032061a6b97170d96cc1d88b627325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b975c68df148780ec5ba72bf36a3a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f041394610c061ead4319b0e813c2b9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b87c848d432ae106666f427b884be328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d85af3fd97b09af6bf448b4dd7f5d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640146d1ba28eeacf293764a1217c51f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87f85a68115e82929660acbd20499a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d533415f21156ebbe3d56c44e30bc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1234efc250e75baddee000fae74af333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e618abc927d396a90af08617787a2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246c9f5a9131cb6e4a142f13de538f0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a552eba6816480f8d10d49d832f7898336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95b17599b385e293159612b07fbe6c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b69fa4be6fd3268b46433c14899b28338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37045a26078f6693bb1d7cee4ed12500339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20b313d9f7461d11c2441b904d3722340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff8aa44095b1dd3cdb3b05da019d21341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b69da5298ba7158cbfe886c69ebe324342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600bb6075161bc7611c98c68e189f6d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22fcde9af73f04d4e69177a9bd239e2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3adc362d102b44074ecf83083aed11345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b18928ae3971ae156a310b442f0b11346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b86e4667707ee7299fb2b8014a3fa5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d96c8a43d2ced8ba24daab6cda05e4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72364d2e2c99c7364e1e906baeb680a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9db04b37a39d578664b123b415290350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f598b2616660eaefcc42dd5a606b6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0f9af85db23058e12bf6957dec150352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d897a53342ba2eda8d8623cde7b00f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c566d6ba7d1a5ac7b45de4edaafcc97354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44718da265c74cedaf43665099e59ff4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec39207773c37bece5ebe18e6d2b0d7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d8183131709a34e933b6d1c39e9e3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3372c04c3a496be986cc469bd1d05358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89b394cb2380382d751885d4cb08fd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2679e1b1a7ef769dc1292d48488e106360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f948a04c69ee4b9e5e50b0d0cc85fe361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c166ee2b90d266682b06dabc7bdf903362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7129688a026f7231cb1436ccedb52d3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef0fc9904e5e9827f124ce3b868111364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54938e48886357e85ed50247263bb7cc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3fb98eee752191321184d826f878c9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173130f4c821a989112c13f887e16883367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7d2e1699c94e8b4065a1e55d60cd3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73635bbbcfac822b6a3c2fd2d6a5576a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2966afd70cff49818160b26d7e71ab4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468c6dbf7b70e5de3dde986fb1cf6a0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24ccb3e609c63c92e26b51a403fca8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d803397a615bcd667bd6521b230bd0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae9119e3f492ca30babbe8e406e670374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb04cf9642555a4205d66f9d0bda03375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa66efe989da5b690257e48e85b867f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae51ddb7986b4aa88a4373c16c05ca377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32b607dbd134e88e717a75d3721ba2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ad8ddda4f4daf3abdd6d21a340f3a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5d0dd998737a44e19e422797c5521380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb86d74634c9fdb96dfa8fff57d56c9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0cbf7b15c827400a6e07096674b19382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359eeb2049dc77b6a92eb05dfceab8ad383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee97ffe8e2f5805201daac83448aad384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93aa29b746fc5251b04c22ac379ed5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827fd96ea99803c3ce755f7220ad1076386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43515103248733f307f9376ccdaed9d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec230f2f691a9bc5ffa1cda5d350b1c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f080a4f85b39ed3d52d92db9d62b053389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff7c18e5e4e5087760859a918d1956390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb7d0f5c8c70dfce00622559abab32391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f65fd5d75b59e733cc0989014344c5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0addfd1bba6dccd65cfb61b4f3fb0c18393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d91efb82a0b4ddc05ccd3d56ca11f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e9a2d98185ee66b995295ed0b0fbf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15142520e65faf8076d6ea1485aa394396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3acca4c6a63e07798f2b82665e8990d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf34b01c3978fc5a20a5fec7bad114398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309366620fed6e494acda53f14a4c73399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c506d588af0f6cc431bc33125fc588e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828d8ec5e3e29e92c1afd20f481f14e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6149bbb8b094103ce07064dba5c4be402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe596af0754ff46dbb95da2b48b81a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa1fe5c6a24c1ec092ed8ee4825d90404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d62748033a7584e1d5e9cd07442c0c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b114bd5ef30c64c9df7a4b39d7497406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ad4505798567961ac7fb52022bc8d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd07335b04579cec384c09cf45e063408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82f8310f61bc43dcc628301ecea638409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e4e9b92c6d2e7465c81345686e7ab410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c328bfffac149c979e6e3452238173d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bdd037cc95600184a98d0facc05eac412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e82a06a9010e0c79bea9e38ed4c33c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a0455c5b5c2d56c467c3429759fa2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f1b0dc77e9a9f94ac61dbd154ec88415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402150f27b4dccf4ad6a46bf12cabcb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d471c4f84dbb06666f578ea8766bcf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5665569eb92a56380bbc79d15e4282418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a45855bb5ebeb2d9467ee462e3ed0b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a425a474e6eea91fb648300638ac3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad576fe435dd066a0cbdc4f46f11b75421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d92fbcb271c8614102d6e9223014dd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b305edb2e8782ca7671d11d1c621c1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a3b93fb8e2f34f9b7c19df7c7ee51424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c981799a8384c3d8f112b3aa349283425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054eefcc81ffbc95d0d46f21f0f29a35426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891005d8ea4e399ede4b66035a11dbf9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f0f3886d091d323b443765d170d08428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bccd78984808bffc3a6527a713e7bc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef6e011f6bb1edcf853fb64b897c8a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36c1f412e98a2c078bba3122b89d9e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ebff181a1a4727a5112ceb2b5e9b21432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33212595314a5885cad3e50d5f58c31433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e2f9b95127b89bd9807d5bac0cdad434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16bf7c9456622f365a7d67666cbea4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb04c581aca9d0e5f563715dc7ffbe436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353610df41367167f84a41e0ae177cde437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19975708b8900e22a545c67c0de550438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bad93deb8ff083785ae8d22ab90e1f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69b4702e775b2e4709066669d0cee4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9f11763898b00614088d27a6d9273441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ec4298c1aaae96bd91ff738018c61442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caffa32443f4d8ab90ce5958a989371d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adbbc76775afb6e518c7bc748ece4a8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a0230705f020ea14873b8c620eb1d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2960332f027632a47ac24325b4edbe446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e80ccef4cbe11e3d969bf9b769c81447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c2361bb2ea584035be50f53170482448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85ed47584f50f6a4ef6db0820face8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ab03dac98bf9ab0f72486549270e9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580f10c66f39ed7ce6665b4e809cf90451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7569183640cbf0796ce4f5d7181da452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1f533d6104353ade8201730f213dc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f1cda2de0aab46c31b09ab85dda14454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52388a3bbde4ad22627cfaaa79af898455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa726db6a56881aae870e28242c8e75456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab74a8129c9b2f90cb54145cf47ca6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88edeaf0de8851d4f88d6afba01aa22458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23257aaa21db0ceb2ac4b7a6aebe0565459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2966373de6a84c3af56b9f074a99c50460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408afc57221ca0b460ca3aabd64aa34461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc7d1e6c0e62f6e5eb74f95976a273462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0522cf75bf4a3f426920e06fa935e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b20a469dfd2e60fe278542603eafb8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2920f3b75f5de12f81837fbcfece7ae465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765bdb0a0f005de76e95b547508d543466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e451d44da87882d2283432f2b5bcd3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b9ff6d835d4608efb35c95c53a650468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c5d7710d9b160d7dc302c219b4ca3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f274efa5f32d24d56ec203acc6e258470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085bff3b2a7053302c0a4018db9c19d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78221911a1e6cf71be84abb0326648472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42236f5ce1a93ecd7f006fa32230814a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d93628c5e389197bc3ecb0255d1d1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc1f89b8e914d3d24ae2c09361331c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52fb7a4e851ff35ed89ce71e2fe23a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e0058ca23832b88838988f5632f67477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777de06cefce95991cca2149871587e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a384bbffce0ebe537680b89d60e0c17479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268fc54c9c9414cc5c75c04159323095480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa78f504a9796072203d7f249ad705481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14eff9817fb334505b9c11c053d22e9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0dd28cb5259a05792d3dd8dfc58f3b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b74cd03b24a8408528d6c63345268484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e042dcd83282452e368e7bc39cead5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838040285ff0a92c280e52a4cdb81959486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18f67a06655078045c92655b6f339e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c552b9dcc3cab8ffa0da1ac371d970488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7913a921d2123eaecdedbd37f93cef8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c1101ccb74b17e37ffc24184fe121490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35dc4b65d4407aee245618b7e368b2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb96e7147a3eb7f5eff52ff127ca76492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03942ff29f3e94028ce5b528a3ef47da493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfdaf83f5466a3dc6dd15dc96e1d5b0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af578b7282683b5cbe6756d583b4d788495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4157f7e7077662578b85028acc3fe0f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb98f7aaf4f471b332569220a47e74497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c33fcab4aa23aa7a51a0a56fe528a5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9398169427cdbb6e97f67cfa918dfe499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaea3aebff72b0f9fa6ede5535fecb7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336f38b966464c948821830e032ee49501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e349213116a53c50378c054bf3252a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524b0ef56a98f07e95cc136fc04f7fc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092b3de6c26c7a74f7e6f52826ce261504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991a2904c7ccd48bf233275cd4d4722505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad935d5583836723bbbd7eda27eeb16a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f9b24b397a0d67581720a331ab0ae507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882f5b877f67741f62e749420c039f6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578a4fe3761cba9bc1bbdab207a4558509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e31d4fcb3e787fe847d470bd49fea510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dcfcad82673bb2e9a59aac45a84996511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d7f744d199ea8cfd1d75c0939c1b8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae007ab80879e0b31170863b861299d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3075c6e5a123b1c79be7e008a3df4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f28e34f794e870181ef95af344a5bd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044baf353039fc357aaf0162d1e1b2a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3513e1c89b56f92a6849904cc99c9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8834b7364a94e54c9b6f6f2a60dd1bc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8cc3c500efe795d0d5b29a62cb6e4f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a5b0bc2877ef625bea9b531bc3ab4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38400067d12ef29cac1883c0a60678db521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7590ad558a23821a16c562b3399a3e4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7e149f4d1c4bc8e39bb35e5dec66e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264b06400b111fea43c2cec335ab9b9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c4b1303b4ff1b2daf0e93456e8863525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3898b55a3a5ba3c5cd3c461c3291c9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe9b5b1cee58e8b565145f61e389eb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f0651946264781a9b34f273b62402528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa0da083dc9a95c3aca06d44e28fae529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65006466e2d14902886076e85db465530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e65823f2a97f4f41d74798fe66f0c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635018e20458152ab25f3cef06fb82e8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e4d809012f3cc64119aac2416e3d6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504eb5fcb34eee8a72ba6096c44a1e1c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb56b468042d61ca1ba0fd1386aed60535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b1f9a8f51d1e75c17a796d7eb8558536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6efd1e1bb9b63403181dbcc2baf292537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185069628b81396b1510d94f6f724222538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375c080f6c66876cf0f3ca28c73bcdf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117c643bef13eb827210cf7cd9f45cc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5804c069338e392958a53225fea444a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879294e3d096a334c99e6d03aa68488542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0837060ebcf6d47270b950c2dddb5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9abfa2387ad85c9089e6ca331f28bc5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77d70e649c4d24d70f5db96cedec0f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30624e700e0caf51c2ccb8cb46a707546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66795bac0753f3fa9969710eb6286a2a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01e0252719859acbabfd8aa7212851548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a03214bd9d6471c83ba382e7bff0b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba08ea97b2679789607e630f4e8f32550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8983be838ddb11162fee31f0801fb79551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ec17d7f200b6ad95878251cd89d43552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38dfbbbb6d140c5c23c74e88fc0339b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ab4fc163fb255b9ac0d95bc448a82554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ff4862bd42616934a6035c475f366555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca65fec3ddfeb344131220b57d05930556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a804e96ff2f9c17b0e9c0a25f7eec557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85271ea472b9f2dc5090a819dc148d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce07c222fe3cd4b9c30b5e6305adfb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f5946cb94e90ffb1854be72eb6f54560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c79e724c098c785a486884d827442d5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b82247f1c0003c1aa97f7890ef846e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f14543fd6627ae44b70dda297a5d3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ebff11d53f0a842639f802e5dd33e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a8badc540c049b4cc8fb14faba296565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97160695158d388d9af35272fd5ca0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56b7630eeb6fe5173a5d9c9eed02e0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67e8441c89336099cb55ee11a7a45a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7a602498a843d9b2bc9aedd898b72569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034aa5ab2cd1d76692448cf2b4de2c0b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6fe818fb7f6490c7cb60f1076ec5d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261c6d281d51be35b44daf2c5221bbe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1192848bf6d9e10322902da98bcad8e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4749f53bc92eda551a1fbf9e7980a7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f044c21e6e6d8416e269229e1f5d63575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f770fc291716b52b9361dedc07c96f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc5569eced1219cebe7a52614ff3ca577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42ab4337661243e231f62f4eb3898d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d93d66decc4ff75ff5c97685b2e57579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8737344ca500cef7b5c6499f3b4417580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6523ca2d2b2872582dba63fb8262f8f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afacdd81f41725ac1040a73fac86e70582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d424fd2475dc68850851e3c57c18ea583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06822c95fb6bccc8664fb6a2eb9765c9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783003ed729164d589713c5f21c6daf6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a17696fc7466320e78185dd3c5ab3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e967867cb6f61a310afd0eb5d4d5c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8b4aeb50155ef40f4f7f4d4246463588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f66ec02604db9c13e0e7c875d0adde589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74330c15f0d0515e7387ed4c13f876590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd28215060be15c43f7c094ce2848c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e76afefd6a9ffc602cb649e40838e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7408877d199b5da5edb5519fd8cd9b7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204eede7fbd0a383d3f5704586c2da6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba3f3328e0425d99aef31f4a545666595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3d6630f23dd430f1d523cfaf01806596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb38fdf1f3f244217fda14fc8f688c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd4f3fd2adc0a955e619fc3712a6ce598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72482bf604f9e394f9ebdb54c3cb126e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398cc87770e3bb28de225676a6b603f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d08af00aad53ba5b7aba960c24393601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0dc5b70dd0c921192abb40eb892672602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92e5ff0b4e0787b0d99ceb78e620ea603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d70f9e8578f42fab0961ccd0170151604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680263484e0106a48bb62ab1b4c9e81b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8ee518c42ba54d48c38ceccf82910606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d428147bf7c344f9dc02ea10051b6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae8caf26dc44f52517674768f6feee608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4aa2117e14c50ee8b810721925371609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c3009003d30cddc65d0092632077c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad7098a1777ad1c2b64a236e60595c3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390ede4081ff76fb42ad38772d352e2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a5c0597ffbc5a9ee8e20702e55233613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753362d91c31dd25e199762ccb8776a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38ea974e47710fec7384b5ec6480f7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd62e6253e51656d639b02fc0f0286616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b22a12315b79d8ee769617368c938617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad6fdcb0bcfc1a626660da44c928f5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6404c7c042231a7b3b5740bcff1292619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76feaf917d1c177f878dc80acd00aff5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0b1e915a64dde92a8116d58018e8a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af8d42a6fbcc6d4e0cca4d07b27b63622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438438767ea825391c667ce0c6176f11623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6de7815b143bc79af931fd2e6c3db0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc418ae2a8a7be1b59a0401a88d1dc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499f1f582e87b917859e4d9a68ca194626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695397f81ff8b9ad8d7054f3775e123b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa21b0b8d2eb7517555335b89923e5f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200fe157e07c06cf45fb087d379814da629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c38f99804599581962c99bc90c5615630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247692215423b0d7c6206a21bdb6dec631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003cfa434a6c8568f8633034bb7aa17632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf4c776acc4b9f0c1c0fd7edab4cc2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd512bec328af98b82e2949a565a9ae2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827dfff710f84a68682ca67c975aed26635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c194d52da78762c38f82cef95012607636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c878f6f70faeeb1e9d9e00baf59cb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6e813ef844f1cc3fae45a28e4b098638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f966ea807b261a626a22997935a747639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ecbee59e13b59eb0c83e0cb0e9006c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54297a6ce1bc1ddc67e2614732d87b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb6a34f4e0965a15fc3643626dea85642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787aaac260c6a103558e053a8cd0efa8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891e4da904ce0ecb2b8b7d6544221fb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60fc905bb4ae3bba09c46816d25ab68645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690be34b8dbc0258516264b5f5f3b98646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a6ae933c7320b6470be311142ac50647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfde8211f7301b9e89e4257f67acab7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24baa74879855a59368317b1039e5c17649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffcc4da56b323353366569f0a5c596c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945895fe056ac44f02a0cc195da08b5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290d8dd040bbdf5790cdec6a4a5f31c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f5c82d99cfc0fbdbe4a9549b52be0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc216aa00d15d7680d38302a6336be11654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363187ddaaa95733d7343f2bd039f50655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa6d41b9e2d13b50b63904d4ba7c78656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787dc51fcf407348a927a19ee6bf2f2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b101deac718c33eb6aa03b1a9e62492658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3cd12d4f3e5e4a0f68cfe40e6655b5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627d21211b201e7a9360b6a1edcaab0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1491e565b1a2f2a870143eaf769c80661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b105effd53c8c89e86c47b893454c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91fec1a6f98b1485010e97170e9bb43663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6bcbd51b56eb10a1b82f4d1975950e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f4ec5af563c411a2944c173ded36e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c5d138075b25736e027af06a2987e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67573ea8e0027302e361dfb44e312f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd4ca246e28f98475ef8a7b4b96216c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee9bada0693d505d91717753b3ba19669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98adf4ba677eac0d0935c82b125446a1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd928894d30c7a3260d294b7c6cd4539671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bdee6535977c10b234949f628cffc5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851f259a5392100943d167f69e68a24673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1792e1ef0be7fbc7ebed6f162b6b5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e4b2c7577f733baa791fcda6a57fe675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9bab0f601cbd95a142cb27f4d11e67676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ee079dab11861983500c7616ef1f3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6f71cc8c9684d08f259ee4b9764b5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b014a51896323d2251e295600fa5e3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503d750b956e78e6df3f0d732c4ead8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a9bc722ecec2c8a478e61d94ad34a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075dbe93cbe7ebc32e9eb50c7519609682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5265fc883f3e1f1edf02b5884f9ee72683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3c58d172fd73af5f869f5ae579f74684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2143f55ef079d4f27dda6f366dc838c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63d68b03434ecc693eaf3cb236e926686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfbc97a88eadc62d858299aef03ab2a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b2c558fe9a3a7973effb83d989e07688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840bb02f339b2d80fe2bc0971fee93c2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb2589e28c7bb256328e5e6be46fac690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af552f1479cdc2454686edb713aee2d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3586f6fa0b59575a6a8f07f0205b5fcc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5dd8319ddaa328c7562e1444d356e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72ebdcff6640e8b74257d4919a27f8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363b830b76401f9b1d727d33d3cccc1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f5832e8efb05983d775bad7db6a22696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e31ff986ee9fdb144093941d4c897697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6397c30c995541300ce8cbabe8958698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058fefc69176f5264b5dc9562a34590699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794b948dd4dca14fffe235806b52ca7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0f065a848c44605d95934cdfd6ab4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd86e93283dee7e553454188897782702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53d56fdef3f33573e274867cc3d073703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e46ddd56f3dc68db3b6e75ddd8f85704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efdfe87fdadd50322037b9c44f8c2e0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e473080b8cee760500815f9c28ca7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712badb963ee85584099f3d45fdbbf7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc32db65035ab11dbfbe0a69d34c8b5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473f1b400bb4e7655a55262967c17da709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3368fb507aae4beeb620a1cc06c7d06710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305032c616eaf41a9558061045311b7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463907418bb33c3f41ebbf51d31d9aa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d078ef466c0cf798a8ff31db3e9034713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbacda0154a5a4da2a99c2d579bf57714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954c85d5ad693c8e9f718e3185cd45b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3d9762f6b96b04f2945381fb020f3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0cb29c3809f3126ec8b15bc94700a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730780b40d8f353ee8989ba3b311d45718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198667e4e994594cc73184e28c6c4c96719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7b5c4b9a384d3d662b6e3880296fe720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f58b4e3976bdca84d1d06dc97a69a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d97ae3d6d8d81fb9c88d475fbec65722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd764caf57fb26dab4b71e432f94f00f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71e5d047996b8d65d6887c5a022fae724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f4cbaa11bc156e9b7cba2cb8df5ba725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8927d7d741e0a78a37bf0689d8c788726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c167ca0098a7be02855c8a2def5b8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e190187d7611826c31bfc5ed29e0dfd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4284e2c628f0b56078b2262b9232da9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98423293f42360ede447e65c2a25a695730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eaeeb0bffef186226954bf1c820d06731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86c6860dbeda9c2d5018e014cc86fa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2587ff32cea814c9bd0b8671e5b46a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f8eb6e354c820b60112ce6cfe6be5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e035ddf512ac79df2de84ff64ec8dee735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363de027bdd82bd43c956ba805dc5275736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2c0a1db2cdc79d764c69b2aa14959737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70389bb9a5a901c9d28c04a238ab1f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0999d034caa91663529381cdf037d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4bf27de4072b1c526e64a023e0b0a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da2ca7d272475bc55c39da4bc581e9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15a45ea85e62014522d9d546da372d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5685a8ce311bbce957d94eba61f348743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d548f1970b8151ff81f5ba18187997744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7d27165d08cc99774065040fe2fb6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baef219afeb9e16a3f00352bc3877ba746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e6b83cceeb63642b64f7c80fad9d6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ad418b99b7cbb67c142bed8c25e5c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce78bf8ddaa22f10a28e398dafd48b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8683fab2d65aefa8f95eb0f2e001efc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a7cf4934170c8202a130aa81e2d10751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf973f8a9817494f2b7eff18aef6129752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1acd022eace68a675ce010ffb06e2d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a48db70ee5f54253075699af11914754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c595cc8a08d5a9ef53d46bfd9879dd5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba18e540cb5e74b81a1dc797e68c17756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ce61dc2e8ab8e9b7558f35aca4ff6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a731dcc57f0840a02df81a3b0f1a6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74da922a06700de87176d693dc62dd759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0fa7a6f9dd96aac101cd99247cd81760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041bf667d58f35f9062c0618b3e8d20d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366c8da66f4e3a3eb32d3ea698875b1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18343117809dcdb7d3bff053d3a55838763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222484b300a14e1c0bd5eae18a987014764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e212a7b730a443862621cf4580207f9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35e345ac4ddf6b995cddd70081328e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d21877f743d0e01e1d84e0ac03b1ad767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325e71e1872e56033b246213461d82b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02fad6354465e6d33551707fad6ac9b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403aea437189a3cb953007d4a376b69770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85a3da023941ca898e00b1a899c87f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c14c372f82f5fb32c739c003f5654772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df46116aeac83826ca7bb9b9ab1edaba773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0fa1a0b4325cbdce61ea692ba7cd98774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17505afe527d681321e65dc354d50f68775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad692b3c2e40c76ad82a1fa702e732776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97edb42201ced1cf0710e771579c7fe777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd6b5ebaee2b9d57878831e34cf590778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd648e31042ed13d2f96f5efcf4a65779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58868ac9dc3d67eee838641fd612683a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509a96d7d541c5322eeb5dd085c6910781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3aada351f2d0c01c5f226292e87537782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddab83561fcf7d712c377d7953cee92783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63196c09706a69220cb6e692fdfc46b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed83627abe062086ddb6941bb15180785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98ed18700eb8e22c4320b2bdc6f488786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44fcfe7d99b50d4abf43dafd593f17c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c603c5c13da883b0dac80d0d40d0d3788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae81e6e883d3ed12d7831f4778de12f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57791327ad3cec6a991d50eb0f866baf790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f79e80c76189797f3d320b52360ea791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9282456ab2f25cf674cb823ccb2538792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0da0c8d727a08c1defd2cc7115109c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f72462bfcb8bf0950beca311c2ba2c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52b6df8422c41ea458d8d919032f4d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37382d6126d3dbb103b9486e83bcb731796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc44851ed27488ddbdae2d058a6009d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66ba3114a074c1c8f364c12695f926798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912e88a75415e9e8f0c733c4b505652799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a06333fad3e92b736056b8acd13a92800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c4af751ca9a8a51fa06494c9b587a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3518a4aca834fc6fac122f1cfec7f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d553641b7dea8be08b323f5f4ee19803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb9bde18412bf77d6bb76224e0b904804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f40c4f1561bf53dd91bf1f4ba93052805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a95f8142f398181a28c75480a2680a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9798667870664695b08c3a5d9bb8850807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8b88080aea281424a152c78ca142b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9903b24bcc74170952e90bc402ba93e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab233007387ac8ac81e079e3959dfa810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255598aabaccb5e8a6c0247748ccc516811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f6e05b8d201094b29943e0679b6d5812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d21c7eeeb91649ad4f8a83c1f1ccf0813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e254770009eaef620edc7e03b9c885814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e885a8aef328242bd886106af60e285815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04bf3ce4163986be79b20381c7d6f45816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce39bbb04f6318175b9280c2789c10817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88daf32a9ac44083007da62e1242c3d4818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5dff1e1afc904be3d29d74a6e11d7819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924c96b315fbd7166f4ef157bc47757820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63bb6b42e380f027c3e77ef280ca774821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b824135dab926dea5fdcb4c194e7bc3822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afdc8f0f479ea1c5ffab2b30a27a38d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc28fb35f743ff6ef64b6c1addc7340824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb94859df03e8285e9333e0a8912087825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92f4b6f713c3261872fdfa620d9153826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7556620af2f094b0f87e4c9b629686a827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ff0a4bd9ec77e26e3fc82a84cc5ca828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd50c2dae652f0e7d62d67816ed256a829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4bea041795b673f3f08fdfd0aa82c0830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101c2fa3971d8770c1bfbc87c2f51bb831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf14de5b8a54adc35b5710ece00984832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043678e7a6cac6739e0d006d9f1e6eeb833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb597caa47b6f9e5f514bd7ec15e05834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ebe7abe1630c7263cf15295a04a458835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bcc6bfb35c31e8ae71347d3deb1c70836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c847728176f7b8b99c0a94a8380864837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdfeddeae536412bdb20317dd59c85d838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69160dc7163d0f64e557c212591043a839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2154fbfaaf38106aaa892fcc74908fd840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b23961dd5e7577ab9325180d2b90df841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92f5616b1e1f60a11e22b36d7df073842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deabf53b757c64f2ade0c8ce61608391843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb442ed7b94009ccbbc2345ee36701844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83bf219dee65210502d43f232796d46845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0af8aed9407c68652d5a6ca76af72d846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500828981383648cae3465b6876d175847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703faccf2bafd061ea01849effa398eb848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7334cb7f149ca5b67a7e6625b865e849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f32af6d779af750e59500566be773850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac6512011eb8617fbdeb23c7aa0a0d851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caecd46c170d455dc4646c79feac2f79852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab90d08610561a6fcaf8fa9b03a577853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb552253f6eba46eaf49e9e4640a41854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130c252c0b6545fc266035067dcc94d855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c46c5edd17c97579e412257c0eefe9c856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155cdd861857fd9ff653d2ed031d17bb857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5f51be2aa644a62c9f4b65cd28326858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc2d63de1aa1d627801342832f1289859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18ddbe54a2ac28704a55d713ca0e8b860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f136dc89122b5f42190b3038ddfbc6861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36470340fcbd5633e77d41edfe6c278862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491a7ebda94abd3e10c801bc0da4c4c863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751585661a1fb66164fc846f2da6f92864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36267e6b3f8aca84f3afc5d0e56006865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36112f8c66d153177bd03c3e6e8bc316866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3acb4a79198bfaf44ba6b74f96e91a867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74990c40652100f391de2ce28832f7ad868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63430995c00ae1f0be24cd579c3f90869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c0abc43e28d22c7cdd51bcdc73259870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6bf65b519a3a98496cbd4f183a496871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2266296315e8c3f3c353181e041ed2872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b0fe12bc088facfda63d37bbd84cd873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d80fb4f7bc549cae8905a650c27eb874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45ce08b6980a2ea828508d3c308ff5875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf4d95235a28505fb111423b2d8aa2876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6755eff986b8c755a568fabd98d917e877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a85d97657000cc033343c41df68f9878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922c47daa65ed6ff67654e90bbd7a1c879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a968c8a544e75fc9c81434743f9fc20880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b3f5ac2d81b6fa73404eaa0e0ade5881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa41d0ff74c6204b3c8b02ddd9954de882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadbca8ba3334e44ecfb493a22160b46883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bafc1898d4bfb1babf60f23d32e314884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ccafb79079059118870cccd58efd5885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48039fe8ba82cc8cc45a97f93c5b57b886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51460bf15eae7d80a53f837c57dec96c887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890cb755982486e9fd37cabf0a3c0a3e888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1669f3e5e0a777caedcd8b4768dc8d889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec868b9cbe841ef50a59ae569623fc890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70797f876bb9f321e3a55c90f67f83891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60063902fb1f506da070961b7a73fda892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e67d2482d9609765c1677c2c02a9b893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eacaa5ae2a97d152c3c7e03ea1404a894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a5fb1d824a55c8bd857ca8ad5a3d5895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafbc08a31ce7abe3aaf6012f8eb1e8f896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c8a5b4a9cc41de19819575c83a559897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9d29deaa4ff81ab79a15958ca4daa898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ed73d2cb6af9d5c5c55f59b67976b899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537ba9c46bbd2dc39f972f72d76b686900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226168ab42d2307d8ec40bec81cae166901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95fa6deac3880770003b52fa9c4501902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410ebbaf6e8deeacfd0a9f99160e6a2903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b822cab86a6c698398737f1c6009de2904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946c2175e4816989a5765dd1346c020905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7709077d91c1b77b55d8909569ea9906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0591636d662463d0d3e4a444584360907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510074bca7e4eb95ca807f83a26253e908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14e9b03a2d84d9978bb4f91755e393909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d848b59b3e97d6718053f5f2d68984910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf3732354b710478ba529b0c0c4d5a911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449413abeba00994b3a1348db0c8b6d912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf7ca3cc793c9501d1a2c84d38e53e913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75a09e4268bca3b4ae60332e4373d8914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891d5480f7e6907267c7ef4d2074180915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fecc1cfeffc6941eb10af588271058916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d226dfb4460ba53af063f514cd8f472b917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80b7c55bbd360f95539bca9443abaf918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca3e90e14ac47e51bdc896eda117bd919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6220a7737d8116ed04a3559fadda04920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d6ad8c30c79cf208bc7f02a75f87e921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8179c6891c050d7b52ba12f36f9d313d922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11726502e7bb03eb678b7f8d7ff37c72923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3db1d6328b80fc1c9e170e55ae189924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba5c678e6fa3e099acc2ee6187e9ee925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfae703cf414a4dd0f0a863e08a033c926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadff9286cec73cf1af626a4d14b7817927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7717049b1e1747c88a0e2f528d0b820928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac91e653dbeccdc77635f5a9e1c6c7b929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaeff0e6ae7179639b55540b3ffaa66930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f13739121cc978cf49899e213abf41931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982ccaafa727aaea9bf208336bd6199932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a59126cb79fbe6af6ecbc24a06ec9933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb79aea5be3031435e40ce026eb351934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1333c9b664f6451ecc987005e3d44d3e935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27120b3560ccb77877713d9dd81b07a936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f0ad1ded47ae4ba128fcd791c091a937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996c59984923bd5bae37af941c4ced8938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac631c02214026c7c7d4308745221b0939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c788dadb29290c7d70dad067f373dd940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5a160788df4268d5b9df823825976941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74a49e04fa47736454d384fd2e960e942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7371ec691bb1298cac543bd6659ca1943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303d6ab938be7a94b9169507a7112dd944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d36ece443625398dbb67b58aa2dc10945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427c6083d22e4917957f161c757f47f946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d2d6d10bbc88130495a0cf65be0dd947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b3f61733e1e13e8b44d0b77acfad9948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d6591adfa0e923e52d09746d4394b949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd29147f5b1d62854e1778cc85ac0a950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7e4e9e0d38757aab7754484c3e94f951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5cd20b4b0545ceb10d8d80a730196952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e551393a79abc2da37985718393e67f953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ada1eb92df755bd7bafbfa02ea1760954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7414d92ab7346d32dacf6fd388f79d955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76562c88910300378747691b53c4c3956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8972768326d39144335d9401b0bd9a957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae683290521b35d0d12bfc05437a2750958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97cd2137e6710d5937f179a29fc82ae959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41ff3ebc5b91ec0dcec3a1f5176820960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb98d40c750220cc068c7329f15301d961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef813caf00803c0d556e236c12a25703962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa96b4a12db76f70db9faf2ced0421963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b88ffe82999018ec65dc6a7d5ad163964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf629ff9387fe67667fee988cdd26c2965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4254abe77c5bf8a83d9198891161b966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a987ceba1a62980c637719b6e2e1fb967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39262a4d0f6a724388a0946ad5f20a00968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772788d10eb75d4eebc3bf66f650678969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349c18d44489240419021871e7b274b970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44af76dde6fc73bb169a967bbd33f5971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5aa8db42998724d7f3d4acb0735c9972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87a924c7707113311a31242c2dc0b5973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461b38e2ab224afa3434ac38c907d37974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76da974c133fdfc2936f4819f014c27975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4186ee022ff0858168d8098553d5875976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b296c60576ab145a6ce38fb7e259bcd977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de5a4b3c696f42711088920a504b65978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28d8aadb07a217a9347d938e704e1b979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b32268b0d0a24362ca81fef91e294980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec0b941b104810a8d3a587ac3d966d981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865157a379785bd8fb473848ac2537b0982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91d84ec018a9e87bdeaa0b426c6194983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13ef460b546f9a9c9dae4f7ba9f64e984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d0ce022bb40277d3cb8a50842ab22985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a902946caebd1ace0939c0d4fb082986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f8bf4098ff9785161aa53e2075e33987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100be833b5333139070a6612f48487e988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2d8c3c0ee803586a969cae339713c989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33baab82521ce7b6e20b1b6534a09945990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13306679d599864dbd658156b0a944991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b9ac9e7244e94bddd45e130e72f15992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25b572a471f56c81bfac8c0be2b2e7993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5a92b055bc709a2efcdd7df78b60e994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4b66385c660039b2c04f947d5e1d7995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab4577f9ca22523bcce3281106d4a9996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c2f15f5893df48ff88387a3576bf1997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb4d089ade0b77a677fda96f05b3d681.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248aacfaadf3617823be31c63df0dd392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a521c375201ccdc0848ec3a55ecc853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95aab848aaa108a96dc74095734156b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0161995004c605e637e4b7b0ec99cd45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c56973c551b731bf22bd8f5daf5b906.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4daa3ccede782579d710d8cd951577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9334ab3995fc589f3adc670a4aaf38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d2afb220a04a3cd266ebf1e5cd3379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94d7b88104fd6fb5440a7ebd45809b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60133afcc26fedf3f8d7f44cb7ee1411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6ae603465c2e99f34c3208c76496e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a7d8840e0b8b16d930263470eca8813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de4825c980a11cb527ffc317fc3f7714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6520bc43830a11f1e8afad795263015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98e16309f2a7ff3c209536b684393316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2c094062ce25e267ac12e9421e53117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05208ee0eef21e642e346e0f16852ff218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152de656b5eb5e4a5108bd8328865d8219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0fca8cee7b35233654fee4e94181420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb59311098946176d266dc0f0d8767b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929336f2424ba297f8e0ffec5d5bfc1722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0aba52d30c7cf5e408ec57cb6a6ce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67a598f8bc9fac2fd53fe62f709f2424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c961eee44d0968d00f68c1910be122425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0472b30e592bcacc07f6c60d6ba6cc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f3310e5b6608f4cbdbd276a4bfbbee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c64a0d53d8b1ade7040302ff668ef128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe835d1d7c68ba57f4c98c45b2a3d129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111638478d9a995f185963503976f0b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86228ebba12a054b4a1b2d87f484ef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d923aa5e3ce3f80bac8ab0fe2d0ab932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d721f8b1337b2309048d6f3bedcf5033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8b05cd548e106a8b317f386963b0434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500073da771369fdd790fb85501aaeda35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f84c50d1cef6ec79eee4c11d52ef336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390923ba5428a5c5d3ae5d00adf4c9037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbfaebd391c13d562d6e4b7f10666538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64aba6089532f94003cfad11aa557a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39896705659a952585382c3cf5e4698f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328ae5db9a4cda5355a50e7fa16154741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6931a038b7665d4c8308f2ab8d4a8542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad128227d2c150a5ec47c96cd611e01543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8421a51cef4f57eff5277d551882544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2770046b19eae18ad18e9371878b5d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49adaf90a03fc8366158c7ff04bd4946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905ec1a6d1bed8a52e36fb0ef74c5e947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4868fa25a11be0a814a74a0185aff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ef6ad7540ea776158e152cd078db749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135a9c1c4446df29489f84e56f1fedd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60630100cf614e93af57cd0769570ad851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf055e7c7965ca7383ecf40c5f2e423a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a124584ff0ec0279606f72cddcd5f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85745c96af8e91ece7cd40a90713787f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458190d6e1f90b8562b668406ecbd15a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55fab46167b3a00b27e5ae70d2eae2c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de42d580688886c86af6edaa7bc3d157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ffe842ad9ef9a3db2f1772ea103e0c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ca29c98a5878aa34103c139f9e27e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b980ec2ba4b03c3558627925f1d2f460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb1b8337bfcdeb4301d52b8799c25f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190999ff860b584deb84a96229fb93362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4af28676c5fb58fba25219d698c5e563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba8093d2043a25386681bad23a5d0064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac43504937b36c477d303565eb969465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8ab6c1ac3843a37d540719f068d6c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea7857f8208169743fbb5faad3df1e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243b16a991ef97c8d1c44fd7417938d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb0d294da4c45ce6d20ee38de4399369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e21230f0ac72a8596a6240aa6c5aed70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32ebf3d330ce2ba90a6ba0b628fe8371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f81327b4f41a771f31e87a7fb68f572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdfb9a12bb8562b688f805878bb008573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8de169f682b1db0b4278ad248d290574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831de7470ee8722db2c4fe26883516d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164eab5800c78d62b42e43a2489695e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af19769cc8cfffdfbdaec595bd1efb177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2bbc9553d5cd1f4ebb7100a290836c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15fd3bcb36df6944e26d78401e7225779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb05c9cdc2c1f92448554dcc939bfe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6ca12237379c39413a6b482bdc64081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4461eddbc65e690eb2c764c43a90b8a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb95a37d3fbcdd5996e9de079d5270483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899d953fef39fddc96339bbd3788b7284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d139a665906ee8fa7fb93482b579ee385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246cda96cee371f9d38f0abd5a0250e786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a2a71c97e289d1394efc3496d405087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6dad02fea82dbb7393ca992a85f8288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737df850790891f8b8d2353611506dd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559cf2dbd038d652dbeb1b920ba16ae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40718edf61c242910dba4bf1e3a2f2d491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b542f025453b0a777003a1758b11c2d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9865d3cb53b1b39cb87218512b3a1eb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f8d5497e601b34316ed21bb64d34f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9148653f57b3e61c00419a5b2e6963595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304ba6b242eb293a2eb515ca306e14e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41934f41768e47dccd49bae181c6d1c797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d73442cb9b1d0159cfe3a489f149998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0fca38683eb1211e577467939896f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03bc914e94e0c03ca481e70f718178b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2544f4c37fe3f57fee229df1c3c7b98101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db1dcaac538dd9adc1528ac2ee2b66102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1b7927c7832eb1a5559a558aed06d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb52218a7bcde45792c49fdad6b657a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547f823f53ae5ff9a880588806686a4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53f5b427dc1c5fb0f8e4f423a70df6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0011e2b201da7b66dd7229b58b5ffd5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912fb4b3689eeb123eb3430b96b6a117108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be2378db0e1b0daf07846833f0be69109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c86765458c4219aa6bda2f697fd33110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ee5ffe9ef6c5d098dda5bc682e468111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b60ffd60629fab2bf60e157524f229112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e30cb0b8106831bcd8c7d798a42e9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b0ae3dc010770d8d58ba26ff88dc2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e389a20dd9dd8d9c3045f031daa9d9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb1704cf205ed00203f938195f97f4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa432751533860400aec29de54da54da117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a5e0c88ce44ed5e4a16298f162b04118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327aced67b5e8f03d1335764bc377fc9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3984116a3e0e75f11e72b6f51003d3e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617c979e7e0319e20b658e308d67b32121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182aca0244c409730f617e552c8ecce122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982a205db5405612bd0cea360190dca123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717135bd66650194f7b5c689e4c778b0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d10290513887198fdc9698c2d2af3d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d0cebc4818266e5dc440a7af75358126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4304411e108b916dddc312437357b4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79946a1d2027496668086e8d4c2ac91128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3ff8085d29e877ff3fcadaeb05af7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb94cfd5b6d26560d4c81b99c477ee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879dbcf2d9bc8f804159c52ec7adbfb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415c99d80c2065466642d0e5d1a801a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96410519e041ccfc644060b2404efa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e85c22024799c1513488b4f9b8ff4f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a2c6917d0a60462c076d16c87133c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42710c5b3172cd427263c88190d36a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20fba362afa0520563dda7e7d47006e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca0619683ff0139ca81da5be827537138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8daa64d124e102356a23e4ada520250139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1ea65e6ac94c25cd096f866c32d1a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4cd58eadae9bf063916aaf3f39df6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec511b3fa2698f9e2925f20a624182142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c433230e13855c43b5dccddbda08d3d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20593826c942d5080097622503bb6633144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020988f97e704f6236444d67a05de148145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204313003a414f0f939ecc2a85a4f41146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f728ac8c8ea2b900de7da5720ee19147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a08fed144feae09d8d938ca2d3948c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891cae50f3bf4844b9567e0b7388fae7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55b0998b0bc6a054e69a41a3cb85a4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c218ce61604f5f2380209d4a0a73751151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54270a95a934b2498eb9288fdc3e65152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6884beb1243fd5a39ff018cb54487153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401485635023160b482a4039750ac0c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061560858f7a2c9c49a671cc4c80391155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d343712dc36e6d1fb2e6a6874f899156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b7d8a7759e564e7162d487a3bfbd0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8549dcfb5fc7e75102ae4615e07b9f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446783a1486020fc98be5e274492157159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea124e3dd6e2b4e099697bc690d06490160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec97ad58739c9d20a60046a0b55f42161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca17faa5ca125fbee1034b7a91aae7a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e6100f5bd8a39d676c717349bbf64163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6961b51f53f31b94de4b48f99752366164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ca1007e962b3985c4a10fb05388d7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d092c106d4274ae653c9aa8194683166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b94fb09425c234e9b1d689eeda63e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9922c7a710522df4eafc5b0a58737168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b9dd6a5237dace54ae18ea80f65fe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6aa4aa732ef67293ce1df11ef1d957170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c2f765753fdff07422e470a355652171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb89aea8a94cbca5b9e87b4895184bc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ccc47ab6647f1faabbc5a953bb1dd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7da7c059d68f13100ab05827961b78174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd03a91227393426e7e8e98ed04d9f4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ccad85675cfe080c25e54c0fd8847176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d36f48a89ff15dd283e82fd498278177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574bde7390456b88b5b67addb9234475178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f2cde766cc00c208b550993479e54179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae7cbd92ba208f8fb24c88f423aebd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713464f125a4c8c87fc87817a97db14181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b348ae5f83b6c82c34db5248584d5ff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c016dcc5b40df744bb8c140cfb15b5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba720027349bf01b34aea9afa71c8e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c29296d2093050b94ccfd618fa6c76185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f726b0fb5c77d3447669e6f2761bed186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19502c2db40f6f6aee5de1553c4011a0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb212a15b37855fe5b22694110d8de188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf110d9829271c40b64bdf360a06f843189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b271bc9c2441937201cefb7118b624e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59aed0a9e4bce9e3eb722c8e9c73998191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5b94c1ea1a11d9db1864f9cf3a0b1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940b2dfbb6bd4fd0bc1ab8c3bb874a0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f9fd135c8ff713a2760a11c02e21f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bef8bef4bbd20595032f1fcf23f518195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ede12e9c47328746851c85b61ea39c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057b7af3e750b3403fa9e7254f72352197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83f7789a769ab5dc279a88e5ae9680198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7497dc8a9a8d1a8475516565665b97199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dda4715715c45a47afbb313179ca31200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76232d92f6380258fc0d64ed7d69b306201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2b7a938b86c50c7febd4961f021f3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23df87bf3b7608e3282c999c9bf4a7a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e672e2d5489e4760abdd32fa76d60204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d14bd1ec3f99a8543d373af602520205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537c24a19ad75fc09794b10eb5c4b21206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdec59a1818dccf9b9f4d7317f4ecf6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7d1a65a6b167a5480e9c9ff1a75d0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58772457f4b556e1dc9d7c16b2c68e9d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51e3dd8c72b4b429845bad150e9b10210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1a049ef3f24660cbb5226498a98af211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d1fb1b5f54ed9a199fd4c67a530b8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9bca6c3258be9e0a204749a8147ff213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b2b426a059bc559505183f425e916214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653b183f284b6be5e1d992129ef82a3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351aa62c33e435d18893cfba7ad7bd59216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8b0b88a831f3fcf121d737a80ddec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42620d5340aca45cc1400c456af278f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd2ce920f1659cff9ee83b53030e50219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978cf204c894c2c4ff83f4a3a893fc1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba51938763be807496f5c88c276eb1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c89539e6583de628ecef82a2fce4dd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98868e0f443583da4717c0da0a80799d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357468310c1c1f8343be0ff75912f78224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6dcb9b3a6102f1332791d292663ec225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a71a6e315739de85e49f21d53603a9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9578e0e810f79ce08b1ec9e42214347227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69869f3d45c51cff0d2e951686038b2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d069028c55d79ea1331a82813ac1c6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792468e50a087446b2516fbf5d7969b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e81b2d65deebfcc7f479e449085d90231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9bce9af332fdf95a7b983b757708d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2437e690f9786eb8c988f57ad19726e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ab02bf48344d20542499d1902751f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001f6ce9ba440beebc3181134681b7a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b541c1ebb9affca3826a59f22da49236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0f19bbb42e267fcc27992cce4b522237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e5642a1ff187c53a10f64f999be5d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302d5b09d7fbd0c1b9f5591349fd25b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c78a7086ee0d60b62391d4126977079240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7a2fe2e93789563150dd038ee7c35241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d727ec9a5468ca36c3afe808f6b83242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64d5fca15a6074c0a264186ba0e5ea243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c891ff56e9b614a6bfbe8ca16a97d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef91b0534233d2af55ee08cf2d8085245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61277a8bf0b08445f364abed17a5a08246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35433a22e81b80b24a52cbe59e701449247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f84406d6fb3a0f22a92ba1d11e684248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d9f307a2450e7d89e8cfb3ac352f9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726329d6db112a14d589e277da067ce250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9418040f05fccfa337221f5bc0d3763251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db752d8788e5530a1973fcbff68dd6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f3a996cf0fbaec4c5951893d979f3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db17424f2992bc591a82b4f79b4508254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55a5f22514f465681a8e0019c8e247255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97aba41a84e62ac52b292e8dbb00cc9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c77f778126ea6138ac06f36bd4273e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6815245b783da6e886468482ae388c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10ad041b5975cb8c67e85b362fef30259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b451fabb20534622f14e546bf0fcb34260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb66f817f198798c40a4f1b945940fb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13c8f2e570c3c74616fba758535013262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1662a5dad7cf749734034d179ccae8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cabec14f623d6585aa036afe76fec5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a28ec1b19cca065a0df376deace80d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4ec23d672d4cdfce8750c593707a9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ad175c4fe54b878f16cc367c693ed267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e017000eb0af2b9d58444099bb5b8a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc008b7b4414cd9603175805fa4af1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54512455a94e997cd40e8dfe4e9c18d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3c091eee73345e992c30feee47608271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df39513aa06937450cf7ef4e1706fd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fae866fd8ae0e6f55c663ad0ef856b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b48ca421380fc23095e716ee2be64274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066aecb4b7f77e253e82901c06a4525275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69463fde573e383b881e929fee30b319276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8eb020f1520494ffed1727ffd52a51277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65c6fb4e317a682af20378f35097b8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7d621b58f6404504e64704028816b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b8eb38a617ec949fa42527b21e74e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42cf5bcd798f9dab3493bbb6a8e4c99281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0672a07f58ead69f80d734e6b8d599e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b2b1a1730f5ca291a85d34d925e52283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6543ddde8832e19c09cb1b488a96049284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6dbd22fdb78105f043fcd9716628c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5386e8942282736e4828be9e85b42a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f063cf6fa93c9a1cc60f90a69166408287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490ff1a99f7b6c2e0c3cb701e848547288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d47b0e422de991c3b97a1cfb9eee541289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d17286148c3cfdd48a742cc98d27c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa106a19dc43e075771cee88135e57a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93328b939f8cff24b53006a3768c6b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b984d8d470912196e59baf34b662de9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44294d6f6b975894dc4581c894a6272f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d6e5a297a6715825779c69f1fc87f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9340b9e128cd5b08768c98b371b422296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aaa44d3b76661abd4eb855929990e8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b021609a6107b7d2ccf0ea1fe10053298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c15eaf530c0e2708e92bad03b4cea7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2962e39225ae0cb704b0265396a56300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43bb24ae4d0faa4f1ecf8d3b1ee7f0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d05dca6932c9e162af383ad501c3b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e1b1f1ca5003ff089ce369e5fc09d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484fe8fe2a79de420b0707b0c573572d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f71f4c9a7baada5110a6d7f230e374305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a498f8058a1cfedf3a002a94a13736306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406a686aa9d5dc951040450edfd25b2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc9d5e5cb55be2f6491c9562a04cb6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f9623b02249a4f86c36957277f764309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ffed3cdf83366ccd1ac1b88f892a3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600f8a742ed7a385eed9bef0d86fdb5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d507b66e449551dd2c434b96198fa91312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d33f0f99158e089ece8057a237555313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc811adbac8cd9c3c3206427fbb01e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c448be7e24e3abe603a0b4c342136315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105039d725e90be04ee45c7a7443f227316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ad57de896ce54adc6f95c9a1e66f7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426ca8504c8dab6ed60fef806a62c26318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b0d174bb86bd2117c90d4bcd3f5267319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94738f11fe6de3057d112bd4881c7041320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4907c369a66496e5653af61b59cbb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504cc877a77e9b42c17a16c3d0f48b8f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61eb274d9aefaf314c840a984553d18323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8844f28267f7ff58c8c50bb588cfbe0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5859ec1912f6e25a9334cea1866b0a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a1650bd4cd133f56e50bcb5aa2ed9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8bb11259c47c08006c7dbfbf81b5d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2c91b1a820c67870c8e20d7894ed4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee2c369a2f5ec8292d78f7de3b5e0d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65f23d48fc351fef2204f931e203cf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea6dcbd147b140cbc8be98410d033e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18173e523a3f630b00405b4b7aceed5e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7699c6e9beca360bec6d4eda6f85c02333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de112f8fcb4636227e43ad40f0fb81334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f46414b390395195381f97e5de4605335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb92fa75beb0eb7a32c2f628e455c5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7e6708fc8614a4f91e51171a34a8e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18874338529af05ebc35674aca4c22f5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b00d26b57a5e3a4be1754233de544e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73b161d31f320e77211ff321f92479340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8643f3929db7b71c0fb88a76bd26e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a9ae275959dca9d4cbac2bb29825b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3e41caaa353f41222a2f2f3b2fa9b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924e369dd9435334b3885913988926c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54093267535bdbf404e246ef6a1e376345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b93d3180a234d128e8493176e9c94c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5230dfab5c960fd5cfad8eee51e3420347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f552c5568c8c8b9851cc6ae9dce731348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119829bba47115eebc70d821b3e98aa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd785ebe85285aa791d9f7f3900895f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1430f65a935c6f98fa2bbeec44a0c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a15831e6d2ae71184fa4d21d0f7c9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6137529273dd886a1c6b736631f35f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b32811bc82cf1c65095ea60d0e0731354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e47a1f0de8702201f31ad2f5e05d0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9389af171661d60d96749ec6963e475356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb041a421c377e86a2d7da76e0ba8d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516580c7eb33520382028e6cd4f0a8c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa17e93e73eaefd7230edfcd4d2d75f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eadfb6005a800ecd2ad008406cbd129360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01c638ce75851dea6cca662e24ff24361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831dea54c9a0e55cfb0828f5d0d60ffc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e153dfa4e1b6e7fa354963c45f00c5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889d2af915d199da113854ef85c890c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6825609d4cbcf834cc1d03621b738365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89ac029e2c7612a491695d78924349366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481c008f6a1915dcaf2a5091f9d72b9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4206e67194f11e63c07163c79af696d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3400c883e9b65823c2117ad608e7c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa1f16ab1c185a3cfc46adf7bdaf27370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d6adb300b1c0100f2f6a4e31da2be371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd22fb08da75b08132c8d3ae87ac228372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1f73d777825a765c5e95757076743373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e49376d13d191be25d1dc69842205374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a34d8b7da84bc50560e32a9b8b19d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5543944ede5c980238937ee7dde57376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8fa73a6d241952d290b7e4326c7fb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba2942877155cd7e16d0bbe8918b7d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ebe28b371bb87b0d3d0270f63f1ccf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc66980e05adfb579355edfc1be20cc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f3502069b690e1762dd7811ce0a9e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf5c7deb350f1d5ff42a970b750ca4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988137233cc216a2751fac3008dde3d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030daf39b79d19217cf5c433ac0d171384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c897e6eacfa6e9acd889015ffe5de385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2da97b7908d8ec6684e315f350878386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273abf10ac06ffcb2faedc8c09d0bba8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79d2c98c24df56caf66a2b4695a797388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41134a817c8b009f68be2e8efec062389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba227c6f71b230b8588c3e3d63763b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f0d75af2ac27e1e65370d94fafb12391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637cc2ff8e7780eed500e622fd3d0713392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6eaaf83c2e779428e7c2b10b1bb730393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca960b97c2a9e6f8f62ce0673a956480394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31052e2271f298e9e274fd7e4ec364395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978c52343ff28311264179cb79d8cac396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944f098910318ed114dd44fcf5f8616397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bbb5ddc68b163d00976f9af5001d00398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a011f569344268d65f76643cca88ed399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581cb028d71879abe8d419520dc5f58400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37cb5b014a5ea250b4b01798a2f9f3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d4639acc0cb6df5eea3a3c7a47d69402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362511e365b8fb94c6331fa96ca17f3d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076835dfa3b4d610e40aab4020b7d13b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b238a9646a68ae218c26e2489dcde9f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e348e858f7b2d0bef97c483bd3452e0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36206a7cd0441b8ac7ce25fdd6329aa8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998dcfff65976e5361ad354201d5c20a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4504a6ba94a8671d7ce9e2b851cf319409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a90cb5c5328fca90c0ec641737f65d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e2d66e861dcd86d9ef3d41edcc291411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd40fd236db30458b4e60cff565f851412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20704424b467d6fbfcaef6a531a477413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1e99f6c74c5f057f88d4fef5f1ab8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03218e7a3b68471424e8b968b890434d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2d386c5ffaf29a2d3e2382be1f264416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788bd8d14a395287b47c934a31a3c97417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e729f08103f0a660485aa04881eebab418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43609010b055b6e978fe6f131c3a6fa4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2bb1f91b369081073832e263ef3310420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf758383d3cfee6e045c3004f80700421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c764000917b3a6abfd9b7c93336254f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ac31a312160449273b2e890b61ef2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2f96e8691d4258dd4a34a19066a68424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3e8278a01a610c98a4b8d691089f1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc0fa161f64361f125ef71c80451e5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e58565b668e0dd434bf0e98e4f9af427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5be6e0ed12bc8211adbe2026f0412428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93472ca87899041cddb97a428353e421429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c3a98481a4f0019de0965ec54370d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c722e2219862e623bd56a191a8e21431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3356c9247d8bc0dd5a16878dd6d099432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df25cac4fa4d77e8d5dbc34dfca0b9c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409df8360223714671e3bd611a2175c6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61daddf9b305466b77cf363421f763435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28135df58651abab24a5cb30b9deef1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b867fcab794f2bdd41cb7f6a2d8f7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247d4a99b61fe3b2f55d8e454b1c1e7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02868c3237ffe9762445c448a2fc5b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97ca98e98181cbc55b6ce76a57d1fc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f858e55627018ad26273b1e5e5d93e1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20e7df40b6324cdb1f73b3c6d9398e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56917cb1e64049989c10f3c964bc8858443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b54135be10db4c36889d5aa90b84ac444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439d5a3363bb50ddc8fa39a92cd23cc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9314815353a96c87d3a2338d67189d8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f742d87d275a0204ef97d313531e6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef4c04c02f9c5f174125fcd09f41fa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a496ac6232c53f7871764f6aba86fca449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb86c6231e8ac95b942768d8ba4415450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df09dccb38716d2e54a1f2bcdb7e716451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88610543ba4c8a4d996876c60596f1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7e32615e9f48345044fecdf51abfd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80acf5d500e113b6e5459b7b300bb206454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945dabfe14ff49d4a404598cccf3dd59455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd813c39810190a2afc9d25aa0785a51456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18be21846b17e795ebcc944374fc096457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac46e39cc365d1bcf75a8b7b135d252458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92febd1cd9451c5cbffb9366018251db459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d43ee04c463354979df4add79aa3fa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f8fc9e5431f19c42aa1764daf0293461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c261247e3a2772a8edf81dd244ae7b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c311ff42e1f05c557dea921ce01ff463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac35dbd0d8d585979b8ad1aa317d491464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c5ea1aad3805da353a97634e51a8d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972bf990cac364cffac5a51063f75cd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d214701330a2349abb2281e9bf50dcc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664c6c7acefa80ab9b2c28c8582b7ab468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91ca565f8360d5f333aeae8912a143469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2454932e0f74e1c73aab221c46fec470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a364142d6ded8638eb26293e09adb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22516437f7a48bbfa867733a05826d2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d181511ceac668e42aaad53d6fc1b1a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedcd87fad530edd2207bdc9514d3c4d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb6522b069f335df6b1bc35aed4114475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ef56fe5d6bbebdf7dd423264cfd42476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a822ee632ca28663a01e07d935e98de477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f6cb30a5c12a4960c6df51b434fc8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7ed4a2da75620af2b37bc632d2c43479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4543c5bac9ce848b8e1c95739db85de480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8279e11d302c4d8edb2e85920c03f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13bd983ad95a6c68350e39abffd011482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b46188c195f2a05d0957b6e2ce765f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36a56c5831e55935a5fabd0e24dc5f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec958c74d88c7bffd0dc3cb4c48cdb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5e3631929bd70ecf18d81d172d9cc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e350df783b036ca412a48eed9cd44c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7dae5fc993d46c47da426340cce1d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a83e0fca48285d99648d682cd86cf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1200906285e2fe1aa1efb8ac4f42369490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede786fb97c50e2f4ec38b7a07c0292491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c454fbe55a7e3174efaf4c82432e228492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3d5ceb4389ec50c8a37a773a89d83493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43938d51df68feff285d5288b2587688494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73b29a8c53ed1f631c9a68b5cfadb6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649b8165fdd78810feb9dfeb55e742a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1848515f5f95a2c284abf481f699a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bdeaff8b52530ebe2083a66711c4cc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ee7098ca3ff80910e02533d11200b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b813ae60adcf137d0af63a480b924cd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220bbf679807b30aa0f368e63f2d855501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c988da5651742c3cf5a3052de0760502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9824889ae517487a6acd6c2b13f23e3d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523979c8a50bdd525940e23fb77a1efd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3de190b8e334efb9337308387d1a1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47f0ca810997bee9dd25fa4074f92d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0171efb86420593b3088655d678b5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888f3bad8094c9114a4f669943da7e2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae67cbb76cb796d50ca5b22ae8b42cc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373cb653a8596b843bfdcaf624783b0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71812a43eba81007670028a8c4b0226511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d174be0917be5df7bee1cfebe9130e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222790033bd8ec9a39d850c300ec12c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e99c6e95e6fbcbaa94bac174b7fa6d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f43a8b353441501ffff8d1904eef77515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30f81c981772b61340e98e3c8eeeb3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bfe345e5bd199f8d0da0680e538e92517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7bc329bb4e3b454984db7a48e6e505518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5fac091467de9812ca310251a6d14a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015788c216f090735e401e7fa5cb1a74520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505442622b34db8bfc4f6b1ceb1d32b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaabfe94d72ae82f4dffdadb7ba7e30522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b9c85fbb110bc43212a8e42f63953523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a833ff4d25373f3c1c93343322058c9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fdee18730dd0652f9e6ca8a19b1e5f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461a236e353262c5c852975d783da5c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f97faa5dfacd7e74b32312a583d717527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aca51300fd7ab2ea99233536f1b953528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6178b409cc757e788d150246e9c7e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005fa5cb3754266cd456a4f69639903530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580eb8b48bbd374d587322a1d1fa8156531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c97dbec81950a8096d8bc06ad62eb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9586d26a31de1d3688da425fa9111e6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd92451c5b158fb33efd1eb7738185534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e490cadbbb02fa053372c3fc4f8493535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dbe135fbeae7a1bba452b22cb57351536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31acf82fc5c361e5e397f99aa1b229537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c7c8b9d9cc3faa9a9d41a4902cfd5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762acac346edea681d7813d5df765ec2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa582aa25e327f9660da63cf054804540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55550414b0e04df73ad80743ba876be541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c2d36b3e37c3a80ee4cf8df309a55542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b863e8b26285dce54eba2beac73da65543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b97c312c213466504d16a14c9a5e6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d79e1e0ab2b3cee263c50946394d1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823fc082f7fa3cba6fb5f957f76d2a6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30621d459ce27590b50337bfbd629a09547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584ee58783931997e734fd9b344027f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545d77d368e4f764f4232db2da1b89e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8bb458aaae8c9550806dabf235889d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24fb03834a859bc33d59601aaa42bc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b739215a1f59d003dfab9afea56dcb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c17e62431a11ca30b44a9c6a86a046553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f612b1097387d70d754cae310f3e086554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460d5a944d267432007e9ef2e76a4bb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311779d334d5173e21a26fe8bdf9524556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba09981dac30c54510ddd906269138557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f067a5921513d4a09e2c4eba2292442558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10232c8be2d369c69d51851c4737f2c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee641d092e943b3c2caa7cd63fad95a9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6150967f0e85bad70f26ecba0d10c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6383f8754dddceaa6321076dacf78562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f383c95d5c1f2c39443abc21df84dfb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96643a73050532f8b57f2b1b5af34f6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d4cb51d696a872516afe7ca7bc1b5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1238afe1e7d0fceeae40f429da436e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ffb4da52af4cab5e90cae77519ff6e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ebce2f51e787fee8f8c75bced46c7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c286c02c9ad356a7780a6f62801f1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85d64871b0529ca2bf68a3a7bd27b7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a1e7aad723ec811e9d882092c8b45571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa903b8df2fa59ef60fa522a4612cd01572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d543287aa58112971902899e2f35fb7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e5d104141bcd1bfbf20200ecc99fa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12063a9a8d81996e069173b997227bff575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8e9a922847134e5daf9770101a3a7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f756886acba7ce09f234b456886abb5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce8a71b973b325b97c501f970ae6d2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359db5ec241711684eb6fde530cd45a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70030eeb0b592152a6e636c6172eb8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53e5853f50a5d759d05f14b4a2701a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907d551beb109039e6850600f502eac582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69818ccc442b3f30849fb133ccbb4299583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203167872d9fa795c62bf5b726555ca584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17cf50d87e034bb0e0d7aa325f6ae1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749779d0fa7ecb09993b4f5bc8f55779586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26167f595170fc5c3b9ee181b6d84626587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc210702a098e1b093cf3360fb53c4c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903b22e8a04f25df6882240773276fe589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f82606a178e7f3390899c9a6f6d373590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889618244df7809a18e38b92af87c08d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6196a436e03040cb00a12d088c390d0f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d92099d5c2330b3fb5864458c097ee593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1cd57ce1aa8b8dc6d3e4ad3c622946594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac3fe910505a0529f12d9c9c412ce1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378b448f7f2f9ff70eabd8ed08709e4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234de90d7f2d2ae821645117e55b593f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfecffdb71a5b5709c569b89ec4ddfca598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c789ca84b101eb59b013cb4f324b07e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e60bdc0feed5092610247ae9d12cd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70815ce3360b9bbc9b4f0031f478c6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e6012ac1ed25e24799da0730ee007602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e236153ea0d66795671db26cf990e66603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29172c4fd3aa958fc11edee57ad1d434604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522853431749b300592e682ca6f359c0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872d8bcf62b4c0e40f2663aa0137de7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506930f096a5081d791e3a663217b498607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41527844a7245da094ce82807aabf7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f56a432954b1b22b4523fa14823537609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8520820a65db446a7f8a9f005a333610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49fcaa23587d01fbeb9c50fcc19a79611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668162dd66c7318023151c78df70fc4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa10d18eb393f9ac0753ddd0e072cfd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4632b0ffb51cea5c55b86ab03715a13614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4577944c3c1ecc41012ad0f617831d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc255ed92074416dce89b74926f5d10616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9030ad465794feb94104a8bc85f687a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3bd39d508c639d2db96d28bdab857618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2f91f509a2b8bf1f3e00503b1aba5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9449f630b7de752e6bfb9ee0bbdd19620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f7cd031d31bd0c857f69e95c4b40f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54db55fbb622bd7baeeb0917dfce90622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90af87b8109229f938d46e96434b3c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6b1e9308ad3fdee02283cf741f916624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74898e63cd60a945acb8ff04ae3ce3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24dc463aacbd26765bb24f180191b1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa04c913af7c4bc29c751aedc78fed627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b630aec3583d5f8295921d469caa4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add1aff31e6aff12361d10c130adf6e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beec01e64ca3711dfb6507131b0e102630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c2cc5c3e745ad5f76afb9f44d1541631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d05e90e6706d0dbecd67cad2191e59632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896330daee11018d366b42fea70cf00633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a95c9cc8f425d59ecb4869fa34b91634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6fe4b1706eb75cc2aacf3edf0eb0d1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1aec8540edd7515570d9acbd184265636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb51bf30ece561fad03f81c0d6f223c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da582f476499c432aa5dcecc147ff75638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daec0b5b99d7c1d73de2964d2462426639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b015301ef1e8d41c8c9c18c74af64640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324394407bb0fe552bcf800ca416d5f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d6693eaf0372452e98b6ea05083d3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8564444704a6523724bcdc1bf0afbcb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168fa59210311873afe12d40d1f99dc6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11285e843d45fa84018fc2089b872370645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cdaa871d0b475ff5b326c7427b5b70646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179a6206295a878cbd07358cfcf2373647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1c7359b07d97213b0a439d4a92f04648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d0be2495b30317f92577c09d6bc3e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806211a6dda28806313f76e3ac79168650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c91b643e6c0573a7bba51d9775a0d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b5dd4bf4905c1b7ab2a4f0b4f2278652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02ce93a63c310d41aa999a8eadf013653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d040566c3e13e6c6e7c570b898ff6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87798d0242e7dcc47b5cd3c50b084eb4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2010f50339dc7743b38ffff93b3474656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65873282aced1390f9aff72705ac8b9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62cff745c3cc3e2cff6e3b1b08a2d7c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541f2b9dfb35f4f44f593f556c91a37659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a69a575cee67c267659b2af6119b5b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36897166f4d068abefafba20b18b7d57661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5a81bf86723b6069b493197cf617a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a40e4221c11df88a1eaaebfbd5e31663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1792822c8168659907ba03e812732664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b594ce27057787e1b650fbe2ce437a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2272d236368b765343a51428bf164c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cde7a3d99e72fc5537e4217b1fd372667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e412ba716595f882cee9923809dd0a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac40a9aee760dacfbffa16d715598b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55405a31f1a9bfec3ca0a929806d51b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f71d935b83971d7fb2393514f78159671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa094dcba987d0b829f749d6b4e0cf9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317fc4410ec6891b8ba17d179af95f4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91247375983cd51346c628f48b402cc3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5831e49915727f9c0124a1c1639d71c3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16191c9430f3c38f772d2acc23c0d815676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9993474c7446dba94dc4477a72933677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028fd0764afde06fd14ce57fdd6b6f5a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220d028adc961d95a19a4705cb59158679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72ac32f54b871203b5e03feed5b650680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037edb70e2219c9e1f3c6ebfcc9e31db681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11017de26aaea6788a4c8b4de4da81d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6dedd756858b5f94e7b83edfd58ae683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4dbd0f7a2e178b9de1f6f772c7496684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e35c970f8ba2728a5991c7c5298dd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798b4bd10111c2690e7c8f79ba65fae686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b32becc9f26b38e573fb56fc70cb0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5b2a3fb1318a7950af9fef9ce3b78688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94251a7b30a02ffe6940be0de1bd2e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6a70656d0dafed1e37a90110b92cc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce6488a6822b0d0d9a14a131d729d4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b940fc1f8209015d1305acf9cd3ce692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d754edd286475c3e0fe1805e8e407c2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d20ac5fa2d0395c149128f7741503694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e193833829adf849e594e86508971a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7191a38540f0ebfb54aa56fb1f3443696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2ac3572088dab7ae2ffb1cc49db2d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f01bc891de7fbbffff19d926134380698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80b304359bc148202b6da30711f762699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4311f8522a3b9d7492198664278c5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26634ba0f9419ed60213db2fc0c75a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265de79e096e70477d1a53f66157df9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9789c8eb232fd301aee1c6473a5910703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6784829819d69469b8ff1a6bdf9c4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8cf6c852c06e2e4af95c2a0a572332705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e35fd90030846c737471ba9ee1fbd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1936d3b3dba1626be4e045a07442472707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841852406ff074cc95128e0fb69cfc4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a70262234cf4394c0dbb3a9beefb68c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b531e5efa44cc1c9dd2805eb06a2a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbae4102730d770a685d30c8447a687711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c87b45d02e92b9de23e29b7832fdae712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935c27f674c6d02cfce23985dfbb14e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c864703921cbdef09761cfc8647996714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0acb73025aa29ec53d49b0a79a032c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf21598535194fc32bfeed368217bbd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4880570348d1de5ce8427f884cf81ab717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e51706a5581188c2fa236f1b3a63fd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb58195d0547a84b044a3d8ccb76e8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72e74f0837aa328584e2fb799184f6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f97c55ae4d78d2d4a10c20f12d013b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3d59f6cdffb67fa4730a731d8823c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f94fdd1f67e1014cc30a6e7bf5026723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbbe29d43b048427a66655dfc43c878724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a65dc41c5e561b5f8c37f03781826725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19eba3234d15c0b015c52df99054b8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a8d28693fad71c94d194483b7ff38727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf23f2985817d61e44a864a1c6ad46a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2005a5cba2a980c98fa16cc4b60a3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15420f0036c62266485b479c597126e5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94003925c444f2b55c63861dd4742905731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3b87012bf0b366abf3aaa6ed2c7b8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e9b5ec748ba43784778b4459f21d2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d3c5c324d715970f05e4144fc2d7e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23297175e04791f3d53aeb23e75af416735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79ae6c08adc4a26d9bcb505484c415736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd79932586e0e6bd0ca44191818af1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0a64e01d9e0724d99f10562648d7a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e491702616c53a39d17663b36e8a8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6adca6793f6d41d9c22d1e91cdfb6cd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf44a1259d8b33dd9a5fb2417fcf928741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd64e9e59be57431ec6fa21f7780c02742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb6c75d0613c5cee6d9bfb08c450d6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b251ce1300162cf204639a58302c21744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ac61f527e8cd8106ba8f17af74e8f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a65e3aeb560fa7a6354dade8d12d7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455bd61df62343dcab8310f53f197a3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94558c582810879b7c7c5caea7c6ef71748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b64c40561ecc3c3f991bb4c801164749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa9ee6c7c3545a5a3381974cb24705750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0244c33466c4b7efef555762c8cbc3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c4fae0827022f3d576b0e4050d106752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625611f4b008b802eeb36507e51f12c3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a92e3aef30fc20b5c4a0fad8dafde754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a213262a22339bf800257ea0f455e6b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b973a6af5ce437fb70ef66f3eb5309e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b73f17af65428bfb756e7421d79632757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca593d2fae71f5a80c8aadf30931319758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaac85c1ac7886e29fc78f2eff2f20f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff11e9cb11778da4e0fe35645515adf760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ca4d1eae75d2dd9407c9285295d4b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534bfc39a151af62041bf28eea7c5b6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc610d11e61e20effece92051fd4a1763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7d3661202bb6fa47a80ef737a7821764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd93fdac6371d1ea2fc96d7944a497a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0f1ba34571d498e1f3dac38d2e209766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d5feac3e3815cdb558bfa5fd69d43767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3131420d189ac5ba6e4690997699704768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84604a7d5d9e398844609b46b3b939769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb92f3bda3b4061fcb4dd753d4f9a67770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066f7e8cb74860a972c32c812fec0f2771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a586c7be6bfcc91c802c71661d529772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2890b2d2dd6efbef1133a5ead1f8ab773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75031013bf198dc837c8ab5c115055fe774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c667f408db69b76188f88d9a454f27775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451850c700ef9b04ec33827f57ac0f31776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79986247c2a0d7e9c41ba3282c7e1f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cdb697e227204a59b746429aab9750778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f3f3595b811024c637a34480fd63c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db3a6012dfc1fdc0c884445e160b6e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb8ceaa1a10511de58ab43eb160289781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0726bf79126af1b4cf2fa4260a68b0e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1bc7cd1e18bfc9a71eb6c92901f6b5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d039fc6ac2bbf312d61448ccd785eb784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0c1e124def1bf549e9a75662bc988785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589d2f6359b2ba971085a2c957a1368786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4058f1f91f2521e5200b07ccb4a2d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b87cc112e321698952f2bfa4fe656c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5afccddd9b823764d2c8c03e3c9395789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e625a592dc6e466ac12c0472d7ed7790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b26079d5c71c2d7852289d46d4ad45791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8e375c95d6c95c2a54f69f4907be6792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc8fea7c88579653b394f9a28a9fb3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3e38d2a22568b21d0fdf9fb345f73794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd01d095d2a616a61d7ec6d919e14a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215208ab76b529492389f8b024f6474b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f512ed10e335037b9911a12c491b8797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0255016d5097f80686693a8d6a2f25798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925042792996946869d165d1085b4df799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c67f3998a065cc9a9f4093fc4e976800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4b0cc4cd26af99dc94974dbef9937801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa46442a187f892a5fe0e1e4e063e3b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff460a5630a3803bfda2e759cd452242803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a88228bd86f37cdaddee86b9dc762804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435daee0451f0a38def772e0c6f94a3805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ccf72dfb04102ed8aaa3257a4162b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f700581b2614927167b07e5582c63df807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdececbb1e4d374b7f639664c8030ee3808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db349c21492676d53da14ef3835c933a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe01ef48ab655deff05fcc56b39895f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fcfd8b431765a00158d0780e971b56811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad4c74daf8c4e810c2849dfc64365c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0365e721dc3249f90b64e817cca49f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee76cc2ff962c4c6cb4d734d86eb64a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a24d8ba041a6091bd25204dd3c292815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36df966a884a65276b9d6be25c4bfd5816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b05dba3ca78ff9302ab873bb48211817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164502cc9684498b8418298e2f469c2818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e114547610938b8607393fdcd3cb1819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb897e011a91e4afeedb21a0d8c523e820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3f0647955d15be794ca79fda277c6821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b691414816d229f6bf7e2a8c4d752b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef45673571529f48b90568c9979610f823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a5f309f4aca312b28e7911688c24b824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05512cde9deb3767f0b1d7ee2c8f542b825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53dcea3f51e96106faee3c9b4efc66826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47dc94c13319a016e6c83ba1ee30878827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953c4b540a3b320a45b049ec37dfb21828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb7f86947003b0f83dc9683d0e6988829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed1dac4b5338ba62b01edf0659ac81830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c9fe101deeff2b0378338e08fb4ba831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9571ac696a034b73f4f5fbee8efef1832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff7ef7e238dfdf84a30540cbe62583833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119c678b715bfd5e0c32f2c9948c109834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c22415ae28e6d784a60b1c5fa38aab835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0cca2ff70a0ee851eef3e148407bf836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f93d087bbb761ddfe9854f07e04192837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf19770502f58b74b1836d1ae44a610838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1512dfa7c971c029cbb7a5d47e820839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96ab6fa34bd308c4f94215305fac53840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c079a75ff086ee9ec59dfb11c8ca4841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f416a37d6e1c76168ddf88d2435bb842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a49ca3bca49330715ce5cc69e3aa6843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa4a0cf7929a333682b30c4b31e779844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ca2674c8ee9c9127009eb12db92b7845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81f4d1e496c7b3f756b7adccae3016846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f40ca64b489adcc3d4b093dc59c8a847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639b1f8f62e39e2b0c10e01964957d0848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916be92e816f1c18489aaf2af09ba00d849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3ec88b66d06369a104c8b7a1348ba850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd94f09f1b6e6f9fae5e0105bcabf2c851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670a8eda412779f88a88c47e72e5bb7852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42147663dc81dbd39bd604b9ce22b711853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892cd2aea49c383e4fa88276bf6c827854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9948085177905d94f0c17b4e6f56e6c855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb9079a569b18796becad30d9b5f2a856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb77a63d1f0b0c4d7c6f72c31ef4830857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45aacdd3fac84451d5c12b6e9b8332858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6126dfbd154f207c1a7259aeb1c02e859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87eda56e36ac959c43bf51e95c1d543860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568dd9791549b123f00062571ef77a0861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a745a1eafcc82b3ffb46db481b92293862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49d938c35c39a27a2b14ca8ca4eee5863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aec286c03ac4a950d4abd8b48335e8864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3f9fe98c253b5666b0b863a0ae474865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10d3ecf85b0700e4e685bfdd092587866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6c3503b5dbe6fac2dd6721773bf4b867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ee68ea7162a4a57c50b48991e3807868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb5617b9fe7a0a53d15f43c150fb42869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426cd8611cdcb22eced5b5cce7f1b7c9870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e1c5314e6641fbf8c0b6b06a8d226871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6eddcf99571b40d346abf73891f71872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90eecd63b0d3c95aea0b361320871c1873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b62b3466b47a084995012e3de35ab874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd807041e63fc62615748aa7df4728875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f8e9ccc5e7ad27a7880bdf8b11be6876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee002dbad6ada60b6a751786792fc12877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764345f4293307edff05796d28ec880878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47676ac245ad44274ceda43e35743d879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de317e75d663b1879d9d36847ef4f2db880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13ac22844986d55011f028e9b06b17881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3e1c5267e667c8e829d2371f58fbb882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85b926290b74be4273926bff73a229883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad4448aa042a70a723d5172148731c884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a0a3a3c0b3e73d071d48060330808885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9d892fa4414f053ca91ec7ecd46d4886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43edfb6f8060c188c5ad9dbc4e236e6c887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0921690323771ca34da1ce4c44129e2888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1d6ab62b939190cd29673df070d18889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1886e739346adc7e513ce42d8e03150890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c447c33f8c4bbf19c117d6c9e1adc32891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb49623d5645e3a8648e7ec751ae595892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a37726854070de787f6721bc25e3d893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76cff1ae13f3168e4f33b3455e66a88894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9763e36e195b806065109d20694b41895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b590a9e5d4d8813319be129b3f275896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda5e04069c43cd2f9cdf70f5fef4ae897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c2256d286bac2f937a757ba8a187c898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f0709b488154db7eca7b0afc9df7c899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14278062e917705199ce8f9263b2489c900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54495120d7f3d38c36693948681e7cc3901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23a171d42f59aa486d9b9d0d07cc19902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edebd8d9468d7c1ea047f9755d8757b903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00da2c6c6f46494dcb87677505fd932904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac47a9843571964cb6e9b1f9d1fc644905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade7d37728ac955b491ec642d2090bd906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237aab712a8c0e1fee2508c2a25caa6b907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4a6a6372cc31ee314ac16e752ebc4908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fffd3b0086ac7de64ccc999121e4a28909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a431d28d194b34b470cdc07dbdfdaff910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd297f01719cce3edab4c2e2230699a911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f527121e785ea3b75df6f8bac2860e7912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9abef4b2adbf643922295165aebdf913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3dc202f94bd6c32e56ee71957dc937914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1eb604838f320dd6d635e07e11f100915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4865ec82592a1617e56624023b949e8916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d99e5b7b78fcd042b5cd03a63f347917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b36de83a20db0e7d1f4be8f58895e1918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5ed473eade510219315764d1336f3919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef426a9e895ff4f3338a30f7be062e0920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad133f1e88fc8abd3fe1ad127de093921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31988bb603c23375c7857fc8244b7af922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4284cabd003db8c3f77afc293673b4923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a9a74fafeeced3f81dc443ea37edc924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e304be1b7303ecce25dea9e2fd03b9f925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a610571992f4f6a5f3983d755309e9b926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce788ba43c0aefcbc8422dbf22004bd927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df31b52015cc5f522098302f1564a0a928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c83d1a4d7dcf56ea4fc5b33e9c17a929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c863948d318007c90669c59aba6bae930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac846d949a44df7e7719e5a4141ed5d1931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5e773b71e8e7452ffde2ff9899b45932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb6e6e78fb5fe24d44da0ac35891b0933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ace3080ffbd52a40d087e8a690e24934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd933000d07c835bbfd1c70b6b9bf7e935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826a0c2f26d600abb849764433670e0936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5e61209d5720f492158c2d437498e937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673aec325d25d3db4ff88f889f242a3938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8a1b2fd7bf08fe5e4191ab443c7a3939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95f0db7b5a91ec5c6491b243efd56e940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd937d6a9b49080b5fd97d0cea400c941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ef9157f11e3f89f4abc1b29af6bcf942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f72904470b94553f366db2264939f943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5f25c3c14e6ffbfd06536fcec12ba944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdbb2286168198470b3597504a2fa71945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f1f21d117d456334c644ebaa52427946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294943e807863f43f1b932dcf28192e6947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98871df1b65f9a74fec0643ae12e3cdb948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be52f5eae8b8fc47ccb8dd718a40325949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3594df64be38fd810c64a02fc354273950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35bf58a35a2a6f4b4a6fc28e2aa8e0951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c92c858221cafb505a558755eda6c952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ff5d6a66efb40c1630db13ea240e2953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb1d82bfd473692f0e7b961c0c203c954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cac5ec673b089b4cac8d2c5b36ba77955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f94e82cb4c5f189bc98c0c01f165a956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ebc46f242a9269d9c4dc0256cfc19957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba49b07de53c9b06e621f40ef546a0958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b25200a8b2485b6a5fc043c19ac209959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8542c42ce77cd7c044530cf6095753960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f505127a85932368d3cd42fa3ee0f0e961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4b1b24f0652101e83ec255b67b21f962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898c9d8ca1dc4e58eca5601ae8ba464963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee5704b2af2d1afd0389e1046cd31e964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e9ac6427d0d435032a664a75b4ad1965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac204130a2593aeac23d35b36c8dcf8d966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028978d02dbf036e1f43db55f9582bbd967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68014f516a03cbe88b39400bc8e42361968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad463b56bc32a0581e0fbdbd94bbbc969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ed42468a469e4c4216c285367f282970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7df958c5200f0b0d28e7fd2f47e872971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d500507b3096585e251483da8bed2af972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d7d8c8ee20ffdc76432f2f8f6648d973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c0bc56ee636a019c2f2d99cbbda60974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8bb16a77041ce1554aeaa3926e2c6975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7abc1e47a559455e5375724feaa1f90976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4eea74f7637865c337900a4e2c864977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3e0e0cb82e1c620128eb4a2ec9b30978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace8296196c74c56ab7597303f21a3d979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7092cc86afdeee6e8f46cef5e8064980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206828ce92ea79334f8af324e2616ce981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08821f3ece6bd57c5a438da06fe718982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03eefcca34d03df6f72b56e21e5782983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb93f85c5e73cace45f19d2fd0c32b984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde400b043896039e65fb8b004a904d985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c268f169c4f9db937440292155039986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d610d0cc94e04029bff1f335d888f987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047892338bed50fadd7023b1ab9a31b988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008aa3b0ef8dc4aa9b07b8bf11ecd932989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb258982f50a80a49e679cc4971232d3990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595d883c3ad841e3b4213c9237a8fc7991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7f283d7348d045db665506d9b63e2992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda073c840f2430e1728ddcda9340d3b993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c498fc9c3c132277b60fbc3c6f564994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8f353ef0d755d01bb2e28f8fec45c995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c5965579db5f20c993603088ac984996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c81a2a5fb6e5c1b9246081511f9463997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>