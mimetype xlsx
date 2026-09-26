--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2eb98adbc089c2818a6d3d3d50714d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dac2bb6091d57057d908df825612802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eec240a43cc96f6f52f9e4e5d464cf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16447569c1256889ba090fe67fc339c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db614c2424dab5cf756eb00dfcd002c95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa401e303e5e2c9c6e562da9cf1ab8ab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d2552879f84617e2cded9c6c2f1837.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d20dc3972170447d3bb80b1856a558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7d8c380200b1810d8d17a6a95216f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24800cf7008d1ce6aa4fd5e2ede42c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da83b0a40f3132df8ad1861004c9ff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b19053fa211cb80e268e7d6feaaec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f21fbb86090939387260959b07831d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b6516c6706a68a5312c1667d7890314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939e2dd622f1024726209bb82cdae9a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01132cd999407ac9f5c45572463fb20b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743f4195a300f51bdcc8b8a91c4564f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edacaadaa7455af5f134f0fdc2e30ab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263694e1fa379feeabf9aeb4051468cf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0541402acc06a26c6a400ac40feb4920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ce74d4ad22b1e6ea2d8f7e5223f9021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7b3696dc713a4df30ca7221da6c9e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fdbdecb89abd35ff07e9fb6613a3e423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c9163e74156f97fdf6461a1a1d06124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa3ccbc8188b96efd57c9b7cebd69925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861b112ded7e18597a994f7c0c0956826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8bef6b40416e84be3016a05296b6227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767d8dcff9e1c618f5d0d9432da1e6e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd70983b31d1b042f5cc172a663dfa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9636df9e8112b3a8225277d6cca5a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f35cb0809025c459a69578bd188b6c031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc30b90e7e4a0fc9755914cb120c3032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f16ab06d064efb1aefc8420db3e4f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4adf02866ccb6887773126d0e91504134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2912ba1fd390776d0b0bce73d3c23735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a1ac6e14765f1316f63efea638f9836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58868cb2899825aa12bc0c6202d56337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4ad793482e5e7bfc75231571d397738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674c70fbcfb801b9f32cbce1c7fc3db39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bea6ca90999a34c88bd8502e98c64940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353054e070bf3ad10623326b39b8af541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4db33e3dc7beca0bf621bb907ee7842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b5126ff406ade1ca70875915f66c543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ab5a6923477c566c429d48fba802444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea6f3bdeccfe7899a799ee8754205b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e6cd3309949fcee6c854c3f17dd5e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8bf2fd5c59e65e95552a443724d5f847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c509684a72097c1fc03a5bbb3eaca5d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683e1e9971d4aa37a5d7fdb6fc778f349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58c5d4da1b7dbb35fdeddf8565209850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4a9396b0fccf0bfdf28490b3b2ff251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021edb65371fa60d822ce198d403d44a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567438320ea331ff0b59b4ea3b9ea9e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25209fd0a209cd8b15de6c10f73af37354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4f2c4c1c803bd56892ee6e981dbc455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dbc11d894534a3f44b0d96c5595dd056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5262c218d3ff9a5fe89a516882facb457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494c1a6cc2fadc28b908d107bb92b5a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a07948f04be859245af05ce64af2959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac4fee138d3ac435bbccd9235443ba60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9e80f9c5c28209a773fe9cb77a32b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea01789b4a3ea591eade1e3080cefc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785922caef6cf60b9827be807cd6363363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9197942e2c0169c18f7beed8dfcac9d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c2b171747fe534c53f0958cf29a1865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1d948a4a5fd8fa426c13c3351b49d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fab3b31ef5e447095c89aaec2e8fae67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59130095d92c56b90743d255b6c6213868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7502d031d456ff9bb4ec685355b0269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35517d8e58e51dc1566681167c1a7aa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c83a3036687b321938a48e60dd83c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06516fd222765c0f57a4cc5203b09fd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc36ccad31287ba7608d7ce8a3ebf6373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54622ff4a0b51ec625b82ed85da3ee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87930dbcacbd638cea15217f12621e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e3048cc78382999348e83c3a2680976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90febbdbe2a7de3e5c7a423a24a991977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c1db2c08b9d4f380c0f2ce51bca0c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344925d092de045af35a1bee6bcf30ef79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342dd4edd2fa4f0d85999afc814844b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0048f5195812f983601da0157ad09581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeec122ca98b822b57ffd5b2209bc2a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3024d90bf6f71ac667ab6add14f61483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82e3fcb0769439bd300eddbc96f7ce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307cb512d14e7f2cdf08b0abd88dee7185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4b5f2284a99af7b41e97f9bb8872986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dadeb32d461d5e38fbd0fce6fd861387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f80779f56c234bff223a522f624b4988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6311a528694b905e0c91dede16e76f389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52730930ab7af9bb73331e0f1facdb790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7c09da47eff163c8d0d2603a531e591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ad1b5e847b8026c2517af37a22d7a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14fad8305e41ab58b5e354a2db564e993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d4956ff2d01073ff7f966fe49777c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc2507d78fcd23d7fb171fa5ac9ccb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190aeee76fbea2b29077cba01883ce996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ccf213ea6249fdcae87372d49c29797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817def37d4356bcb755ebee3670a833398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197ae3884de5a247d246cf5d3f6d45e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316476ec34a95e708f11d448ad5064a3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cab27767f09623c1d63d3e2229fa93101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f079d89b7bf60efb183ac368649928f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7292467a2a95a01d7ccd3251078fcc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a8d70cb5eea53f4d55ccd03c55fa5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e1ad15876a686db27e3598c200d9e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4886f57029ca027d19c9ce1a401810e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999213abf5211d077b4c48502a4cda0a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dbfdd37038270907433e128946cc4a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5c085bd06680518aa5a2c3175afa5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec061cdce62e5b310493c186b49ba2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977abe31d84c406986834a1967797b4a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93f78ddc2d26ac1e58e1247d2207ea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9cd6535dc59d14ee69b4b11564176113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed672f48119c3098ab161f53385e726114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216926d5946b3402ff8166cfc41025d9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed354978ca1f2d19543b783ca076c855116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9309ec9d40a305956231006f7e0e90117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d26ec557a57e147e295bab1fbd9eb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a71c1649600aeecae7e98038c7ef19119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e875ef971a11579b2cbb76f07b3af120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86b7c3122529fcbb9153db945db88b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395f1ee290a54672c1749e424da1195122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c80fb3fcf79a741991fd1175f0083e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599dc53c0d5b4d116b56c00f23ed445c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a81baa02e6a6a4ed052dce9c70d9c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3ed0c630278c9bb2e307df1225f66126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e09ecee94ead960fbcf25259e1ce20127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6598427a965ef8397b880f8800980a8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534565dc1a28880c048e0544e4e1638129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38a15663a18061a45913842859a35b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f706c7b583386c235a4ca87ecafb6c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f5f0ace5b2c5fa12e66b3955c96e2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac4c25fbd2e78cd8a983272c9a4a66133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186689eeb80cc72022fffd7864205d63134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f4b16efd2af9205972600ba6ae678135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74600fa2cb250b3344cf6aeaeabe4925136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393c99ab45d80e119049646d61aa7bb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61895c1d291f1cdde4637a9e015a0336138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0204596a5ffd2b4f463cfa1eb6f46726139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0341c7deaaac950ba85c4d4a8eff8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e4ea986a925ee7472bf65f07c7f5d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe9857fa7304c724a1e59bd838dc50142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346174c98a61d935d24074a162262bf8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca5faa0bea21780eada206468cac8e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b76f81a08838380138d642c22bf0fd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb696e1dd3f494321d7b8a96002917146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb37225ab14f63e7ee9592d45c4cd89147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d498074c5733d1e79c8cff0ada9cf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61fec5157d4664e980fac3ea34410bf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb4cd021aad92fc61fe590d36df4a5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf02999ef7a697a7b57db0f1b24061f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34975d75c432943fd0a69ca4b49dbea2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501cba8e6fe0bcf30cd840f04577bb7d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72514271c9cfe685cf60141766823304154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88208beee0f08ea8c361c646d8d56e23155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921d424085389a1cc9e6616a35d5b03156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ac3d59789064cfec18ee4e45bfe47157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b245adf92166c07324c3cb6735d28158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427850a54456ff59ff764b1deca2add0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d39d3b2d75e5e3b44e5068ceaf7d7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45388708e1a4f81228aedb3806827730161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079eb923946270ee72375c62eeb89b60162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276b15befe8a122e4aba6d58b130a42163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb04cdca195f996aa9bb1a5bb15f4f8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b44b934eba6ca51312f527f0e8dfc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc890bb153a4e0408113d1b91bc8d90166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257cf6087c8b1cc6dc296abe1454362167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae50af70245c88c0e643bbb69ace516168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f773d2c6d44985e3d0fad3ca2cdca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e724c8ebfa80cdffe1574638a0658170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ab9fe183b23e8cc956bc0a4bbec43171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbfdb4cb5118579e2cf1d69db203148172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4f8f0c78958643377eb2d23c28eae173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a31ed639caac75867c30600c3c10a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f24d582e5b7b34fefa42e488e73e2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ded52fcada5d0035dd5345ee8321cb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2fe6bb84db2fd11f95a0d1f4f044b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65555bcc5771f3c36fee2e8f795d03b3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48566999841a1027d6de38c9cc6f99dd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7270c5ab214ba676366404e4969117180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e4308e6f752bec0c3a4396e1d53dd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68bc84a11f2ef1472d171afa2caa51e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1863ad26e3e0915411d85f287754f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25abacd0148c4e3497c82be44241bb7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f143d7f596c092de99844ee9a246d6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0c631d0d4089fdf76b40706175d35186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc58762c484c617a0f9456be0414e2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80f52bd636b361071ee7bb3ca53d6c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184929b164a95770f90f21ac0d7d5c0d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a8d9aec8a84412e90fe1e0c3fab82190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008768d54a4a5e4b727f7411ae62cee191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b295afe83f80fd31e0178ef9559965d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6d83a7e9d74e495d97185b84b6b67193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e5005cb142755a8f7f9d729e07bd4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5351ab42df38ab5350108b1bf80ed58195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca34d2a9af0f2fd9f457e7b12f17b5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55822b79343ba1d559efbb134a470a5f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc12fdb791b143410032cc26011a61198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab7e98720b13edc53f719aa5f833b2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604824bc8ea62491370f4cc77609f5c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e786b85ad722f82f8910e316bcc5d9c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9949c2a893f56f5f1e43acf71a71ab6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130b877ed8894080c5edeffb4448f7e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ff8fb2efaebc9e4f2321712776823204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c8ae5d44742be46009cc2d63213fe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cfcd35240bbc95bcdc65f71bad2849206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc683dec2bf7ecc66f6f11d58567e61207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4bcdbb65362e15b002510491d19400208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82946863b3c4955fb72fe8d73b130baf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e78f70ca1a612c95d487c398389d41210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd6b4d5e361b21dba89b378d271997211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471a5716b57d5e2e659041e631cd920212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e200e23ff17ddd1b1ec062744edee213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f545e559b80661fa54420bc5aa1b53214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432aef47c9734231c5a5d68ecaa0922215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cdcff3bec2ffc8c81e0671d57802aa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59b5286c97db0febb0caa0f33388d8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed68449b8a56efe0064d35ef009444218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abdbe19f52d0d0dee9158fe61833038219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f452244248ef4a9f3612ea0de990df220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14afdcb27b8af6a284bcb303f04f360221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ebeca85cc509fe8790894e73139a8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac96b90ff3743e760a22d1c62bb2f5c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0ee345ddcb5d07577de27e3520193224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22d034a51a3463a1f05c3da1b483e5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cfd072b02032c6c3170453e1ec76f6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4972d1eecfe084edb77ed340dd41bc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da0aff080f8afab9a35ffe9934ae9d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087332ee1cbf3554f7ddf27c3367ebc9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4917935dfcb3121d131e235d394f7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c36e6d93b44342bb7c865c32158d37231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8668b1a7682b329c528450d9e822b0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e4547cd708f9185a1e8233595b0c2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f38da5a8feb89afb5e2a801e83e3e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942358c798319f0842824b16de8dd70235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49324e7e4f7d7493cd7619277313aa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3bcc97e6a11f4f8b04ee90b88650bd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df9ce6fbdc76bc0859de17ef2de960238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5001de622e0a1aa9ad9212a42a644239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a4697a55dd33d5ad8115d529eebde240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60b6e2530f22d3d5e4b6988eb4b9ae241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41728d74036039327e8186155bccd3c7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665f22f5d29dd8abd258560f6729b72243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e625e124ec278e80b739c4f1fa2b6f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ffea676cb252cb3e322fa3b83fa42245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e9d7a07bc2c32774ec8fe24378f88246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd26ba31549691b1bce173cf2d8c4c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41217ed4e7c9be1d3964a1bdbb822eff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43d119f6e2c9b9fe2e804d3dd532c9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89664465e5b6b1a23ed10e9b8ea747250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585fcbef473575ed849fc9e459a2c2b2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42f6a9b15e251dbebe0a2814a12fa8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514c7f0025b0d7a8f0fa0a6ba2c769a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46afa8f2b5d18fb98da93e45e1e2e5e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af31a2408f89d36ca45fc430d20431255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b3425e8ee8550b9951f941212cb0e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2e98f29df369552f6c355b1792806257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9b4ee555cd2973fd36afcc15e9060258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805492046f0290a738a5adaac47a649259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a979304eeaaf2251e450107f498b9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6ef113542293c9c70af708473df10261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3539ea860529343305690aaf29be52b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e81ca486ffe7cbb11dde9b2cc5b8e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992e638c9f45e2a46654be0d8eeb8ca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc90343f56df8f23d78628d647c7035265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9960c59bb138c85f220f7f3f1ed1918266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89257545f19453b5cae6c1451543d72f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80864257a52e8543c2946e407137e588268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185b5e7471f826794a08966f69d5067269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11af3f196d912a0662cb9b26ef0e3ad270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b25bebcaec2e5d6c4f73c8523def7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87c3ea17481433bf9f3385e155d8a8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66f0e464d228fc773a4f79ab42e301273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ed9432c090a3fa510c46b8c351ee4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1ce25173661aba7f342442fa8b821275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed57914e7ddd358881567385c26fcc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a928d11b07d0af1f59b44b8c4487c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55183154806af75765b33fdedd0a1226278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8008d87b025629856f48ff089211d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c996b7bb92c857c534b264adfbb893280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a7b081971f85f68ee87f6444e8fc6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0113be4a569bd9191b007e733ce68282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa508e9c0de435ea57849e8ef1ae28283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3bf24aae5ef40d08a4740851119d7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5564d674545f75b9fb934901a8dbd25285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df8bc721086cdbaf28afc1ce5425ed286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c318cde825cfde92f2ac0923ee6fc9b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6968df96f4d325064e020b1ea058998288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3deb6642134f867e8f3885893f2dfe2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0213044f99951fe73a7af5741939d54290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18484658efb82fe7e02dafa6d4028d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd823c0afa45b928c3abb5c1ac280ff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ecbb9145bff09c6e82c22007aee1ed293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2321ce90d8817b0f6a7e893a63d29294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163d0d2d9d77265dc5d8346eb643cf9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c57ea1a57bae8cedc567d1c0c82a6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e157fe0071ab9e789f6b62143e19d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271157c483a2005489dffa405ba8183298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67a7827101caf499d94fb29f68d296299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075656b5dac965a5c7cd44752255532300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8182d268455c3f464f574ca2833311301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe69f8992ddcd45453ab0bde5a4567302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d21221cce452bb754d08cce7010d0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9936563b5f675af70ed9ef419883b2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52e53e51f7b75f2d97f29733ddc3ca305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d4df11c67ab807817a19068e10eb9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4535900f8f63c6967ab08d11f76e227307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899fae07af657b21047c2de0542daf10308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b5b14f6fa54cbffce56c63c9addb5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cebb28e9ebc2629e993ad822a11946310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1a6652e663daa868feaf5649bb975311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc25c63c57e3856915af53c97980f1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c354621525785cd25aaada146e9dda313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0fd5b0db5e486b744a98ad287d78f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec121289a9732f40821ccbb2aeb9b9f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff975b8edf2b8351b8473f9060994a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37fca4ee29db5d8c09e7439b330003317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869fdb41943339f8d69a031faebe5f3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d617e104d26ebe3e611b8a355ffd8f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a492e6305e61ef5cbbe5246681565320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab5a2d4f45be1ff4b72895f9c5d32a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08a3c9dec59e8153eaca1874bd2b67322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8061068931b7b1cc8e079f1825d0799323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90983963490590e210c80da5a18a2ec0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2175867c52c9511775f3a6c022c6d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef50157dbeb756290d8d444b119d2d5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ab1271ef28da322bbcca1ea55eac2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02933895bce3ba062ae2cc844359d70328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728bf48ac511281aaba495c15918e97b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2c51ac0c872ef6396f276ce2aa5ed330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e12c73bd365a054f1c45153d3ed6d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9779f925cabf1212024bd3bd45291332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47dbab71cf55cd282e93fbbb0c28bb6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52102c4e10d4956f9f2ed835e126706334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a92d441486d0899503b57a45ed96c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c8128d322dae9c33290723eadfe05336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7274ca1b0da63436123adb6e64cf7f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17aa2eb4d020fb637874b8efb4d29b5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352fae135f0738e6a14a68de2b60104f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c6584ba2fa416fc7013551b4c3fb03340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599f0c0af159d4bfbc1c7dceaf7cd5b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14733798499132f4a665000787d9bb6d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97066639b9805577b63827c5678a54a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e418a873d03d04b938379ef455ecf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c366db371c2f7af6aaad5c694775b21c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0eaf3e1b579d9e0be1d55b64134de3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63842facaee9cd85cf8ed58bee07fa82347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49651f0a3c954616772174043d4db8bc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb47104f8e008b3196d2cc65e4c897349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910884c043670aa09d6f34e7e1b7dac6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35d940ed1e5c102c03c7ecf3b8a614351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e4aeffe7f9c1943a1120d6e4e1ee0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5801d6157ddecf6f2131360a43b457353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715d4fc015236277f099821429d03d8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0f5f008ec1bf3ac38a7e6c54ca346355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ab25d487cdb2f8f0d51bb00117f08356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da066c1d7428137830441dbae00684357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2028cb33df578e07c926e1edeb0d048358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19d8f881e3a72b525a3187a662a159359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854875c528c96b491359eac7470a797360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9492e1af7553926f502fdd2c32f9ec361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e14e7e2ab568fba254068ab956422f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40515b41df84bb9f5be3c9475a532a04363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34dcaebb588fbd8cd1c2645466f4bbb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a456f1ae59d5c9eca2222f63d0ca9d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae670a1f3552ed66e502db5aac190987366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0d6f58a141b57130a8576f5eebd00367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5e09f5402c744280ea499c2337cdd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47fc0f07438bc48ab40246fff50418369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ca0fe24b15043a445237cfe4ebdf4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039d35765196d0ffe704f29fec8c31b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0d01d1d4ccec71d75dee252778c1d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f62e694641ab59ff187a21f4a51d93373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b7460442814fc4f4c614c14f56911374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576d19ae48ec6814591f09a9b45f87b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9a34198d82755ef55a40a6b3a6f08376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577845f9395d9ed99eccb0359725874377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58879fa23233323c15e5c36c403d9864378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e85202bf0079e88156cd0da4a99dd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4637550560dab7d2ab1ed741b12c13380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93c541cfab3c89c26f80955c477a38381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15464bbaa755e60f9451bb4476f70482382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a52df2658d5d4d0076696f76e0122b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83daaa9a9b176cf90e1f91ea7554c0cf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb1e5cf702104b7d8165b2ce838c88385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47a34a9ad8057bb73751c41d020e43386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a44678c03a9028d1873f25b8439d6a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9141fa23720658dd7673ba106734c77388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08e616e65757236b24ebbc454d5e6b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1ce91d21b1734689eb3ca7b698642390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82ebd04adc82cddf584d8ba02b8b29391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d40d810f8ff30e2f51527d4781b57392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529052c56341e5f8c9f62c1fa3312699393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14293967c2c7d7785bf81d92cb17821394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4a39bb084cc44ccb98e26cb85f83e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e9c9bd6952aded3bfa6a4a01eb3a3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f1f3de4d8304f76a54d0c7d6e140d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bebc873a5abfb1ab1224cb9c238f65e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10147b64385882f0999388c21f8ca599399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9eeb0ad7ae54a5d06f6233a4a3e8c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57791cf6a276414abc1ca4dfaaeb62401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7cf790b456b1bb70c3bcdb63c3276402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1b43a4b0e3a3008a2805ae4be6867403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38012ad0010878ee63e0958d7890117d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aac1463bf1d1a69881b0836968937f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96507ed3e60b1716428728bf7f20e1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d333dbb0547a13fffde3880385dad53f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f182a53b94728c3d9ce08e0c0e7954b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5595be51a110946edde69efccecb4e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ec7db31912ba864b2ca9a59ecd98c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12956e4e43d3725607e51eb9c9eb06411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b651b45f0ffd09b326433642b4d0b9b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb7732d28b4692e26f7668bd47e92eb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314725c4d30654905b57e906de4b7810414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3401f974f1f947c0283db6596bd6c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be464665070da28bd73cea48683537416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667836a8cdf5a63bad2c2fe5da8be59417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242319eab3c90c96db51f63f39f6db3b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633bfff532c59120b47eb71e5317cb01419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e58b1dabdfceac030a975a3b6f638f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12372f6b74d79b3e5b9740ff9bd798e5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c483c267427c36b7d77c7d2202470422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786c7407ddf9b9a5645d4507223b6f5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da04ec7fb2acfbada726c87f0ab2fc6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd050147eb3ba6fb129030400c3e12e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f146fdc1032c8920a99bf8f11648e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051fa4e9ba25e7ac4fb78dca1b4af1d6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9e93e1deec63d1b9e1284df657c7a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af711c86427729ad437833a82df273429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f99f6dbc9eec4594dc8790a7b6835430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464bf1893488a17a956728ed34c8f65a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b539862b14d16a810063f073003561432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fec4530374f43252f8c03852e13fae433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8657ae4bab7fa8d733d92240f1f5ef434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5e70857c3242eb0c033d3c07a01d1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549966597794354f86372c362e6a705d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d41c89937893ab9d95b18834f4f5f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a659f10811e5d5d3c77b3a43a39d2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a90ab2a2060617445404abeb73dda8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72479333f549a32bedc94939a62ce9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ba37a403299e551237454c1c75ae3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee0fb2e65ec7675b2e5e4c7059dc85442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee5cbf37fafadbe9d1df874e869f75443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1f2171a9620315d5d4bd5085392f7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a6aaedb4a435d4af8370b8c6bb434445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dacddfacf0aba3a4b3f09e5cfe4fb9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50704649dda8b240bd0a6ff6335d33f3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec4d24d3f4095ba904b05e474c41ef448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab883655c2e2f5c3a9a9061ec7ba08449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c091da7a64a0b68bc42fa22237e825d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058ed4e6da6fdeb425e78f96b315c1a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc942da9a362aeb23acd02bbffec7ff452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ddc3a8461fc7811bb74403c093d94453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e7a51dd726b6db3502f460170f8c0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9371755ba55273088a1bd5a115cb755455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f8986d5e37b7ada09bfed2c93e9e5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6d6b2a0b3803b2b56662608873fc6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222aa97811626909f412f101ba24ea37458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560bd321a709fe159d4abaeaa042165459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971ceb7f5987eae255932ebd3daf9e7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698eff8fcf21d97701a16fe4991fa7f8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8bdaacb10b11b5d174fd10b84bb800462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632ee7dce9e8d2ccfad19e85ab98f0f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91ca0a6b673d26d7eda6a419258682464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c62db2f482a7a99d2d3dda9e8ffc0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff11cb7261290999191c2961999984466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1e8045a4af15ee280a3a04cb06c22467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac44753fc1cc9b667397ebde2540751468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a708d9bd8fe5f73b7c1ab48cb2ec1fc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b32484c45322647287cee76c335bf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82005c2822a98c0f8f7231725ddd26471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c2711ba16494a70b96745c382d97b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d057e7dfc5251b3d4eaa7112ea26f0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986170aa6294e1bbfd0dc9c9048c5dcd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380cf9916eb6c5f61536272c45eea63475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2864ac7f34607d6a2bcd25b86d525476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e2b907177403502e6a1b561274479477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34abd11529574017be3c21c98733d3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c615cc769a1b84010080fad7e6691479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f79e0ba8bfda09bfc043d58b09bc0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e51c08f02ceb4ae57dd852af08f045481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02a48d433393547ad667cfe7458281482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3a17a945a2c35be6fcf3e25d92de9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94ea39d4234714109586ec5e462577484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219a88562de6cb977c51883c7a9838a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5ebbb84ee957031f6480d370e53fb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f8a6cef9412511ff9c4c3c61495b7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a468b7f8c1a13465243e81c6052e10b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c244766bf2626079333d5db93b86265489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7b03acf2fab384805122b3e9aff30490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9c6e18e31d55aed7da4bfdc5ab922491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83bc132076b6061b3e94f4cd1b228e3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee9b8530c2dd7ce072f79c5f79f2372493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189669622cf0d27d6146972f8459e139494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d43f21ef2d2103611c1fb7932fd14495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ca487a68d393b125622757d2e73c3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f710c39c8d32f319a0b1aa52df9192497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a95a4b764bb615cc803bad88c77d3e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eadc3c6a9bf78a1e9ca9fd14091b06499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c9b98dbfda2178662183b2e68bf9d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d82f6e45f186092edfe53fdf14c00501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9ffc64fa02d8c0804673e1b04531b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f65873b37a7dadd41a1f3009f67a71503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6337ba9c279117027f405babd568b1c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ad7568b0260904bd5204523636fdb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da24dcfd5e69f9fa92486ceb3078c79506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c728fa8049810ca4dc248ca8575e0d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31164033f57656e61b0e1b4619124bab508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5e75582a9431cb0f53e2fdc07d8ce509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810fae7ad67144f02fcaab3520d23d0a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09bb5cdf26d2af406efcae113c509e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb8056a3884a83ac246149104d3c7b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645512b666b6247401b5cb39fd1bf56513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb62f89c09d4f5f5aef0b0431c3d9a8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032d625d915e86ccb4bd7959f06e3f3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ff3be5198d3b47368a5fbe0341ef0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4945a0176de2cb0a40524b0153755517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de7ad1f02f92ed0021560f542744c3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda993c2b7f7bce61ae06b46aa10dfe2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e0ded9bc8bc734b5a3f27a0ec0e62520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e64754d480f075378f6d73cfc9562521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138ea26e416e8a388b5c01267b82ff6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854fc48f51ffb045e12ab692045c0123523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56302e0b9b306725b008e8f45f1cb0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9768662b861759feb0a556d5ee48e2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b3d7bc3a48ed7476f583495a072f5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b2d8449b14031f1f22d16951117dd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8a4fabfef8ef61eb0f18cea31221d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ceb34e7c8f705d6381886d1b5b0d42529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3e05617b4b15dffebdbb4ac4f95a4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ead25eb3b435bfda42d7c659aaee2d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a689d358d845223f36ad4fc9ea1af72532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec426d8a5318cea7382af4076afffae533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071b4ebd09b6559bca52f45a4fdaf67534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e659cc12da2ad4af77fb7b1e8df62535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b45b3e8aea2b408d9c2820508b0873536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89c36ca50e203fbc64b2e4a4a35d46537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd8c0afa6ea79af7abb658e42e8f31538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7b269c5243b802e31300ee6d940c7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af51784941425996b876ba052a7bcc1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f4feb076353d182226728ffe921f7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd040d24baa9f0a881386a4d5c2b51b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7eaddefb7d314d36ac9c2be0ba148543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71afe1a20cd238f13d8cf56bc3447ef2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49210cf6215243626e41657444d1ac97545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637226cb530a5df5c9d48ffef3fc8de546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59e243e746a761b09e7dd299c73bbf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15a29405ceae25825ba2a030b2e6a2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37cfd7fdf9b542c54a289f775a2a8be549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e6e881ffd575572ab58d5b9186c2d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a448292024d5996f4eb4d7c6fe908f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c40cc9188fa1c1dab73c8156559584552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66586dcfb94d0078c8b24935f53bd9fd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f885dd91968d9718caf2e961f20e0ca554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04939288f75b6f7ca05a3b87e09adb4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c75ea4c828b9c6359d54bdeebaf3d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480778e6449ddddea3a57cd06766487557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08bde6c188ecdc2d6a695e5459e12a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9179a7d45d92d10af5cad9897dd2bf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c024ad92b29d7ff6c1bec4248cfe7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5f4d4006df44308cb655dc5ff7597561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63cf09195653394fe1c69470a406096562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2358258e8544d54e2ac91af96e8d87563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b95de4541ff3dbf5a74d318a3272f3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a2228db29002b0fc0668999368692565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905fc4f80741f029d3b132f6959b994566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb76f6a7c3ab1e83c54771ed1bcaf9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e12c8addc0868ccb74e4ef3418484568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f578ecffcc13ba87c5f3f27a63fc9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8eddae64a9eb0dca0c6424fbe48699570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f58fd542ab07a41050be6d5238e678571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38d381257632bb010f1cc9deb02c70572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f01a219bab71723c56a71ad80693c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180507ce39d872ebf8b144cb89f6e06574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae4401c0201c09c00e5c2566027afd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0d20a84a04538e4826432c37602c4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ab2ff4d3dfea069e97ace37c8a01b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e0e6eed7c37702d8537bf5359261e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc8542a40965bb38d6f8cd080c91e3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3d9c525dcccffa4e953a459045b35580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94020939992f0be9cfa354cc388d7e57581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16045d5fbeab5e9fef0033be0fb82d0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d7e7d3481e20499fdf30f19855ede583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce15da0f467078baa378c4ff06e2389584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c3ba936431f65cb4afa22cdfd039b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552e06383f58aec254206f34d9da183586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd05e90bd7de6069e1414e113aa119587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4647309e47ae3f0d4b6b6155d311ea588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1568c5c51035119825e7114442a83e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a111fbc390ad52675da41a0ff5a843b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b885c88e48a9a1545f17b5a635ae7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db33db5f9a0c958cea7bc4e49c0e522592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd384041e01de0984ba9e154502d7ff593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d77e76ccc7d4defb755ddd9e003cba594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e5cf98b618a2fe7a9fe1da79f676c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569ca70f97ccc40250b3a04a1eaa51b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3380ac474898b5361625a65d94ee653597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc8422aaacb4fc80e7dcbd9a9ed9f8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30d47f852ec8b460b8a6447ff6148c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70eb04224309fe9b46565c3b8356dd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897518f62a0d3067269e1184a210c05601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d33e29e42ff2bf5be14ad79f3712e8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e192b86821a410eacaf9022c9c7f98b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e1d0a4e938765380d6de73f642119604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f1bc62297dd9b6a3625987ac69485605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b893f824fa22adbef3f2b255ea832606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19571bf69d20c6505736af024cc28c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076073bac8a485e32da2ef1e7eabf224608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06021c86f05d031abdfc7cf7ab4dfbf2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123351b0aedc4e9394298705564e4875610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aff94ceb8fa389e3ee194a5ee5c5f7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499527e075805b50303c38911dc1e71612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c947728b9870ad40fd159798e85e36b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7284d898db293838d405265805a15614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581663120a2105cc19789ba3691c83e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb387152ceef49c9b30084ba50101260616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5937b9d5a4980b967510ec9bb20154617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c73de71f86a8e05503d37de15d461d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c033345d1aebc1c8e99355cd719eda9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb7ce0996aa13f72946a863a79388c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46076d5d136c4b32f3ccf8c94b7de16621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18207a3f176d602e077e9d828d082a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7798ac6e7b4ab0b5341c13bad5486623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714425d847612e4fa6db6846fe01d99c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fccd26819592564f42aac15f48907e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6ba9089a22feb64fe299c58936b8f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa3830497994dd6c7d0d6cf726f723627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a003e264e4cbed3057e02729190797f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8997e21797fd49b912d7abd6065d4f1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab819c0ece37b22684ccd2e9d58396630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f8a1a9e55a669edda1bef62beaa01631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d3ad58e2763144473c05ac104219d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117c96cc6b3b727418c701cedbee714633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09060de9c9fd6d260d540658bb108156634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235466b8d0b2e3f96da9f83a1a397a8f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a5fac15968fa5c898b5cc77ae83c9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de0ee70cc4a04863b7f73983d2197f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55416334aaf1eaa7e65da886d6a6e6e4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeda9ce8a038ab910d6f6039cd3bab3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac76325c3a8e1764a779b2c34715d21640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3822a51832b006b391407d69da6815641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca272ffcd5f6463611e179ec36173f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada0809dc675640980e38f8b4b35b9d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afccacee21a7d90a9dccc99e42fc501e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd5cd2b83d21cf48bd6340da7ea3bc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809396545855b83119376ef7474a943646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d427a0b7fad2be389c0b1466fa7622647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b484530622dbf2ad1550ddf0bfad3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cbaf84ec3891faaea11eaa8f69a19c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e054eb042ce792b6ba28c862f59a6dd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13320990bd652b4a2b5ddd382cc26571651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c2c0f50f6275192b29730c30bca6f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed4f908d0b6713efd071528fd4c50f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef750522b28637c04cd0124ea002ae7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd52710f90ea351d9c94f8fa32d22e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc76ed7486a1d7ed35c7c618268891656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8640233750a323b996d7a2072c6ad657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22992dc2e412f20adcf52cde61d5da6e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abbb8fedae494f87f623cd98748380a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00ea892c2062a74667ce5a7f06e725660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4ec46f5543c643fb354dfe795b5c3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260864981c65f0beb6238fdac4cf0418662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a5ad17a1d1a8c85018e8f65056a7e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541dd1f546cea38fe2c253350f953f6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e09d1fd8a727a54ee8c2c3103ff192665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0dc79ad395573f2f728725866be9ed666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579505d8f0841b9c2731e0b93a843f8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc7dcba815dc9c4b251ea14f4bbb3f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b4048b0da989545d607f1f7bd44b1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d68c5eb7164a1ac3831f28b0c21e5e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f079b827db4cac77da8354db69d89f9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50cc41674004b01813d8bc365c906ea672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d95f007bb8281b00b01362e929f3e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f0d727018a3971cbdee49e8d4e069674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79113a5870f113abf37bee082a9cb8a3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8fecd89949ef02200a591d49deff9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7d1932acbbdace65b690394174c66677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa211d004c49d2fc83ecc9b61c34cf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035e29a9130273a71617e969cb3d39b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21f2d4fb02167464f1bc04c2ded5fc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf0c21d95f59f3d5ec3ccd2fc4caf9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0654482a775765ea2d86c601b0fa0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca60c0a7848db9d71481eeb1442af6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c6479133c82006a288748c6a02209684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d796740c81f15c76260949820a36365685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f03317d51c107c03f6a6a2ccc8fa2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef9f9b0ef12c211f3066d1520ebf5b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecede5c47d5d9cdf19c588317137fd91688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55501b68cb6d3ab87e17e8f4ffff1d7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095407ef30b4e6d1d6cd897c639c9f39690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8304ffc8a6a7edaefc52787f6ca9ef2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f629d6a55ce43c6260954e25218ef40692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea384208a0d6e0de604e5b9723020bb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b278988144ee840fef34e83addbd14694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910ac5ea6374c44ac14a10f26fec322695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683b9dafe837de932e3c830b8157e3b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0460c6315c400bf91357a8d418fe3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b61be7c8e104752c15e139e77baad698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b94632f6902b0c182db734fac8437b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47a8e9b60ea6b28719f67700664b21700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71249a94e2f1ea51d96e6c179d1710701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b408f6d31689ba8fe154e4edac0c555702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a38b7f1b0a637ecd58aae8e027319703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333c3700bbe662cf116ab62a408061e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644d567fef36e95f0a28a9778591a76705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e819fa429caac46620f070e9867a55706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76680a2d8f3ca13b9701f5dea2819db2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed68b49d0a64b058de461d131bc2c5d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad70e02a93ab3a65f86d38f14bab4ef709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5b66fcf7433a6e8dd6b54d5a0fe3f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249d6ab4f80948862076842b008a516711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538e4ba908629aa0c13c3c3b5f91256712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d133be97c7d37ceb1980aa0fb847be713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c2240a3e49a41a3282978c0d6e84e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29785025b40c98f7725489e025f90867715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ccebba8bdae670aefdcd2fb58fc235716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75242f58e54b2e894a8be327b2562ae717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e084163b9ef999c3215a5b7abdc615718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308c6063e80982f13f80ff533461478719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8027cf980fab2560bca9fde3527f27720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ee3f018202374a954cb4f9dbd93aa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74a3fb2eb8bca914be3383ae41cddd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca534920d49291a5f62fa91cefa5535723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f721a567d678d8a33614fbf0dee24724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e492888422accda154db3134e5b43725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19baa4251bf2643adca8ad7028c55e97726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330b396629b0dff4d3326f82539853d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19186e55ef537ed700f549e5ad8a45ee728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d1accf0d42376b1929bedecefdf51729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19abf9607c47c1ebae13394704b782ae730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc84ec13da15d2ba8850370ab260fa4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351f313d369a95b08c0291ea4ecc8b6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eec1e90e2a417c38050514fb2f9f59733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7251da3523f19a81c3fc8049fda195c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fadcb5fb8708e6a64ae05fbbd88ee6e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b2970e2c8da6279dd08136b25e398736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1b60b3b3e7c41bec62b5ec6e64f52737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55cb19910116923bb73057080fc571738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447abf0d35dc6f7bd1e4c861820ac0c3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f29f418d6268766502d061125b6ca740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294dbcd40d8db5b9c394b454c685a6e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e482d6bf2a430b4da1c1934e4108c29742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe2eaba7749f395a17854545204f6e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666dae41e5705dca55f6f1c8bc5d4a7b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf9b2e3566796020580f64527d6dae745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321a50ffd3f7dd32621853aecddeb39746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325fda368f6f74331be15f75d022cb42747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495657d9af23650cfca4d8e39562b1f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637af7ff1b19755cae2d500263b373f1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e38d0e536731908a28d5a6d15d347750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53006b70361c3ba337421c333a0cefbd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5819d27580c6afe4edc157dbc9ca58cd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f59d2aadae960e1f0804dd1993a022753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315bc852379d2486e496cd0377e67038754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265ed599f9a3b25b89c931400f68261755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7097a9a843538f674686fc5712a37756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9acc7590e9604c1a3a9e38a8d43811f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826438d7ac5783d488095962120110d4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26028b3a9979dcd89b8b635f561feed8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86eb4b90350bce3c9903c0580164fc8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400f578fd476996188ba0179a9c122c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557e70c31796e60850161b8c8e1df91762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b387fea7e7ec5fa1ac2fc1d59eac41763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563bc584386238ce1422ad803a2d2aef764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd808da7a009c779205200023dd89d91765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368917e630eef1c1cadf9264455ade9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d302e4cb4e3a0f66afa846fd63d9e38767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2aaa58c9c18f90839070251def726768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05eb1fd43fe5961d2be2349ee22869e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4205efa4f1b5fdea8d685fb8704db48770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e299b8e00eaa1782197a8936f965028771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191577fd7f208460db41b010c1e3ca08772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0846273e103319e1b11ddb55f4a9f4773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54552cb5e63c7f3fd04e57b3761a7997774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ee8e159e8bdd2e35e7582574256fd775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcfdb4c1aa574095bdab2ae8a53d676776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1176b12b453469b8d60a3f61e5196777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9ecbc9ed009373db71bb4aa7e75e5778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bbb241f9c3f23c8090810d649e89c0779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd162d0669649ef7f2a5d687b09b901f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934efc3f2ce747cda7765ec1f3ce423781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852300d2dd2afa350a1e3039e15fdcc6782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d530204e2782b764c62f59b716470783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a01609b3f89540152c66f396e10d3c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b889a78561c5b3c88afc7aa7f1e17785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85d3af5090af0139dcfeae242c9605786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a71a7960828fc30b18dcf0a458132787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4be65cbe8e8f2dc1bf338d72796c8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36267170246256584121dfdb69def947789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df37f713b0d651ef0b8e1c980528ae790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197d57aa845008f15581811727a423c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc771008fe52cb34903205bc8bea0e8792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d78fed82846d85089d6e7daec3ad1793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2f2ad37f5f97a2c02e021249bd625794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1d229f0d68ef900908b19f4e52f55795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d29bbc462f3f4dfd85929046bd781796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4d0361b58e5231aad64e19a80be2c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2c254133f2d998ca0006a8262f154798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50667a5006ca2509456f420e34d615799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4a1b2517723cd0c828574be22cc72800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1887ff0cf417514b046fc53e80369801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7148ec3aac30989746762b218073b0802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0faecb88a8dc3ed0a75694f276b29803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a2d7071a9bc6c476c961f7b13cc18804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8ae4e7765fcb2461e0519b6a0bd07805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4bca24170096968dda892c6b51b054806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb11943f9ef06d4480ba94227bac2a7807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435a50f6371e2319e6afb58581d7169808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f0dd8672792cf49890d3c3b431e46809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eac55992ae7bbcfba4f2301fd19e8e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76682c68ebb27d97db5ddfe73954cf3f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf90600e452463df639ccb3ddaf270812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda6df3e261a703722795b519da6bba813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab575c2176ae107d275d3d30f2e1894814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc65bbd3d8ab272419181e23920495c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85109db59aade8dcff06f78ea9dc274b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1df37e4e2f1647ccbd2319e5030bd6817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fceced1dc8955021c8b81336c09fcc8818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0852b4fea7ddc2b94b5ce6dac508c9819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31831c3a6353dc108f487c5b02c3b3820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3a9f48b9a64561f40e03acde18375821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563e06c0f353d3f52b1b41b1f594072822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557141d4df8ff8a1dafc5adc729c3432823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5803be713f07d5c0cccbb4526cf46824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1a83348f8fb159d10c393d8e7d2fd825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8dbaf8022a0ca43dcaad4047af90d826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb518244db6ab2c80ab99eac5661b80b827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc649b9b21dae53aa763919b644c657828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3cdd91e63b90753645aba6855ed6a3829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f85bc23393e3a62b3ef53a63bd378b830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e36f18a29dde8cfc558f8a03fd7b41831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91768f35f114a17109f9d9400e731b832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3585904e4a0bc6c5fb81a8fd72202c833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2e779c6c0c370b5095bf9b2d8e490834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc17bec828728414e935675e8bde901835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd445fa1a8a78c6c680d8b886bf3a6d8836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5ad8e3a97f26970d8798b103213f3837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e9a78435b0cff277687951416b97f838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f7f2b7d51904c3f8b82fa59ae8eed839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d78fe840b71c34f3e646516709e545840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa2a6a59e32f0956cba8e9283787c65841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe345d7f351d4a65b0ed74f6735858f842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ec2353e0d48ebc5eeb9b3794ce9e5843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5b406e3b503da4eea9d55ed370c30844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf876e01947e1bfca5249cecad10ac845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7496f2aed243261f0b11825ab1c11846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127034efe660536cbfeffa5faec4ccdd847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8ec8b57724056f13392b86a1b83dc848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d294e5562f6bab46468a3dd846c38849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902e1302346325ffd986fc7fd8557f1850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b82255d964a7a743afd8f6efd45345851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152dc4017465e92f59bb1780c485e64852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19959bd1be279e604398002499f821a853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2a71129cdae02cd785b11bb3715b3854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037a51c9ec9e83aaace301db10e8d3f855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5204b06b86372af99118bdf7b2fbf7d856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505c712040f007f6a4afc569f520363857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a75eab79c89e4a847559f7c2a106a858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8340c626f7cceafa7d304b4f51462a9859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cee21673ff3a1802143162363d6f8d860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb29b4c94f16b764436a05bedd6ad0f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89cb2448f98ba770bc10a693fc557d862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa857137e8cbaa7c85faa3694188703863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea34e4f612cc98f3a5362a8f33ca94864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43f5804d55e127f482e3eba66e03fe865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899060f2d9bdbfff98d618bfc81f5063866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e132666cdf140b09bdc4448a63c8e867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e24f2ebf6118723b411b129115547a868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8902fbff542d764f042a5e4a7ea3eb2869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c799dea48c0413b4c76cdefbe28d2e870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17182fe8958f3f7f9103a06c22873460871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f1dd8f47a3e13ff7d2706ce3cdd1e872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108f02defc42ff13dc9eefcf357464f873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6395e00b42febd03c98b45173b732874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70b740ab026f93eebb716081c9a8ae875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c368df7cd5858fe864ebdc316a9278a876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96353a97c1bf7cde842c720491c13ddd877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d8e7b003c3efcf58231ceda4daee0878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2bb90969d756fa4d83a89ed31b190879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59796a9a8b002e388ef8ea8e6b7506880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0664c3fa1db3a0c561f528b703a24e2881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f156ff7b2d3b8b3499c26ed8de94e9a882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ffa9e71b7a2baa3c34279b58d9fd9883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb97865b0abeb0ef89f5c1113f224e7884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d846c6d9f50595a84dadfbf13d36b1f885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6721aea52a03a0b23e83c6d7a909228886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870272ed61fcfa519d73dd0d41cd4a2887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d218a4c6ecc098d0fe683f0bb0052888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b9e99256b519e0aa907265b34a52c889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181a8d2e5d9c2c5492ffa71117021a6890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a3ae757cd51f9975b6010c3678cf2891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632bde176bd3640b58c1fd1181727e5c892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a305e61c68d493702456e5a725eca5893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22069d6428ed848b25fef3e34f6067894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74eed99a2bc3a435d5fdce76502de3895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df747a0d1be88887be1af0e61abc6f896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9af8091ef42b66601306c0c0eeb257897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23cf520ff79339fe037f14edb2134c898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afdd8fc6b13a256099fa2c231245e8b899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ee6ac74c40fa7b4a87068ed527179900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f10607e372960aafedc4b2c7bd5aaf901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83a1643e77ed82f1ce1084714084f1902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede856cfde113ed85f24ed7338a8b006903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900261ff765a8e78c452e1febcddaf72904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f66d8983bb3d96cf690981d16dcc1905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa683c1a15a2e7b1cde279c7155d87906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb424025504b6679e43de27e3d26ea34907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb20c6af6e6ab8ab56f4d51b54ccabb908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99a223c9a33394f66c3edc13ff1251909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e06b9bad8308d3c8db0caec39fe354910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3205b75ae4549a9340c48d704ff8dc8911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b849742c91fbbc4e0c1b6d914160e6f912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e96e67ff1e5afcb188748884ef01db913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711f1b1cf2721b4cbce02e3a06d8bb7914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c05c3cda334492ac624b7a5e6850f915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06109447d55dfbf8c82c4f9d7927adfe916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3beb300db752b3418e09bcb75f2b6917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4738a28bcfd24c981fec9fda044e657e918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc537eba747e83d58c41fe056f7ba52e919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6e862bd51be65fc9185842162550a920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ae5f70b46ebd9bc2fadfd9429e6d3921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af5c99a448e04565dd2e494c8fe523922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227e91c8e7f0cdba7a53f9abb3340ad923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a281282aa13af08f3310d0ee09f6d924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e4618513e317de371fe1a85aeea6b925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32383dd09209e555be9752549b388181926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34036431149c77f77bb4bfac6223cc927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb888a00521ac0e83856ec2643d64c9928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f71b1e03548e26816f40ca1d145ed2929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3b7647874f2d2c10203ecc6f73ad6930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7ada8d4e78f7b02ff195ca4b199a8931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c494df092d0ee0b9357bf06baa6a993932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547097d22edfca031d72ded78800192933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b31ae82c4095640c0ecc712e5d5f15934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8147529353b72850c2d976aeffbde935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cbaa89c19c57e1ddca1f3f8741d66d936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2b257388cbce41df9900ba7a6adf0937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6c9994e576659752920b5a5601db5938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611538f9144134c85c5a6055a571c7f939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d867c6521b247158373c5ba31d3b1940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570966f5c8721011ab53d1849d50fa2a941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc91a942496fa3c239146bcf2a5a50942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9d1f88a46a484c92d7d45ccd6aeb9943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed622cb8936f33759bd130a6e65519944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7663ff3243161b1d2951017e83ec4945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64907e83de569eb4e689239cde971d2946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31694d1a2caed367fbaca11d0f84091947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e280bdae22449acb8c808fbe631e6e6948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc9af9d67c9bbd119d7093590d64ef949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e477c1ceddd7dd993fa9ac7d2bb65950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f906eb705542f82bdc549b8b11aa9d1951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef01d910e805ee4e9875490c6f81aba952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c71ca2a49b54063db9fb3e609feed953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c120b3b47bead8488c6e543fe49ea93954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c06ac112c62938abada43775551b11955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b52973cb4c90212fffdea0da7679b956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3e61b860a7f7614a14b7b383c1913957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac30ae79689988b90b0a0809fcdf910958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b2e03b8dce16257cbc47d54946ac4959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e244ada4bd2f2e86af8d3899a2b046960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad0d3f35adbe491f992096524751c7961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf4ef78edc6e0f3b6d5a4f47939cb6962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95518c8be06c7de8c8ea98e72eba25a963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae354f53f7aea3e2e8c5614df99635fe964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09255c8330bd65280d269daf39e511ee965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9c864d8b3316ca79c55790671321b966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8efc66ff207d4212a10acbdc3c9856967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198368da88fa7096e14de9de7968c6f1968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba2155c1a07d24bc121df0f4ae0c98969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc48be7fbcb868ebd506b2994dded1970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fdd4e616ec7d6e42fa4fa43d7ceb51971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574ea3b60ce857714bfd3f88bb7bb29972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129e611d54abd7be3803e7d56f4aeb0973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60e01621628ec25520872a3e8229c5974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad9a798d40b1633e559491219299dc975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c141adf3e0b2b67a118bd3bf760fe0976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2c8d910bbe17d90d9cbc005482fbb977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e20bbc61427d286e5b8948e61470da978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209101b8c39a61edb3bc1bfab78970cd979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac0bd6d514f8ff6cb4e7cfaad0be51980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af515aa4e6b23e5fa3aaf40b2981ec981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d43611459b78c687ca4ea1dff77311982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a961823f88c249609d0ed307544e733983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ceb8cab06f58c0bde469aa9f39b993984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea76ad6102e53a426290e49dd8efbf1985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436f6ea9df66a6309c62459e4f5a09e986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031abca598133216e23405223beae15987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a2fe01f1446fb20ffc24e2f1865f3988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5d60bb6173b6b185a46d347bb64e8989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6664fa04b888f30f8e943f46b32c37e990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560dbaee7d7f6f09f49d3178ab7eff4991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c50d9978b577068004a66b8dc0c943992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a207ddd6c98d78a271685742917df62993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114bcd6edf05395d03e7d4989fbeacf994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8396bc874c1900b1fdcac0d4a3c265995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b2832350bfb362ff5fdf489d35332996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3675c619146b71ff36f4531c4887ee997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2cfd3ccdfac7c211573ca056fda1041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a949e79eedbe0983499ee871c1d4d012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38784d2e0f69c45459731c27868f54773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e476b56040e5620265076c8179f724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f3a54e21ab84a91c6465e0d61e47c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1748f0089185c75077d54517ed4c66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90136dca30edf187a5174a20535827387.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494a904b2749ca3fc75351f9b3bbd738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe98822b4da7435080ae5c5f9420479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba1f13587d2f87b28c56b6fac28bdf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd5dbc26ecba78163b586a31c9d8cc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d439a949f487a1e63c6cd80069dbe2012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79ab720a103a61a39f11cb3bb69f6b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3772c3f2d1e2d3d83ddb45d40516a314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e67b42134e3036dbc97f29d3d48c4515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f5ea2f4447a20c415e079616e3ffe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1a20bc8939e99019b736d30ed705a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4086c0b57224f081f9542107f844b5918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0106753fc2c9311ae861b387fb7eefd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613c5599b241b43d926b3f0e07179ab20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bae198d65b6f5d8452fe7a054e999021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e6910f9214b24b81745c038fa34ac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452526eaaf0a64c3dea0ffc1b1236e323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5333b0333c36baf44d7427fa3befcd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2b72ee2ee5fedb9618e57f4f01f6225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2de23a38cdbd2d57674176c614cd126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3fc503f0574a2c9942032103d8f5d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6f0ee17bef0038bc316c3cea55eb028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60abc47acd9abcf80c3f0c991ea9e8c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75efd110ae94280e3a939b7b3a510530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a31cdac8f01a7373546f71e2e384831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7bc07beeeefdf12d84805d21ba53ef32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4d7c92659387b96772442ea0ed98533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e57831b1411fb93e73fdd2221764f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a044599e2186f73409757f4c2675e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db951f9fe5bd4e20d7f3e9f1a5093c3b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adbf0b58edcbaf9d4f269608b3e1bbe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a41b5919591c5d1992d65f7bcd69038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2d32d3e9736e55bbd16b79b60a7f639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3db2b79dfef7ca0d44628a06f5b1940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773683b2c31f1b164692bf9286d3d3c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e43a6a0375060cb83b4fd1831161ec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b69b9b05985f41e638ff160795a9843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af4ed7bb5c5370cb9d5bf7b571f02244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055eb183be46718367a0bb1744d5fa345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335add6354faad8e33c3b75a581c005446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3c05ce5f657eb55011457cb02501a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c409d13ea03535898695fa01a581748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb4faa8eeb855ee85a463cc19e752b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a8583d747687c2f81df0d1be7cb1450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a5759231e792dfde16049bd16493351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982816b9a974e0b5e99747cd9881537652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918e78aeffcc09ea336dad721f221c353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d43bfb0542ae3417b024b470be815454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279a1413316e817ee2863b61a5605ad55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7f962c4585d3bd54280adb2fa44ec56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc878c5191b662df04db72d4da12df57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d382d98f2752aa7db7ee40fd0efc79758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301b501f95066c642481c46dce58e4459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd39595efa4851e2883e17b02b1cba860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531d10cb1f78457fdd0ca43ddf1361161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe278fdc9b9434c904ccd0e534514a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecfb947725a7b31ffaaaa7083bb530463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576a7f2b4eddf790e9f85918f9285d664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84d4fa7287aa137fad932a8b38aa5e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c8494d1ef83d467ea8da34c36c60166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b26fc1db920871b95e2360b7965ed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c9788ecc08a23b536f930ecfc715068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a551e17651e366cdaecaf699c21db69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86859630d03c18945dd6a7a6ada6972770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174a1ac4f91629e69c8900d920e317e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606106681b0ce398d7a8bf077579abeb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7bd4b90a244f5fc38cbfc4357d40573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d811308dd6d0938695f9ce803881e7274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71ed2f3bfff314df73f6cb8b65f41b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a779c7662e0d8ad7da02a649c0fbb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2539c18d5c6f47b7668f8cfbb4755677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31301c311617b4104ee586936eec8a1678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18d6a04dd6407a045f52653d7f7c6c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf005cd7cae13652b4ec681a743826f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58a1cad182cc6be90474df2738678181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ae9ed8742072defc0bad06d96631382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a98f5ffa390fcfd2877c0ecf65024683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29817042d36b52abd6cc4350cd0435a384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f51d41d72badb0829a4aac65233c085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0c3c1335ae4e8d9e5507d8111fa9f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7f69711f8980efdacb3da11bb88a587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db16e2da5b9b9aed3784c399414d96a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb10e5929bf0cdd15100cd92f21fd889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05c269c6dc8882a9f20c21201b46a090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55495f5497c96d9649d78aac70d453d891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a70ed7ded862b81538d8349a30b0592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716dd1c6ed63eb65cf5be18fc23577a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb767574df5501add7142c9b757655a194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386f39a75cc138c3af561c58e11fe3e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232df43eac89d8aa1a7e2bbc488bbb8696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65e8552d9b32844cecd0479616fcfb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800c4c9a477cf8fc297967bf9a6237498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1726ea2508b32e4b13271402e21ee699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4b4a4713d9fa2c98fcca8603e22bb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69de83610f9cb41c94db1c2fc46aa7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a9ff1093247efb35cf78e810f96f9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847d89414741d25303b34a20ca89030103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9e8687b6ee8474f0a246b54012e24104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22744110449a43896bb3694ef5c042fd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72438a905f21ad26b05c5635537116c7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1003503ea29221c308ddf3211e4df7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982abd42a48142c86425d42837978c90108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed9269a835dafe243f018dc84a15ea109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f8142e10461e25a0a00d4dcf78129110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dff9fb1b098c5b60e6878e5b8d3517111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7fd57027932374502be0589a177ad112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8370a62ac86edf874f5e02e6cf165113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d680be9a0e0da21f88cdd2df63dcc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab078850a572c109e86c88d4df03912115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62faf4bc5a3968ddb96d376760fa6e8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789da4b9d30eb1eb2d46a9c3a1e5dbe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ea29a5d71a4c3554d1e271082ff61118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9285d6598925b87a24ae5c87fb81481119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b4b6c3671de323b50df0d6d672544120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76742c477a85291e0b77bb3d9f34aa9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f366a18b20a9eca4c952dee4fb5c0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4e0d619cc17adf9c2f2af4e036379123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf589d06cbe8dfe9d0a2640125e56ac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421588931265400073a273828b6f985125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b786d2e01a1ff000e18c02b8acf8d60126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f5e6f2236cd680cb5737acfd84a52127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676df80e51a7930b07dd2dce4959e0d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26baca421885d0194eb36352b2af4c31129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb36f9f8b4ddc62294e629cfaf526bc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95547a4cbea907ca04e0e5f3b4575db8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522741547fa3638d6eb7ae1550ef80b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1865cda2b90eef4932edff44fceaf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940ce2093397623f0dc51d5de7445e6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701767077e3310eb60a9778c0c2b111135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb3fbbaf17387d25a494638dd50e28136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854af293aa3448b692f059d297da2ab8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc834ed8b5788590f4c9b7dbe946300138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4587c926510f7b70f82d891d7bd90c8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78ebbd10fef8bfa13adece255349e9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56207f5ed75bfd5b5929493e2fffa84a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93641fd64fda7da8aa14ce26f332fbb5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193122c764132747f85fc29a4a08084143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada968b25e9b348349f1d47b9232aaf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27bc70226905aee9146510ef364f7c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc88015d9144ef4db00bd94a713c39146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b93a00bcf9c4dd1681e16f213e6d9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b141c488ed6d7954cec4dafb39d822148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154120f20ad0dd65e3c0b82925a15bb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3db39b8af75ea6c25f9e2133ef3b9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec7e2bfa3cfd52857576b76a4522c6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36538bfdc28e5dd693fc3f2b2b8b0c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29122d4273cdb77f29901de9d8f8eba153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f2ec960a42fde6c5f8648a383a61d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b8e3746bad67de47a82bb8c711d18155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dfb62513b49f96ede9eca2c66990f6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a362eb082ea8b818a19b3cf6af751da157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ceb57268d8f9fecb6d03263ca5b9b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa57b266883a2883423dc1f56a3cb7c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb309bf26f72a2cacd4f5647647a48c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8414a0d520235c867470ddd5228c9d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd535249c8fcadc2ede9f9d4d8770b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43bb16c86b852d3ce35bdc99307fd95163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993286f84d74856bfcf16a51b5caee11164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05c1e5a3445ed37f6a0d63112674af165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a30bc8b5485b96060751864c4da27b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866006904c568233c2eca309024f0ce1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de38f26ec13d927ffbd60bafbf6fe01168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0013127bf4cb51d60cc845108a5bf77169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd365c803377cdf97defc3a8be4dd8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ec082aa4ded69d01ade3598c97997171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce85187f94ef6454a4a7cfc254c790172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fefb5c6a91fb2fb19efdb03686a04da173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723fad68784eaf5cbc826f01e944f15e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5775e97bebe3ee33d0d59bd8a7167a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7024a6aa2e960694b657f9154c13cc2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40905f29fe50f7157901183aad2ac0e1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59298e4a1dd0cf06d552b3c1bebe2f4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920f1d298e93c51f9ed9748b8fe3aa8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d823691914919a9c9ae8b9353d02abd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d79dea4deb43e0014ddc5a1dd332c5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70b5b03b56a28eee6d8b1bb18d48f6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422cdf801f40723594dd44defc7376d9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284fa7f0030b3bb1a6d43b18d1c5c59b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5bd018c580fbc527fa6e40c744fb35185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff07a561f42330d707933da181c0070186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a9f8a4441bc07a646ad2cb9f1049e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101967c246d4b3c5f1f9efa0aacd50c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec420c964531c1152c3a057d1a7ae0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90990bd37ddd7324f584fe19afdb118d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903cfbac966eeb63f6c55168b4d1130191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60d176742ff6ec74557be3511157ea192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd80e46ca8f7e796d8d872baa763b4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730686fe0c085656dd316d7cdbeff32194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d1d5207f355b2c7e531f131805af5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428dc26a33204c0f5fee53f45510f959196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a894a3c08e8a893e494e3def85e0166197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cbe3cd3770801a4a440bbd33a2e611198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500adfd6ab0675f0b4287517e8ad6f5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2aa66d8e13a87f28c2869ccf0f9a6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c955b0ce25f3d7d915ba076c9558e5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7bbde50af94698d3b61c61d333e2c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd29c83997d5510a9bbce095c0cdfd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec535d7da45011baf44c763c8aee8fb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ebae7aaa2b34ca4e73679faafbbd1a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c6aea160ba412e9903451ae4eaecf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90580a93f69f14077518a399990010207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d083bd90453891f892806541f0ebcb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0c5d334fdfa24eac52e7d213fb777209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410f147ee28303765b6d7ee49da8fa3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114531009d4b98ecffc35fbe06dff52c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2551f35b5f353a30dee08b5f0a7bc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1f6bd8f37847644471f8365112a56213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b84bf76e54b41ed45ea9a8e735b37214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285a32104ccf14b5088d28f065486a2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456215af5c0b13c19fd895100cf90a5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04fff03653e64fe4cfdc3d17948bcfa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec90bec259ebf7ffe6b91b350087c3f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6204047e959f617c61b845cf8a3ab219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63373838905f6897e3d256b000742ba6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb12b91020a5369b8da11911147c403221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83051e149335c358ad756f28095f115a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb4141123202b73845d6b3c5c5e91b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bbc858a7cf2c69c6d437382a9e5ef5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ce839dff1a1d07a731fee2853f451225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5adb51020dfabd57eb67037e82948d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca3de1b0a2d102e01aa1935b000b43227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ea41c932517aec0a06a96a030a1bd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a779a0d44468e6a19a8ef2b136ca8e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893fc5679173361644eacb0befa669a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc189db13c1dc7884a5bf60b8f87eb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1061f42ef254fe15b6a9c664f3fb03232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd09ec6d1710e896e746b08e661a25233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f02098e1d9cc756c397148dd23731234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6e508ac432718a28ed2a2bd984511235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a67c7628c4a00ff05ef73038b9032a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb7b6933fb52189f3647ac5882fb49237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287eb620b3295b41117b65c25cf870f1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e355357355f2bef4bb1d8a546192c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e958f34cac09cdead2e428e79bf6a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94bc936e2a4f93d5b98a334c93d78d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7863dc37ab55aa7bf15f906036c84242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554787a4e33d2169b5d859af71d7399e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe9d1ca0fcb342a0c9785e11eaf816244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a54951cdceaaec8ae466c53bab7b8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1294ddb989e645cdd824e42a0e95c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c95d7a530bac328229df3ac556508247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7cb932485863816cde2b8ad2a350be248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a1f7525ea904271563b76ab318ecb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84497681fdd556fce092b313793134250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36329735fb17200111be3aa12f2e01251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8e240b68458097e09364fae714508252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f10f4e49bd0423e65e827006d6964253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb80a009bc9d0f559e2529eb8595cb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54162eb051614b5f1e4281fe1ad565255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36e2a38d354d29da8c77b07a941e29256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238025553929af95e45ee9c0b2fe823257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac2720618daa3070745502153f4780258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b26a67d62cbe56f95bea575366cc4f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1fe6f20dda1ce18dfb153db8494f03260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c455238c45e60c62706d9147d810e71261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c930e46917f7285739b37e102cd556a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61d90a2ea643e387107c7c0d0c81b4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9aafea2c16d90967c825edbdaf87d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff3ad4944466bc116728086f9f0005265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dadf964b1f0622c34657a0f36567d12266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d88010719bbfe2b1fc3a5ad5d446b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b4dedd3357a5f7443a9d220dfaefe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4f8213fb435ca17e8aa36bc06d5ff269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcdec390afbf498ff4b888b5aac95d0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522d5fbf86745a716cbb6cbebddc054271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42fb728aa5f1d72e89df63388b20ea272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4bd840a5d44991c498553b368ad60c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2735b5ad39c15c666ae6d40b7611a3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647d4ca195cdbde52cf7a32d7adfc9d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297dd8e834b7b86b77d0196a69f3e88276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c607319c9c2fb4edd27ac30bc7e6baa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba96f5238b0db1878aebd64cb908f65278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429c0484a9ec30006edfc0ebfd40a4a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc5278250e2b25d3e21cc4ad19c9d2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee583e3e78ef81e52385c650b5e0246281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0de0a8fcc499547322b87b084eff1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30c44cf449268be77dd36117ae9597283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53224fda9b3f5aceda2b8e1aae172b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6537395e3e3709e9e95b83c8ae0226285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe128db2965d4ed290fa0f956b38d39286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad72f68e20a4b266da79cffaf079cb6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021749ac7954d40007d4015b8ee2532288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42566a687e484c7745b4d875888ab047289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be7109392d50dc5918f8b363bcb42b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5dc6c02225361e93c78a011362a926291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be597a823bb2b545c4f576d1e4afad292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d510393cfeeed8f57bff742fd21aa24293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7c71608a7471022d8aa4e1944871c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf891e34fc708d00286222f805b4ef9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aefada6bd43d5ffd1dc9003d2101a3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eaf05ac392bc2f3cb20796d2503986297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0b19019626ba32ecdba0106215ef3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a417015351a6ec06ac0ea22faebed299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8bab98025fd9743cf7a8105c2bc09300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3edc5d15f697c5503d71357010a56301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad732222548a71adbc5b49f2208af408302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742d5cabeaa078c79f094d04eaf58e9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32338dbdb818fdf6202abfe3cfc3673304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a91f8fce7e57c379b5e889876d33c7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df222ecd769b7619ec273b917e4b1659306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff99bca31d0ee38addda5c7c5516064307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88fac705e418f150af6b7f4fae1853308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8cc394d4d652cf7a303016a30df595309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373636b3d70a0a73418e7fb5434823c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88eef8437277128f16cd02f69025d6f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566acfec4793ab42c7e2e992741ebca9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa083f5ed320e53b283a3f73acbadb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2152d177c3280033e54d03d7bb13aad314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960006933d9470e95a332c4a550c285f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aaa24b0d7c8455473d067eb12f0f4c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917eab84659db013324e8311faae9a7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd81f1b9868db8814051e7a6e10a38318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd766884050fe89310a14fc2169942b1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e3ec6c83f2dccbf121914e6d7b601320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ffe4e2a76b008ac8dcd2ebae5f231b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb245d9b734503bc92846a4af9b49f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c76d0856be6f96bb3a8f4d9daf7c34323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca07335af656e5883a1a6238c747c7c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136b0d948ffd4506abda91af8259366325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeacab3c76c34fb8bf4e2fd987d1ae4b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579eea5173d4bd1a23d54c1d460e09c2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a3131dae550389b9f3c52c2d58169328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5b2981921d6d49ac92a5f277d5582329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759beb0fc5fd3c9be21f23b37c9014f2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ba34a0fe61bf31175386685dfd82b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ea6788d567d4e604382dc437bd391332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077854f528affd3169e67228b52cb4f8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677260a236a0471420613febabf383ba334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a95705ee6755439fc6984d74de407335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc71c5bf95cdaf3e0eb1bb2d0fb2a9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808b0ab577317c09477cf14452ad4c5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e122d644058b55568a5bfb028cd4de338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a64616a8029102c8014800328e1e3c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280895c74809d8fe5bc31bb2df85b6ed340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4733523f0f77ca29b4041bc916d98341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088cbf81927b5bdaebb133a4c89db347342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6360679085b11ca43fb99c40c02b3a4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f1985e907567fe5847001c9cc3c09344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933063648396703f0b551b49149809c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c111560a427d3edcf5f1fe91a4826b9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cdd2bc48a25826f7e4a078b8b9d37f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3321f78bd9d617aef5371376c59192f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e092475ddf5390a66c951f23cd1be90349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52370d60a68c6eda2d4054e25d06b648350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e0cf289b114e5a90c44a74af24d99351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03496867dc6d146581723e602eadefae352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7173fdac5d18467f9221d85ea7d107353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833e95736a6be36d1579dc0d26f661d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69061165eeefcdbe321e5d9b4fa2c6cf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7c1769568efb223cd4eba2a722572356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f768714dae0c255d655b6510a63d2c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d04e90013b1ba3dea227977b34434c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cac301985645a715e6d0c50aa5ae1b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f027b9c6ed2df31bf1f688d7b6505ce360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7b294eb9b58d8f7a149add2e15f9e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42e984cc0d9d1884a5f1f29802a11a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9cb85574f76ae73072b17839fc32d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269dca1ede5e888c2b533ac236dcef2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed14a4859be9da53f0226690b0655da365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ffe3b95d6ac1872b3d50e078874f2b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cca36fa2311b80391f6ef1005b6bf7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67afad1b35d477b241a7f992dd1ea1d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90878138745d0929e3424e9607ebf16369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86301b9ea42a18e3f8ec866ee8d565370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86355f5e55ba7e50c4de704877908ef371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d142747f9e7f9b6b9cd0572e7e45e76372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263ddf2bdecb687bca5b6d27fe9fe6a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b66be0523c65f9c6033532384d028374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc4a4e98c746ae7a753e2b46ae7680375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1b9ebbd9334f3acba40cc55db9258376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3faef9410cef4844216d21f3c5ef48377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e8b4e4ebcd769350549842328025b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8ef6c58adec90edd4f2c84065375c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb356fbaafc2df3c0cc61d218764d6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006017d03847455f60346a0f160e57e2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be122fed6143c21f724e7916d56c4349382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cfd9b1dc35c8c1f6836d2b202c4e26383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6779d162eb9d44fc61939677e0acc9f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e649100cde4afaf753036aa259bab385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de1d33885164aa43751268d4ac8823386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10320d50b8fcc6148ada5a5f78ec7008387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd7c73d7c1ba2b5e8fb51bbce9489e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db9cf4f3cca5c940437b761f6c7d53389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689bfddb8a474479d283d715704acf1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba733b627177fbfdc0d31e2535cdc3a7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19e8a4636f7710e31a78ea787271bc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a932746da8b853cf9d10c6ed8278c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58845488491777dd99a45042f69d222394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c35c2b988bf82b00dfaf6926075638395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2cddd5022f1a460c281ca7df1b6d81396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7e3c3617a74cc3a15d482aa5f35de397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e00f510f751ad85aa74fa7b391f38e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2465c3399aca3865c79cef757540bf2a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03246d2fc19ef20a22e25f3e20abdcd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e926edd87ddf60410767eb75c45c9cd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738b056f57aedbf2b8f41f7bd862fd8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb65bb095079cab19c76d3cdab87238403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c1eb291cdb1ffd51ec9a0174bb1f8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d3f2b71931b09e57459a93233f05b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29dcc15e8aafd0ed7f5b8d2bd412857406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626084a4c8a34efc1e07a78075db78c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3c426af1be1927f4d5bd9163a65d0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713965fed069fe8760514207af1d2c48409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e0ebd5a77145c4a6d3b564989824e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e9fbd4bd657bfbbd89c32e26c9633411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f18f24d2ad4a248d85c309cec644e3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18931e2f999674a0980198747fee549e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d764a4fdd57a7eb91578b1430fd922414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7904d0e38b8dea3347c0a7303c3f4c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91512d2220f58c6e683adcbcfa409d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f88e38cd6d1e18f64394ff5e0a1a6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac797fe0397592b6c4de0bcbf32c434418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4206b2b4407a2559341d454bb90f409419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343d6af8af3a468a641895c45023ebd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22fb0aef8118db4b8bb741c107e958421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e1644a0126953e847c1e93864253c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d1776ddb0f2ba706ae1a0f22fe9ac423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b79bdee38d7ebbf8b792a34fe7347424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdeb9a109f94764bab7519f48f02e16425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25688bb2ae0220ce5295c32779eb6513426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e29c62b14d692d6cbafd6cc6ab853427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e77964bd0bf1c3701bc0727be23667428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c868e167cd88fdda7ef7630c2bdca9b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55d1f55ec130eab05325cf02538255430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd16ee414276a6d8873bd433424e14d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc30c2dcdce04864c6e8e15b6c25b7f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e3ecd716e81140d963bd5595932ba433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89985dc9e27c14322e3cbe0cead90a0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594fab45f0b87e26bc2ea3bab0bf60c9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d524e74989ba7ad83054778e769843436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3f7c58b18e03589694efd26392447437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d64ab896846fb5437118d3a70c465438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6cad8450f6050841f8c6938c22fb5c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8c4643d9feb4982c33417a201bd40440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d72641d1c36f27ca369f4e15bd1b6f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973060e56286912b6c18d3bfe6c18cc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5844743ab8566b4d152f2434fda0bb5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e84021e6246a9b97d5e10c73d285d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccdfd0508afe042b6087bb9a70bc15b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f83b7af8cade420435a73b0c5546d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00199f54fb962a761e1e3691a91d52d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3a77c405f4768ba82d28d1e0aed04448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cde05c7b2de5e02276246a7eff2e31449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb63fa7037048a3f5297d11a332dc1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa287d4283be3d5c0faa1ea2fb70344451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59457f9b35ae613173d49e3d13e4cfe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f84a51d3c27a11fd16741370836a8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fda0f76c8b1ed343eabefd7937fa0c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b077afe7a8cf4b0d1fabeb670c8b7fa2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6a18eea2d3d7413d58c98ec1e0c58456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a7de536b47da8a77536e7515e710c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19235b3a49c5a394714abab454e75451458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb85f85cebd8f9577a4ad65da9802ba459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721c7f321adc39d07478c41353a942c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5255f226f70516837a14dad1e3a4f7f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b27a953b36bd0c4cf24509bf8a135462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3b85d1f111a640d67fdb0ed43e299463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe12bb5486aed1274ae98902b904eb1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d575e62b40dec2bf72a2f12ba0e9f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0d095cbe2b5a04cca809b13eb08d2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a15a8185f6e458be16797b09ed8d3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ef2d9b1ad5f50d16f01fcaeee5c8e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc50e5b948f31ce8205c60836d0b85469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f01d2739411a2701c807bca5b67e5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094bc5bcf9989f755b931a2b624d905471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05549e8a90ac0a2ac3b25ca3f4144fc3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8224008ead9d7b1625b65becd91e6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12269e01888b7880cca2debba9e7d2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39eea14b637ffacb809d999d5a222a1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7559e4385a99e7171dcc97d53cc9c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ddec01180991b545d5f7aa291fe0c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b88f0407309a1049199824937f1cc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446adb5e69b5abeb006fc54c503780a2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0993c72d7fa4783286bb85f7e96b5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b02b89aeba58c1e83eb3dd690f078481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f3010d9d02c13939e70c5359e4afb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476514071d1df11c02dd37c6a7f5e4d5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599ddea51ae2f461e97efc69c134c87484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf94a37607ccbbd60ede3b8a41906e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38bc1f4952c1796e8159e2a06a0c668486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293adc843765e0937e7fa8d3f4a1f86e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994e87f6937041aa459055be986194e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c6ce064b688479c2b10e68c99e1b4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5e64a4d892e5cfff6b4f7c9d6d7d9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1712825f94c8b67edd75565a3acaf6e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c382ccde532bdba13cb01be316f2a41492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e6a9c80b445cf3e7b9ee738f5bf8d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738e782f30baabc305b7edafd94f79f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874265657efd5a3114e8d7ce196f1a7f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60237218506ad2843b56829a26bf25c6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153386992bfd1c697e2356a09095239497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd235268c9e0cfbcc37796c3a51cc3c5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9032b7f858cbe6b8999a5703233df0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f050faee0ac4753382aaff0854aed500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cef1f1cb5964176da2a2ed891faa1b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628853287a20caff4a83f616b777622502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b8ff342e0d697223793ca67a78cf4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5085309543ac052060998e28c41a4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68635a299977a312c3a4681ca0de6e43505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87cf032af4290269b0cbf4e90944c1f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6b27ae641b766c843c7f8c64664ed507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaef8b06967ef3e286f216287c774ed508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c271ad3508286a0a27a473153533802509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988fc6dfdee03e4d9c4d13dc7836286f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b22d11701ac16cb56837919e7160a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87678ff2088a9a2d7f3dbe6e6f8de911512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff734dfd662d2f2564034f9bc05642513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36b0f95bf0ec4902f1b61cd144fd65514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42df7fd7ec495d5fa5e854d627147ad515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b3663d2e35255fed43a4941571917516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c908432e670e2f0e3005d832e43810a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c5f446b03bafd4baef9adb2f6e652518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e9bafe7db1fcccf4bbf001aafc782519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f680110af7bf3dccf659ab62f33e4e9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082e25fa65e6e5621f16562132b1ca8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9caae1e7b110ea239a5a2ca50658fdf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61b21eb2811c85f2f10286eb64f038523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab074e4c284f950a83744dcb44799fd3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72fee815871f474f07af8e9919459fb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d19ca13fbf2ae4703efce80d28e026526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2804fabe8a7e28371e65b99f643ad6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344bbf945ed1eb4f9cfa8e3ed79633b3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e154868e57f671180dffc658e6c6c6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cdea8f313dabbe35d6cce0537825ae530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ea379561b27c7ff9927635ccf8f08531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5232be8f5cfda1cb02b4a4da4c925a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6bc04f650e9d62b99e4ace3842a6b8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d9ebd4d0c1d804fb99274bb98fd10534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee081dfc40a80a81b16adf28dcedad535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb62e3851b0fc3c014a93c4646377e4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d12e98dead8b231efe0ddd239b9ab1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b307d61c620a73e8ac43b8d0cfa4f67538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122b58850d203e2865cea1abe1f7048539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70a8df4d8bd7b8b34272a1dc00deec540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde857ce035c7c78b5ce01e5b0138c37541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f2d807b87488f66dc88beab1ef789542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced2a5a0b640f087984f06f3db7a413543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff9289bef91f649f7495214f7548b6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62018b006ca3f4ebdb62f3cb0162b679545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c04a90834ffa56e3feba79f222d7e3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b4154d8b0a1314661a6477aa6fcb3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a434925f3087eb126b20226f0660b21548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617b8ef1d9fe440dd73007b5247938b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d04b2deb80bdb9ccaf86feec43f719550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b04e94c9e6303a272b330936007844551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b425b2405e27a43d1fa386e4b20625552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06183865508b0e9d44c80410c024522553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04703c1c4ca364cbfc255cb541ab8614554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b98267c0d16f06588b73873609f2c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126f9f1642b2853fe2f0e467a250a20556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9529cdbb8daca82ff45497a0ef18c28557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965a64c76f2eb4426761041e2d3e18e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e301527f7ef78d88c9a9543461afbae559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df48943f2edcabcd717693384898e68c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb29a7ab85d39838e44f646c5659ed561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dacbfdb4cd01b1a5da04bd528f6505562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047ed14361e1fdc8e7a3e1d162e3ab6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1871a9ba1161e6a7f67e4c340bf5f93564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e16f5ae2de861a05c325411c1f4825565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b615b020fc708e9388d0d2f3e71edc8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128f94d7204dac1c820d07f5be3cd4d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81207a8e38c4c0e5ca3c176aa3395f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb1fd29820733443ecbdc142e790d4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b246dd1423f338eb1f9c090cec4a7f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067020fc8008151d77b8a1f6abfed47571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2177f4c3a5df31bd8980072715d6715572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e425719a7f5fda774882f09c751a192573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a69f4236c26732c52da37772a0f7f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b977a47fd6bf7da9ef4598144e2555575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2524602d82ec41ed26764f0ef4906576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1121f22dadc3fd7933c5d012db2e2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e84c810a6b45efcf48fb9482040895578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89aa810739a1dd4c07bd00a01ec5eb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e2da3162df9d448e7f8e856a5feb0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69618ae43ebfcc13c0759395c6c86c5d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8ea1122139d3087a162e11af0f218582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d08e0091b66be40a6835f6769c918583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038796783afe3f1b6a9662e755bb016584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d167a05e8067b50b97b02c9abe72400585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab94cdc2ae2f3054c5ee791eb95a8ed586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a799fa0adb4765ed03b28ab8f61017587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797f6de1588d72f1465aa978a2616aa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fbb2b64246c91d4c08b10704d27404589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7cda3211d46b99a4510d7c168ee2b2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769100b3915e46e8cb44b5fe5c2b8906591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a974161ededbfcb853a415682a127592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae983aa4605f26f6f57c50e661e20b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0553d1fb58d08dd6ff9094e693fd3c5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1189d284c9e933ffbc0011fc911fe595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194ae370b1aa54178b0435d932c448c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85cd3c521a01abee8894d1713206b1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c613031406d487a4341ff52da582c8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3032c68b37c29c61a976383ae34628599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406ba18ac6aedf75d3d1a5f09cc22ff600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63473b7153d2b16e79084933904d6125601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ed008371abc6f170c393aa041e943602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438b26af3aa2317f656151746b9d553603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf5175b3e5b3c675a7fb4d4466e05b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d3df0d2b0c456a693be1b51f8f435605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9b3952c6e86ba14ad7431a8d84307606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6b60297e3c5c63e9f8391f6ea1f69607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ca1469a14bbea2e6194267e420e0a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88a48d22ff2f2ae76c326ebc0af23a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7f8520c73f148e649ae4752aff2a9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e40945e62ba9e685279062a9a059a7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d794ec4471b638d63d8b5840028397a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f63dfcff46ee209d04225b4d77eaf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd492989f706e4b9d6a2878ec6ec97614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d86cec67ad1c1fb0e1eff3422a72c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b74bda1152ced941801422e1e2efb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf364be1d783a55f6e4e98bcef593ec617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc97f7bba932360cbd4191d59d8fda2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8b34d11214f21654d70b5e1a554e0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40dbba81d14f42d836296f6de67239620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484de4cb21294065f4bd656b5c787e4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585eb9ef1da311c4d22255b6d51c83e5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425eda84931ededb00df4ee01e117676623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814cc5a57271f2344044c91f2c01855624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5096c4360c0b7affad1e703bc91294625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077da0dd3438924cfa52940a3ab8a38626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1738338e4d026d51f475a410d65ab627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbdd5cef4e9dfcf88c4cb13ba4fd49c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c8ff494fb583b127c86e26c9ac771629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f496c094383f5edcda064dcc98e7602630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf91765672a8a73a8f2b991e251a576631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c095ac87f5795c1479bc5e2506dc07632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73cc8d7d2638529d9c54cb50cafcd18633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201f1e891afdcde16db67c5ac1a9a39634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e99e0bd346e143b4d470fd44a81373635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e5a1cfaddb3785ce1ec56ab4e8fc1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa730a73e4d175402d7ea282d68a530b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476e051c15da32333936f91b567ef26638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c50d1e189f5de904ceb9c362b76e28639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df7783c2ed8b03094a48ee25936c8c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce16c83b996ec8df77edb2613409fce641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74180da08f1c884127504927bf0327642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c12c560e93b03dc44872144935d7d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249bf76767eb40281a6ab77ea4a32425644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695aea6daba0571a50eeb311429e35fb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267403efa1b2d9e748fa2d8258d1c12f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca9dd3e79d5a9b8b434df2917c1259647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273df9c21e2ff1122a56f7e3a03c4d0e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37787db9a4636e5823a6c9fc4f4df7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4c662a299fd68718729da6a522a7d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5afbec1cdb01a2c56999144c2d0773651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b0c7412470b415b20bd6705432c30652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fabafc8d809b57f5ae8d29c8b860db653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d716034fdb5544e17592452ad3b0d5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7545426cd64f5a8c1c4373949b23061655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f0d2a76ec705c6563f745c02ba3c5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3d9e3bc21c87ff6bf1d481da206cb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b77b3af53da3ca85ebf83adbe9fd37658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276532bcd8b9ef75f0c553fdb4264f27659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5dea9b7b9ff9248fea1641ffba77f9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27d48781722c4b6b2a9f98d58391fc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37948d1a8ca1a8761860fc37ee55028662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50102be31728747746293e6782949775663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e97c9eaf512880dbe34fda0800f6b1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0ef2ac140d3b5717885417fd19834665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a561262c3e1005438c2d0637be7dbf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5eef0f49f513e00e3940790f8254e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f206b94dbc2abdbf784bdb80b4352cfd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6495756c6d7c0279bfbe79d057ee4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede62fcfda3208e0f31258b10dafea9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1047b240cb48affcdeb7969c7627a6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f607e34ea95d41e6b1cbcba558fe1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a086d5205c8c28876a132c5d0a96fa8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f34f81def82c5d271263d6592c5ba674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e458797312d1d07f7cc493d2f6aa3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46041f4be10869cc6687dedc7152f870676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5f4f16faca083d79a864dbe1db543677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f32c4b5f899e6e32ee3a9eda79f465678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245674adb8d360eb3638bf9a245b415679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690fe25a4fc6411683af32cea6346f28680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708f26a7cff2e428ac3eadb3a662af5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b09871e547ae29a54ae2eb5016ce9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ba873a0f3ff34a6dd7dda80fc26e5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f4283f8ae16cd0d864d24171d111c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac34200d7e597e96fcb8fbe33c4310685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb6b9cb50366b226cd24c5462353c3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88752a85d005abae4aa1d5aaa88a39f4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183e7169a46745389abc419af9ff428688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b8743889b52bdb635d084e76964b0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07b31ec3c2ec681587f4f7508768cf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6d0b72a880491bdb3036741165f35691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23178a0ccfebfcb088e999dfba12f2cb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812cbe53b9e24fd50fe29bb8130b0dcc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd1f1f571893e1f2c565c0fa5da930694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae66618f54373aff0edebc90757a627695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795ec38d6fa31930352e562da5660f0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430543e0032269de135f373e4bc9ace697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebfeaac1ebac9dd4165e6a88bd26924698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425a3dee3357c5a5bb3bc8d5546cb7d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf71f753489930f74fe0923cc97922700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa8ed40f6199063fddbcb89acd6ba3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0543c5ab54534305cbdac12a0b0630702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8bf479a9d6caa9f43e7eec413a3b0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a710dc6c11437985fe9ee4861195245704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c239dff3cd58ec35ac3ca955d187b0e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591907147f84a9f55e53582448d33ffa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94f869ab492128f739d4eaa7437ef1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43867ce2d086fe4902036fa3427028ba708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b32dded69e1086446a93009b6cc9a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212e4af88f458948201923404633bc6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac60127e23be492362a0bfa50de0c0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1d97c58d95036dc43e15439a8c243712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807153c454a6e9e1c79c9c811e2319cd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8bcda3789f919ebdc1c51884703000714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa1cd99654f872751458163ea5ecf4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cda5094f754b0bef246832e3901b62716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e384b69e55914c3c0b3dd82d2f8b8eb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2fe2e561561b2eee1851f154340ebc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d39fd9ccf004c911eee310dfaed631719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805421a562d60c350927dc133a72b7c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0d10938c52d16776f2862fca2d2a0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb7fc971df701c7227280a3a8f1719722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d998ff6d24ccaf5c13ccc4cdb467ff723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb526ab04fc6c5dbed15ae7bb8e1b6b4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b46cf14d38ad37c806f37f75a501d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87145cde6d6ff542a0089d97e0c2c644726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481553cc6b48b1f9ff196807252368ba727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d393dadf9f6be53fd59c63cfe8c98728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093855044e0b05680067f2d48955f34729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7008a6fe3ef245b6ca8c2f78dbf003730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ce0e7c7c1228c843e8c3d82b0c8d8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33adb8c2672a716082632267ca28b71732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8b88fa384719759284d9dab39ca86733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a7fc687c933f7a8b89bced92347e6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72dc6e7a2ee6feb9fb8e24e0f247251735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb5872912a6298c7b4214ae82c5dac736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01502f6c0ad3d563e8f8fb04df44e015737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc010e8fa1e7afac4ff0f3340e079203738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a282d71fe81568b39a06ddebc1f8a4d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3b90e4125691e2cb64a8308e20624740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631fb6ebaa246769976af2d8e8b48de741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7a62de4a477b986a312da8dcae119742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357cc7c4e59c3d728d59ba038bb60741743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecacbc9ce290dbca91d4d5e1f104a9a9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed69361933ffbbfd1cd54aa6a04649745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a891e0529fdabc5e7fd0395b59190b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab420715dd63dc69234f67c4e645b4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba733b627177fbfdc0d31e2535cdc3a7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252cc154279030648eaf8aecef387e05749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6ded4018d22f6641cb0739038698a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846721797c744519a647ea357398803751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31857e50cca3f81e992dcf4f84fb4709752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee88f5a060c7d30718b77d93273390753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d90e51876a72e7e1e473227130cf33754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23834af9b67abbdb87cd169c51f057b7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7133891926b35d466f08564804dfc4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c27a4ccbac7371e652637f23e000c12757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2ce5177dd1ab1309f4157984efb86758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9682db70df634ad1063c57a5a3fd94759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da334575706b728f40a1634c4c7b491760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135c108c8bda74ebf59dcb5c0e2aa6e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c2a2d8e7355f9d0498e7ecbc1e2d3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270522b02b9613cebcf52a605274a8c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76faa4f5d917bec4d031bd41b7043f4f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fad1d583a51340937bdd395035259d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6eeee8a2d468531693ad176c471179766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c8d84c2a267f01fc34cd02f7f5eb1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650016a2832d896c0a0d99260d44392768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a64b14c407351e9dcb4374b89cca86769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1bbe1f0b00aec8db2972c36bc2f9be770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23034cac19049046b9eb332d0e5edadf771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a9e146331403fd77aee1298169c63772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d03c0e48a23802e987b3053269da8773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06466d639bf983954f89215bc578a1e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a0bafa371a94d89af10bfdf313854775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f5ff59545eaf67434ef2328fea01b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff280acd664c3b4de2e7caa5d2c56d0e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907ba273a9e05ef75dbc515119dadd0778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151db2ab57c8b74b83c4f109303506a7779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f34aaadcb6827a43a6c5be66490a01780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f9bd568601cbb251fd488e1df71f8781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2b674aa93d5fa11aefa28b61b1332782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d5e0f3482adac5a1c89c0ba089c1b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a641426e58b63075959a99d9942c0784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761725d0bc2448e0cdbdbde883442ea785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c37ca44a7df68830090ee538103402786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca7162291f41a3470145d7e43f8311787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86efc6ea65871c5bff031065f67a95788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2e889000b62d2efc06851ba0ce76f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585df273dafea9ae3fd234d57277d9e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e106ff9eb7f54413dcfbd1ec98382791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157eed152005b95ea056a2606282d88792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f870335b18006c2d4f85d86fb076c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74f649422cdfac977454bbf43ce384794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b067acd287b08650536709bb71bd05795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcaf2f9a636a9dea532eb20687214a3796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e23bd2cca125d995cc680f12a6c22797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999756e26a9c6a6434771beeab336d3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa90f64c2df80069533e5d758d7abd799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a3abc47d2a61f7fa4cbe64bb9f70a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d39003349cd098ad782d089a2ea050801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405bcde9433cc1b8a6988519db5fcc57802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f45eaf7d2cb805e9174971544a25a3803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e76bf553e38046606f4bff93a58ff804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3951b8f2549e19919f690d0ea53e3805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207e55a8c01bdac42faefdb6d3bd32c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3c633284e23aba358849bf82f4608807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62692cc5a474b44eceb0fc8b8f0fdc24808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c6fc5eaf33bf12d1cdbc63827dfc9809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba807cdb112d54b1103758423f33b05a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dba0dc2057cc4736141f5c2dd483dd811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86a29be9be9ec050c8ea0245f6c9fb812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4096b2692f57afc27e17b5cd117928813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a96d03884dcf15d0688c7602e6f3d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e20fb0bf663944435798300e6b251815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e68fc7287e98209381f0a573f007bc816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7b62139f9c07a0ed4b2c17d8d425d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4bab83a1febaa0600386d2bf1b54e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436f4db07e0fa75409e8c329fbea88b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e62c4f8bf129d6c22e70cfd6278b5820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a9eb3e88d4e961cd62f721aca1de4821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f64d7c4fb3bf873115545c39fbcdd822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1a21867b16d5e2f5eac7216bee87a823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f9ae9ccd73d7e583fc7987e1098a4824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474dad04f735d3042741deeea96e2e4825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04216a81e766c98a3c4a74749f86c5826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38b966eeded5dab0d2ac1d221a973f827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b38a43b384057808215190a7b62db828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063a24ff966a056b70ffdffa49c981b829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e0f993dd8aeba5604cdf27e052d34830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ef791c387f486afa5168752a65e7d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf575854201f86b1fa17da3cb813319832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0932b73f19104c513322253c6866469833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb756a0bdb274bd186e479fa2ef2d186834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf90ccbe80106fc2fd8d0d2d9560327835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada06d8c5e4a1b63119c302a718cebf836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1143cbb6d81820e3ed4ad804200be837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f367fa7ac6d6c8b85b920ea2f3e56838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99ad8a637c6fd21f18b86c6953e743839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcbb7766355244d111264d2ee49b31f840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb3403595d4f46d824f0e08b56f6ab841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf825b1a790698f6c46422443ee408842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f5112c05848c572453f261cabf07f843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae946a6714acf984fc4df76c5ce42d844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c284e6431786ec077136b6c5565d4c5845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4851a45015335abd3dda0d33b21d8f7846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fefb6dc8667e166c0df80d8e5942b8847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e8291f8df336063adade68a9ebc89848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223fa9eec92479a0bbbd311f270c362849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16df757fa4cb441f7c47a212db7269850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b040c1621777aba929a8636a613ef9f851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5416d3c580353c48e0ef223c15152f852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3839029fe8a98ddef76167525337ec853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f32158eeaf766f211e78073bfa52a854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da025a9e9cff7d5899e52bfd70c51df1855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cfa3654602713f31d4fb93d5f190c0856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc621737c3718dadf84010d10bd2e81857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df0f9e4f7b054d6bff4eb32342b73a858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066069b54d66cfa4c4d803019670fe9e859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7843552058555fed4af25c5647d74e9860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d930c83365943e71135cc7e2c0c436d861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6cc31a69d1775ab9d02144d93b958c862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4e60bda08603f769c1b8350d19fcb863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b556f94047028752b32dbe87b024b537864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e844311e22e69b574a1d90f88496b94e865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50cb42b032bc00d7f825e744d6e09af866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d45a703a46dba652cb1b2923631546867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab147ca8f37989f1a1a9be4eaf9add4868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5cb84cb1cc8013022711291b6740a869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705847504339369a6a0c4c0d7227a846870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32263188b34b29f8c19c60c01171d5871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9cb31d8d34f178c9a7eeb494e9e7e872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaced6eef3bd9afc0e4212e07115bd6f873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a1a03ebf6dbcb5a2694b8bfc72a9e874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd8e764b78a5efc0d7993c01c18545875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef150eb17b3bd2355ce6a88ee9e886fa876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e4751b387e926f9ea62c22dd130ab877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee05e317b3799984ea066cf23eb3734878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5dc2902159013200da5351cc166913879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790a7e30da49e8382485078065a5185880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26934a7345a4f578330e228be1398df3881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3cf861db5dd4f7e0c257cada8b028c882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51074e0c62e048b1d0f68dcf05b0210883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9695ba620ff94e6338794b3df8990f884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a76154766a210e748bbc87305d74c885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62efacd63fae3a8fff879750c3ee279c886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f2f9e31d39db2daad14db8b330166887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb37c4e2dc06c2bbcac9e76d43191a2888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aace287c916b21be8bdce388683678889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e743847aae5e6a61b8166111042bc9f890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746954991ec33504151c4ec3c2492958891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aef9ed3517a8d786b9083a398c6286892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d8d16a02d1d5ce7927675ad8485ee893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ea677eb61ef2b49174d19c20b55aa894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf05f187ab68a1a9bb33f7e3bfbf21895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c85927500e20f9824463952fa3cbc0896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414c59cb08f9967aeb19c7fb700a309897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984e6247c5e72d8f6564be803626e14898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a87fcb90380d2ad97d9fa4947e33e899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded1aa33e32f99a068826a756dfb190900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837f033c4de49be0607aa6a8d746b76901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef58b382d2271a2bdd2a58210f60a4902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137dfe2adc6da14c688f4108f3dbd0d903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2004ce57b60468cf7277c39f5209a904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798fad93de668452141fc2950cfde2bc905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9afc641c5b2c7564522cbfdb4e6df7b906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c95247ff02dff954c8b2f7f6d1f25907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09df3f29911cbc85a836640461eec5908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39739986fc78b50c52d7347f215d4ea6909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80744fd6c133e84ddf64a65e4ed1ff910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5a2eba9e5d4b2d2dc621a83736c44911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0f0121cf259552e75f75dc3a753b4912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7b91e86d2ba8b54fdbb14e76635f4913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8c9e532a528a51d21bb8afafd13af914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae87acfcbd31d672436aa79d707805915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbcd2cf5976328e8ed1fda90b88a5cf916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b96e6dc3713457260597bed5914f4917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d68f1eede489cc1e858cb7b3e79a10918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110374282179618fd76249aeedbe583d919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c7a587af1bd2351275ec6276462b8920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40313d178c7bc339b8113b7bc1f280921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca197cc9b01ea2af0d3824e23fc964e922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94606590e5f425f0b2b9f8ad778890aa923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305cdc9d282b25f47e31471a4943dfe4924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b301292c102a9996cc1c2f323474e75925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825081251ea59e9a73934c55171ee87926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afbb7094c46ca2772fdc956ee4f1867927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eedfa24b7891bd6ab125d244d7d486928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70053b5469ddd228cd8b7c520d1f79b6929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1cefa5b113ecd63de3455e71459f13930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77453bd6b356b79438f2401101aa15e8931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd2e01049d25f4e74e6d87a6c1e3b6932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d2376e5f7c5d69a53dac0ada690ad933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda9fd0ce31feb319062b2459c6dc25934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9531e6a7937637aac4f1e5ec58dc27935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46325dd867c96688ccf26814012b8ec936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59654f40823533588e7864dfc8fe03e937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5196de1c1756abcb36736a666f1e0e938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9542abfefc26faaa0d132f0f26e358939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0767e761431320358399a4afe1c8eff940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc1d06eb85589f28a57ebedd64394b941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2cad285f9dfe38c2a45fed78103d4a942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79885ea62ef539dbb05abb339eafb73c943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed36e66fcab3449375655f16899ef0d944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67445963c8832ea5fd378f0974c4d63a945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f53996860f1b7417f36e4c36b972b946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5655822e41984948bd9a44ef866ae947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0dcbfcb33a3917d0d368b905a55387948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e3e2362e62b33c23e3aa3ee8526f0949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe55fe5b9a4d0a8dabacbc31b64bf9950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c88ba2d0b91b4fbac15708815c8b4e951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482f1b474032a40b902cc687574d660952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d3b07440f46e7549af973fb311c19953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406dee3a599c81ea687cd263d2b1f16954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc100f89598a650dce78b8d66e26a24955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f1f29d2a0366b02bb9473e91d9431956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9275ada6ffae0670e3e1dff374cb0f957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6d63d4c4fb533b7019cc4ebfefa2b958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c683f4a3aeed26b21d96035b3687644959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a800a4bc17c6233bb00475fd5e741e960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e25fb4709ec8e00bdc6bac3823a0f961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c57debb8d849ba3706ffad071fc395962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9654cf2c5f818621b0c8e6ce09d8f11963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e0d2fb6efe7e10c5fc3cdffe0cb0f964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c9bb13ff1c7673dc80e2dc0154167965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46562b079f1fcdb68b5a9dada38a164966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621d4ba59f97a2b41ba20fc36bcf893967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89f4c1c4f901eb3392cbddddb0c872968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d043fa4f25355f54e0cdbaf369caa969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a6de8e54bd72a1ec8cf020613cc4f970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a591f0cd9fc458917c38aa781df01d971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8b07174052a9743a02fb6c8b081a4972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92d49d90131bb8ac56a7f5878e786b973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183bde344b8db69a1b7e70e0cff33cd974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76675159f041ef76c386076f4c1b3f975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87207c1f46e3e171cbb49a8a7820bcb976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0687bd777a1da582e291a35f95445f977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4a30e2d5613cfe77562f00dd756d1978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6946814d916bcda2bb343acbe2c12979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96b4f9a3421b3dca039ebb74d82f6a980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199bb8f01be45e99b1c1b858bd56022981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7261e659f817d6c64c52fcbc98f30982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7976e913943bdcfa618d5d518aee2983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024094016c67ab1ce78bc8f8dd3bc69a984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b971114032943ec899c9191b3a579e4985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1831c48679371824d66fae4a8a60723986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b63a82770d5cc240ffebfffda9249987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f5c723c82591ab94e037bfcd33e4d988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a04767ae9f4a7dadaac655ea4832b9989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5df4e0b8eeefea9db00bb185a169eb990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e31ffeea740f30583ce8755fde8692991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07df36d7a5ba87078bd22b633c80529992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6d394e38bd95679de837a566649ff993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49167fdff3c6c63ba5060c13882e0b994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cace6b7e28487658212908f9684257a995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e784c2e59d011104516de66a6a129bc996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e863e02f2eb98c76a80d2ab97a2b0ad997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>