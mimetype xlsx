--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571a33646f51a032dcfaa57c35445a41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a222e7e997189c2eba14f2dac4bcb992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d9d24905f4f8bf9b591045a70aeec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab00c7603d8c8de0f80df5e0e0f2984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac11ab9995483a37dd48aec29303b95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dddcce2e334a43375e586d8eee839de6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917f7098793f380416827c356c0976f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba698c8688e82f4bdc4be742d122d8be8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f3b0fc27ab7b94a2899278c6a4fe59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c11cedf87ce8c831e5ba5fca2fa1f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9ae5da179f7927330e64fa65068e911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58009d8aa3223398144c18b8c82e868912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7573e38a903c50fa4e1f5eed49dfe2513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0c1b92795d941377483281d906cca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e18671a37673de6f3753ec6fa7ca315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6f441c5b52529006a4986f060c29b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b2314f3ffd49d81ad1fab91a5cff817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fce6c95ecb0cb785d04727e6712cc818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03e9745e137be3ef7eb6e176e2efd619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a43cade1a738245a13ad95b282f0f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd477c02e87de2a3afba58260eda5ba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8ba1cfe677d54744a1bd29bafa81322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07f66ac6f9dce57310e5a3aaf82f0e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c596ca345d8726c6bc5531e957d8ba24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269d4abe1ed9022dbba8acd387453b825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddceb5f874b7db2fe7980d2b61bc86326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f9f25a4ad8680e851cf4be46b9ba727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa89c00207eddc46eb131bd1a3ac8528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a28c30418b957d011f99b385437f9829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d0d1126b4a088d852b88230ac047330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c96388f73817fc91eae347573a68731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3f56dcaa22a4139009444d12ce89a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28424464cc783fff7255d79f506bf133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aea968048edb2c0dc95df75f0b019a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa927906dac71d010393ced76d17826f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537fff3a5e92b94e956ffbea5dd28cd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680e2eaf838e67fa13709741b61146937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1cb0c4edd06e34a36619ff8309432b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495676121fe4d5f4a1b49fc079ad270039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf234caedd0340e6611e9407bd0ccb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabcdd9098342f56e3f990eb64e119441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98294fba13ee2811471089cd382cbf1042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28c9b7645a773b9563801a2645dc7c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c09cc39cacf92b614579926e8a61c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1400805d0febeb0f5d8405337813d8445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73b35c9ed6f38cf139a339e7d17bd546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019997ce4ba63c3a21cb1e9eaf3379647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0cb37d3e0bccaf8382fa6845981bd248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475ae78bf9495638d268a1a1e79ce7b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d859e0819e3601d8b5d81690ddc3fd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49c18db8534223c3eea6699328e32151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914848b09949bc06be1b17421e9f12cf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e9dd3321b247f7ffe31d20d177be753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82aa79de07eb6e57706e0948016bc954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497af0a9cd9bcc1f36c2081db7cf1cf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe815d590a39a0d325bc315d922a22256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af855a39c2c9709635a1b65457fc77c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff82519d4323191f9314ba3f78a47658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d39b451d1b134f07893451e31fe7759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600744c49fa17bc15d7633f3d6badf460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8191357697fc84b396c9fc7b944ad9f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603d27d9c8f948262059692fa09c47262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a30e1ac083125dbe3763dbe437cd3763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04095bfaee69918563cebfb941353aa564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e8e56c03e59c881e018e4f7b105b765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851c4f9fbd18bf768f350bf82e08a4266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9a84111663297d9d49cd84a38120967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf40f906c0036a89b15d5d247f73df268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b286974738eda007700278f3ac4ac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60e7b207407a2c97e2af19bf6d444170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1b19c2be6dfcd56eb7403c288e3e771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a0d591fdaeb3d33052854d5b2924572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993b06f45af1748d1da4f1c71ee9bf073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2fa290d38b513a8ecc1e0c7259ba874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b876b0f8f6a391f785f564390ee398d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14ef2e840b7a6b1e9121d5a3814b7176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915d9d141db8f9e0a11b19af0e24d3877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b6a8a344a60585211683ad36aa25c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844f685e90b9c40e788ad74da76f3b379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25b2a5e14fd8c5909c4c5be13ee49480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0c0136c944340a7b45eb824c5b01681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0675fc96206f1d42951518011f86982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c905ad8a89da70edcdae15d85f0f983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944c9bf4b0e79277e4e3e8a0af75f0184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ad6c6735fdc33dfaafed8a323790185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ca5eff4217089a985c9f2d61a945a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f29a34809cb95d572cf83d9a0a76787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ea66240f97ac41923b6b77e9c073a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe4dd3503efee79d750901caa424f289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7dbf7103fe0495593f3beb81bc194590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a67d1fb0721f42602f1577852fbe991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54d015e6e2e897c700354f0a194e5792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce633b2cd677652534a679294424291e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c22eed23b404015eb810cc387620b594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6f288679cdfec8f25545955c0560795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908682d70b5e83c00c549ae6ec1db15196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b9be2ac232c560fdc7e4f855f33e097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f572f5f63908041deb758103eeb96b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52524021e13624b2069ec9ba17037c699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3100dc77c5d8fe00bf7b9dd4fcd21100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310c4c09587325c5dfd224365628475101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff69081db3f12b4524fd2f82b58da23102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9128debc723b6d9aa2b9ea07b0a7dc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6edc4df8299f7fae7abd3e1ccc920104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50007cd9c6492403a9875c6401ce407b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db372f998afc4c314ec8c4344e0cbbdb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60d1007a00e55f78ac1068928e5295107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c7b5711b4583e6bc10ebccd4d8a17108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa50703952f16e412bd758b6cbe507109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f90405dcb95763c5ffde5852a064b3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccab24d618008637ee178f4d2e0a47c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b848dc33e76a7e30efb23abf5f67be5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe71be3c366ab6ff51279949c9fdd29113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8167fe1a2a8177f5ae753cfdf8dcaa31114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586b9eb9bde961bb1a034e53702a12b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102dfe25b3e3e4507034b6c7ab22889b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17b7ac7b740201c606745b3035aef8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28ac33069cab8546ac6768d25b7a52118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1829f55d35c76acac0f0fd29c845a23119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc1db4d0279b5433e912618a9d61b7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265e7d4cf9da8dc7bc9ac3674ff94e5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b46410982ca667ecc19575081e42a7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e94753172ea2f956e0fcdf8b878ccf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9b73725ce364511cf44d3d5718532124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe066aff228387eb06e40964f966244125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f336f3c56d0ab9026d067941b58483126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d50d4cb0b99d15b50f596632d7997127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5fed2c4a65e3a824c0e384b974acd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca523ba14e6dc6517f92ffafe12b292d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81370a4a9450c05c38a9f9677a31440130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde959695b76d4bf45135b9906c32cf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965050310a76988b99e86f15642d809132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80e6b741a37ecce3254bbcdaf8d3ab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3a6d412fd988211cfc448cb51836b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676f096537b49cb12d801c13728afc9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45114b9e3d37aa01bacf97b197065f5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f59c388c4a0a5a29402f87e27c018137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241c4872bfdeccd52f2efdefdbcad38138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa43445f692efadf1a7e0e36eee960d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cdac95868cee1f070671f3e0727119140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b346656f4a03038cb71e961d2dc70141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732419854a82d0548e29f5b59185238142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c17350862b0badbaf465914a92975143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae4b2744c239bb89b241e5f8d4d5db144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6447e42959cd0e0ee6913dccd568c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2575c66e928a0733c7341c77b0091146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec352a311a97cc505445eb74e368fe9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7f310758e37300cf2e6cb352c8b5a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521133e3708996ed95e846b8bcff94c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf83843a65b3b560e0d2c12e5aa8e0c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5128e7568a985066e9241a789f4f7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2105343e3c2f8254c6b3503f5dd39be152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730c9b1ac886b9cf5b3d4fed7cb37ff153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eefe19086c2b8a4fd12ade02e1689b0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167cf4adf91bae2ef2be84b98ef8c7b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87621c143314b30d566c80e4dcd8c5b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1bc53749e4a912e069a8991ae7a8d7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf5835007f4d125093816e163b5892158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442dbc31c6ed90c0eb347d3fe5a6868f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058f83c0d8197abb565eb4185dff04e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759b941ebca5fac549d7184df5695a6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518b51ccc31a4b7fc025f15b47e593f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e955d94fa91993b32f73417019dc76163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b0e1cc5ed9133921166e9504e04ed164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b225b3079743208d5d623b25c74dc8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179b850c199caaa5a8d8408e5d26443166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0c23b20dbe536f9b977bc4af850ee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2d1efc912719f5829520f637f614e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8e48a59bc6f508ef684a091d1d3dd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962d910bf4cef297e1cfd273bbdde50170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715608a1927fd28b2c8a9942ff986364171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff6fa06e6630780a84482c561ef6e9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1480882b6e30360b2b47b3589fe74f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9c7c87aab11a920a7306eac0ec873174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2b6195bb98374c18bb6e5e6615bf7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5d040830e7af3dbadfdc07546869e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646ba16c6b7c6f95e02ac55ca2e9b13177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728faffd16a80ce1e659dccbc14714de178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ce7a41436077f6b812f2cb1366edd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4bd1729252e034e13054d2079ba8d1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651daed712c604d26f6d19c231ec233d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedae2a89398314425f69d0857d6475f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643fe86f4c2b583d1afa17ba5a26f1df183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c654c847219154cda9451af42832e31184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c377cb5b66a3b0d38affab5b656af185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6386e87fdeba3a827eeff16d62315d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8928508b12d3d1dcc540a14040493187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b52201028f90792051ac5506bab43188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5abda9dd31263451be58ee35907d55189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3de08d84c29ea5d68fc233a2676974190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bdf6fc9b0f231e2006870a504b571f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4130213c74d7500174dce673099f5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846829a2006625a30dba8fbe0a7e81d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad4d7373fd5b37a1c4e9f667e97cbc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e61967975bf99ab2d04729307aa2a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dbce6e6a43e0fa5a34c0b62871c57d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07add4a14590208872b2dcd2e57d7b2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096a179153e028c97fbff097a221306198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c5659bbd3f39bf354dd0408306c74199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378094e4b3a172fda0bfbca498d4fd9d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989998a4f0d0b089980393a95d34e34201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2db279c26f02e780cfc4cdc8ddf13202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cedd36b5b1838145845efdf0dee6f0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb6e7914eea1c5e931f3fc43748410204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba2f969d162d8dcc028ec9d7f335a9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051239d9f6daeae58100bf8b469f5e8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f5fb5f65f25a2987b7c2310d475dd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cbabe3dc14d35af943c1c546121391208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c59d75af4d69c799d0d7af87650a5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81fd9e7ca3f7cbd61ce080f2f497a1c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279846d08b27ad7c5a1857aba89da62211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09733fbf7a46eeb2431e5b3b0eac14212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369caf5b5990449b9e92eba40d389c96213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f8b3953461aadbd3644ab7044ba6c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e0560927487922bac8eb1d1f88924215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27481c5775c80419067a4dbb800b3b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a6f3dc4ea595e4101d999dd756a4a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae139faa64ca790fa7e134687807d2ed218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406c623befc669b79f3021d0a6bfd83219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67ce57e3ba0552eca64bb72a650755220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928ecb4b51ff7a0b925d13a64672a32221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937fba03e8fddef932866b8a6a9f6a51222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33bbb4e2a57f97eae69a2cf5a6de99223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94d228e3b66e620566e8962dbd08cc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa719430f51a172660fb9815f0ef439e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8053e71453804e289346931849a342f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159ce8856f5f0e9b753c72775a4756d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c28d80f58a967c6a87a379bd15d070228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f2c023609aa605a67f6b7bd3b26f1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11c2fd4db0832f96c2b15a86174e30230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e2cb385f1748e39ad333659821dcf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed2fa87d61af16fcb51e06ba543c14232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b8f42db4fa874927e813a11b6e7ba233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecbc8939b451c9cf93856ba8114e367234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfdaba7dbbe3329ca96bdfe34082b60235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e532e28639cf6f7f9423deb1980078236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136cb3f92ebfb0608c9eac758f1a81e7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79f7c7194c1c8ecaf747137400c048238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ac520e43351026e9285701eca7c65239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3161233284bdc5874ecb25496ce8424240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505cb975bbb0840ffeb04bae52b8d78241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ddc13052af2ae5c426c317102da27242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae6cd29b0e75e34da30963c1c0c974243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09350acf5ee0423d9d7d7ecede2bb78d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3113df8f87c49e63e9e59b7a87a6c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e183a46a2c47edeb58592b23096ab246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4baecb0534b3d190c0bab1efed8c4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a629716b923e78035acf62d1643307248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcccbee12d764519f7e4ecb7881b3b7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541ebcbc982124a6f5dea0ed28544ca250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e8c7a843560afb352d86f2dcbafc9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9a7b7a8fe0037a453df2a7be6bdff252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4d1ed8d27b061b8a26bb87d672813253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0229615486b9e9e1eb82ed8c0405b4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4fecf6d015451cca0be4a5c72b5f4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668cf44a512e3d63db239453f7d54e73256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba36b9b2eda44471b0f3bbdb0c2d876257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013382d7071222f2e756e548fb00039258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041e2523321716225b50b3f719ec134259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5ef77e7b0f7ac83db19d4911abf4c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb1445aa3c3da92f938032eabc24eb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00418eacb5a7875297c41aa57511636a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5e0f61f5d6884833a8b8b79dec435263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a46e1113b099ba7d6872a67b2bc2cc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c2f99fb1f8a978dc5a93313868984265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a9c0156d44029da80a93221202291266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff0c16a71d0ddaeb9b2824e2f63efb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e3baf663cf23efa3f42faf5be0666268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17778932247a80aa41c1f9c26f8af59269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1dee2feba1bba6dc03ffc69185751270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94783a4b124d30b85ffd5f6edac48d5d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9ee451cc5e926fe2964e2b795ce05272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2ff746813e3effd8c71267a1b482c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd0a8f75f00fba60639d1aed22f988274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7235f71f8266b7af9ef2ea606b071275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d38d13a11017e71eae30734db688db276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad127f82909dac2a584ffefbf8f4b7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f875a2e5a6cf970349398ddfe694c31f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a00b5b37e8eea6498c067d0d353ad1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee132980163704a12c2a88fd296827280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f79b86c10eefb106797242601b425c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de4b97653e3f1f1272574128c56bc0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b06dff82c82febf1f5edc0b2fa803f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22a00ca82812ae9db1707e4e5c6717284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d36e9d0b633bfabd04a90acb17a25a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cfa8f758ab38e88f7d139ae3378d56286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6836d5cc52d0927f535a48f5fd4d1ed287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ddc5b426a7d99fc3476de14d895ecd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca90b73e1f9f71ac96373c1e041f1dd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856117f74c92b84c2cc6845aa10b3e9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5bb11a870ddbdc1360197fcbb199e2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b1e3e425baa2184cafc4a05cb6cf5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c771e07eb8882c1a521ecb273ddbcb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1017f910e6e3629e01c5f757fca20294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a292c0541cd5659f192e5a1f5c8040295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d78955cae9c2f18302d454ae007270296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b1e8271c7bf98d2d5055d0dfe6e9b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e11905146cb9fdb150fb3feb81e3c5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318ca0e57cdce13a887b055f6273b50299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419fe70e4170a074f055b5cfcd9cdcd7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9f3de2687be016c8339116da386c3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36f58cf3b495a39e74f8746b4c3859302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d88f0ec18433ec84453ad55b2e51d7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5414865f73a64dfd9fc21ebaa48c6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925a9b19e2982ccdfc3b2f7de902228305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44bab737a01bf2037461a03e0335ae306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87069fe26bb5eaf3deadc37f40780171307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f545d5b044a9c5fbd3add880ec0c867308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d129cf2b6c6a56bc884e030a5d47ba309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b389cb0cf4b778459e964e6b371574310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf2623bac230b3b2ee1687c7bb2893311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c95238d24b09ac42f726fe81acaa2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dda01dd0588197e11d2188fda93d12313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb575434881defd3670f917152bb23d7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea89162ae6abb0915ae663c33a3138315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d143042221f925585d05a2b4051df4f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca56ef7514b723025a8dc388009323317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73923edd00e3d96998ee4ca721c2cd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab9109bc61ad365c1736e7bf67730b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af850316548c4781f7aa2e55d88400d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101854a6293b63dbb563e1ef7fdd2373321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10553fe2d0ad31d2a33d9d274b8797322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83983053286c95270516be8955b2fdf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732db6f09683c013ede0a11cb93cf401324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff360eb392f4934cc33df4d5385e53325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154a57ed6e60e88a0529840f2223b99326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7f0c5536dabdd60921920ebc5db00327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6753a536b312ab42ccd74fd6d866ecb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd95750ba6d7aa9a7f624e9ea61febb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c748d9ab203e2961effea4979812f39330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542a812a03be6d5db3a4fc7d773bc49331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e339c2fd5206bd280611de4c3f84bb6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d79524da3cdee9a92f19ef558b55e9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198ebeaddaa5659d68c960ef1cd4137334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a9f966a5cf9163cc849c836eb4728335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97a2fd2eb4c306c4ba9eb0064e082b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2fc10433a64d8acdf6a7f7ce471161337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4d1ebb7dca442c8b4cd025c90a06c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9341cb479e77e16706dcc041d02822339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ef6b04643f88bb80cae7098b2a59c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4cac00f2fcc7f19023def121fc79a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88032bc5a90b1a5b4726ec824f7f9ab342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c504975947bafe32de7f6a58e81cb6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991f8edae0a3ea1dbfea6348234aa80344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bae9a2cd859d3d56f66f3ec0807783345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ed6f1d72594ab04174e7188813f67346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e80093f8e0d426459453f1d5aa5e6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11614b0e9972391f381bb3c14d5d2c0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96afe087587c2f9330fadbe72191d9b0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbacb476dda6972d812fe8129210675350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ee40c549d2d3a884348d6df2a097c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e224b35a557189af53353d5c975c1f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d20b25398287d82d7247c29c29a2cd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5315f928f801d7cc74b80839d570c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f660dc7a2b456421cda63a1a7ccc3d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588d07c405de66e94ef74e986ae882e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67873e870168d0633d093d4e6748437c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcebb02bade41d04ccedae6663999e30358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cdf264115b976551d57941b7a48b52359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85738585145e6533cfee7525b7a4956360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3b673f9500dcd64dd993b6e72b496361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7389679d5230ab02334ab1a37753909362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd9866ec268ec11012ca8da80cff59363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80a6a0b4a1b12891bfda690ff2032f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94cd749d9cbbe9ab759e76f17a0159365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4bfb286f1265799148534ee92dbdea366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff727263c70491eb8abbd67c11e0120367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52c7069f0738c8d36e135356d7d39f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b70690843d0673401a3fffd145f3d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171dab75f9b41ee0eeddb274b1be6dfe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137d45cfc17e0e4df589d5e743787f9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c910f84a150f30738eda49f62f53262372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d2e9ac752280dd47281022891211d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92b10d50ebb4508a8d10fb51e19f7b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b30273d5c52e9feee7a143882c778375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56efa047ccb13c2e3756cf6af042bb9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d837d65212d8c6e587f839f16bb180377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182b7350ee6c5cbd663b0906dc6da00378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b51d11d12c5ce42c7930ad0547b6a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58edb2b82999a696e7de0fe183c1a78380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580cddae276b9141072eb60d20116e9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b417443655fb69888b09051821f89382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f34dde2bcfd926be4a875a5674bd25383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59312c0c43767927b262e2c78b9dd00a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3d64678f4a6d15d1b48455e16b949385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f180383baf9a662b1c0590f061f582386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a520a21536191a42378b4bcb1952e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ea8ca19177b31bcef82bc7f444233388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1537bdfbf7424601d586d6da01ca1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3250f1ada0cc03f7822978cbcf8b6e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902e2536f576174f2bfb373d4cd1def391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f75de0997e9f74ae16c6badf81b5a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e36692a7b58fce5a8ab7bd4998e33393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4209494475e8803d9240663cabd94b6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106badb1b352a7d99c1d350e13a7c28f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572c481fe6a481ee449980ade46a197396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ed1abfcff66bee8f65f400217a17c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c47038f3626c20ae741e60ca5e07bd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08435f2f4ffd6fc9d74c67f4a8216f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e174f2dbc1179c39c56ba92d06bd0d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f801a3d71fd8b8510c513cf498907401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6193b03a951114541ebf4347ac1501402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780a592e00031b8181adb4f4e6dd04f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6cd3bda8185920a51a319744fffa8b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341acf91a1d7b6c413d06b281bc94b2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b01d7af1a3c67cc002adaefee7cb9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c73bfb971910d76562752b0abb1c3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437863ed04e7df8bbb4c09c0da480a8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f742fb585212572b7a27a3892fcea8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100ec8a0e81a0299ac607e3784cdcdb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32a62d2fa3a17a5455846dd3375f10411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda5af21d3d8fa88aca52c5309ff353412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3270f4ba48048ef0f25fd9189f9bd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395dd6b5da4ac70b28920e6ef7430d2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5dd8becee558581869439b3f267727415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39651060f8669e14c494627b4bfa33fe416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6282ffa20611e4a8baebee37382f1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416db26372f0d2a5c249f656af4fcf9d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c948c95bafaceb0edc469fceb75b7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb5f60b055505999e65b8c1bd3d37c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60b82ad807c2c986fe2debfd599ad1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4de460b03eb76efa0e0acf7d93ad9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d6b8fb572e96f63b849bc6726e9fa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7bde06f6d8cf908007b16b0adc707424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441c94626dba6e4b5c6f971627ed819425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01fdd89d7e6fc65a08e7d1bc85b78f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7e066c99e484ecef38b74f3dc5296427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74e4570d9f4f7b03067e03551d6bc8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762cecb00c43f903282073758af1ae7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be976e4a8e67e0c78bfa9538b2f113bf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6c7b488d39b471999575ad4e922fd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd792db22046757d6296147dd18406432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846780494b8e93fd915fb4790b552b9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c4c0f788e2cfbb9d2114a99d643eb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d4945ee367918e6639fafda8a033c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b510e7909407c5be8ff75796d0f75ed436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96edf1931249845544db846fbdde4760437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d670e65443150f827c4259770b0e7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a825d39023d30edb8b4742d42f4925439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea3524d0009f5e7072d1d6b549a639440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc35db281d552a13d538ca9da3d92d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d262a7f32b9bb8df381a068114d4e7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc86e4fba268cdc4dc1ee49bc4919d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95205d247f2bdc54353553e8d12c6fc4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7f90cf812ac190e0c7e06a9076d58445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9fbbad4d695880e37665ccbb6a199446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7c263a39b75dc969bcce2196f8d81447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c309c161c5b6b5be72d8220b133afe448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d960d9bf8d741a0658788b372afe30449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311345a7229cdb4be09c2f05f6b0e1b4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be342fd10208ece3708b7c36f0e442f6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704401fc62885c93db41e13ce9768e7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01363189139739084ab01e47b29805453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc356189dfe9faff57dbc9eeb08a104454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472b65f15377bb2cf9626488be5de7f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb7d9838666f6dd85600a378230cd5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5dd609473ab803a6bec0b9f33aab4a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd82ca7b251e410660b78b80659e8a7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d98d3f17d9af6255d0138e7bbcd87d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b40b1ed36fc96233858d2ccaf6b2c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b452518e85734166bccaeb8c38c09461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb5fa3495a2b3f06ca3aba86cb4dd4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf4d744d2010be11028030bfaa7376463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92673a5e103f98c6411d7180105437464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d807e9b00707976fbcdc2ba05c3b8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002bd4544434dfc6416fbd948a0daed466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2f2a0e17b71ca1345505be58defb3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f348eb37e063a62a22e02fde054cbf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48521726eb594efd578b634272059d8d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c7d94e1eabe954bcff947dd61bfad470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dfa38978c6c3ff3c4cb56ecdfb558d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e87cc2daf461a188e658265a7c3c92472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0ca8d94aed70e3d510d9698a9c629473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2a3292d43302152dbc25c4ced4ca5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171cf5be95fbe71b5dfe2c76b6d1b4a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8eccb8993162c89e477f9fd148f670476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a0897f87f94c74076ec7390936d12477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795858db82013d7f0e927834eb0ebd1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d37000c21f629e5113dab8206441e1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea2f6d2e768b6c006ea4e836439881480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdee2d8d1d6289864731624b20853bc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05fba523d4df42c1fd8773d7a9e4e5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbfa581e64e6d5c41457cb441ce5341483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98278c84297ed4d290726ac2c42783b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01226245dc709f41e9db1815ac6d8f43485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ecb5a294e5e6c5d9bafdcf3feffb7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35046fb7d4c1f92b48e7e1ded0c5588487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df6cca6294a3579b5fd7a669e6d9a3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30cb599601244bb10729c5fb73191bd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941bf49d657d2ffaf074c04d9848f3a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413339c5110cd8d898fe6f4970d7865491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc0876c48163ef2a29c6a542bb3a0f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a130b848fdb0432bc722b8b1a7b592f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5929decf1dbed1a907df43acc781b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc578d4494f442e9b71a5e5dab84f985495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd80656750a41eaf307c8420315090496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc3681f5415307e05db6152ea4b3d6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5e141a95be14b209225b2564e66c8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a82684ef5229848c5f721f69ff8ce499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc11c999f6b3c757c466733aac442c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42c66adbc3d5d6ef23db3bdb9a2076501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324436081b0959f9fbca90a20be1fc73502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d25d672ae3c69f88a233ae210e9ed503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb36d7c6789b97914cff4fb93f25a1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbaf47aa2bf249f300a0ae1183fda77505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28309f5c99806bad3c0d09fcfecadf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdeeef4fdfc39960d36b91a461144d0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16f2faedc89edd9183c1419d9de24d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742d634218b49e3c05c7d8ed0a8646a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbccfeb02c23b3766253c5668eabe230510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7105cb4519e21eec15ea621dbb9f78511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88958fa46a7753a0568827332f76a55512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ee12c4ca7a82d681efb0d1402e798513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8647657ad88ccb8f40745dbee2333f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309f357f0da89adf109b9f0086de3ad515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de53638343cc895e43902f85bab2bb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e9b8060a68f4ad45bde9c1ed19187517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262133a0fdd004ea03ddc70e8bec2de518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9171d5cdf7d7e0b46790c4f08b5a06c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c151baee592ebc5e963bf7442ad9b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db999edd2588be73b52aac33c257f6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a35ee390d3d45c936839c4cfc4a985522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864008402934d638750716a83a90f9e2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa453c6e08905da5bdc521cc9f2b48524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ffefcbfdb608c2fe8914076b8aa7c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9015722b77f5ff2ccd1d1137f7ce64526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9177243a3c133e45c6700484be14f9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36ba71d0183a25b2318814f039072f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75bb58eaeef04e508208883b6ee6f7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58292eb1c97f2e5655c8f54bbeb772a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b8e11a4ebab5f6da215b0e63a29ef531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d96df082121729e4baa96e7b8a6590532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262b65317ca4c1169306701bb1732dd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5065fdd497daa6ac06d03fa60735d4f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c4ceab7ddd3deb0a92267943b4d38535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331e902bb01a44dacc24bf98c1f6425536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10148fda697906e0d58d5f0a8004b75537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d962773e7a33b76814f70e332e92e9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad61881dcefddc2ef16f6abe7e51785539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39688120042d46ac998b745c63fb215e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9ecae860f34b9998ab30cb60c9e91541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca84c0342de64c1ec36a47561ed2ade542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aebfdeb150125a1672e307df4604703543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f511ff40266b99e9a92d3d05b62fe28544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273d54896a571adeec7bdf52368fe79545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d39a5c8b7ecbcea61be78951bd7e5a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeea40c1382e404274aa193d8ac6888547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c63e04f0fe66c20897c88cc82ab3b1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e8a89513dabdaf485e10746e278a9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a003521cdb70ba6c4e475fe18fcc762550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2974c8d1310e15b4615df4c82e0b03551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725bb357998b7289bb5139adc7bbb68c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b34af3f26c19d7b52ae3ed42ecaa81553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107304a68b9ad40a16954c41186798c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530ece1db46d33c6deb4a86b756f375555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9393d814ce2b6623d8be58f8077966556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a653d08ce4cd1aad5bfeb7ef8f6d25d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c0791d04dacbf968708e9fa863f43558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67135e5e9352be893411929de0f462559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5f8576022a33366f72b6a3777548f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba95d3a2f92229d437a8937111a4e9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368cac389ecca62c7c9764f630777e5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a99c2cba01f8d23424638bf31048b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00f196de9cfe044e3ff60b3bd0e4d2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff82b72694562b4865691e1598c4b905565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46faa5058dc33641481e9a5575e2967f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3537b1a006351495619421db8490acf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc96ecf7b9c05798ab2147ccdafa28568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec61abca214491f1b51366a11d34dc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dcd393c494a436886c710028284ec3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04245add6d39257283e2b1e1f250476e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1080503eda8bca07f30dfd3114382b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd0200214b7d7b629b202a3643afb3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ef57b9df1942de6dda046e28164af574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e43d536e925e06f6b7d3263d02bbd1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81dbb4ecff6ddb90c398ef25007180576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa092eb0c7abf86324f0e13fe9650a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be576ef68077fb96f5b6c2f20e11a61578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce59373e69d6aaf98d72ffcda9a7ddd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c063981beaf172c0e50efeed2982aa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eee7243e0c4e4ac294f7d06608e8d6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce7c429ead3c9281e5ede51237a529582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a074dde6ac72b9c414736af6e2ca351583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12757dc897a9346fd0cd70981a17a18584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40f673639753dbadfaca1b9792ac21585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460747025e299fd9a371ea0fec5c1f5a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3dd1e7db92b5556235bca6c0464628587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeac34ca82ac95ad945464fd0f0940a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27672f5b752576150a8670788ebf8f30589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57613f4f187d94e0ec16c38ce0e65157590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adbdd7efa61e67dac95c729eb09247f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c4b5d8b8c4fd8cdaf7b9028516c8f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8bc70486a82937ad36f23b7b48273b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7b6e0830b1d3dbbe18784d7b38603594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559e6c8fd120b4edfd24a0c2ee2e94d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8565815ff6a8598eee5cf3a9aae9440b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95ec32f6293c73cb7eed877346a11a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420c57d7ca2e41fa084f87155fbc051598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c45967f7e3146462feebe125651f3e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43f179f848528f3a5b5368f9579fae600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914893a52e04a01180549b9a06eee674601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a43fbafcf553f874dc9102178d3c90602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff07771772129de2f090ba23358325603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef46ec5ad9245fc3e21674b952e695604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed558f8971083ae52befd57eaeaab744605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189f566fd74771209779a77a559138a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1157ee04307e93b22a4b59c960c73fe607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa449a77627346d741f87daaa35814608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8aa5152ab945f6e1dae4b32c5dcbe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c651970c2a5f540d595c099b8f360f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f6a3bed3ec54448020dcddddac522611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93045bb9b03778877b639a8442692e9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8066c1f26f441cf1e9e894aab5546c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c369b9da8676df1220abf661772d88614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dddec25bba6c30526ec46b5ca14b45615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d649f67f89004bf983c34bca1cf668d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060bcfd8587f4080327410a053cdf752617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b36267c0eec0f12e1a2393d1303e56618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193afdc2a5abc0eea8720933b56454b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33335d21f1ab8eec49237c83a3ae3c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c99265b4474bf95d8cdc8647130d14c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f13329e7c35ae4c88aee86b4721db622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983bfac116badc887c866fbed54e2e7d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1189866b8e4a3ca54de724ec0982a32624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2700f17b788d080ccab603a4ecbbd2a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b76c7a3e7533ae06e95254377c230626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7df1d93170b13242112a7657d2882627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171bb59f369a97326de6a535ae86f65628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4202bafe1ab3baafda6b7af1cb523629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7874bc076136abd7f5ab0551c9e2e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4adff17b4de4c8430176ce190f559631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ba94290a87c09866acbbdbe84225a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364e57c4d324c8720d1bdfc677af530633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918dd952f4e57fc765bfee56911fb2d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c04eb1fa0ae291e5bee96d5c96f858635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257264f5f2d416adc0058820546f24d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b83c02cc1c3d4bbdcbdbe55e49d604637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663b2b404bfc2b6c34accdbf2167268638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615fb4809a3975bd82b7f3500da1cd0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ad37e89a7255c4c0569baebe09099640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69db1dd4bcb95dc892f779db247a6bd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1ffe8115386a7bbbcdb40306148fc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077acb9a2008b54d051cfc5bd8f2b7b0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d57498bc2bde919a88f826a6c2d4b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7c2f50845242633a0ceace03f1d07645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b7bcfbd3e1f71e25a2da701141773646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dbb2cdde5126aef3403e444da115f3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2c0cfc17bef5385759c0c66aa059c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b99ee959ffd024b69f5fa8391a0ef649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6729624957d5ee1b359cb5c4997b3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f65127cce0f8ef86276ae4cd2938de651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c432dce2a9d37c2e6e0238216434b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e1b66fb337ddf5afe528d20c3d75c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b1d352b60aaf46d5103a764f96e88654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02b16b0320a74a561f2361c7f51174655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33950333dbad846917234b1d3bebf9a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5d2fa2c75f5ab630d191e9d053037657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78086b68bff293dfb88717e17f9753af658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e29f38d54a7a290d6ff41c81b33152659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5003036d30016e75082c4df4c98295f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156b2933f46ce72ebefaf97b712559f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82565a99054726a65652b80c2f850b21662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93459db9928933b145ffa2a09afceea663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d635e25924cabf6d9ea4d8d0b05a0eb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367293b094edbf013d6ba122ef4f5b5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505965747e23bb3b18d602027a63512666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0f394d353676ae9ec67359a02c8e8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f0cef63774f2daf6776118903a0ba668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c545dfbcb247dd4ae9805652960008669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bceb6c0c32038504f743561061327d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17917ff052ea6d3e42c7e615f7701db4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea686f339aacb121ba210b5fd3918b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ac14a228ebf4c47474b08fc5fcc8a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a317cb2544416eaa894ecba641e2c98674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6ed5f619abfd7a443f3019f9c1bc2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77304b490bf48a023aee7ff663934ede676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4974da99f5a9afd9ea8073d7449799c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f93d56dccba26b06a88396387e8c5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61896dc2043889234cf253bacf1b9a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca3592d2cc75ba9fb8d618b89ff069680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757ac779cc9dfa6c3420c13f8e95e97681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35676a78e989abf86935a6c5f8c7e8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40671e2842b0fa0b2f2e4ff236fd75cc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56971f81dfeddacfaf53737186de23a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5226f8809ba122b3ed7adb371cc235b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa54ed637d5f240c74b1358125a066686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829553e11eeb9d5a3ab98d75d99a008c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9583d47a608f39fdf759dade9f7ebb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f1c648a0cd0f49e8558402efdbdcb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe2b234733fe63326ba1daeaf3c608690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e10e58fbee554b5467135bdcf8e8ae691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa2dfae8817af29412faf9bc6ba757692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0272403b7eb11b736f41cd7dfe7be693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f409b36a2874122a2188534baf62c4b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48195debd2f17e4699931235cf1341ed695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d4b0f342b21147b8ef068c1f96cdc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd833e1243bc66ff4de0805c61d6c1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b26af9ab11cfbc40ba48d4b57a1672698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28721982ff8eb65a186e15faec2c2331699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54272c08de532b612b1b18202f0cbe700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9e89de32640bf1222e627704af1ac701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248b6d79cfd298026186ac56b9979a0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b9ccce0d705e5a8c4e65bd63ca30b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c8f3507e70287cbc00b79f3cb4338704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ded018f1274190ac13b77906e00d8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c655089865426298ee9bbefab6c26f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6030f8a2bc7e14a573357be996661ed707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f717d2ea5e34bde9774b4762a7b7bc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2d89413a8d8391a070ae6aed0bc21709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c2f0f75da4a45c32a1007b45a6157710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031207a586ea24f176053a1a5886cb93711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c54dd69fd909bb1c40289c756380cc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190061b01ba631845f675fad2c0f0768713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6152087a1eaefd6ecc3cc285899e4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133135ced2b075ca4491102c873ed185715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2c6d1e4ed95b19398bb29a3f15e8d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0b04d70c3a86bd4e42b52d8583608717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb1d740cac537d32eb8bae0ef75019718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9d97fa13129954b309be450987c74719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b72320ce159cfb0087a0852cbe98f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28183ad7690d076fdcc6b2098aea1610721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901268bc0e2b3e06a385f47f48487e8f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aac33daa49c92d0c855a1b05e7a715723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f0158e2b08db85d2c4d58156a5a6c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f136caf02255ff5d9ff8d263430ba07725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73dc7956b0b1fffb9e98343a907053d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae686441b748bd81650445bba86997d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4ce6f4e50f06653f57b9b8569be74728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225ff647b35c1da191b379ceb0b4e4a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8f79691d17f1b8469f359469fbe86730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203e2e6d2da2bec2a54c233fa802b73731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d1347345aca06a49924a126aed77c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f323f4f011be8f67b8a8eb6961177f5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3478e4fdd32eda190a8dd08bd0e7a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2fb6c4ccb54580e17debeab082341735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567fe9ec6fcddf64802ce601797d59e8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128fbf7554baf7279447c2666e1b662d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6af29c7209ccc9de5515ed69c27572738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d338e7c84db4f35803bb70ca7253f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff736410338ac60b4271f12325afece740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4611785a4dfea8b736cc56abce920741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451ccd3d692ac84b3eb2a5b5eabff0d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c451aaf334e8d9690c61320380299a3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e8767a289cd9e4b9238fa3b7574ae744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b6881d4b9279cc1cf2a5f5e7b454e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d8670a5dbad8c2e4c3ffcc5fd9b7c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884075093b49ce64affa1699780b80bc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15578fa347446740fed21b5558280925748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba299be311762cb7e703702c2d1ddaf0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3abb447c6293eb635d4e625be691da750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5e8650657501fefa0ba235ae43b94751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b71d9dd755086e428868ff0595a32752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8f0f80f0f5ae6817ab462dcb5c413753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115dcc34c275abeee3ecd1c0c1b3c72754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468a706f741fa3518cc77d8f36cc474755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffce0c922b98aaa055494abb79aa00f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeada7d88356dbc55e82f880a1bf44f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69870442d99b7a8b73e6c7e235a56b04758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2969f6b8e45840f44a6902756098d5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42bef13e67f3dd95f563b66f142310760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f737e986335c03df54e1a079fb1b71d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2111d58bd0a9e5a5aedd14bcfd151762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0831255516f64bd3148a2b822ec81e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5164161b3a819a0f2668be5b4ff694764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e9b698c6dc3e84771aca6d67758fa765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10111cb263bd080ab2f0ae35b6470fd9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcbdf127935dd0299fb3bb411c4caa2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7c147bc5530de5baff8119859e53a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c406ca5f33b0d7de4099fa1196fe6769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe92970e07c2199ecd75809a2d0b3c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b18ee30084993f256ded79d292c6a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695b6b929d0fa642a317740a62ae06c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddbd6927ebb65461080d26ac5968e6b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5371f1d5f03b2b315f5efcd68c9f1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88859cb1cc96f3509f20d7b27d1ef3775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7722a7891ce291bc580cbc7a5f42f88776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c665c4bbfd842058e4f5fbeca4e997777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f55d8db55368c549c2ce7cbb0bf67778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a28ae85ba48e660f8309d5ae7784f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658af80688c1acb67e4b39b760a2976780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ec0347557cc1d88ae1d3fc3ffdfce781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255631789b809d046e037c57427c86f3782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15937f60d80bfbde9c1963fa925e8982783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20cf27506785cf494ff9e78d355c497784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437ce5e461a3636898aa935e3061134785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046c2ebe000f713c8d1f441f1ed7aba786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dabd05198fc1877b1a39043948aea05787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6d9f3bfcacaa0774839e69e6d157d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383942f123d8545833538f982e8420a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fcac3db12e0bc8f88b2c655ac03d3b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188d4434a7b5504f1f409ca33b117b1791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe91c0c9395ec691e9578075a1df66d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d2779942e8bdaf1b2fa1d6f7da91a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6505a129a15627bcec5da6e05c0b38794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2f7b022d7c2787e7cb05d197e3d1d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ff21104b1532415b58c69b06ec296796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff25ad6a8afd769692aa58411cc79f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159942773e241b292e3eccf392de5002798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b50fa5e673438705570f89235b727799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d9489a106b48ee6be930a982c7f3c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af582d444b43ecd65428a819259c10f5801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8a2743db2176610ce2eff83d60b16802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4078972381960d047d7ac4510adb12803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b2f35fd36640f54640a038ccadbfa804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1de710baf74a55e45c9f12eef16c3805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7604c1cbaf635be964d66f21433f91806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ebe6d3ba89ee9a7ea7049eeb28c4dc807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14e7cc14fcd94bc7e23f886bdc5895808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548c200508b9bfba6dea6741928468c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b49bdbd95d5fe3355dd8bdf18a8020810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a66e1708e420f91d50ee61ae7a9ff811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2aec581b86e8119012ac382867c1e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c719baf26751bb4090c06f2b745abf813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5e47a258c62102680582d846999dc814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586011deffa9866f31403d6c6a9648c7815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ddb528bd938b18bec79e62f1f3df0816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7c879cf9584628fcc7c2384deba16817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f72fef323a19808e6b105626ac161b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721bce015d671f695f91b77f64a1901819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4a392ccba4428ded05e2cb710a901820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a37ee8d5a0adaa0cc99d915c1380d4821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef228c66e4663c8699538943eefa318822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9beab8dddc616436bfa320a85b40817823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7c7f46b29dd43bd951b1f87e317a8824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89044a499caad774617ea391885d3cb825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c14d228b24d13cbc12acc5ecc45d6a826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07fff2ab24e20a1cdc2c34d13a1bdb6827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c875ddb745b47d4707f0e4d5dadb93828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357450df572298525bd3f5c150715491829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60baf929873623fa6be2468a5ab7c47830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719f8cd68c3ee4d73a21e4b8cca71cf831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c15f6ec6ad1d82029a34c7a0514370832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c9b935d7d5106e330ec4417584f57833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284b70ccdc95c57ae264cec42b39a8e834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1cf0963ff89425729c355dd6a605a2835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f0255e0dc010d250f0cf5882ad603836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d09ced9b4f8c2ca2e830cbfc25c7e837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd160ed238b185d4118b141ef91a403b838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c6a3ba362097342988cb261c64bed839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd4c20c4199e148ffc124985e9af1b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7f2c341be2b2840eb6b6faa491c0b841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51da1df5191ea7ddf185eda488f096842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66117cbd4a3eb3a96d9b74202bf4457843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ffe3fe423dab90099325f928f7ee69844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442c2e8dfa5ac584c506c063b6ad129845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b98e963e212dfa90e107cc0a07f06846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b18c34073f58ab123e9573c86f200c847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f037cd270449adb37dc053f3c8466848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40f931cfeef16c3ec8a29c23a878e2849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089179a23943c2321b9a0c4f601f7515850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87984fc91697d1591e4383aa56884e56851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4799f81909748582105aa2c31388393852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208d97f3d1bcb2f861eb8eb3a67641b853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353372ca2b820ee443e1edaec7e48376854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc356e92317cd70e50476d63f9f2f5e855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d925afaac68c9548cef5e884774a86856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3c1f076669fbf38d6261659a28b3e857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce1eceb3f071bb29edd6be7d4c38fc858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c156d1fba7f04b402b433a54dea9cb859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01152de74287ce296b3c6a43aba6c3a8860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9f592ea587a3ba0d74fa6385ceeea861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b30c589bac4a7ed36eea10a0b631c862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e61437fee41f1762c0a8b672e636e4863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e070798ded5f657c58094a3b53143864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9932ef482991ad60febbfe4c3c98684865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49094645000395bc733c4d84c038c0d0866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba1d73e644c0364f74f5413d9d00f4867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf665e01cbe1287c0874a214b76897868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f209e46135c81d49ca93d74c34890c869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f4fd4557ef92c5377557d43efdada870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ddac417c480e69be79212d64b16c3871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453518268c584091ba0691fb06f2af3872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff734a839692245c9a42afa16109e9873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c5849ed5ebfa4935b4b7e0b895809874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c31c872b5ddc10c001a13b66d79e2875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692007861b52d9c240bf81b2ca3eb87876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab7123ec34c6a4295a4b21e55c2c0e877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdca75e0ba9bf339122635c1541808f878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0130647b4128d393f3b832b1cc75a2c879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd55165deacea2eec29fb6b6a813d6c880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b27c47f08f8e4305cf5d3212e03eb7881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b17715e48e78145d1ad6130804f27a882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebefd0651b360779aad382981833f18d883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30345d1dccaedac50238ca05e075aca884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1267e0d5375510454fec4884bbeb4885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6fc6ede74e20259d1875deb8364e0b886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17475259dd75cb3f41f224b97638aaa0887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab59885ee5d8a13bfa5525e0403c57d888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c3f84fcc2d068efcbc32fae01d5e9889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c861cd3abdfa1a60bfbdc8de52a0b890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6830f3218bfcdc1563a57216044d757891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780429f5b96590c948c239fd446220e892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5660f27100dc1c33cf4c5e8f9b9086b893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0abdcf55eadcc9dc0cfd9f8bb1eabb0894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75a78859353ba6d3b8f61eb15b1ce5895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9b4b393fb4697c8a395a3120fa282896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c049ec4f01fb7089042ccc90759fd24897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5597f9f9eb34a6b4bb9a7cb60d2fdd4898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee9a3722a55e5310f7698a4c081387899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed487b7524f61ebbe13711105c7afdd7900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3dc53b5c2fd0004326ca233be7bdd901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631bd87467453aaeb89921a0aeaf8478902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac58c899288d3cabb28474e14df226903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306fadae00c2879881d68e372ad272c904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0128bfe32230ff5ca8fb9187ac2b10905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d697fe268710a27d8020da6fbe1173906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a8474d54630527cafc55c89cb45bae907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a505be930bcec166aa83e1f1d227d908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee754b7ee7de8725e22ed45b5d094f1909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49d75066a761faf2396210d33cc45b910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078d9c91e886c64af1b339b44f58f24911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651f810912833735aa1f577acc2d0e5912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e99736937d0b811f1eb6407009a049913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3f0dc8b96068fe0128b064fab38ca914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67b5c0ba41688f4c3c77c9b911855d915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a4dee949e756c5e28de9b4704bf03916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b62b636acc646515b08712f4770489917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740e8b84842487e500567fede6d6a0b918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e753719393b4d9380fd41aaafc80d9919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b266cb08ca4ff0d2afca73288ef10a5920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757ca2846e60fc0a852a0c7f98c3fbb921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfefcce6b81b7c53ca47fd70b4bfb31f922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072f32938f78ccb3c3dfced9974d6b8923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c7ce84982571826021d0dd4a60d9c924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7621eda44017182bd06b21464066ebb925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163282041a986a7ee8709a7edaf92ce6926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09877a77a6bda9cccb07547cc38d8b927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ec260cd05227988a600e73a8d48cc928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6464bf1a2158be80188df9eb5aa3c3fb929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de4892a7c42be889868fd53467759a930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e5a43c517c60752206164c96847ef931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20af38b029553b7e897ac5592ff4323932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b6ff87c896612041ebc40dff084f9933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa403b984161f7d60e8978096644ea16934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca685b8ceb521ab4ad4c4ec68b04af5f935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e6c83da099ba47044414dd6a4eae6936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ecc9e73a8b892b29ec188f9acdbb5937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c07f4e56c37aa51bc7ac4fa9cbc2cb938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e7918e7c5d99fec57bfe3ddc62ad9939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e951c5da64616be4d460d679d4638940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de567e056754df1b8e7e990839dfd7941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97e736a1d40f20568dfb8a41290cb1942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d2ada63698aa0396f6c3156c7e8e5943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b659593fbe5190cff3473b0c2e27cb4944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96864f80e855ec445bc1fc5c26a18c30945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720abdbfdbfd99a8473a4b2617a49610946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb98d99dce0fb32f793d1067d2af6c947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504de7d02d7a3d383eb71cc26b6f259948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc6a14c0c37aa9cf427379ee60eb24949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9122f6316126698eb9a7e22693c3fb950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bee00a6d0799740df6d3c3c1eb6935951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d197c67759ed563b3d9d20d22d983952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6ea79d9e2e4d83a82bd0a2e98f5ca953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43aafec134ee081b93abea7e32f1d15954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a33504ed0e2cbf00bb8e51a0406cca955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5661a2695d4d8878d0827d84c2c1370f956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5301c3ee178b10e61a7aecdd84965e957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170b99785fa5c3b00c83fbbb7e27a81958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b68d42d1645af379fa4e1b50546f3959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737c3de9b98845cad30331c73d35ab1960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944c139804ffa3a609345f86919400b961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e542773b904f41cfe6deacbce78bc9962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c23e177341198b08ba8e5bad136f6c963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0216a0a6dc363f0b2ce5303d83fcd4964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c948b9b13e40560169eb56ca9239cff965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776dfc86fc883c34ae293b9a7be0331966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56bf629ab504cecca7d7564d1462cf967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70f417088595197a73f73d26438d6b968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d090deda30d0c15fffc451b2d666759969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae290af88dab2d0cecbddd62f63e1c2a970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4533ba52e7127e0e1619b0f1e517d971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22531ee6876d9de13a1fd03f3598f0972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187b3201c5995e057363ee776f1a71d973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99154b3bb4586f8985c90bf3e7cf96974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80defd18e505738f2a9d1dfe265a2cf975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ace2544df0d66f5b86870c4c20f60976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b0e97ecbc231fbfd21f95578125ef5977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51767edd0a7c99924fe12d2544b13694978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883badee61ee2c6c1db9719e4f38b00a979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9819d104a99dc66fe750d81027250e980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3969dddeabfd3dcf332e000b958ebe981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080930ad4f240f03c630fcca84940b3f982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b85a626b1e1614f39a3a7fb413ebb983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff99644c965565bf511174455c3e79984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ca5bc2fb458506cdd335f4f65f78f985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82330b2731665965b118619188ca055986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd71a16c00543ac41a608b73f4af02987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec4d09eaa85e048c86a3206a332e63988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109cc14be8ea32aa1f1c3e928a128153989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dfcf1ad6f051769b99ef4a933cc39e990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310b1769171b5aa7c5422a4d967ccfe991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0665aabfaca57a4c920925bcf27438a992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a148c30a1d4df3d5586459b44e1cde993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e556372f748994154ab16f4529d9aad994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12cebb59884013ef917f5c5889712db995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d8c36a8b25a4a8ea8caa84cbbf4f1996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b258818e3b48757f89454eb7617b4f997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1392287c4f13542879b80993c30b101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c06d5c732622a520658f9e70ddffd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0f50251017cb554e5d5aed127fe4f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323cdf2e97f49c38c6baa1de7bc1b5f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6d79b3ac592e98e6541b53e9fb5545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d4bd0466b4d9aa77102c13ed2ad696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb97c3524ce5b6873f7f24403465c3a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bba6ce98fe92799d09ec91a4edbb858.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02909b212451ec009e4c8b965938ed09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975abd6a8ea28219205d2deacfe9abe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b75fa08c7938577164197fd3039f3611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31294fb979c9b0fe018c5f2da367706412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021187e048a99e4a6526ed35bc703ce13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b578b9749ab72f2a4e56d1d3ef6e4ed14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd31442b18558b47c7bd17ecdb790615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ffcd4c08b598f52706c1cf0d7aadd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373104250f24cff3c6c9ac4ff6a487da17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce4cb05bd5b1a6a0bb2a1e7e150ba118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dff0691f119ec454164533cc5b051a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a70bf2f95b16241857360fb37c80f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef606c65e67e630120db427988d5578521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc61a686b70fec48e9007afb5ab874422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f65bdc1afc4faaf15bda824c99f05623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6498dbaf7cd5cc93ae8e17144d53fa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36ec17457d77ac42ae74cea216ab5b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716df4def5c8cbd7b0696dc4cb4cdd126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd2be309df2dc5cca0ea4ba30a0d8127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c08f19af1ccb7c12472e6fa46d2a6928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b0b4f4ba8c84f7e0788b49d8686b329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98e86bcb97deeaab0800c1cb715bcc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c2ef7f33187f61c71fd893209949a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729615e5a741a4353682605008ecc0ad32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88ee50d0960dea76b5f1b6da1bdeb733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec67624757e4a9519ee59714a62f8434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b634455002242ac44902541653b273335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f069da7df65a0524722ce52f721a2ec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ac17c6d698c53e8b76527a1e71f1637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b762f0a9d6c45205a759239d79b1c538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db203f0e953b0885b669aeba86531d6f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed8758049c7bef8fbf7b987cf6bee140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd39d66dad32943b5d78524aa52cb041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0400957e347691be52d3f357a24271742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a5e7381aa70aeabc362a3260f831c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8f8b7c1d6b3c455c42edf3232c74844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c1b6667d949c46f19c328c474b10245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae45970b6ee6b025cdc173bd3ce37b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5597b84e01e6038b22b9ef71ec52747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088abe80c764c223cf1c8f87174786048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943abd7dd4767d1b8334ebc829d9c61249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2989cf45862e34abcaa7c6e84cd3cdd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f46824b5796f1647ffb6d41f0317c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb824ee0a88e08170d69997de6b285552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933e0f5170758b5bd2653ab00a4ce3e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ef7fee76edf79843da6ed750316ff54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d95412191a5eda2046d3bf3b495c4f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84547415e4048603f33369fe75d6de8e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242dd7ba24a1045a1f625364ba3f10557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa98c225d7c9c7874b8dd7c5a4cfc1758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ae022cd5a7595000c5ca9ed4f681e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f3c35cb8e868652fc8dcb0ea8dd2860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e18183255e9395e24c6556e59ca8b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9346b160e686097f8f2198cf49405e362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25840a237ca27b315c60315a2bebbf463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c0fde455d3b45b5aa612d87ab65d164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940369de6235208285b39c8e67b8dc565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1dae99eb1eea4fe3aac6cc0c534e4a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364dda9605a58943df7f4d72596394567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e964202ca1022cd4b6238177546d91868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd622f634b43d9042dab45acfce5a969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f64f6fb08ea4482523767794ffac5270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596913b7777016c18548d5b26f6c150a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a19d156224726c2f2dbd573e30bcd572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09e5b31d44773d037431c00f0cd5fd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8763473f619db861b66302a814b9974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80394a19a8546b80f9a80897d9d6c8b875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad4704a5deea9f393de646356c4f6876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c56cd655e00a2f4d2a0e296ad672d477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdea93698299a063603aa31aeea5ccb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1184c2fc590ba4a4ded5ccec7aea99679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc276c5c6642b69635aa57fa9292b5e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b6f31ca9043168963a1fef07b8f9c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145e4e27742e846eda3095a9971f55782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184a5daeaa9e5fa5fb764919b4452bc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3759e721c41327cf5880758c34bc684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36c5e9c73f4c0ac44fd15c91afc0f585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0ead10d6d5b69ddef2ab398e1d92086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f367b461417dcc5dfa361b5fc5528b387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139df36f5c77f189ab1282d4286162488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ed925dead3574a35517fd0a98d8b789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954cd32031e963a9e9f54eba9f1f286990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b2a803a68d8dacb68c295bb661b6291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932351477553baba22e22ade598cc3ea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cacd4c6c4e5437c50ab591e225c8b293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f13d229fc8241a4fb7124d662173694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e66eabf1046b3983f3d1ec1b22c6795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345eb0006c8596c4bf8575064652389196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5218f50690dcde27763c23340a51197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0fc69b08a17ba2c82e61e038af65998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ebf49d48cee50a5a5325b0715b5fd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6d9241c6d755725aca3b7e6ecb49a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30826469cbba9fa6a91c08a5fb7137c3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871a2e7bd9d58ea5fe7c79f1afe66c8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fdc610aec5ab469277c5079fe7bbdc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47699047495289ed7c5998c652b1e32104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08ce2363d9a149078eb7ab5b2db2dc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e9ec160a930dc805b0a8beb371ad8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2bdfee12275f3156fd97547ee494a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b83c115fbd12581c042fa07adf091108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c624ea148602cab89fafe1bd38150a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d011beeb705722e6c41646b8985f306110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a0a9e91adcd78746faf0be2447516111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c9e2ae229fd0ecce90336287ecfaa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893defce14cf1005c5f328ff8752b160113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507971f1c2dc9b0f168c6202392f74d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32353805e8578c7849bedd2dffc49e1a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767924a741a05f9e674d1b4334139be1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73f9eb66abbea2189b71e03cdf17db117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18679b944472a89dd069ab0d0bd4bd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171647da0d09e8d1c475189021224db119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e28ce0aac66fe1496dcc5ca370e0cb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88da4e255fec72c17cf4e8257eec334121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276550e303f3f4e275942cfc5fe4329122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945eb932ade64bd3415a697670930a95123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae27ab7951ea08c3944713c0086d281124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396a8c6e79d3ce43144d2a4306ea759125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd2de242ebc83c86ec09c63e809bc9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555af63f74f5987e9c9bb14d2a2375bd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717b3678ba2a522528d3188ce0f552f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f89372f6fe4446746a8cf2f07c0da129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a2e5aeb059f0d7662ae1d69d77c49130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde4a0f7291f452200bd0b85c8bb42b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c662d3ab104291566da83d9df5f2d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02fdc78e3c1550332ef6159069b28df133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050028e5508a4ace79ca68567d454d34134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00535eea2f5f24d6bf3277ff561c16b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f20758be57c8c54889ca8f91727983136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba157d6525b0feb70c89073a12d254e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1bf9d6acab46f20512947e4d1860d1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569eaa6bb01b466c8ee244aed21fa38139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f358eacb7b92cfa01a51225cf8ea9ea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cbc12265627bce5b2bd5985f6029b6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1ea61c94f5ade818526bc17960911142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa395214248f68efe18a9253ff2944143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45331840b8875ddf3778aadc29b2b7f3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71904b7154b2b9dfde4768eaeb026676145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8f6043fcb50ddb6ac1c35b63afbc7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df6f3e256d01e728e9005c0ecf953a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2519f1bac40b10a662eb20b09c4702148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0e36e35b3ad0f3afd5095d5b1a00d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf903f639e89217cf74ade67096635150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62fc98f1f0351b080ab4996bb5fddc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab501c434574a960f7ae4771225aa3e4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c5b631b9b11ec4a119ed98c9d8add153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90d601b5d9c68430b9518058e55159154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab22f473e0cb0e25c28add46005ae9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702789ba855d84102fdcc4a37424068156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4bc9ab4be7a102e88f8a020a1698c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c959bff464af5ed60c0473909161d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a9dc4ac3d8d3c0f2ae6e6b5030571159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be90c5c57b0928319c6e5da717a219160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72aa1ba35ba385f7b7a1d7528d3b1d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d96d183ee47ebd181f26bd1f93948162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c04e596caed0a5a151c0fcffa3c21163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556552d8933815c5c6166b7d2f83e0ea164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107897c46a3547e4a53944b3aa58c09f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22fb3d8001232fa8aafae20f1a830b4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e11182149a3af7cac6c16809042a07167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b18500eda04663257c9df38cf20c5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4554ff194b00f01cf52824890c08ed0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a9c7e1dcacdaa31e2f431ab580fa4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6a64de79eb8c97bb052b7bae47197171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f620e901b9e0c31460daf0ca2954f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa88f3ae3333486885bfcfa8840f2af173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87607e3c59048ed5af7b3c5d4a7c4974174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0fce1305726c7b43b5084d59abe84175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96327b6c7a7f45b1cc8cbdef9f50cfbe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71be17b252145ce40c076c6f4f4b47b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997d98da7f8d1cd7a8a712da83988c1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92ccdb33b447a7eff1a70049d75ef2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad602283b260e0aae382922c65d040180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a19b92eeb581aca26664f3edf690f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba7f13cfc82b7ca4c6b863563a3d0e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba647a5f87a07b55dd62f69dd668a08b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9534921c093e3051683b394383e0620184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d217eec93f6b5e2ba31111db4fe3571185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95931dd333611ef44dc60b6e0e76bf05186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6396c5be8865b7de6766c0c2ef58f36187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ecab84a9add5ab31e5992734a992c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486bec10b716e02adf087ea4f3db5720189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a1ffcca2457e4f7054d53e7efddaf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49581f3091f37419127e51fb8dd2a77f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8ae898f695829aaa0ea81d49fb614192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60caa113145d6b59e072a895e05ebe1e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab876d781b5749d82620410fd6ba150194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd711ce5bba94e74d89ca4d08aa16200195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162d2334fecbfba0fac005eff07f645196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823544d0522a71b77dfceaf38c2eba4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81d27fa50f96cc6093f912726eb832198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b068c53701ad5aef092e52cd4e579199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1be5fb351dd39132c67213d56e6aa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bdc1c617e025c37dc0c2e68f77ba7a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3293fcf15c630d9578fdbe8b3c52802202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027b13cf711275fdfda66854df90655203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb4a7273a8bf488ffd57a5f5b71474204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd667b61236cc4e45b9b3e9c6c8b2c17205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a49b79ff38d897587c113c07ab571c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c21903b0d7b5ad1ea22d542ef9a86207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39eec547c369379d9db9a434c0891c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0961eace8601dc4d52d287ee431e5a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a76ace41bb2a81886ade1be24843b3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee700f8f5497d8ad53f22449c78e3393211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802dffe0beccfa6db7af0718a340ce2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29af33d7019654d6cfb9c22f6706d80213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3ac0f40b352cecffcce4483875645214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e98e8c3d4d04678461c499af683b44215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a3266b1a89bc041f23d4699957c8b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa91918d0552e5a76b9a9babe57742217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413882ee4c9d489bbae2388a36af4e0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8b1c317e0ce826dd44488d5fb86d2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae225513c52449166df26a6f32f737220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae728b2b4ad272f307127214f527bc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24061ebab87512d7d130d8c24bf43c7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f0093a5658dc0829bccee68d851e5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e3f7daeb4336c46831983f44cb6e1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a4f08c5e4fd2d44bfe710044ef3b6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c43368a3f6ef55f5bc8b1080e2e95226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a03e4b1f86a680cdf069355271c6a6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f50e5cfc5561d112d43bcdfe35085228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647b9d3f2a72f6f339641cc1485e886229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6dbba669118eec0a2eefbe2d810958230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe707ae6b758709ed2d41ea6406c7f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e5e96dfe98d7b782899df868d9273232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ebb7d164bfcafba811050deec23ba233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf706d65daad1198a498086da2f0bb9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dbb19c74d31bc5b991096b9d0e2884235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65524c9a1738b1e2b52d9a8bcf0e337236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f20021833f290713856ceca6fc9099237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc4bc6cdd7f7265ef1aadc2d20639a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da526b6fcb4f57dc0fb88ef46c1bb99d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550556735914bf148837b3b6e12721d7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584eaca7e0350227ce12fbf76920baf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8badaef069e068f88743b69e384f7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4c2f4e751b7eac4cc12c596de246f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0a9c445a537030017e863bc4cd413244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931aea124d2f8a6bbb15d6ca548799f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673d20f25a83a0df7bb2434e226114a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5519734554326d8b2bebfee7ad562b2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad10914c333063afb78328d6fba42f8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174762048d75c598c64fe978a3aa339249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43dbe64d1a2800c7f99933d26a6b4b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3baec506d480317e790ac15d438707251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710bb182e4f3c853b406c98cba5d833252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d77c68b4880140199d5fb358e2b51b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0b505219df7cd8a2dd88e55089668254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd68d9b88846f76da8b6462f034fea255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972ad5c0991f80196d34db1483c15e6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04419327a949678936a3041dc3f96b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7db7614fb3c070ab4b566ed2a1fb5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612c22a71ce8e7c45fa6a51f3cce4a4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247cff17e8ab08b15405da286426136260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec0c98ca83b8ec8453fe2b08313c2c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183d0e6d2c1cd956d5b5e38b209765a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e70fc25449c26ad402955503fe3e2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813f9bdc8d2eaa24dd1b87ce0e555b7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cde6b9a925e87d9baa7b07fc6dcc2f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5443f017aadefaaa19cc0185cbe78b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c890913268aa99ea4b688905652f25267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f2b048aac24a0d68f7f7e3008c772268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5aa159b44aa794e462cffe1bae4094269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9484dd0c1b6f01bc13d398e30b94c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87473e54eb179cb7be8c4e1708bc52a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f2d9e2e5091910a4edd0a5f6c7f05272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031db2ef41541e0a6129f62eebb8abf9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4ae08220c1dc73091ea65833e4b42274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1669c5b7cef60edf57af3bf970447275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00cb3631e37bef84711a074771da82e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93a64a25982598e9033ee9346e47b9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c957cfb60f6dbba913c6a62faf7f6b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd82b6958099a4c87b0c8b14c6de91279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa27b7e3171a833b3732dcd64a113d7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea146107dcca7e09b0771d4efcbbcd0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b1743ff9cc4fa838124c7e8671d26282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68efb877b6fdf79cc25bc10db0452948283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8544af955941ada896a496ebc221a1c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8425243f117a68cb4babb5271f0709285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1b1af28f45cfd9f026971fe9cc8af286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898823bbfd945ce53ae1103398c1f8f1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f268c9cadeed3f18985e5366386632d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c6da120698b5c4c6b6397042014e4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028bb35f8eb450a07ddb4d3352a1f7ee290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119d453f38ce212b90f575389ec407a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae943116a65e35dbe763eec96706c10d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1033aee28f4e308e82af0ec2747763293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a5cf6d9a5362f1bab86e89c310862294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7df1414334f4e3b2db0ee037b480f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313d4703c8fe1b5c204ff84294bea73296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b5eabc6410214b7f7e16febfc56ce297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c263d8cafaf377e6c62c1bd82e9eb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927424c01b2671c990885dbc68f7dc90299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a404adfd6769412e953c7149325799300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7d74d2ccf5dd251098af5a213b16e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7666e678b572547b55de8045ab480c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8307bd27ab8d8f2437648336a649438303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40022553d08afd3fbe8b9473a221ce304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6fc574865c4cc9750923b51fc482de305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e23918a91e829514f854988f961ad5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d243b019fd8a86a34d32eef2581c1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a44556ff9d4e8d2db4693f5aa8cc16308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb9bb2a1897b33a0c3886ba54dbbce309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022cfbe45165ea8ef6a8d0af0abea42f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04482c3ca43d0b72e852f5492e161a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6426fb51f9ec05d8c47cfbc494fff4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fde7a2ba8c750686b24f09c8bb4c32313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162b01aad0b6e7ac79b8e0c797e7208314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4107f54e7a6d21970142039602a728315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3364d0d8aaf2fe5c91fa812fb3438e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185fab3920f8a825b21d5e714f7d38fb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2642ab0e80b8f578ab53b2fdc2dfe7f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce20642d7b2ff7b89e51879cc0d070319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22904ef092cdfbd80caac25c990f23eb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460804b50afada447fe109021ec92a2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403c0b71423ae09b55a215952ccbf17322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60423aadb4f9e0540b1806ff7e3fc3e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac89a19168b5756526beae4ac273b0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdee91723a7fa1dbce862eb978e0991325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8dd44bbf69f61bc02dec64293f9ec326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c8d01c28a20cc28646a2ab5d12bd5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945c1c3b852047e175a5abdfdad4e8e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3109793c74a5f35efbf9b7c09336497329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a66c1303f0d3309a01f99f0d699960330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b115191fbaaad63c723fae546521e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601bc95c61755ec5f5e6da9dbcf2f89332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36b237080466c7beb6f0e9fd1ba04b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b347a170049d40c1b87e4e2322a8f9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cbdcaa29077b0aca35abf88802d44b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d8c1049a4b47f1f83c47dda853f38336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e6d13eeb0673c2153cea20f74afb5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d8f5190f78775b36ecf3f33a69782338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2243dac35d3c002cfa24fdd19784f847339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d501e7fdf215781aad7929bc4044d3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8ef97373adecd80fb58ff4c77260c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d7561259c8886718f3974e6a08a12342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157e07c0684237b7e3f4bd058d6babb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79990e3f9f66a53a009657a227ab0ec0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6f2686cf113a7eb1480fa64d53042345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759069df7ee30a597ebe106dc7b2769346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a95ce24ce6282215d668b95bc3e15347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e038706bb4ff8a1b81fa07a0a1ff11348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef6d0e923d9e2c45da8371de6e7f4a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc1e4f7e406260efd44b0d1c729665350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962bfb40d45faade4f6b7eb42f16af49351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895b513483f0382d03e11e6cc40eb52352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9116b65f2578854fc562d1b7f7630353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c5e30c84853ce6dc689a1339c3b3b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe85128c0429cfc4da09aedf196f64355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba99a4029623b239bfbe395fb225f4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4725645bd93991718217290a8b9af04357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d72124f0f3b63c7f528e438f60eadb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb5ebbef5b1f5d41b23dc45c838c28359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d89af7b6c79fdee1cb9318a3e35c6d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98908bc400c457957f116af9bf6af4f7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8ab00551b3458645616e726130f7e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161548e003d39c4441a48e1de4b69c39363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d06343963153cb8e45c9a24262269f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d820d40187991627a2e878e2a53f5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b8661d2958da96a5a2fc6a2bd08c5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c56a4328ce36aa4b90b266a27eaf2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e958001066ea9f6d022931c33abc1d1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083959c46f7e3c55721911942e335e1d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258067613f703a2a4f1cf8c1a5f4353370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c4d700f78600432c0ed61713d3203371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f569dc999082f8b16792e517b7f3b1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cacda21c0c953d1246f6f804fbf7e97373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34ab643ce8b00f58227c2a730e72be374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cafedcf479bd19c81dd0b0ff2a1f42375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde9405944ea2713d41431332588b64376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292734353d0c70be69a56db28b9d275b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65441a8b0e5b900fc28ded681e9dc061378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da676f2c924b99d39f9383c7e50af76f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1225b45746b828d698a5ccb4185b7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c06ca1427b173df08daa67dcb5a26f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab4bdb7b4e6f19d7e420b30deeff1c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195f4266ad6c137c61fa1e0ea77ca7a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e232882ec38255d26cf52e0143c1e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3b593534cc4c01149b5169c467f19385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e66489f5141d1b859dffc4afdcfd4a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d391e1ae1d4554580fda87d8eb75940387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275d481a425b59e4dbb01c4f1196fd9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbfda51e1832d6e0976a63c070fd3a0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696d38c1639dfc450982cd73cac14c7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115201814fbf49e2753e927113dddd33391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501cc5230224d7169ce6f5f70a7fa5f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d7e847f2eaf332f1accd68414cd00393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929b5b79ee8e37c3b131357774cd521394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0257ea9e9a88988b8fe43db697878395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e70ccb85a0c8baa7b3c016dbc98d82396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65aadbd0d1ff68e9b82b494a0ad7e1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b811d8e31c49d0b127ca1cf9939d6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d737d5099bdeb0dbc454a97c3748172399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f0001a57ad971df3a8649bfa416f3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1800ba76944c53e7d18ca1f25910efd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e4c95bc8c2ed9aad7e0ffb1d9d48a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26047a8b14a10dd73281445708500f5a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a163eaf7ff52f7d99cb5db12efdda4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103e4d4d717d2a11718aae8b64ea31a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88cd890dcd43f898808948fb69aa94406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de37ed45f664769e0c71f3d4d8dc32407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b6094341cc39b895d6508fc1c6833408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075413cba7ff1d340d6739a45ed414cc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a89b497c39febfa3f2e30451f37bb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b480a4c3878b849be8a0e79ab4231fa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ab3fb1644698f45c1c9b5adfa0838412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81457dcabde894a253847a6bd3f87db9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb72ecfb1b14d14b5f5a0ca05e64ae8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3739a5251e274c370b5165b1c0b72a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc341302a167ace51b7d1a2f657506de416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a4aff2b85fc5b52032c8fcf498c7a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e32aee0c9266a259deaa04c947f14c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5a33dceb66fd152f4a5c60d504355419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b12a2fd8639fffe74200bc193036e9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6766254798c2f2d4a36b6084a22250421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377415ec1bf1c6712380a505855030f1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef5becd674eb636c62edadd2c0efce423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732cd3b3398297ce9da0fc5ee1ccbff1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e18244af939066743429deaa40622b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e4c4cce9f1e89bcf381c8143df1ae426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c83a355aa94057b3d00fe7feac1d11427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6a2bb7b753a645409b5f8534ea45d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d72f1ff5509adf4d983c5d80ba1293429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24794e12b545261eddb8b1b9e159afcc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a831eecac70d10fe9ea72b43da24811431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b986ddb6597f75b7238253d239243432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca807e0384efca33b6829d654dcd96e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040d56ba0e377d33489bbf9e26702ed434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f09e7e2c42dc3bfe8a4dade484b3cd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4508258bab23977e7f6567fc41d6ca2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a66f0a86c2c6e1930da0c047e423a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f5e825b9742aa81d8048d1695ada6a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64504ec9504efbf29a04422d505beef4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954729f07f4b55a7d071c0fd83662eb0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0635d161f021d889f7e420f026c3df441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878c09f809eb60b9f5afe7e632f0e13442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4ce38fd5a14fd01347d62149195c5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d5c62030fe20322b396c085e66869444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3571411abe1299984acb00861a56b57445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9063b7e66ae0f22069704e37d52a018446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2593311579f2d6cd0bf071964426851447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af7759348bc82b13708a2accf1b6d9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8bfcdc0627f8813efb5cdcbe05c36a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e0f5dedb2f43cee303cb60e4fd1aa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456827712a1d32e5f3c52ec09579517451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb650e79b90b5e067bf4099b928769452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b91cce08e85dae85b3013b37a15c8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960d36f61ed65d5f6665a99c8a84e4c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe04d9014273922d99742b8c00b715455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bfb5f270986849030f002b32642f5e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d59ae96b4fe228354aed0b5773daab457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7058ca20fa34327e6bbeca027c2ce0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9df061f0d81fcce5d19d60896e627459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c76bcc17c69c1f5a0d19b898c6c4b0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cba90965e4f2df8f91cf4345d3d1be461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51cbc184cd2b3bc637248dbcc288cf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd842e374d608fabef27ba16af2a2337463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf829698166752f00643f60f659659464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446dcd57397e6b5bb87fedb0df1ba052465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafbc2f962d95de3ef901e752d3d72f1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557e3c962050ba8b08bffd10265adce467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08d90397184186e36ae2969417580f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b6c027310f936b45e89f843ba1443469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ddef7baa05e43be651bd118b24526470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b0a067d3a3783f27afd5623576c32471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065d175dd11189b7d2c3c0886f0437e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf7b3771187a87c170f0e1980c9eb9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc428deb1b67fb048634a55abaa3d47474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9dfc191a73d9d4676ba3bc500f270f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121be63fd44d962f79e503dcd139dea476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeba94c8c202aab2497bdc776082bec477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1e7485a8cd1a97c7f2c52677f97c4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694f35c24578c5a164203d12884508a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b787177d2b5ba29fbbdafeb3b4aa44f5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8219d553a38f4f6699c1b5536469417481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a20dda608c73c8c911f3670b489b0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e31e322a870d146e55a5f71102e774483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84916d498bc708144456bdeb80858689484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529267379f8ef379de4152a272415313485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563593a2b920e0d34402d34b2c209dc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1f49178be8b83e740c3dca675aa38487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc53cee736f9aa6bf4af76109818b10488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ce94f07959e9f7878f62d32bd57c4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6ccb37e327895f65985c4e3f6af7c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c9a9464136190bb66057b86bcf3a0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be04a821b231dab91cd88521dc1a9e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423190493b0274eeb6c91bb58cbcb0c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a4187edb93668ec45950a1e19e339494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f902ce0c530419f603ff7754bbad2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f72d4392008c87873bac521b92c57496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16af3b84d00138ab4fd039b1c215c1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ca4b2da0b2295dd500f5cdf920698498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ffa7d5e5ce9a7d08a1777b60467ee499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b3930bffa5756fd9f636e530b8372500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5947dedd9ab6c2ad5a653776082a02501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4b532d2cc31a760391f540025fd63502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b583fe84235ca64605e0204480b9a9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee945a7f32add5b9dc5d254bc870c444504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691700097385003bcd994b02df1bb79505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d15fa00c6aa5eb025f70633fed40f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc0e3238e97066ad613ae92660bf37507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa970b57f4f681571f4d3a135f92da74508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca0a4385b95853b0c58ce15bc16292509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64d9edcab2761d4b759e5e5e9a5d29510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c14180420ec1bb579bea10538963b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9366743c383c4cccb8f82b1569c3f1d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d2aa48b1650a3dedaa75c248f947a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83068ad3c3e2e27d6a6ec930e5725b1b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a328c9ab9bffbd4b86b96dadf144d8c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186729ea91e390b1b8cfbcf606f8dff9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231569803d7db16cada082481d5a83d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783946bea4a4f88afc579df0a5223cc2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e199ccd882b7063a2ccac86db595ae519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0786b847fa3fdbaa5b0d104aa8d218c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f369ee5e2e636b2ee1d2b3451b5ce521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542bdcac06185cfb1bfedb1872ab0f0b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46173e3d6bd845eca66e440c2b7725aa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d058e32a094d765707c99c353c620524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a76d515ad4175a1b6ca26bb203ddd3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c28085107bc20e8daaa69d43416f8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b3578bf9f08a5e0ad21db8a7fb405527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a3951db0791911e9e7b6c2b67b379528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f2fd7e5e35ab3e8a3a538778af062529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed12d97a2ff8daaa6ab8e96f248e33530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c6219f378d06cf53239c774a1a2ca531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd5503505c77fd3882511454896da9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f69db9d1f95287551e39aa1e2bef1b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5ebf891427e5528af5e8d3ec571fe534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eee83e4f6d211182fd18033b4eb150535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125afcc96971523174bd11ba789c91e8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feef3e828e83c442384c0e89da50534537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416a43bf728348fa8c4de0cf8aaf266538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07a799b90657ff5af95b4582233b4c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09ce591f5d819ddfc10985dd25f643540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04170e79957653a3047c0493756aa5aa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cca87156de36869b906161f2a94ef2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba47b9e9e23ac8032c412ba107c9da543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873cd91a090b6c018c5149c2bed96b26544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65544b27bd0660d88afde5cba18e30cd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362d96f8b8a3383c46dceb323c56e87546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d5570f4e9e927fad8e9292531e856547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a769206f3f754eee80d0c72ddf905d1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a1f796a47c6f434fa07e0c9e914db549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad013d80ee4561d037aba3f1477d49550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01186b0bed198cec22bd53f0398a19f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f82455901acbe6e9abcba642ff2d2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870e00faed8257d03103229b2bdb329553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd314e250562d7e8288458e189300196554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca548a3180f7819a08e6499d1bfbd32555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23398cc6a49f8512fa8d8747047599556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ab6a9ffc69b1378e99d40536db466557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b6fb32004fb5102468fadce429041558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28343fba08335fdfcf75611c61f695af559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57afddca849512f59937774f212a2ae560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784049dd0023c3c94e4e7c0936c73a37561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c9f262a60c9c40ddeabdffc2b2fc9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07888e0a3958fa97cd31e1f74f54beb2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57356a11cd8d7dcbd15a384ef7eaea5d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a27f563570704c1e0f182d12613328565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039cd76d7458057af86cefcef7e62bf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648988b611ea39ca6d322ceec8b8ab3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6bf3a1ef68fddf857d3b2b915b806568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae52b80563f7b636dd81170946c6b2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11add986870ebe8a1e8c3eb28e7949570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc7cdcb4a97f1c59f4f88aa07f6db1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036835d9d9e03677b0ec42c440925660572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5407b3955493e537c83cab4557ffc6b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862ea2e6b389bdf57ae1f1f6f0e37c6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f316e4e449f1a4b59cd7bad193f3e24575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2e4c68136038bfd641ef7be44adb0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee23c3db85f18a340d155c5e8cacb20577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b798add1f411080bbf983e36d80cee0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316f9852262928e386791dff8ca9abd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48170474d378bbb2a4e627cc6ba8a5b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe505e975667120c7431a4f45a5299581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c20ca2a1234f5c30946400fa5ec35582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f150570eae07decfec1e94cb2bcdd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4737bfe0317947fd2087adba3be4df4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae123cdd013ae7e28c3328b95f8d18f2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42bd43a412d2e227b6f904d96d5d481586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0631b271a36eb15243554a9ea0c21587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3328662742bddd06ea7a9ba0309bd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808a2fae7b79706d78cad7aa2b16008589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522838214409616d1c1c64d9a9a9de4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1766c941eb416a1489e4196398accdf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe8881ed91722bb27004926dd2d7ab592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d1037d074fba9494c231fda97f3d3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d6ecf165aa61a8e6df60f8c382a2f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3226a038cd313ff58faf56a28b7fe7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd65d5a5f6fc6d429398c94e4d37242596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eda040470c60504a25b7e535db5005597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b02426f393471e97d63fe17566280598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c649c4b3ebb1da7dbfa34372d7f135599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786e5e8aa5e19d66ab9496e3b55535f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f687371873b63e716fac41058a82a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fcce90adced68c199a92b80d427aa6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8eaff686c2a5c4a4c3f62e480841b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da05004eecf86952e763ff5bc2793996604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5f2abb777bfba272c5d21f8d6b779605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e10e745515679221fde790f9d5d88b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95beb65bffc85fb21d5a11196efec1bc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac8951a9df5705b27ac657fe9819fd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a460788d8f293f07b4954623d5a0f6e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b75688d8b41591647eefd044b7817610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f24d4fb0b03da75ec9d23ee31c87d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6bb5f0b7bbf87c07ac94ba48701f95612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e113dfdfed1186a6126fda2f558e000613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037eb7641fb6b49e2a045e6cf00865d2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ffd68ff0f4a514c39d3fb63cfc67c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6883b424f2292724437501f4e90c3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b160fa822da7e7b126e3a7075ce78d7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766eaca9aecf0f89132896a64c21314b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34108ce274791083947b6570c849a22619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866bb7d63111b1330138e462280c48b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878d1974776e1449e45bf4a20db3936621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb0f033c66066ef82af2e52f1f141f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef4cbbd29697ce12a09d13407a9661623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1fb3e16ccf416a892af623accefd63624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1973aca0a78139adffc97500bd468625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74abeec78d643f87744dabe775360ecf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c4f43b6590396d26eed0357a88e8b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f8adccd28435afd0340e6b55b9e99628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dcfb89f0f892fffe8281851e697f87629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d1cf11c555226c358437132937c22630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b124fc43c3d13a986448f180c5052f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08d6a827a8b4787726f9272f05061c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b04a7ddc132e691ba490da20349b5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26f82091b679adf086d8886646519a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eaece5b95b5db39e3f1038d64866e6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40e9642bcac8bda6f9ff459b5809f2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86827a7cb780631306d2139267fc25637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abccb17de71458614fd02ef6c81458c8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed2ea4f98e151549340aae70ba18d5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf14d7a56c0c827c22bc201e9c2e7b0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3218c7c5f5dc8a3ec1c722c56f6a0d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4c686ffabcb068dfe047992a9521b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc4f22f696b4b0523a060142118da3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85acc783e7bfa01fe1c009f7effa59f6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27780762de852f33460fc81c0398b62e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b3ca08bca234079cc30cafad4f124646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee05d271a9f0c4a085dd4249b21748e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363821be8082021aad2822be424e9e96648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd589f28735aecd71a09dd77cfe0225649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546e94ca1aebb4b2118135ef32c4a9a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35f2051b6e15420aa76d50266a9f9c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895ceb3a4060ef35ec28e08530f8db6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26356fa4b4865cfd8844f50aae13fb67653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2c0f7ab3d9ec93fd281bfea434212654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02eab6780cf994241e3501783fa6340655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376f6e5cdd3730ca7446f8e843d1664656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cda0f4b4b5b65ee06dfcf318e56e2f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ab134ef04dacd61d1b03d98fd1a94658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431acc7e593a1f6ed1fe3203a977380659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fab8a4b281550f713112357b2e7346660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d885c49bbddc803e70bf775e1f1e8d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c047f23652a4650826b2d5d35957eb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58f6481160d848e618c41e7e5847a2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff942f3324cbbe3136b235a74a6d4f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89ae38e6bf6e376908c9d5788a2ff7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c132dcfdcb899ed889056dba60422b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362efe5df114273deee4e6aebba0c8c3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded11313a8c2a48d62106b16d4b3430668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7745a8026bef7e77928a7ca77ef11669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8393eedea238fb57b39f416f6c909670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a08873cab79352dccfe1818aeeb3b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204427f0bed8faacb7a646d62c64289672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02d1932c87c674ed9fa95ffd153beb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c524aa4ce1710abcc3e1032f86f95674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff89af994ebe22cb65ec59b700269c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832b051bcb70407d202010f4cf91d61676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ebac040299751b84cfb1029c4fa1bb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68e16dedf49b8da037f0f1a831da3c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40edd0772d12000e559452ab53827ed1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fbfe6069ab3e7d854ebf9525750239680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434183921cc2c03c031084df1732194c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc90ee817cd9b3c3b9c9bbf52237833682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbbfc85556730f54ce007a6ae89b91d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef02a4490d651ee29ba3e15a74cb97684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8538f0fa5ddd4b07414d87da454653685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109a17535b7d286a4d5a679eb85684c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a6d25f42a783375f2f3970c0f878c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4094f84b8885be7b54e6a3dedfb52688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff486ca992c231c157f5ff3c9df040b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b373d8aff0d98e71506e0eb809cd0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16303485581a72c3626eaa94a5fc725a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963276c08f0d4f04d18023237c92b2f0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce8f70c0d2017084fb3c903854fbf5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dda16306f966fd55fbe29ecf084d50694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea826d5231126fbfee7f3a03f1a0d435695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062d981f654a27e04ffe376fb2c3837696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894015367c8d177b64d9f1c1965962a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ecfba442ba5aa62d4bba343875f044698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f0749dc2fd6d91013b6a951a8d335699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ca24146db450f37aa671d3f3bf222700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2d6bbe0c6a335490dc763847e87d0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518bad606cd5ea58ea33b5eb957e9bd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3318b44e2a8cf561fe9fc083ab03d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b7dd94239ba9f2c7779553fbd31fe8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9163ad5ad40243e62337248cd8a23d9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409d97b8bc36a21132f2f647202c06a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd2e05d97e32405fdc272e61be0e4f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067b110967ca93b642b4940e20668ba708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a7c4307ee1257c4babc9c259a2e9d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32510ec7efb9dc2d4d50d460743049710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731a55feec2480df3613bcadbc4f98e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e494019e9b49c80bb44e23de2acc9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd08e758985fdee2e4de59731d443a1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aba87185d4a5fcfaec58df254861c9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591b4cd9fb53671299d4205f8f00bed715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4165c86ea2cf997e2921ce1e72a30716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dacc707dfb787bf7695e5b31647b41717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9a197785c01280cb114468b4ffa32718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9a831c287eaaa89232050fee1ef45719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a2ec9e5f8353ac24c2cac6f98974a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0dcc01fdc4f9c57a4f1f8dfa45f22721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01418586d40e0cc2849115549d732fda722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f447167e079374437e3ba0fd0b563723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641b0fadfcc877d23c7faf76f4e45f5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5c3758dc01ce2208a0606a98ff701725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bba0e0adf73426a617e1fd62223fe9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e4de93de18891caeb3937c987db64727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75972ad6f893c2f7b9142f1ff449a9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fae818897f98760ad02dbec7aaa98b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991d52dfe5c835998468dbe9c92e541730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e5a01f39ea573de6fe29b6aeb34c0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9088c0447fcd32461e465cfa1bee43732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b1ca305a8b1ced0eb128a0ab6982fb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5f53b46d99ae406446cf13e5ec6d7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a4972e925be955d44caf729953d2a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a506813d5ceb5374f170a86fb87aa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1a1f460f3e02799f8c717c2f210c9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a872b4e9898676bfb88d25ef7535a09738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec067ea39d29e4aa3bf42b85546e12739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db44c71990452c104ed3ac219dec57740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c991e8cf8892474a7c6e62509b827741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71cc18db0eebc0879ddb50c083d2f0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32d2cb951834349dc5bcc8f765122d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e8196b3e3970d049f79714cfa9ad7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ce7c6ab26cf84351b29b457472a5a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194998f85f91cf08a39a263019eae20746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95447f279aacc14b4e167cf3fcd66cff747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52242ad480052883d48b1f94de09b1e7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe71c531bc4eedba097a5fc7f3d2026749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b396e9b11bd1ffe6b2dff7ebf2aa5b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb426bc593c074170af19a548f8f821a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91ecb1d88703cc37175708709c23c1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e34ff3ce4c7e1e70e489c28483149c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db33b1a38df95d1e0e9ca004fe9dc6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db62fcfa0239187f765eb54b28a3d6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50411c5006f5e4e1d3e26c3fe8cb023e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac155a97b9c9fd86a8ce17e20eb1aad4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc495d11ec7ed9f1d6cf8760dfd2b4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a878dbcc2abc794622709a0f89ee98759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c72f3eac6864428944892d12b1f24760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8b42c5fafd384a287225e49fecab1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80279af06344a9a5458480b7dd891a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236242934c8c6736f50ed09362d352d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123db7c36d8b29a1fe286886a15c0aa764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9fa8a96936eb274e9c568aa38d7da7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a189fea935b58b8247ee98547c3811d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1033621ab7d93bc5c68c28d5bdb0e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38f90f20fe360a6deb1199a016170e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd3cd5d6fbd849c54978642796e372769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01ef1c34197e9de9e861a64f9e3ee1770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e43fa085f17d48687cb5b85e3d0de8771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3fe1193fd7dc5635bc674b7f134e94772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6bd34b40cb90ffdb1edca5b64c84e0773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34613043a390f500b43f1835adf6056774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4c87ad331a78c2c5cd20ff6a95405775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051da4e278103c91d31b5865447025b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b9a648c846b1154db42684d55eded777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40ce1639db74b5c458323bb0df36e7778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29004939b00c5468c0e313bfed0ddb9a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00131696d2c645538b456a8a9f75f31f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe6d59457278cf83101d1d2a9afd0e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089659ff291a3a0e733663624f9fbb3782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe11b3b07c2aed147efb1758a29fd8783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec717510314fe6817a384223137b71784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0ebcc60f7e1e73c90e6666d49767a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27129fe63854c548b42b215d822b456786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365dd769e3800f766bff72bb38531a6787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f49ce3033ea44e1861f7eb923abcd0788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963240d72e8c388352d1dc5652cf57b1789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e1d9d2943df9463f8725da3ba3a1d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2461f6ecc59b2c84d5f8fb2fd4ee9ea791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4c97c05e2557023c75fd2262fe6cf792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede861d327957167f4b752382e06540c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956a08badaef9f3c26e802f80e36d2c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e00ceeb4beda73f4333b3821cd4e9795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d49aec08dcbfd275481f7e5abdf6f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500a4adb6fc1f137ff68a7635aef7c0797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d106327603c1425b99e54fb1c5769798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e1476db161a70860b849f4ca63455799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bea7b2d7619de5db1ece02690d259f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4feb5bb8cefe4e9bc4fefea3b46c44801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0884d031b3b3ed76a64cb1b80f15a0802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77671ffc2b13430f221948a087f850ed803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9cb124c8a15e3bb26ed62fdf722f3a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d616bf4807127d212f3c7f2374475805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2223414c55f3762b2c8916df218a41806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2101296277c9bff8609834be2d4a5c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ac23d10863afc313b5123ed482797808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3344373cc1ed84848d70f9cd444dd19809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830487950e299f6116e973608acae64810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d529499f2dd3b73d298ce717d86d5811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298a669737a801f97657ee11f085b34812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c95938370ddf242eb1bb956b02b3a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2f640367c0d1984563d81bca8db7f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7afab2841228e182debfca40b9c035d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72668389e09daef3d9204fabb6b0d2e5816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5218d745b9ddb7a88e0bca8d6537e817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475f8d556710cfef54e32c0a087783d818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aebe7da084ab9f6e72f3730439d633819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d4a081b29c57a565cc97125e4af01820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6fb5973274b6048ae1dea8168b197821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c317348cc95825ecf379a8f1d6bd7822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db28b629d7e2b7aafaaf6bb8dff1c84823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9bfb7ded9dd3dc1427ff259a96ecdf824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e24d7e5d1bf2847e1a209550975d6825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9de7609d09bd9def289f7f82f3d575826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b595a3827dfb76e409253663305f6827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3005d522f3e6523dec33898f6942e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3cfeb6896e7ed88072c7076dbb612829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d6f874f717224760da59fcc595847830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0187dff68d3738327d8264d1af8ac12831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd2b21176be3b6cae9432eaeb2c4dc832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7bbc46c31de0b43fbbea991ec8c65833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91599cf99331deaf7e3b19f5209ec972834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00312092ae2deb49953e11234b29b03835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418ecf860a476efd8ecdf845f47c2ed836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fabeadc21713de88055405a9b7fbc1837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f99e782ef768deeb13f38e5d666f1838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ed9fe532337a0bcdd67bc5246fdec839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e96efad836ca68f265bb483f0a7da840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083f36a127a8e9871107478556c158b841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365ede4d361f6890cea9549d51d4952842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f44e33b40e4697a1a14695cfef3a66843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340ced726b5f6f88f6c4d9a20978e3e844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de8d088e6fe5effad9b69ceccfb499845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c4cf225644b3591a39d78239a6107846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d3a56a2379c84f8218c739f9fec39847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a5b0be7c31e37b959dc7ee1d96652848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf67dc8510695a5615c40d48466670849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b9b31d07a59777068f6243240b936850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2715777871f1db02994b62e5870f9851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1dab3d12884d26c08be34357ce65a852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156d6b0f22e3e0c94cfb2ced5651ffe853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de9268221f92268d5911045dce6ae8854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4983c05e62a3bd675fb21e57f38fb83855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7074da9350fb1ef34f7a696071ee08856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e392266116c4fbd1ea99d68dc702e857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab56f5266f86910bc8b3c5875de0bc858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362b01ff8e311eafb29f73e49b0e251859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522f2eac5a92cf2b9c700687af0ca75860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c4c6ac225df7b99dfacf145856791861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338fea5f05007cb21e61ab0a40cb9b5862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c971beb73a5b4e30dc33d032145ca74863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9951bd103e3f83472e1b41a7ae1ed6864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8ce56e3007ef9b920fd09f0f5a7ad865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785bb7288a32478640c7850fb0b0f45866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71598f54b2f6cb73c5bc9402e3477ba2867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c8839e0c47f3d8151d16cad809c80868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362cb7ac48e42b8d1f59de5b9d3807c869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487548a5d32b729c057523c6cadd65a870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004219c2e8eb6308690457059e1309e871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f02c4695e2038a532b3de2e87c596872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02f7fb640c8bf8e30c56ed38bccfcd873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2afacababbd60e1a0e501478bc4ee22874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8285bba95056ddcb5c5e27f20517fa6875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96cca22b1522f6d09e07744debc954876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d72ed1d091fd8f1d4281ef5a717d2877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244f60e9aed11e7d8d71e0dae9a56d3878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71563ef43ccaeb228ec7ae7b6c46e546879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b5c981acfbcfbc2d739e2249b39c6880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c186e8e9290bf86f5ff1814a8b00ed881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d06a6a7f7879c7f5e9c397c65c6d5882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33754edddc4a46cf2fb54b9388c9615883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3700a988a3edcfca0179bed6a8cdd884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ae45d5914e3795ffdf20eb2b89500885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d8c3cc3ffb4179e6e44184f8b32f5886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec1f9ff5b24b640e5b32bb4adf8444887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0080a80ea4705d531c49f742d0a07e888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3728ac01d97f4a2f9befbb11576bcf889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a4f353ee7a54f75d6a2dae8c6e50c890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a95e27eac74dd6d83f1cbe727628d891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc41c10eaf8b8ae2a958f3b5bee14f3892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6377b01f7fa25cf98a4b834624fe6893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ac2c37a82122641099850f6e988f1894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0e5abcf4ecf9d4406587b762efdd2895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa041c4b3d9cf8f9a0896e4307a965d2896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af542b57bcdd1b8942094a055df92abc897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a3112c7ccec40588e43aa96014ff4898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a6f96382243728fb1fc9365683baf899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fdbd245df8e518e8d7ed3ea6901d4d900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549d37b0cc9533454833b19a7db1547901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60329e1e84c30ffef78cbbebad1e27f0902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b37caceb27e65b023155180b9a958903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f46be78cf71d136cd2296bd2365852904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b99d99ba6d4c9a3bab03c8f1eb50d905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390dd4846ae1b912ab441e64109717f906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d90379982316bd035c1cfa7dd67f8f907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c54a516e381abc08abb8684cd54a75908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991cdfd450e5b4835b486b625efb92a0909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e563c82a4033427509be38659c75f62910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f553e5556ac543c2bfbb4928c9eab68911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b2fe3e783d8c3b3161a43af1d2821912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28b0f15c24ecf5fe77491578a24ee5913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e8285f256e468a0a8d09f0a08570a914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9372cb1db9eb1987a4723462ae8fa7915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2303d81b5031e635ec9d57279a746c916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92d240272294993e35fca3ddace6ef917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ca36a74160b8f8379ff78f4f98784918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d434f6f6b6577c272d73b257a645f8919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b0c76b054ac9e9a5632955dd535b0920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bca4bf2518b507a1f60d0fc834b7b1921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896f020cda2f5cfd0e56ca955212fcf922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8d22141695ff6afae2cefda20f006923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab724325d081dab70d90d202c904e4924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d0737ce19db60cd2607ec017a91d3925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e76d022b0aab8af42e21d0d02d0c83926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5661e53961dfa3e43a5d023adf233927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aee9b4eae545847e73271bd361e916928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0efc23cb0d3c0b3e69715c6790b97929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeccc1aafe018a5eeb4b22f83cc41b3930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158804b3bdad012640a956cea77a95c4931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935127b44c58f2367461041bc1f43030932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d809150b7057999ae0dcb48752b388e933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b49483b70af542c380791657fbd026934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c32afcc3251dfbda110ea074a0cdee935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26575db9df4ad54706dd8506d6f84ea936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e15c4d94188938e1aa35ad1ec59c6937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc85b6eb7865c59b715fd159a9d0753938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61912e4a3224efa3a84e5c319d07ba3f939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ee3dfec543245715855297f25f01c940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914bc72a9353be9edbc383ab613f3efe941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c70125b99df43245393e4cfcb228b6942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003008b0cd5c26048284f0c93b88692943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561113f7b9870efc54a5be6eed35ad12944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c25b29fce4e10f1433f8f9a527150b945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ff6ac96ba655cf7e7c72a7e994355946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3cbef54d7c2aa2f6d117c9f93a215947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ac2844b0cc02e31bb5e919306bfb5948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee806f74dcd2cad4da3031fb2434210a949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783af64ad61c11af0b5aeb00789ecc0950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa0974c512cef891363e02bb202ce5951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9899a95a07a7694d42cb86551ff2cac952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7d223ab18eed3f7fd9e2b9d8be226953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3762b00590ab9d0fa75f12f2b9c69ea954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f08fe20bb43132f778f61b1295aeec955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82167212cc04eb2c980e87a790ba9d956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068f134b6e10ab2532c78773a42328a957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d473405534ad71444a3ea3abe9512a7958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5b23da864385222f6d9a7bd60df72959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dacb9b35e932f62026e07d5a54eb23a960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d435babe68bac57a57ee78e44eeb555961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15978f5a44296a8559692abca38255d4962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2baa31fe5c6f048f8193ce31d44607963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7bfac0dcb37795ed43dcc4fd60c09964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0d301122bc5cac0f817eabc2677d2965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51aa0e7fe04a37972e4b1b65ffadc5966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13568516c05ca9247afd59ccf1d7bc25967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a411a8a9f76a0e5c381dcfb25b6ee3c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e984e1a714efd56b34e2c294ddf4c7969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3d0b996a9abf8785ca10b2d6d4aa0970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37fa0ced868f1ef28894abe950dd4d7971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31753328da14c5e3adae010c43a83fbb972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ef9dd92ce4029f8cd1bee278d9b2c973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a6e0b01e970dd1d77c349f7e3cac9974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776aa9b23b89ffdaa579e163b4fcc7e4975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32990dcc3841e399ce81c92fdd7ac239976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210f77bd56047c211032ed80461d083977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd7d584b3e358f24608520a71e6c31978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c23af9845977fd6bc0753f2e1f792979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951a38d6f038c7bd159ea5cbf6fd3b8980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76257ff779851dd05b66bd2bc0bde5981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213abc2f05e6c9c1dc64bcb629ac85d982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770af8196c4f60445aa7d42843e4fbde983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bedb73a51a6fae438778f2e88324b33984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d37ba9f2e8d67c8ae333f4fd6cc72985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0020588bb094185fb1f269cf72df8fd986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945309930c1b31256155209bec79a319987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ed9c7335d608a8f7e49a0d60b0863988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb25a936a69ca033552798afd2d6b18989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80327fd839263e15cf4428a6386e50990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6789f4c8076353769a17f787a335c0991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42398ab964a053f6b8b4d3bcacfc761992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae044aa2158670249b1f6b961d5d42fc993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536396002d6248ab7f076ab69f9233ab994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d32afd1e381e771f10cbef725061b995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6c4d1f17410993313bff158160043996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f1a96b6660db5ac6b0a5478fd97d7997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>