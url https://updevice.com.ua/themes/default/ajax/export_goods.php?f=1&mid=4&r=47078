--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c567e30af0205153060830700e9d81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627b18059309029f7b95b925cf0bbd12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbbfb1c53f2f8c9be89ae154f5fa04e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653d7a4bbc2adb2a54305a78fba5c4f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013a522a4dc21721c019bbc20fbe3035.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15a140675cd449ba7c878679f3b6f26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc9b9ba69f7564c2dca9cfbc28965f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3d4924a70dc9b3c6aa4cacba62b548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd46758d2b00868c2e272a101049b29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ae2649f61e89691dbbace6503b7a810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d65343a7852dd9e8588729f1192a3811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5925c1d7336adcf0a6d02a7ed07c0e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91878e241e9909aa2c55b682777bc6213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276bac84b7eb6161e410726f9f8b9e1c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655954bbb2460b62d3d93343024ec7315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2fd6f0dd51f65b72e7f2a38457e09416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475edc519af53a401666e22e49ea695d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4b7c408edb8d9816743e6d631cfd018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9223bfe35835dc80088be1486678f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7dd3d966bef92955b6df5fbf2f198820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83aef5fcad9eecfb1b3a4e2bdde64321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86c754864ffde55b664d228130d4d822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75b8fa2af8994a3d22fec32933316623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d22e88fd4d77f43c84413fe18018724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf1569eaaf577e42183171fe2ebdfb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78801d276c324a0b42302ecf1cc4c47e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7981065112831634ebe4ef2cdd1fc727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ebae12d9736b1bb1a2e7a5272269c328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49ec2dbd5231eed0c4f28abd5c3a8829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea71b8b2b2d59967b5fb557cc5847830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09bc296001dc59dc48b0f23181e755931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28d8604d0a732f29997e54cb6a3fde32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505d01e59efa455bf755832ac45d79c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca803a40070080b075d0af2699fbdb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501d4a4e7a07c7007f85ab258c831cc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd42c5c974497a612022c816c515a536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e19b19bd00cb979c145a9a321e8b737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c06fd02e22d5b30e234ac0e8302b738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677247b1575d46adf60683d11de00ac339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919f65a53c73faa35b18c9bf59f5fac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a04b23abbd0810525cefe3b1f2cdb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078842238ff5d37e21bc0bf1adf24c1842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17173f7811c4c40f67c5010f986e8cc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3ed29adb37323fb3aeacb68fc4d1944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6de83713ded11d86754332a555a42145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09de963057de2caf88048b7c45770a946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac238969d1e8ad9affe2a04dec18375747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90268d13dc3121c95d7c238248a977748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f22c4f66bd4f3a2031b900e59c99aea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb26902f36d39dc2bf91c168b556aa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b492f5779375dfcc1e95f362f4489551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142f255a9af83db594a40a6f0a05a3052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a2a6cdd927b50f39d603c77dc196553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7c47ca3e8bdb3402e41a489f205b454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492baf030f2357ea7b17f1e009dfeb7555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80c8ec4a511e47ad107086caaac01656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9356ae3e044bb86b7b4c7e8ddcf1557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac329e824507ddbe83b7db9925604a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5eef4ba4ad48c6c18ecfa6baab5ac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c14ed15075e7d981a25885a9bf3ee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374282c6a157f9f482e1ad6f80b33d561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291d2f845a2f7c3bb9ff5fa81ef271762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224b369792d5be686ab6c92e58cb19763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c915ae5ac3903b33a43a4ba52780264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3dad0942409ff594504b55c3af2aa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19819e221feccbe2e48af1c8be8c733466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869ba15d2bc4987981dd31a7a306cd067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1165e1a84b239d128f5063aa20f5e1d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e734120e21a4e92f0f2838259fe8e169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd8b8e415b5888492c456a2362ae4870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1b8fc88437894ca823a94af7d359371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237754d50a296ad00cdf5188109a12b872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee5af9006561f61c189480f99959f873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb16967b37c571fe63fff64c03b79d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca081279c955279aa440925b6c879d175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913152a57be1a5fef52b2e6ea8bb0bf976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba2d202307da9a6cc4ee515286c8b677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4b351f87e3ebbdc9995f89a2e807778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86aa84bee88d125148ce78756d61ba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7211d06d79f5a10327fe4dd70203380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e477c9eaee8fcac4fe8ba7708350681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c94c0cc174a5eb062f07511dd4ea282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c47b65c76c482032fb38c3bd278c5883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517e6b51e69ac442ac061ac4c2aff8e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde170ac8f1c1c056dd460527aff154a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9fa6fbbccfbf4c87da6d6cf9507ad086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3788f0b171ce581d114063f3e958087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cfe18becd58373c587302bde5316d188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94ccfcf3bd313cacd037c0b14eafed89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b83d339cb1a38fefabf1ef596b8d7b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cfd0731132f3c1ba461ab0f4072aa891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88bd227e2bb802fbcd6bd0cbb033fc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec458efd0ef5de377055d9500fb407b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa405fa569323dccd36a800db0b17194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6e6eb68ce377db27e56aceaadb9f595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c15f549de54053bc74e4bc58a47ae96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76034c46eef9fc928e1009e75f89214d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8fbbeb240619785ce0d655a4d5179098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d08c52e4251d524ca362b4e8a6fa0199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777e8eeb31819ec538e88d7758e579b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12258b53891b179030de41bc57ff92101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73c4a3ae0aedff6692e9abce177326102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409641cdb5d4469473e499a894c91c63103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1ed527d5108c242781a34801d525d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8d660346a0e9464aefeed91cb2a34105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a66ba079132a115b6f820b849dcc34106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4333cadc98c8b71a5661b0c0c6acb0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb414e2a85054f9ded128e94411009108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be636a3eaa7098b28d5b10fdf6d31319109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbabeccd4e62421773dfe3402d15f659110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1003f53cf37c2a8af7e88158638bd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c4f8ea20c421476cabb6cf345b616112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440cdc882c4a8293fb5a76f695003f43113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b245bfe52a7ee5f5e6c1986e403389114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f46c845fc43491ec815fd4686aae8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dfa20fea84baae9d487c8fafeee606116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936603837f4051a61075bae1ea029ee2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266eb28b92b2a9a7d8bec6d2d8360fa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcbd1bd7e35d950e7c3979b1deb600b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e17367850079f87a237797c4208e2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610b166c792322e5749aa4fe2cc0aa1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e29bc8b70f77126a65864457712d4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e6d79ed0a09c5bdd7976353ded4ae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55372141af6eeadd65bb003b71d954124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f6fa599d60c3161cae0bf06c32efb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb1a58456482060f311df9c1feb8d9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02548903cfce372a8b6b90355398f6b4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693adacf2564d97937ac4b7c58c601d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5577e41cbf5007ed876549b0fb210b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e9364d3d6173727b4705218fe43d5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71eb741bbce32e079115b9fa81eb07c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3acf3333b9610ffb93533cb0f9f530132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e543f374a9a9ac59c436c04ec67d402133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff184ec4415d0a0869ce4ba4e77ee394134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37561bc7863ff72ab127be7447491a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34afc6a7fb9b04c3dbd0bdcb5f61085136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b68477d98b1294d7e2828b02aa222137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce594db57570262bb8b56b0328329e38138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe032bb7d4ecba843a14c133a933b3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c17edef92d53a3ed2d464cffa017e4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621cd8b2f70587e8768bb04b438ea525141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969ab33687b8f57f27e25620d4b4569142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb4ebfba62f997447022482ffdba5e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615efcd41687001ea0e8abe0c34e8047144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70acda82881596cdc4780bd9bf024797145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95e2a8afa6065be562ff1e946d1c93146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19abc922a0283a9e44b68d3138a7ee8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e568212c966dcacac5e27ed1496ccdd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a12e31501180364b0bf092aeaa7b12149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c0130eccd3cc09ddcc14a98a593bf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb25d02530cae13dc17b237e12ff579151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db04adbba08e8ed6320ab24897b3b8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68968702ded35d724aa60dd0f83047b9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536afd38fba15ad90ee59e5fc72b9173154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcba4e2dde58f11c9c8b0d5df88c86b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1fe7279597bb8457adba8832966cc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023950e4f9291aa49fd9661c6d690948157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37a3fa0a30825f47697d85d7e58f1a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b9527fd39694e363f1ad3abbfea96159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313388cae36bbc8868715f69fc0f2d3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248c95dbea7e9cc08255e5d5ebd6b90161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898101d4733076eac6d76892a978ebc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1708519ac3a96a805b3b7a5ae10f60a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ccd59d6d6e280218a9b03af643a0ad164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e0534c46d3c8517ae28c1385bd453165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c44ceef00a6ac0a033989ae537214a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464dc128753bedaa1b9d672f2c1a0c7b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04078c581d45776032d389b8f7b351168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56bb6fb282ff0e7ab9b1cf92283258169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2994e3120be237b2d1f41d9fb2de9ba170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579705c5a407d7d2e9c321fbbf362d24171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8cd8d30f247e86a1c56539711ac781172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31656fb7552d44ba65b3b1b0c9f89b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13913a044cd02f4a23fee2f5683ee93174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f87a2f1c1fb8d78e15c92792cc1544175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ddc9a1a1568e1a9ba3879358a6a426176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd83bb5547232a933866ae75c5172e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a92bf532fd813e1f041c5315b2481178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0df4a517e5699dcc5145d593b38e47179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d23639ea1cc8801237281a1b82e64c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497eb9b04c848b43a6fc295fb9e51c15181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee9caa0edcd526a384663b35eecce4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484526c442e0e3af62ac0409e062f830183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615ce66b91cc473865eb1f879b8f722184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4132b02a5d7011a4bb076950055f745185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf79fb7cf7579d9b8ebe47c83cf8b0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621238f481e052c17558bbf44256fd4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f47c468de8264e93e6111f86a00258188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42afdf8887c949c18936e634af0084189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ee95c36dd6063d50a85e9b02ceb29190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa83c2750cc70dcc0777b2b78a8263c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635e2cd76dd04d3a673c25b352df335192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07aa91cd7485be2e3dee2075c35e4f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2a9c8b9109f4ad239b74866862cd5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2c0688594baa60b651ea5eaf29e5a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d211756ea8511d48b9065f9b8ebed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47473a43a2f9f22e07e620b8ad8a2f9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0dd96df4a55a81f0d3010d9bd18b18198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46aa14ef77141fc6b7b35c1c557e7c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b8803dc8e6fa2485e083f27d30587200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6416ba4a030468bbe4a487dc01ff4c3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83854ae46c80f2b433bfbe04d1201d35202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e455878a0b33416825d2bfe45acce8e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f5ca9aafd5f507c04deac78fd9398204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7382a46740694303f59c42c3a3f3a5d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e86aef9589752bbda8078ca95ed9b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e541e4e793575c9714e6b0ee2121d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23277fd1986d3b32f0a54ecf3ee47042208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec9261681b5e979c5b80368aaf09a9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4e14a852417877d2279e17df30a38210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a849e45978e050279f9324f30ca472211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12b4c9d88a7d9c329a9e7db07047bb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a24b25735c01a5c152cafdb2ad175213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55159177de65883e5099cf4208aadfa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547170f8305c17b948782c2f4901c6c8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf990789930dd962b574bc045c86fae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f2077dab1f7ff23ca926f113bb9f8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57ca8f2c12ef8ace3bd418869f744b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285a1983ead68e7e0d28752377a1fe1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e51d022536b449a04f38d0deb713d1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eaf3ada0d4f5c17e8c3fa88f0d8b0a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112dc83f401f99b97899fc431561d3a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c34d6605e387a46ed27b1bcfd01749223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013bb6b1bf67fe1e0ec2bdc9be25c143224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736566e3a69be83329c3c4d0258841b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b9c3853082d4dfcebd0ca37e6234e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3fd604ac802b0ee293aaff85071b1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b704b3780c94723a37d90020387d183228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f742e919f5c1b727a50f0a4f966b9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f02ef65cd8f31c4e098dba020b2d8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223869980d41264547759943dbebe86b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182cafd9d08542394a7e5ba78a5c4150232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836bb894030bf56044080b4fbfd0672233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3520808be7b5e5101284cbc755c57234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20927997ec47a765f108ac9e3ce3e587235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d10db83d6ee86c34ca06b73c84a29236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07630e7cb05b2b0f456ca5aaf96abb9b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a77831aa917c5beea91516843493e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde6f8dad9061a3af31767e627b45b3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0544987a50957eaec934e406f62e7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444dabd06680d6083b46992286780778241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506748c7e75ce61eb3b18be8e5c56f0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f75cd2e200a2639c7f0df9b081ec97243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5491aa073e860528a3f7a2200ae17244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a17036e29084a019dfdb25a5141e66245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03836efcd20f9248f5685034326e0d5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94484e7e8d2550be8ff3411721a6144f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16646210f038e4480e4241ad26b548d8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300cd5a0c020ff8283fd40566b6e9862249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe88a07d66bf09ca9d1bb10188dd37250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e1bb89ae2611a95aca795d9e12f64251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478782d82600295e1d11e5e9b8a98a22252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b9b9f7eb1d9a53e268341803aacfb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d514a07c7a9aecae8fcb7f65bfa87254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6be1b1e76c84ed621e13efbeac1c2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0bb1747ac6a190e85039e5907d40d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec2232b69b5eb4d490bce53c59d9be257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbdeb27f829bcb6bdae5a1bed1144d7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3841062a08256296b5fdcd7fbabaf98a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34018f7d8b021ceb9f0f30ca75a20cc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd050cda8bf7514e94c1f2da3a3c980261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d42a9d2879419e42a60455b7ecb3f3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080e5c1ba8391e30c4fb76c80a7a0b9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b3adfdb8e817d58515699e50469a9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61419142e35efc143947e6f05312cf2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d2087a062d95a2f1d8e2d57ee0f5c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dcc5db2c91aa1c4afbc16d606e9c13267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50504b880b2ff5b03846db8156b18b84268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e06d97f3ad0722f38b17407ae99e1d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d41ff2fa1957373a2fd9f42d1667ee270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa113378538969de44ecfea4c62c0a50271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d6ead9312de7203e0e1877095473f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b20612657026e59ee2fc011a7558d4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0513d0c88bb1dfcab30c5f602fb37ae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3241546734907ea7d957b0eb722011275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdddb27efecf224d14699325c607c8a9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88830a3c5b030285906b4e0f2894b906277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97458b70993df5f4403edd9adadbacdb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352dad2922ee9321cb475e24090cb9f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bfc2bffaededebeb48c7ecddd72994280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17010d04d3763f359bc10c1e157fbc9e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52c77256b9a8a4718464f2fba79ac4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709424bf03a81d50670522fb01be4580283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff7a22050dbd65b2e070ab20acf999284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db537be285efec131e720b5a920db1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519acf92081812370401aac76e5e67f7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d173f0a72ca4614513c3e4884ed85287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d1bafeb3aa040790914a392e54781288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bdef0028106742ead2f54b01c57733289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9bc9c0bdc2899e7452322ea25e6b2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407f19dbcd003586959ae817da42bd9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25665a3fab45976b59f82ae1bf6c98292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2dca3fa0979d568c573f7552022693293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f99486dd8714080401e3cd3a9fcf1b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e63028fa2fd6130cc06a7173945899295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299206c445ecb468e06a2aaa29dd14d4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33de8dea4922e067e873f0611a9a4c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626bcfcf3e30144648edaf377f75ead7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42653058b3e8ec9164f948a667af8d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3bd42da8a459d39520a17ffb569ccf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9bb66c0811ea23fe553e8362c1244301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7a5772b70c4b8b2f47779eb5c8331302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c37ad87aa6c039f77a53610e40429303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7910032e7a05b81e9a3d8a9de9286e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad070ccc0ff2e21a754882d5ea429fed305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4648e7e0fe09647b8fcf4d7a5ce8b25306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2984fd703c7aaede99b1c60793871307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75215e88c02b03a7ac66b2559e99e6d1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2fb11bac55c7aa6e811fa45fd9996b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488534a71e453678c610bf7bed664ff8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08fe887dc8ed869ca64feb92558dfe6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671208de97613d325a6e029ea9d88e68312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a124b3fb4a67108dbe0db1ad730e4f7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddeea8992dc3c9e8a11bfb4c2c1c97a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b96497198c82803146e71396cc0020315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d4f69307912fb102c5fd9a648ef6f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b07933b1fae6aacb744779733e855e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601dd78a6fde43424a856746c0d3855b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6d4fc8c73ecce41d320de623488d4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109c18c3f158ffc90dc4ff9ae03bd30320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9371dacc6ff4717d00c590e479167c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a4cd457c7943e559dfcba243342ce322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a42a0e2ca67520df35f66b95ad6993323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256e7118cd03c672f9e32fcadb9bf27324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f557db305a1b63bf28c444ae9e9217325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff2df5944b2196201fb633a9b09723326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82dd0ce6eef8a7422e3874a5ef96aa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55455bd57a51b9127aea5f76b49725f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73510ed7420178f05d7b2f4d256b405f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba564ebeb42b9479a0ebf2d7a89ae9d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56809c91e1ae1d15a333cb646b0373c2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c46aa428459c1a2bc35d3894549dbd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1371e0b8a9bda89195fe78c63b029156333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f290f0f2e570e8da0661e4a1b1e45b5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9bc52a849c0cc095dd8745dd6a612335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0620498cea39addd330413f311e87b9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6511ed71f8795828d5dcd5ac64d903337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658410739e6c95cde88b88e6c3eb2c2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34de4266d60f7719f85ef7ff191706f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42951d806b5de43dd8a5b230ae38f31340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b222e4c2c7cfde9bab672569ccfbd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc775d076d43c201104a53703ed95fdf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ff41a75a14b9f3f781a9cf3a6019b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55f4def64b51f565fb07a3a67596cb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd989c857a44e0b0f0955dcff84709345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8d4cd6d047971e62c5991db8852b3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89103003f42f200fde87caa8c01369347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c0833ab29a90fa775a7903b3e6575348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9468dc2d31b1cf3ad5adb59cb9a944349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095fb0a17ad28caa54bfd2de635ae2e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a14cf4e5d2780a84f12711a2d4a89351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dbabb827a8f75ae27796c7a0d9eac9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0505df20b5140b76d5afec3f0bf847353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca37321c2114a0280002a28987db2e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d37b798f44471aba0c128214c51af355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375c2d30597e4fefc543f3391a8e842356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c234a9f3fabed1e93f07e67b5de9077357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c401b2e6d399b2556383f2f1b6c4a8c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74d8f1d531b2d55c6eb84a71d2a5c6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2723ff0c33fb16a4235775a601baa86360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3c4a254318781a2b9cb34c6acfc8e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795bfac07d6baccca4875a899817b9f4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea2d5571f432b2c8466d366dbb9fb4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08f106c77b86ca0852f4708faad11a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3fb0d6ad77382b6281c19c795f96b7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d577a540d2bf87e626996316013a01366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9075861e9b06ad9d8e80e17340c796367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3193255fd5383d4e3d63475653909368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52bcdc1515635b3523dc097b38248e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2510408f9c5338414700c04461c6bbe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6547534c4a23e2bdfe4634c011fb86371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf5f59d1efc7a1010e448d868c9b86372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eba964f261ab6710230b0ad02a962b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbac88996474d5cf6fad8f8378180aa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7760e2f1fa5edab48a22f3dd73e32c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26859dc08eab99c1437489d8b4e52b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f592b4da89f528a000566d4a03fa4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365845665ece273920e4c3841e53f6b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776e5bde133c28e6c0dce55d03b9f97379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c7ade9e7cfbfffd22f7bf5d24138f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298104726dd57919267a433b1df35f2e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a96eda5e96e1e28ccdb8d186a04f2c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f8d857eb5af2a93e69b77378447b2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5677ce7567da32cb6729aa2f591092384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5fb2ec2a9a990c3e3211d18eae1b5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09e2f0430f385d89c73f6b83de5587386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c087870c4e11801c0a7b5ca432aa48a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6173a4f6c78f1c5cfd8d4ef464f1d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4b1a5643f9f3c248c4f87873cf59e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28c0613f070e278662ecc0950c1e9b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ed28c918766bdeca20cb356edbd10391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfddf79bc25e416fb13b712cfb01e0c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68908560827362d61483924b6c6876393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f2b9d34bbe68681232348c129ee0d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98a051dce664aaa6a298424f96929c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f129b305652d6cf10b61b022bbc41396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2a3c27a40135cc3ce704487eeddc2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0f6dc0d44ea45d8d5f40e95cb2d57398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758288cf95c5596f988050a5cde090b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2512232f1ac1af9ead062039498f8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb857a3b8ead596b5ec2312546f619b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8617c19f4bfff03222c56a059cf7536402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0876f599f69f9078eeeaaf1c4c8c73b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2ea3e3f8ca2d6373a722821aa800e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86900e06b7ee8039cd41e35150cba1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704d2516aa444f13c7a54d7fd5344b6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68efda8849895a05a8610073111c047d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4bd7f2be9e80ccadc3ace40cd533ea408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ca5611cd8d208cd8c89b5043682b9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3c13bea4be4948904265137bf3cec410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51290c20cc5b511907bd132760c142b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ceb64be771b87df6c4af5793030cf3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe2201c4c5b2c87aa22d8e160d2ddc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334f0ffa5dddd1ce4e0a284c3ab892d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942bfdfe1ed5b7d621608c73e8a4a6c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6d383554d8fc9df454e67710ff1ca416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6934a439b3def37a29d4d398ea757417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4966636f4e43353827f1a6986963c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099663bf8e448c69a235c5da82e4206419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036e364e7e2100923824b21de95af01420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98a0f47b7b6c8fee48e344e16c42d7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38548bf41d7a634230c8325f6fbdac49422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ad8332e01d1bc787ba38de7520605423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26f810576b6961bf9c6c4fc47d749a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023a29da5f75498a3593974a4eb013f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d67291aa739b15baa7f2a552736cb8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e80d084d184bee3dbba3754e19445427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f113e5acd0110a19c66929ad0b65a83428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f2ff9158db75b1b533c74bd011910429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f52477beaec993b7afe351758ffd5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6eb9585ce03f1819930cc556afa7d8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a40fc457b8f1edf6bfa022e72b2e4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f210fdcfb12dc2173ef1c0c47969d9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af6e4e79dcc8a5b52206d57e62b281434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735df77a51721dbda06cc36a2e46a1d8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c03357a9afec75c42a3e262a94cd78436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083637a9eb59e69ca8ac705a79a7cca437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbfe19b75f0eb8527354c9dcf650db2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ea55ca8a45b8416c6a05fc69f30b1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b973f11db17f459a8655e467645962440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128afd6ed058e814ddf283a2f4e7f61441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b60978bc018d878d0d4bfeac1be9c6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac16f8e364b098d32ef83929e9a553443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6c102f7f2ce36d59c893090b52de7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22685238ec5531d23d8d2d9c23ff4da445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048e42155b0d6856e64659244c33021446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619d23f506612f91284e939da8204dd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336600a9bc211dd0d1e83dbc295d9b84448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b0665fa19ac908b4cc0dae0f63d33449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c27ac967221c027d7b4f7e7e1f7f5af450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac4dce765693d9d2a3e5974d264ec6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f537048602b9b34f3e5538121ebcffd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246d417e22b529626a1cefbcbd04708453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587c02ba6cb120d1428b399d814f436454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb430d26a643d5f43b5b3840b50e03f4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818e0a0928c484b761e57c7b38b2324456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850e6ac5f48ad0c0fc310a9017b8db1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f1226f75cb5a90242bb6958ac27a43458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf085ad38fe0f6b21534b32536cff4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a581930417de41e0ccb1c8f6d714fda460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e932267e705cae5bf8f4b4ae05f64e2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78907a534fae761865d014c3047f2c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb33b4f35ad37a30e599d926e53342463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e490acc7e6cdeb304d55bf55d9bed2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604466e12bf905a23119c5ba196f4834465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1e591a66650c16638806aff12bfb7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1e60255e4fcf7a3cd57fbe4275002467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285d7e79c758f7209ce8ddaffa4695f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65db4f103689fb6b6a3fcc3e3402e3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af578b6207e98ad1dac82382cf24807a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d3c1b50ff7a2c7b99ea3f15f3ae3f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3725a21b82f84e975bafc8e7f16ce472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5b127e923cd5ae78d941248dcde09473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2704a3cbe72032aa06874625a4be0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc333c5d4e728ab1eea884550c06d017475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c3cb4dd3fac61e89f5f3a35c52856476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4d3c83a36eace4cfb09f25ab60be2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745ecee153d5fe76bfaf76c78f55f87478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702efed3131aeb1c61092f2636df7392479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6841b0759162e797b7ee40e124c4361480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873f10d4cdf4162b8205bce6e5c8664481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163b0da66c16af1762d023ca941f125482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ef27e6b4ee5abf92a34f9809cc9d0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d12adbb39c789ce486a38341e9a058484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd183f6c08b6746fbde11be2608c67485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950a2cba4bd4b55db05e285ec42912e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f893ee6e1e10666e1f0f9a57808e7b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e5b28aaa3f0850fe6b00d4ece09a2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952916a94bcdf02e7b38095e499aa549489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51629210f76e7f875395aae65c232f4b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa631bad090d2ae37c6cdebbbd07bc2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba704b102ce48ca6c0a758f3c8032d8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8486b446db610e96fabef325cfb8add493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f1b1b682408a255ebf8dbfd51aa33494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488cda3a09dd2224d026bd751789c49495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c59af690880487484558e8d565344496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb3bcb34ef993a7f5a2105b658ace6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32657c44ec5f11cd075c42355bf2a351498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af53ec0dd0b1aed0e7c593eba72e41499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2433cd2d349d8aa9ff01a4a5711ba4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84401c0bc66eb116577722d8df43595c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76a394d65e348bad18e40322e2502f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956299c94594b118395fc8a0188fb664503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18794b5b22d671a1811b292aa4a29048504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841367c75c4b6ecba2edaf76ce72ff44505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778b48471022ba1fc987236c59d91d2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbee60947990042465fc0722e2cb41d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318eea0a8e7567eb535c9c814521b0d6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ac467d7188dce363a51303f4bb3e3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1dbd7dedb1e82d339b86c1f3ed6a8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354aa9c031bf4373e7f4570d768f2b3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087686bf54d24d03efda19f87b66728512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f42949519a0b98dbc2dcdb0f93edc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335cbc8bdca7d3421f1c87ddde3843c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1f46667bd884e71e63acea7dd88b8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f7622790ab3b4c53086eec789b1db516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2b501d33819fc57dabfdf0eae349b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c144cb7f35f1735eca83e20237c1f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b817a1a12157fb97d4f9e1f8209d01519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01cb113c3b09b91176b44c5b9bbdd6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2efb2848bba25310931ddf259f225ae521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303cc64fd432b86ceafa2f2a3e27cd17522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4143848e9764a0575564fd1558967a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea287902fe3d959f2e49ca1630e94f2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f5f639cce9b7f51ea438eb4c27156525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8555769f020933f31f06bd54172eb6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9cc6e624491e5d7abe7f902e3a8b4c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fcce4edfee3268f8fdfd8e6f794720528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121b2e5a1c5e0cd73ec70962170eeae529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e98da9d8de1f96b815932c38df7745530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8201ce99336fc92bb3804acce773e68531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e324a3f18b8a297cc1275f2a70c70532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee852bd788aeffa34c6f6c1fcc4e92533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290cea026e83505f7dc9c5b4362c10e9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c847d332ea7bfbcefbcd8f090a4f8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c61565228f409db29f7e6b0d7efb01536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24553497da139472d767dd12aeb3713d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c573ffa7061f5d9420b490ea9e813538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f239ccd5599615974c84f8528e8d64d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686247f4a56e82f5140343ab1e6f225c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f96f973ec611c7023dbe86105b037541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577623e094ab45c4599faab44f774cac542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d614f2917ed79b4441b0429ccf02135543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5383392f811d394518478795d96389544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b61a0f5a49568a484676f7f718518d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c773c7e0446caa02a4666f04ca20e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf4f82951d2546dd839dc91ec88af2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c362e29c1bf72ec556348a71cf5beba548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4641b03ff658c591e952537ee31b7db549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a1f963f029993128e8c52df9bdff7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8f60188e072009d0141b4def8b9f1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0b74a1963eccf0918899c175616a5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991edbb1559aad3090f9de048848cae0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039bea3f460f2980e6ad138f4434803a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3e75cabc31951f1b8491d31989d0e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220819979ea16e46a9d9ea1f321f739556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b158cad3df73a8ebf0cea732215cf59557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93997d905ee1f47fbebc8cce42cbae62558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecacad8409dc2b4a6547c0489b6e52b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9bbc7adf2514675dcdde1e44cd41e6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37ab80a202def1e61cebffea368a55561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec75f8a043c90af9b6771ec4c29479562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024721c819cf3d89fcb173c256ea250563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee34f112939b19d904140f98a5512be564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d894051d06de916fde5529a14b4d413565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952d513f4d83dbdde3cc31e65ab0a20566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6f5de2c676e47235a971b55a646f5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cfb92788e76f76491eb8f079bb1749568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e23c7e61fdd5f5f9ac1488a69b86ff569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db39661f7a77546fb3c539314334542570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec780e28009560e9296e5be40bd7e16571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c455e08662fb9d640464641d58451c7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda161831060506c53b7c87409e67ad0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c7ad930fe12a1151cd3b805f7d363574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ad9a9b247ccae09ec74bf92385daa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18015a7439b58075799764e9b7e1e80576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ed8579cf335d031fa3779db6a35cb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eaa4bcadebf2b677a7a37230416905578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67e4db0f182fef4aabb5c2ed60f6d4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a77df67afd0648ba44d459692042b0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d9bc7a4e9c94a60b0b780f2cc94a0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11370d5157de417fac96cdf5d538b66582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b1d00ccc8626add1161e157b381db583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f865921cf6bcce5f3563519bc279e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465fa662823234dd297c9964373d9934585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec901a59517831f0499f79374807695d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6721814bd2d9d12e6852ffc82e27b9f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de0af1cb68cc067fd358e890335a67588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab97258c34784d0c905c2f000c131b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0e8bbb674a379ef3510dbaaa64ed8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f5ef86718145a0769e556d3bca25c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267ae2b7fc2055f441b69c7ce93ab6d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850e61039ac220523614daed731243d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8018f2a5456b3176c9a5c05675b7a4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b0a805992019e7ebef36cec53ad59595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa02fde33172089a6f9f280a905501596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b35b5038915cc4fd0ac2025471c8a9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ff4e3ad8fcf70773804706b73f3de598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bdd53fb7786ade69b7bc6e638f8c37599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e280a2058248cc5743280a6d5fdec81600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487e6c4fe079796604362b71c1bf24a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522d61dca80816b251c4def86f58bf9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5c4260a656035681497559a0bd65c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07afe228c22ac85884994041c98d39f9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b5704f66393bba7fd85228b5e4166605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6297c9650b5ec2cc730135a077eb84b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c728e25d9ac6220f771f47ceaaa02607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761b0a13631553f8a36499e87fb11ae608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31777baed0508b7a9f7951c5e6bb36609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a312dc8599454e7bc8c7cc1b1f90a5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275418133db5361a30a5dff109352385611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b6e225c5ad0d21b4753806579c225612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f528ddebf5bc1c9226c919ec2f01019613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef66c797a21a2036467e6431c6c9d3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc722160bffc382e0a08819a6d44a642615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96ae15a16e981a6b01c129a8ec8c74616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f2ae004e40323b49ed5d6d5738e25617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ff74be44496a339a6c25710946663618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079bfe1674a7fc4b03676703a29cb76619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae146acd7e24c7e406691e45aef3eac3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e964eb599cdecc3213b4c33f5066037621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43a7dad6e88be6414cf09105484570622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf245bb3b85c0f12e61ae4ec8bc97cb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b656dbbf8f5fcd646211c2a35d5f9d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258f0a40f90a56e1501b5c9fe777ea0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef424d75a898806d29fbc5a8f3dc03626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0dff0e50e45b746178b724446c1984627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e42195e3d21e1bf86b6250f927271f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae06b6de2643702bf272ec176261a7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc4191a9b5273553b69064e87e733d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa055dd8e658f9a88ae2e529d756d18631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722600e3bac3569baca757e7661000e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ee38b3e7352212e1a9d304417a894633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289b4fcc2fa2e430f4a1464445ca332634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71fcc2e8d4a8c11ac244963939e358635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee30d2a56d781857bbfd6844efe49c2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95d50ec4624f05757e3c8b3ff3a40d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70361b7f8bdcd2c0f9d38a3f7c61f7c3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44137354f7ea3c7e12cf59b26e285569639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3c20a5752a65b53d7620fff0b1325640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe816449074200ce5ea8e9b664082f6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb3ab38a15b887af4f8030099bc71c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb23d8c4f7795c6dc6c89d0c8c3481643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179da948e9d076da055451f3370698ad644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb50b277de774ec0595810ba03aa1be645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66484cdf8aab30cb29f4aa7d40a7ff40646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f1dfacddeada09c15139f7aedb70b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0e0b93368874025da39a5b7d65d1a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ba49df6302f151c2a906f75765741649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d54f6d7e766ad5375f9ccb378a548650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390a0b0e9de5c229f47abcbd364df45651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601be1b6ffaba6c21781af691cddcbcb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49996eaa311150ec12e6f23844cc31c7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ee7e37803fb01d6756fb69c9c3177654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5f96d601abf73c31ba2e3f3fa25bf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201e1a4538775ce80182558954551c2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156e30ed28f916a64077d0d9cb12c8a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1901250aa5968b210cca8ba84e5b37e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e794c9afa24bb540b2cd717ee05cf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e46c36ba99cd44a338a545f74faec1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea61bd76af911f551321320b63fbd2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f430e4e7e3a598ce740c3b8e64485a5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328a2d0963c50a23d81355412a9c8c8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431611fce07b1f1c961bb828fe330d78664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98389662f50a420b63ef2bb889befb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331c47b65dc9084e0b80c8340062c14666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34acaff8abbe3b5950b7868d19bde6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029ff4d4cff5012615449813fc24ca6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41483915f86179f071d68f95e1dad1f0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66596965afa609a2eb92e0d6c8110d2b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe1ac708145b094f73a9a9dcb41db2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51faadc774b6869acbabd556a5a5e4e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3128ad812afcb3db44d269222d68ffb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d148e5dd02616ef979ff9cc6a26353674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb78b7ac9322fc7cd00d868dcb18efe675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3bfdf3e35406221dbcd28d351bcff676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4eeb469dd1ad29a7f48d518caa92c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986c0f88797790a3416899091956c40678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68d9fa444dad753c6324adb4abda5c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360faccb5050f960bcca49971a17b75e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ed75066b2057e01605842b356bab9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6238d45ffa070ba667a46dd9c823f1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a8d16dc30a868f05bf48c0ede9569683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e76a4d3cb78638ff8e870b006af83684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e976d0653f8283ac69c1b0a7eebbdd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960921f5dde1f871e1585ebee935f9a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42834dc1c912a8255ea8367e88f8d0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386129942f69cad58b40d24568e9c9b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f6c3db2dfe10674f22f36105eb35b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec4ef29037bfdda2fe4cd7c715e40b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb52c11987524084a5868984546c22691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39de358943a4fe5249c8dc934a9691692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c1f9b888add7b2530a3a0903faae7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fec894ef44df706c5a05a0c14009f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3bff721bd7ae33beeb7cbf374ef782695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934aae7a8cc48c820caf9c604684c06696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb922d2bac2187f797ad76576f3bda0e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136b89bebc6cf836e342cf52e8ee85d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea37763069d889e5497353686458565699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3470e18991d00200f3c1b29979334700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b50fdefb068b8638eec8f136e6d982701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879eb58a9545bd22b0854db9bd15d89702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e6d65cf4f475c79cd2c4956edac32703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29e54c299383732296d1bfe3f2dc10704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8083c723844666586388f0a2c49dc1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724b0c6454ca7cfaa405a88cb5c1714706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd973a940f32da9f22fa253df2d7f61707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd34291bef528a818ab758d8c1d585d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15545c2e804fe9b76117d7a1e6547cf0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9eab574a17f800a5cee203fa60889710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840c786e9a103700467c3b5c0df5740711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca31a098d57e63d97d794ffdf95b5f1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0389323f0bb8ac534cc33327d420251713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4891fe99b20ed814a18cbe9aa07ddd2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d259be5fa9ff9286ea8b83d052a41242715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b5192e111ace42403e51b6410f4bb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979dfa564dfc3107721d206cb64bdb9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896f56f44c76029a8aa858138b0f9c2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e919e797de213ca778e4c0fb3d6af719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c8c06b1799e3839937f46eed31594720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71124760ec33ade7be511d4bd80c99721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965db5da2a99c44fefa3e102b5c359a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2536a5732cd8d9d275c64e77fff7e3c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf283edda6288e807f422f0fda649da724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53f879aa303a06af11614937266ec8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de4bf775a2af4eeeaae013154d39ae726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ecb2353a6c4e06964846ec506d096e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a2332e6611d32c05e7754510af425728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1b24b252f716739a7de5fd4f2d39e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004d9ae84a9d46e2ee06f13289d7639730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25f3e1a35c9b74766641b7d06faf71731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812153d8ebaad3282d72ff28d798888c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c55875005a1454f1395b32d13ea83d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b74644626b886391365312a05217a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e2dc1242e7edde63d9103bbdf0616735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5602e1e86eae15a1474b96f9beb354b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3603fde11345591a7cf595f00ea989737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ddb94735a7c546683c92624dd2513738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15eacb3f067f069c64daf4e1e4bb3f9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd29da6a78ed6f0471fb6698ade753740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02569a85176063903b60359564a5881741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00477b7987328050b75e69c860617c9d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590de0b127edf2f2c365cbdf55b55ba743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0a76428c1d5589fc5baaa485cc955744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474dd6a613df945a80735f500c2fccb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86179a5e4242711cfa8d6c2cbb6d1498746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576cde550e4d442d381afa4d95ba59f0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09f7d2a1bf2248da81e5e3d3f16dea748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd40c3bfb995443d84c4c12ee6fa816749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e55cdef8f304401a1350e458e8df1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce690b15b03e9d2e896678fbdbb6a8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d7f952402bbee31550b52f2251a5c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8078e87e3528a5f3c15dd4c9a9dca1a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc98f3ce328c4977640ecabdcdd9744754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b21e84830abb430cf80f1fc81bd6ab755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1588fa2f0e2a598e84369bf44ce250f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ace5818949e17110691443be91b66c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17ba2ee27fe181a9283f4b8b6ebb18758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bbf8b339603bb1b55d2242e8b6f23b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36b694f8c480648c184c4f367b7959760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0926e73913b54cfe94aadf682f7f662761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402f43e13b818d39ac7e25480825400762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847449530472af6ff978566033a5799763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe17b1fd5d0109d1291154fbd6f30b5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3aee93234f88929d31954f28c4b150765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e14c6fe1e2fc08fe4ef1a0e8dbf079766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c76c32f69dc29d9fd23a29da67b52767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e4e73ebd45bd767df18750be5e745768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98a8f822fa40007746810cb874e55f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff040eee382d536a4cd2f96a1e56c11770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13dff76e9fc3004bd5fbe2cd22d98c8771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48619917f91547232e63848f183ba7bf772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3ae92cc68789c4ff5203ea18263a5773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e723e866216e0aff6298c6eecceb60774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2412c3b177e662e5cb018959d8fab2bd775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029dd9f753657f726e022f45800cfcc776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e413af78f737498c4bfca68729e7e2777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7ca327fcc9963dab04d3a68fefbfc778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e93e7c4b7772501439f55a6920517779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411c5db8e598e8450dc1f8a47d6bcad780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6eefbddb970f4bfb65314e8427688781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7959cfc3c57865a721b18f2175ce9782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809900de00bf2f99254d8a859f939dac783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafbdda680aad1375ccbec6b377b7ef7784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf0a952cb6f5381be65a7340bf8a7f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15981aef810c0209d9ec51ae55596046786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e515c5d94b7d0d2dcee253ce6a58c06787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c68c53f8993ce671c35aae9b4e7809788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847312b4dfb0ee97b741edbcfff29735789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0d5cde84e8f9200a07042086fd18b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1bc18aaf36632ab74734201c4bf1c1791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c68a221c751aa683619993462a64e8792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce170dfea95ebe8649b3890c02d8b06e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2812a21c8a76b0df2df5397d9d7fec794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c7814310e3ce81f6dcba7f77e10a0795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3063bd650cce774eab3b8f0149dd4df796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376134645e3ffdbda9c79b7d0d289b0e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730fbf6d44737222e2dd2b93d208f5e3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c91d1efdfc9c64ca8ef8ac2a441575799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4c3be18a06f3cab20f4e70d7e5171800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5a7a2e2ae5159948046085a2258fc801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66a9835989b578d6bfb10d263e1c9f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc3b6c2d36c770937bcc942c0f9aa7803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c1472bb5b65a7209f71b2186b5435804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c680a04bfcbf04e9733eb88d2867ced805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328e09643ff2cb86a2f3b000538cc92806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5144d67baaef3cb26f0a147768b0b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae33d0164d27344844c29fbde5ee74808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b25d90347e7860b75940150923cee809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79995824ea27d8b6c88338e541f17ce810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11573400f9fe3683701c1485b19a7436811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150201eccbe77b187a271bee2f31c02f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87260eb7cada30a5d26a31277bee3375813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f0cdd7b99370f02fb23f855be1620814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b805d94a638d4a3a82acc644b1e5f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b40f05d8cee2302d179631f0208fe1816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f0e1f5780d447c669d21580b00fbe817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f8c010aa137d25300f2e3ad72d18d818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1d6b86bf0d7b1dcd4bd795ccd7575819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09815e1e443e84abb5cbb3a635bf67820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d14135ca4f071abac490001c75728821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9fc63ef8922ebd43e7bc451917908822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df817140da49f4316e95b85ea0ad0e24823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488165b23857d5eb65ffe7e5198f374a824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9e122f9bd6ae39e83edf068768f1e825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41e546cb32b5df8289eb6d56943ffd826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d801835c405b34e59c428a316c16fb8827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e02b423c6a98fa24bf4a58f02038e2828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c937785da67462e0e2a756bc327cf829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de965c5db0a0b1b56e8f8f95c1444e63830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813e388dd610c62c6cab9dbfff3a432831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd621253c7a2fe71360092c172e96a6a832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4347695d82ea56ee81cb6a11eebf752833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d98b37bc60c031e2112f6b730fc76834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116d7852b1c2106dda8b0447862c848835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b57ee3863bd0ae7cc020fdc038937836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd396283d5348f12cb2f3b3453d679837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7ca6d543f8a489679d8ec6ea09234838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc3c80aedf842627a2ca7481ebabf0839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f855ad1ac74bb654ad58b098d20cc24840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e67c5bf2ed1253dcc70a5fc53bb0a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91ab284602e592ef0aebf54a161ec1842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5d82b0514c592684b656b16818ef3843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b60c769d73dff3c1e6f96a117c12a1844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89726c1c87e6061dbe7d1221749450845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c816d16e170c0af75bd7601fe9f660846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232f64f1134dd47ef580840be3ad000847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f1f5c957101664305b993556db08e848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893cde1e083bb4ce1f27d2b0303081a849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35b783ee904dfff1ae64f3168dd8e4850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd30d51506871dd5110e35bf40caaba851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4fb0395e0ad9c167aade86a390a2b852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6936b5a77f9cd0e66e6ffa6c1635bc853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0ba63993a05d1c956e42d00f533be854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487887d7ad1acf87a3ffcfc353558aa855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6c12814e439e2fc723993d6fbf261856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96379a9d05da77a2a1c958ab5c4cb93857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075340cf407a5d75508d90dad600504858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287ea7b7093a12098ce9819a8128de7859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342174b074d27ed168896d1b9cae1c9d860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d403e049ebe9b764f52e4cbc2f352d4861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99bf5c3911239a79f107feacb8cd023862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4da379959d7ab27676ea69c0644e2863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e4ad15664fcb3ea0b0b98dc8b3e8e864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3de8fc19190d81ac81e0bfbedfd19865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922e4d9689a0ffaae0af945fc18113d866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb451ecf1a0e2c0eb3fde8a14ca18844867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752dac66eb9fc2e0ed735c0f612d574868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d55b0cc045de5815d64184ccb7275869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95765aa6968acdbdd6cca2bb99d96ea3870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c27bf6cb5c4f8ad5e635a6e7868433871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c52659f78d4e65aef4218861e4c268872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64243395a2082c29997a469fc68b6a1e873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb0f3530cbcbecf8c00450e4a8ab7a874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1ee48d925d60935eb69d4918b756d875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cceb45a2c9f05f95c2228729486fbd876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c7387b78822b5e50be586e988e292877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383295a91ae5caadbbadeb3d6efdfc6878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e73dabd6245b9d14606590f9f3a9cf879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b19b34e0718fa5d7b26cbd89e2dd1b880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d0dec96910e343494096b4808bea5881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8b5d3967eaae9d0df710a4c48a8f4882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe900717627cf6e70cfb6d6e5b099d883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b37ba881d91486963ea2f9f5bd8e57884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be9fcf57b6b3107e45ca94b5501fb0885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19827a12d99f9650c28e450195c648c886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f89032434edebc38316340c9717700887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ed76b854a9941b62c7534072f3301888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f3ea878f982d99199114f58502cf2889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089fd5711e3e18fcaa7ab62225ecc78d890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f4112e82b1f40675a3ec445f91888891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d028748e1d253a6db91049693b5c13892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d9561dd01d241b5bdf8800d8e46e3893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7044fdc056d1bffd44cbbe2c0d2fc3894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9ddc78c253a841c598361da40c406895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8b361d6efbe395c454433d149a43e896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593e7515f8c6efb1f93440c9dd3195e897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5c9e8f2a26a6e34c63081b40fe2fc898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c8a7e9bacfaa115139378d1b9c715899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c772f8eca4c02d55d36448960fbb78900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ded2ece1cc4dbfc36759d38c5f2a7901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb2847ecfb357d4f6b44ca195acf76902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c55109db97217170c126af4b3fd6b3903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2653b000b93b3655154940d25a54e904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5821303382d763207fb5609e2ff4b905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c58e1b3c54c21d35128e1c80d0f874906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df16d4881545d17a6f03d58b197554907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3f8df44395c33429383287d37da12908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1066dc9b97107fd6c3b696854c9c0909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a25898c32ea2455268c51309aa94d4910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f8b6e9fb0e4cfcf849c8df38824bc911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f11b863e49a31cb447d861302a708912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6e7d05b948aeca9988800d56b1473913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0c7ed647e59f44e8305e59019ddab914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39abaa09fcf00edbc3422808a9bdd7915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b34eeb73f6caa2024a2589326218c8916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f9f9eda97a1ac0e25cf4adc8367b30917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bdd6b20095bfa8386b8dce6a9c283f918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a4063252a2ec6112d780e8d106cf2919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47672a5a43859188ff2488e7521f796920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce51ba5e41e0d68d1bf8881ad9b14d4921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16332e7f6c78fe345c3a9ac389ad4855922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428d67a80f7fbdcbd0ecd54b6e7e141923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f963d98faa7c66557f804b63623ad924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47114a350c3086bd8bd17621376ee4c925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46fbc73f14d1f2d18538942a91a8f33926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4877e4370f92dd870ee3c80b613fa33927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b08ff68a52e55e8dfd99b586b478a928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a47758e2597f1dd28ee70b99ea0299929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1c73370cfc24c1432b65f955c3d3f930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e72552442372b63b0b70d7de3d3f6e931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bba9835749310572bed04dc265ca97932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04909c84f70aed0817940c038c946079933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4f2411aabe34feaa87e65e8de6ebd934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e937eb5adf568ee0c8b0429133755c4935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7caff8391eeb49ba1df9636de3ccbcf936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86919ca7b1b5ee04c5255a5a091ce5a9937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271e0c895d63b5746281f3b685f2708938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159ed2ab1f45aaab0b584b374bfd870939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49cc35511542b90009a9e82f42cd77940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a28a17ce462aba0f81987921ac5c6941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf5aad18fbf960d50fa2d9e8e68425942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34d13305b4dc5794655c331fbc4b16943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360d94d053f5c2469dd5532f9619773944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae074e170f62ce841db958709db6441945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd5acbc67e1c5da40abba2104514e5946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9a8b98f2079dd606450cf1304b0ce947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcdd52ca69cb0a4f6a1bae397279dac948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483599e28782e39b679168566192195949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64939fdf4bf7fbe6ccafbdbd03578eea950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f961a4d42da0bd95902cfcb8ecc68951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7dfa0fcdf76e3a6564547dd1b9e41e952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee9a4e3c6dca44db9ad8e5ba7e9f62953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d17cb810e050721d54e4594473d04a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d60cab3015ec84b84c60754fbed39955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405481188aba95177633ab8fdabe5e0956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe76b357612b99725ccc4c57ec74e2957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc77b0746014b24e1b2020708df01f8958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8c746a88b53b94cbfdc65785f9fc4959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ccc8a3cb8b273a151f482fec21fa0960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1afd318faf0b69ee4f394c2ea63699b961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f23e17f9be0436adcf3acd44054f3962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c002500c85a7922ea1a0b5c173278963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d259005da65cbb5750c0322a12f9a964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c793a53168a0857a98c6a20ba08e430965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdab8064ef4a40a53cd22733b61bdb3966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034ede4ed05496100fe4ac7d6fe29b1967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3fcaa09c18ba3935ab1498e301ee8968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8452d736a19da2851bdaf036818049b969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3f7a145b18b0a8376572f70d75306970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08a3d0e7f222d4bb0be142e29cc08d971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b79ef95065802fe80fd1ffcf9c27a8972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177816ba844b77733137694fba3f56c9973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7685f3c843979c4120d6d38ac7776974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a44999e3efecff6af7576d49e8a426975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618347b726d603525c1f072d66f738d976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52a90f4255d9b812321d6e2d6a010a977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063089ecf4056ea4c7dec2b9e0e8afcd978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b04f1b9108ffd4c3645573b20b867f979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99429a6ae3a049d32a8c481486abb8b980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87975358bf405998a01965e265a45fba981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4e7a19ad86ed868d1951c0b3ab974982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328060073558e9405ae359e571cf32c7983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676fc7cb6c9dac2b2e6a98304af77744984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06019883af1b9c9cb78bf1f277c97049985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43802a661dd2b09c0286d61b7c29a82b986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf9c5c0cb6cbf09850192265fc2769987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e2514c57bb11f0b2b1d1393b19901988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dbd90a9405ab70db3612960d7cd899989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef2dca661903f134f101bbe6868bfe990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2fc576be12db1b39938ee6a448875991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ced5196f53dfc9516e34a5a41cf4e992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffffcb065d29121938ef88ef1564ab76993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ec0ab2f969c6610edaa03db02ecc9994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b559b09a5063bfd01ee96e27d158ec995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad730701ff22608df6f975dc7235f6996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61f882b413405493dfe03eaa01a318997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef186b55846e1590277e9a2826a0961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d098365be797597500f0fb35986932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6be9428462e0a98ccb1540485a1d2b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa68ffa67788a777204e68241dcf134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f3344b165ce154cdbbe4e6fac49d35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998c0c011bd9145afaa95e775098f276.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c11143df915e976f7b34caf8fc7c347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7573dec8c1fbd7d6442745d6a212368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff8281004468cbf751d7fbc25d978c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4a3d6c5b919834c6e6c4f9cb5504810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baef2ee87247d438d13a01e58a77eb711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41004df1d9ad2af33cbbb4a185527fd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d85ad2ebea24a3225bdf43528a5c4013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63f82de8c6178b1973c3b66126bd8d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604a7ae2adb23889b9bae8ecfbec6f215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a05ac5b745632bc2ac349553f9db6e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1e33ca21a1df77666cfe87ef88eca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c614fcf5e92ef56c95833e4867b2c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6c73e133fa4b122a6a7f8573d7ac819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e347e3e127a4077a8f9ac8ef4e2cee020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694df9d42f79e77c85d35f9843330cce21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4f76679ac8a7dcb8314b6921ba9ad22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945c8b7f90226c67933a8de26564d9423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422739b54f9ec5c44df80b627349df1024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3c0560443ee556aabd824980352bd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba0a012621dd22b3123c81ca0bfef426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd032f95f1408e22d2b7bf85629308e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603faf6d92a056a3783a1601089bbd128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966870837f62ba5a942c8cffb06783229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5221257c999a6f391343ba7da58422a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a4c5cceba28f09a5d98728bd75ba031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2687ba89fb0e420aac96e9d01093132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aadcf472c87a5085ab8e39ac15abbd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e715083c362e386148adf8617cf69b734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33739fe40c922147032c9dcbc167cca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918a53909176b2eb2843bace25a0fae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab6fa11dd757b04a58c4056684638837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7f1255af046a5db26cac04d70d69d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e575ad455a728882153435be491840439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf83271aa125a2fbaa511a4e90572340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35541db34b20725c1fe8847a2350fcf241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354308809ef3a213f01633c2a91cc6a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4913b565f9577b7b6196ea05e01a6443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70261cbe9299e0d5af9c98f8fdd714b144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09603ae6d84fbb6575081d9fa07753245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65616fd921a8b874b07c8932f4ad19a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185e4d40cb6450e800d73dc18d9afb747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e98bff1ab05f3a295bee47685e89f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4bab7ba30b1dc7d6b905e1725d963149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f9f057afe8e232e717a8a043d69f250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74ed2f600182a7054035415e9cee0b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909fbe3505e2491ec95812e331378e6052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed9acebd2bc7e95c8391b803e2c87653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa986cef013b57e837661553f84397a854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395793252a106aeff1c98341806ad14655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5225d159d401497031daa8644a2dd456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e106a53b414a6480d8f9a6a08b6f212157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1631f74b49e988e22f260558f2fef558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020dc3c64e1e249b6f2ba429e930318a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0783eb2ca675d1559614e7578ba4d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce489f189f4de150e864a278c7dcdc4c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91ee9c59eb1732c1cb3060b10b6d6062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec72b295f3d53f8eab5b839f145fff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35cf4a169fb7918980c7046a5a94aa064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15c961309477de9be403cfbb00761765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4921f2bfd566c6c60ad14917ef92ad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3244c635682d76a7845b9a0c2f96dda67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49a6675982020e34d350562390416d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f684d644704c635162fd7fe287f9e3d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685f82a89da182aa94d7dbac8f62f8470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475fb10bddd5a4fab8a6859f12d6797371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b7b5bab2909ac315a26a8e1aa863472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9931b41a0a8473acfec0c368260db373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6261c8fede02463bde5794ebb2432674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8f5cbe1bc6f9078a41326504421dc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec7a116e2aecba015e2707f2cfc6b676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9f0677e45656f19c0fd337f94ca8677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ed8a96c7735df053cfeff6d0f0c8d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ac060a798128833ec11716259acbc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd2628918e3f5ab83f8cf57666f4e380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c408123a32d66214d5d47ff7a60e681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5a5fc77afaf52e10069124a3d47f582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85066acaba305f50fc5aeb42f6bfe0283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6effba64e1c44c949a8a1a27298b00e884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317a2925aa0ddc8c6aabd86355c7c7b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa5d1c7bdad8729abc8d0a5404305d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07b7fff0e1a8257b4d5f736a6699b487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e1f8b4a368ae12683d4dedd9a9c9588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649fd4a91b19ca32e9381b4396807ca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4936fdc297e86a9ded2ecb054f1bbc690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6860aeaafade649c07a7782f00215091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d587af8c4f7d5731bd588d654fd9292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40ccc4d18f16810d12b9306104dbea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f5c0fa1c99ac1117e7d8e7b11bd2e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a580d2c7342f11e2efe660bb027c3e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528b3d98435a44a70ab25796073cef396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f95de5efb3b83e1118845e09708e097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f13127c051ae1a2ef498204d6b34798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c610e128d984aeda9df4ce5c62024c899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a65e763e7410e7307ce4369e142cb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c1319a40557d838382d476ff27915101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a140a55b027f861d09c329afd2b90e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a6e8d0a9bf3e143b69fc604f7159d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c14a8ce20c868649ead9f62c6d2777104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15291c006406c68bae3df9ae02d3ccc4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ef029719a8db3eb61c09f1827c7f5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e59e2a4bb6ab2562835b912d7685d0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a817bd3f022dbff8a429f892d136926108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070285728b85e164beaf60846ba0fe4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b081daa35a768f4f27ba67ed6ab0b4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa49f2b421f13fec0926ef37c8c88c8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e28f9897487ef1c4b7abadd29f8493112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500bd7bb4abbee2ebd555e663a1d732113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407769e8178a2a9f123faef81e2f9fc4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ca6ad26522c43b434a62f98f60bcb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a085985da7f34ab2b00a67df15b367b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c40bad5d803d13d825aab5ef0fa334117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5a916a7a664d33aeee2c0433b3628118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944bd6e2a4701103d1251f5d32ed2722119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cfbcb03b8adaeb03ee2f3c36e13af8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a318dfd051567f340c1eb51838bcc2f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412fb9c275a634cdb1594e6a255b1d7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740cb8678c6c8979284fadc23d5a5239123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4282edee8626b078dbb5ab12a8b833124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997793e009bfc6cf3e8fc550c0bb328e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3705116791dee90d1ea716e8b700e88126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46699f350daa02ccb4607018f1f7db7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8e101a4b619e12a546babf90c882c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095f7e5176d46276236aa6b6132280c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4e221962be16d185a6de8dbede018130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0a6e03ced071993c7d3e1fdfb946e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe13b145bf725c6b2fc4b2c315fecc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76967cd1e7db9a44f667b08aba414f6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767bf92065a11835ddd1a35288fb7d8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb8b0044ce50a53aea0f2f11401419135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2422f407ad85de35309a14345fdd91136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eeb1fc056a212e2a6aed11feb711d4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76db8dd5e033b8964b73ec90b263c8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85819b1210af77e1dadf87747d0fe9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1cfa6e9637f0122b0834778cfc1bd1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1baf78a7d9729ac3efe5cf0bd33100b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91861d4a3916a2e52efe2d4bdf89d119142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1862ac3cd44e54b9e95dd523ee202143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa70ccb767cc4ca330c3055029d53c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb673f652629fd94f6ebf12fa9486f8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ed510cb3f9180994e03d54fb090f7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf88eb0111308888c3150859db77541147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ec2ddac07d2da2171f60e43ff71ea148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998352557d59c94c91c59ed088c5e51149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9af348154095ef18546690f69fd291150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e0fe5a8edd83befd1352fc0c461fc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8887d5983bacc6590dd52ff931b5164152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1632ade6981967e74fb321ed4ec668153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5cba611b58a16a5e48c90b1cd5a7b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932b69fc0b253e137527e6c1eaffbea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cddd597119e94ce40c429790f29c6b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae334ed4c44a393f22f2ca3ae8ffe19e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32400da4cdadf9bbe6e63aa7e6842dea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f816ebfb9e56feeedaaa1fe5c064e9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc393c05b9575b344b59fe0b3aac6b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e210c70cbf0ca26e79bff08c69221161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7a63ed176103d71a833e25482d9f0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23cb46c696fcf2837a8a7e88b0fd34163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db32417d9384df98a6578680ad726fd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27169bb7f4cf386f9f203d50290a9d14165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79457f394a908f6a581f1faf87e99cc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80f29abaf255a035ab792f1803bd01167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec556e61f2f4d4ea5256f5470f2235d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8ff5b20bedf6ac8199a69275e25a4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5c7c864fad0bc00baa1a998083a0f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9aad9afa8d9a6791fce2df0c1257d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad8c4c90c3c830b04f13fb4ba96cf4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449cd4aaa7a4b2737adad353d7357a0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19df7501fb01778deb3433a350cf51174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a0b87538728de732c13701e9a8c80175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb8846105f050d2c36d46df5653276176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737f2aa337f2eb302327f0ce9a9262f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae417010c1ac1cb93b622dae791eb7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28c9ffeeb62cef35d62ebf599d16fa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074b216f66a028f1cd0521c499a2e42180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646aed300a0311ab4b30b3d07bd1e9e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dff0f9bc0938c78a643a5f170ab1f8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ee1b3ee4975a0eb3b9b46e83c4d1f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2254df17916c565488dc95aa732c1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57fa1ddf5111749c4ed4e416f5984e7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dfde9b6754b996767f868df09405db186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860cf7c89d5a33c80a4f6f5127b52e58187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003b5743bb290ba3c6c4e4f3e14fbc2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dadd3ffb9ffe1fa3a4cc6d686d218e8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a523fab8985ba87a6cbbd5f5ae9e55190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ac428096c63c8ea7ecd34e637d8f9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf623c01718be1f53544e2de8d1517192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d887dd1b5ac198b346c25c0f7b52201193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b853daba308f185c5c8316060fa9b25194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7effafe84d7afab5c74072fe3be480ed195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67fbcf905976986ac7fcdab88a22891196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fcb1fea01efd9930df085c7b4ec506197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1692837d92ba7033f5387d75ed2cb73198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0817c43ec53aa6625fb88a81fa172e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f74f4ddc5e55daccf6d8a678f654b0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffefb215bccebca177a67168885a4cc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7614aa4f53b36e5f2d214ef299afd47202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4e9fa1c0c16c13fe2c121366bcd7a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fcb5f5c7d711a5ddc5742b26e4d98b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0296e53a405e24282074458340c0d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624befddf5a27ff3cbe7937f572f495206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f89be786065905fd6869ad66aca4fe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711e3f63fcdca5dc389c14389a02d65208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24b8be8abaab0bb6aff95b23339efd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c277fb683dc1b2bc5e7bd3e44d536eb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87cb47370d85bba63c2c6dd832f3c52211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303136036d8eb0f5e29559a4ab2c117c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2866284cba493a8701bcb846123cf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af67e601d16cbac95eba1b2af0f3d3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73fa6d86a0e64a80429fc19f8469efd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3299804b5d45a0a00c8111286296a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18d9bcb6dec55398c8b005cea9c39e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee98d086845d4627bf3e8371b60cb5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5c21145f5e7513ac7982c20111818219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafbaa7ac26eaae91b8810b9d10a385b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234bbbdac8375884e757b6d514a4a24221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628cde8b9f96c8727c2e281168a4a47222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978233c8addfc42c1e4d3574fed9c752223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ebede89162bf80ecec20eff4ff83d6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c267b65b805b53ba992ffaabe68be4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641adf1ef0732b8d5aade2f7753d91c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3cc32cbc7675a4d4f99e135719c684227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7cacd4733bdfce4fd2c5d20cd87e43228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c322520774503c829833dcf4e1fcc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933f653395a8b9e7fcc6a837c1940cf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a56a16f966bad3224606617137c15231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a892f291815cce3d2e464187754680232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae3f5307843070ae02c8b7b56219b4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99deb5aa6653a2fba0376f796cdfbadc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4be2c8b22f9d0ddca50ac8ffc55052235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525d965ece3fb09fd5cda7aed8719de236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57091cc3c7217af6e77e6bf7c0a3fc6b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42498e83b72c76fb7046f38258ffc890238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc176cc1c07037d1fcd96aa6356a32239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465d4e02d2502503857bbca5406dd05240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b992fdeeba1069b73260ec754b4f0f4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09959e71a6e8c5decb6e9d934abd550a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672f6ee2c5e78dd914bcb2d6a90ed60243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c25a3857c62bc5b9fa8f463ffddd4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971f1af2f09aa3d716dc11b403b893d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43e893221d72e7f8eaf558bcc8bb2f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3517ef23ad4e88b92673e3fe191b0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40227c4c5c9b11ebdbc2e3b6333a7f14248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2e7f878f70e47c973ba76d4b56df1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27799cf0f08f45f4cfd9237d57a34bb9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eaf336114471f3b67cf6009c2eaefd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686608d9541f4b614871edd5a112ae2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7fcc1c38594ec522a8ad598ad0e853253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2083fca15eaa51eed190e33e8e676254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b5824fbdf96e568b2a42c0b737787255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310534e1a6bb468490779a853079992256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e5203b93392161c76164e5fe695c0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf413437d06fa8a6fd81983a6ea46b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf518484411479c5ab3da2cb25a428f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4f667669874af895abb28c21cbeba260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f303efffcbea8f1b24ac6d4cbdb7fc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39111580e3869df96b799ab2d70f97262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15170a8ded9747b401562a377a4cfecd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68f4ac04d0fb06552632134ee65d3f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627bbcc4bb442b3f2eb73bf480a7b1e2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b095acc7db5c4ed7c204a749448edfa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f0fc99d51f319821e39ada72a5348267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956dde73babbd4d6f4d5f22f746a3164268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c1add5485d45061acdfc014d6e17b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825bc4b53225a14fcf4c21e4ac15571270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b439ecbf863631cbe14c07b1f85301271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551ecd1aa78e8c938803f552ee92600272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc6525c935b7a24becd0dea3962a21273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7986c3a8626765aa939c68f4c202f772274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0041930b490b2df5154fdf5f9f474b2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1a04fb95f5ef49b94595a2435ffa5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2587cb064e6e5e88d3b0d9447242d62277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f867adc0778020a1decd6e7e267e4a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647deb9c39a77a0bf2cf1f8fd97c6e66279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782dddb3b797adebe50b86b012c2394280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b828beb3f6acc5c82d6920563fde7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e45420902cda495e6c82453aeab1c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e9ac8f4feff535f5e6e9cce596480283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06681243bf1d01057c2a0c2c6d621f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b9f3c994ec85080d0c487b0b7247d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286351edc92bb4d5cc8f1b671d8cc505286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da30a42f7f9eb3895edb0f858726510287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750fd1e4b12147aed8a827c2c9c4038288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a66f94e08c9f54b593824c9a4430b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ac2bf3382f8ef4e19f92933c2d4ab290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03357f8f68fca60cd5c00646bbd1d9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed8c0b876ec7b7293632fbbbd9318b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47936b7b48d87ac8d46a3b57b2902b59293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d532608c93d8bb44c2c3e7eae17041294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77cbe25f5da2c7c9c0d897758d3da39295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca271274560cacb3eb283715770ad7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ba56df70fbb179f65efeeae698895297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cbd8fd829b9e4fcf4070eea08036f4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7c29554ad7f130ba4dea303ceb19e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e038bf8b58ad9b85f773fd554c59b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363558e99f37c581ca85e4d681801a0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec14b69c5edba0e001150b8ad56b38b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3596e490894ddbce5072d53a9424281303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5da83afdf7ac3fc3be4606488d5944304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e68802717e382776925d9da6690305305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306520c7a346e2902c8f2dbadce76734306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a8018e2dedc3cb391bcac5d8d762e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46150aa4127f10869397c7434fc2a470308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100f314e37aeadf45dd7d2ff0f52626309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a578319fd7a20604d223b346d880e23310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370372b613a2ff23f7f693dd3602024c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd70cc9ae41e95a29e1dbbf380a7df312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4bf7bd8d4d4c30fa176ebb822b581313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252356396e8db3bfa477cb2528b5ee7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c45de2d3bfb3dbdd76e897f71f117a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf2e79ce17e3bb8b998d82a5448220316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab708bce25dd09c41849d04519f92374317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4d2d365a9c58b90e9863ba6464fff318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ad0cab837c5b13f781009ea40ba49319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035ec44fb71eca220a95e2f266b2aa5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e865ce9aa522488c79c443b1191846c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55cde7ae04e36e6b50c7d1422ca649d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c5ede943f511ab1d969b70c222414323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da090bcf59348a590929b1b46b9272324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98cb869446809832fd470a501895661325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596eb9b2290fe40f8e8c321402895f40326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c9d47d99f1d497be2874032008a51327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07de3a4f26ab328c276ffc2fdf91d94328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71fa232a37b74e5f5428502c528890f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dacc2a06f562bf2b9b180cab1a495d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb28615c999eb266ef99b1491cc3d09331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208f1aec94eb2b41b3239ab72bf76b3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e025a98d5225cb1a291279e61a3315f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79483c244e024994d1931294e89d8b3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f133452cb158eaf766149348630b0a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d20841910dc76715fd157a49a1f7f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9142f610b60970d441f408b2e793f95337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf777471765e74d3e527fd7671e05a8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95368c63d506cbdbec0d09259c790aa7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e20f33f4b080f416381a83cdb78fdb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e531717861a0c949e9af81fe673c1be341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dcb5b8cf57a1144a916a5b85ccc3c6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5ca8884f2f6c7a0f6482b040bfa0f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f724d38b2ff3262915d68e0da05b30344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f6cb123e39e4d53dcaf697dee823f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66dc475e9421893fefab3597fc8339346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b71a2cf3b2a3e1a46117b146960682347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d7d9b59742f8e387a87164d7dccf6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c1533ee18db904e3f877a57eed639349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281678088f288d9d23f7f7af4257b58350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b349bdf4dbd5f0b32f6acd9340f3b7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae4babfdd6134d5ca35bc6c4c20e14352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a23df043c3e82a030acf6685aaed1a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0dd17f683b02a6ba30efa4b92a752354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7889922077d5ac43ef0e77e8411db355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af71538daa9a11e2dbef51317b03784356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34414ab191df8ae37b4a6e652b65ad1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78556345ed558e44f395de46a061ed0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9270adb7bd532c0eb2896891b73bb768359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8c6b994d5e00886a067627dfeb70e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d88434f2f4f1b8c8f14d09f8490a0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ca6c8aaaf88c9dd0db720f22afd54362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cfbcf32d300179e2ecee230e7ab213363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a0aee1c9288799f0c50ee9f264b73364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8b1da97de382dce84153fe7547c74365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9717629d9bdd78778e7b85bf12583366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e3f6a55991caff72dbc90cbeefe01367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f856a1c26f7f7f27d1922f4d0985b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601fa56e70af2e262a5a37685f06b76369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2f660c5e8f6725bbc2d21fd498920370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9978ec4d94efe73cd723e07aef3a96371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e80dd74ab0b9543db5f76e074954d9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b3b6b733660a0d7ec6579072d9075373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afec55ed18c9c4b113e1e65b3071460374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df82f75bc70a97212aebf0ca09a266a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31c5e2492e2edffb6db162d08b7084376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b0a3eb2d4feca8af49d622084829d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f70fbdd36b7e26a105d7d9954b527af378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8be97522ac394c862dec11b22dd291379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a16f7beebb9d4adbdbe8800a2b08b4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8b5af6c945f9436ac49dbdb953a0d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef3d245725e311739ff82bb69e5031382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a54578ea41c146f0d1e94ca2f1d6d3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b010299499f81174109216bc5b99ee1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd491fad0e8b73692fe5b3e8472d49385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c66b69fd09cbc4bc0503185578112386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6724e17a0d011858a350ae3935a23387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63986c244b594d5a5d99b10c81cc27388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06328fd27f33c40e6dd483dcef11e4c9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f813bbae11ce6feda459f18017847390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727648a6a9e3e970da7a6f2fdad8da5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e760796d239520112958015adfcff392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744c0d3dd3113075073a856ed1085e9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaadc106c8946f08bc50bf0fbd3ae815394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f971aade9daeef8db3ff2c4ac8a8851395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf3900f42a854fd0bf82653c2a8b1d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9876c4e955958db05980d667dcaf2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c506b6c81be5263aaa815451d09efb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc92ee8b8524d7ed90415d1b19f4aa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3840947a4b64d89a5891dab7c5399400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deadc98fd3bce4ec539e7b146f1cbd77401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73f2a89415d9fbaf05a7654b9acd35402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce4d4fcda07ca954a4e31ebfa89605403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08019b3f7d19bf6dd90f9a92b3d66f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7f71db7c6c49a2328c4a95846ec9b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c1de99895005b8b32d17203d0805c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e1a72ef41850740579fc81caabeb2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642278527ebdd9eab61ca9042fe22a86408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da44e62878ed20a6c3a050ae56387c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb70e529508341bcb25f8f09d0b4f0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2651065a260dd56e56180edc44ba15d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a8dba621a42e020eca9c0bad3cfaa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a48c46d279e8dd927c0053d2fe4d7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007620de16780bdc5a3a24bcf4ffc97414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c99ef47b34cc3a9c06c99d58f1d18415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64bfd4ade2bb76468252b135a8347a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937bce12b58b4117dbf9000db6a71288417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386076c233d0b29c850cef7ff8caae01418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf10c64becaf2bd36107ff38d30309419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f99c9953f14aed0263f54857015d43420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a2f2b64b2f55c466ed44593434b85421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e68eb4cd754cc5aa39b28074c2a8cf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c818d8d78180f723d994a85651151423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e5eaa4c1d27bbc64d1d8177cebbc1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371fd04dc4ab259ac4edb7ec659e9abf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ecc5f0bd854081a2ba78d7a1d6600426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb63e6dbcb45770950dc1d8da3207bb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e831f56b93ea591546ce275e81cca0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e08119d45c0edc93a57946d1022395429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0050d7e919cb61578796fccfcb696430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4ea7d9a3795cd3d3e439c850b2ead431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d90068a33bb1c99704d489e7149c79432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ef7329fa703b9ef49b6b259220d31433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb6a57a8fdb147505d3308f34b5ed8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7fad242cdd75dcf93c43ff7ed2301435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99cb441ff2d370412ffb53c3f98f54436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b2869f4173ad2a5228562a00f1862437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b47d8b452e990fbd4e7a1e356ec8bf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d135a6b3c5d1ff6a0de360ae3053d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747242a0ab8e4ec6d153e44ffb8d189440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d27987cb74e52b8ce3ce3d6f50662441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47095ed096b99aa074be58d06bec35b1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42aae3ccf4b984e9ba1d4c70e8a947443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c4bbbc7d71208ebc7a63a5bdbc584444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3765eb35ca87afeeaa713b576b88140445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ce9899705c30f566e969adf30a377446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b278931a8924538f367b65a4e1788a5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b764a0f06b4d76f6edee705cb52047448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279816c8aa9c2515c978dc313da78535449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72819e650555d672129ad2d61ae508450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74482c6c7e4cee9476c94519cfe6356b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca8cbf2076cc1863f69ec0ba87a85c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b009982e0c99dcde80d58deb8fd4d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb99214c38901b3f379bc991beac08d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f276d588250ea0bc82c9dec0da6a122455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2fde27d6d17e042f58a5ea23406191456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa11c4653aa282e8adbad3f8bf1017457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf34ce70dab110df00ec17dc2b7057458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd0b7d40326b385081f2bca53d375d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe57b0b14f5c5895d5e0523d66b7825460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d859a82c1c1cff09d405c046bf1de461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad432721594e80741c14568f1e5b88462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e051ee193f404f99e038feffecc181463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add48d752bad4342f978dfc37f24a44464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b8c799fcc2a6ff0c9c1231ed4e3a2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059834ec07dae4e28f7bad8093b47d3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7823421bb310edbcc15f1f63a1c60cb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be840a30b48a39fa216d3157f0b71c3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52d8d61d69f4a6b9fdb6d3aba04510469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014f0d8f8c012a1a21446efcf46f1cb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd063cd61a97c505ae802d6dd9ef7b9d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79864b162b496a4e44fce9dc2f6e60e6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8a13f7ad14516245ef60d619010bd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b949306361cb2b9ec65dd3ca209c2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d945a878acbab10af567016f2cffc64475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe70cb91b01e9ffc210224610ddfa0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ba541879191c3a460b0fb9a131766477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2c0d5e453b2c44c8101bddf92a8e0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd06401f5938ca64a8be79c4007895479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5aa903d3dc694638b7f8315d43c88480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1adc80b87b5fdb3fadf4872dc47ab6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97602e763773dc7e41e66044d1c522e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6485263aca6f55bdb7b432d2bd6a9c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49a3ca788bfe7b0cbc73c04e181226484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf843ef484a748ea1607a0e5d43c4b3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ffe16304d3edbb69309c025e8a575d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5643e798eca9c20f8199e9541bd554487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3c20dcefe7f2b74dea294fe4c12a9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46273446fe3fbb398d9bcb1a9f032df3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1e74ed5f4b7a5699fbea0c5484d2d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30fdd72e9a7748534fa10c6406ab4dc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f15e55b65b3b735432e14dc8b305d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0de51bdeffeb9b3c3b1e3f68d9a6b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd0be79f1829758a82b86df134334a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438962a27b8346d74cb1a5d2f3b426ce495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4572b3b0bea3858372531d8a1b30e3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b859374c8be4f2cc1a68dcafc783618497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13111b5cf03a3c91820a416f11d0762498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdedeb8b2c48952c3c9ad45525d52e1e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22512070e3763cb0ed6d6b4c74fbd94c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d462f1fafc7c17c60aad6c49a2c6d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e524960b752d2ea136650e133dc2a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5352576078421abca8fad0f119b6a4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8577043541c5948d2288120c5bf34504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a5ea310a1b7c2f68aec336f666258505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7543631a21f54b48366825ae3da1130506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6865cb215f2c8fe20ea23a20c1c482507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c83591f65b11e686a879f14f4e4a95508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68a1f1e934307759a6e0c1820a31fc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292bfdc8d552b837014b78e4e7c7bf9b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8035d07d4d4b3db0aca5c77b9bf6a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8b6acd026b2834271c292751438ff512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f157752418467448e68e62ece8bb057513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0c5940b7ec7f149278647cbe45c53514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd8839aca0e0ece7de4e80a619860d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583acedf909baf74a2cd56dcf357d255516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497827a575e23d3a5951e5a4e7f30e6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33ce32745d318895f3a104343d9b3a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf791e25e9c21be42918d01e31632ae519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5b2bd312ffcc8b9f59e3cb431fca8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd32e67bd87a7b8ea5a6fd8648bfd52521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0125c301d27fc25547ca2e067d417522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e197ffc0e12f3d40608af90681b72523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7262895387261424919940a3ca1c6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5045521dfc6986bd25d6ffa08598b92a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74de604fb8f53bf6def62c2e06a042526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af6015e28f303ff04514a5adddcf13527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83025a7950fea53756a35d41bd1e1282528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfaa0bd739470844c6f7f1927ce29eb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9971d849f6a3dff9861b6e3815fc4a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde681c2b0595a1fe3bcdb77e654e20531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3f12ce59e27b05566aa70316ff45a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8730334eeae3b392b6d73de10006a9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c5c2d8dc6a162d807678f30ea1f9e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4db115a87710f7520095936bfcf9be535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2a7919cfbc6bc2f1d75840b5480c4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56a6b14603d97328260f752a651c52537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e982bfe0b204f3e0ed1e93c3b7d0d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ade6787eeee8391003b5d4aba54f6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41679875f3cc1a051ce9153da53acfa2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5092b5209eca7403e257e420858054541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191ba4b3bdb15e0ee8cf19909e788bf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17efefa893fc10a667fc8c4b63576c96543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1c516eb594c6b02503421dcba66c9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114ba41261630bbfadc2d628e785fff545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be2ceb9ba38e47b80ab75ae40319e9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094e48eea7da0725062d4f924c66c3e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd96c68fb55ec749863dd02b6de7eb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd22157c61fd55849da74d63ec6aaa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c699bf4ffd8735a6f70808ebaa5d0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d6e605b53a970f8dcb78e30ea5b9b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0ca094d1bf20838d8d9c0f51079d2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a8b46c78811930b5bf3e90cca9145553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5464a16af0d4349f7dba5d0e0ad951e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2f36a84a5faad86e880efa8d5bdd1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e14b412fa2b5b40e3c2df77198980b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee4a7048874bc787a78e28806befa3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc53f1ff8fdb2d59e7e1cedcdc08a0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8121b2b7abe00cc0bbe24802e48dfcb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2ce12cd4692774a2839c23d1e83b6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5fc95025b08faf53af3b2e81f7c33561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7d63b98602134e6abbb44318ae451562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c8c112ed7cf20da010e0cb31b92a9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418ec10cc524613c33dc84de94d017c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8275f73eb5c37acefcc49780583a70565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875adc855e7cf25063165b9703cc2e32566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eba909da30805e89112997a2512a68567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc211e81d31c4aa94fa6d2c5898588568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a30e25ee4946c5ed3b70fad303f074569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d65278b1f1d8f690644fe2c39ef2d1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d92a6d6138afd5cffa1edbc16ef0f0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794eca53401aa6402a5240899be1135572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec862e1d9752926e1135d44a27c440a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48173caef64339d8d33473237edd34cc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15f3ad2b8b0c7dab07b5303c97ae17575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba572f4f4a05462682481dd9390700576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f91437fa28c256db3b0d2f9fb3b807577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1bfb0562e45322131b714030291cc0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78f7ac200bb33159360b2ee206bffe579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724dddfd2d54004f3ad3055fc1baac1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248bc55ec228a6b49d8833883abbfd46581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93bc55bff76713700611d870472dd9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15a8df4245a5f0788c543d505f3587583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3acdac756da10b8e87b79b609ff7b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b819e330bb65ecfeabb1f4d3f8b502585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156bce99974b1dd00c546c3c08d06f01586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18acab26db3d6dab0aa410fc68a40c8b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773d7b74dd24468f939cdf314974916588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3470734816ba5269cd37675192b2013589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9fa5e0ecc819b58fe01d6f22087754590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c782c57efde211b85e026a0ecbf563591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425202dd4deed90005f0ade6be25ba33592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a88ba578032fd4784eb48ef82c25a3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335b3cd237524041fe328b59db686ef594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a78146adfddcbe4fc97e61e3ec4c98595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7fc6b9a5c06fc2e90405ed0c6e356d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d662ba8715a28c083185a4a028468597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22e5b4eddb382c3ede924b9ad2fef9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097763e74dcbb98d78c42055aff5fa5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0f370455288aceefea457af75ef1e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717dd4874a9c9e8c5373dc12eb11157601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642984c44210a33e50b8e025869b456a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922bdabdecb343c38fbbfd077e93d88603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb306048f966717541476d7d61430039604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6738a4fb9bd1fe98f33f5a5d7f434d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51d75904b1d4325cd6c5bdb07be0a5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a432d712099c6f8708c59136e5ae42607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f19f16f7f92f057093c0e93fa6f5b6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd61a645c3c591dc6d8c43e3a70d6f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331907d2939c3381f48e6e4d7f7ed3f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23325009c1165a21edd0928523bb9fa8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26717350fa51411f54430afd28f60a28612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1a06561e96dbf8fae41523195d39c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60b43fa36aa787f838198355681875614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d70be644d6390518af4e5fd28f421615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c26aa0c4ce03ce8cd1df90be7066a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27136e64403bfb42cc001a8fb9a7c06617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172a60b057c84afafbeb9f3402a8795618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4fe7f8877d1609523be8195d11012f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2d184657d3796fc2d0410791c5311620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc13f72ae8a06f095b12a56fb85ee04621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89850994f813e599f053b7a4ab64df622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778210b7c7ff17646aba8f01213fe66623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b014ae2c0923cba305ef71c1514e2b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91bf036d29d45f2fe1d633ae48b01c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70491f25385dde669f2785ae51bbb2f6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2935ca8514542a3905d3fbae8dc30f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67a4f67a43129020796890a7804c12628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e2357880754152d1b32a876a20428629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a747fda301070fb0c78c4867e6218630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818b2e9c7fb33e78f332297c8249b18631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099882d7a2cb6494aea4b5a1839f78b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c23c05183f59525f4e2eae2bbc989633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d43bbfb1fea6b4d8de165c687f1e2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69af2611decc5978db8313e54b64fbd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26b1951985ebcf3bfe31df0e014f85636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb226a049ec9cc446f1ba72d705618637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e735cfc7cdf1a91a3ff2763242333cd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e3a82a8ab4f661c1aa1bc7f876912639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae951a908e4362f50e93b9b14cce29640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3167f17e4decda762d38f571872d3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340f4e283bc54289c3df5490a90d9c4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1669f2fae679801aac1260845edd2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a09c6b55d83d728d3fec1e8f1a8235644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d136ec38cd2c1aac25ee3d8efa09e0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce697ab8b05183086a9fd1f7b5a305646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497a198a936f39f8056cf842a16418d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b733bcd5c17ac48db22353e498237ca648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28106ba6464f78394c500dc3b54afc62649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8dd76f024332558f7bcec313bde9cd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59957056a335b1a4dd2b977731b1296651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8c26cfe9d8daa59a97d4ea000b632652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493ccbacc9e454831e255a21fed107b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ea70d5c6ca04ec08bd4604c5fe8ed654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69db3823fbb425cf003f7a9d2f3423e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99911984e142dc20fb6108446393d765656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e050773bbd1888f00fde3fabb74e95657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711890c1507ee5deaf651d482b5b4dde658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d50aff972ebea83797e23cf8422f3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9456fcbc442640442abcab2804521be660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d5aada912fb5c7b1398a6e546afd1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cbebfa49e7d69c14da3e31059260be662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2235e7aaaea9c0456090e40ab84585f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a254e7484e9bdfbcbb1df53c61749664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f577c8ba3ff6303fb3874b1f0001bc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e09e1af35546efba8d1d29dd8a5ab666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611bb2feaf6ec2c865340288bd95593b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273fa7f27fe71e760d97a8b12604e051668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb353aba7d0bdcba5547ffb0731613a7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a09a16dabf858354def39242adb07670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083fbe7bf119605c6d76e3b85b80772671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59cfa25cc446fc2dd563da5745947c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62b017e595cbb31dd4505d9c56b11d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d6cdfee85b7a37ebb93e09ee1995d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005ec294c08cff2d6e5650b68f46de0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8a853e894dee00caa71239402fad4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c65ef1c608126f54fc8c3d8071a457677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb624de3812b992c6315a936add39b30678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d42524cf1efe9eebd033151b10007679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db212deb39f2a384b415f250b528081a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13634c55c5856b8599c06053c17c7bb6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb30b051aba8c2360e3be5ba5b3ff0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8379ba331f4d836ac7e377f0d3b3f5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa401b50f0b9fcb23480129824db082f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4638555f15fb1f2ec65dc4aa5d47f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eaad2a32baa740bb50e64e9a852415686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b81505cebca3c76d027bfbc2eafba4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef57dd6664a8b17e5b1242737dd091c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ff1a2eb15add4d183c0c8e1183152689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c960affdfd6edfe82382bb38a8ab685690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73698ef667ddc158e45fbc8678b146ab691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f7fb702d391350946b64904f38e83692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e95a616646bf64161dbc5feb0b433a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207d9fc3e0d3433438995e6834a179a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c54dca768f2906eae2efece9d059d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e34656f4d02a3275426f73bf64f7bb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9c0951d98e37914711565647645a0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de292dab48742ab143882ca8b31c72698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3475a674e27f86171de66e408abcac6e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eab52b71c399d668844f16f43aee4c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b98ccf40517fba69181793ec2e099d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad7789846ca11938ee00e6bf3125e7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941df93dc25a64e1942f179bf94612e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdbe9519fa1816493c52771fd4b46f6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d5b84eefd519a13e439899c9b5c1b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794462c66ffd16142d74bb7370d5467a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e40b20a4225330a36a0ae2b4c3ade3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477dc55ccf3f41796d9c11761e853c1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b095f5a7bc511344a884c051717ff5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb88381c6bdcc57fcbea1f41e0a959710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec103e95872e8495c08e91b21615f94711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583324c397becb3a90d4eeee140367c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9e27d33d1338d0e1b7410349594b1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79dcf08dd74827d17a2491f4f5154d1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b6383643ba4d6e0391a331755a882715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370cbf54b5b8681a0b93c9829c16f2f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f016129275b1ac5d7a5d39ad25bf4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c2883f051829d6266f416a65480a7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9298f3e2b2e6348e77e6f37db60134f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7874db7bd19c983d62f1962a33f4b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e07aed064885240cf8e8002f0f6c9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8856098de77ed00c7c006d78981f482f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd68a64988a6e3d4781ee03ef946f6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb618c1673ddaab1cc9405bd2cdebcc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c208ac35dc9eafe4a6f4cedad931b4b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88818ce2235bd38ec41fa8631cbe46d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08628ab43eb5fe0c7cbabb86db29d06b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb737962d5c84719200cf3b21171c49728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531eb7b984a7b2ec07887b571ed0e095729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9d44274eca5605b143ed32d2db98c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d7fe4e39c1106e1912f758f13f1a5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc79def89634e3f492c61e061f47866732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eda149ee128b0ad75bac00ef0ba069733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31197e5741ae1bfd41ba2bf821688b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf5cc746ca6f1e3bdae25f28f0050c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc7c0dc15085a4031ab93a00bb59ac736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695bfe24a055f5048dfdbf7a6fb5ce48737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae213d9e64c4b0b2518fbc00f7b3255c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d501c0838074abe9acf317a35147d01739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5801e4e5d78ef14eb3bc0df702cb9d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033faaead84545bc378caa5edcb3d7f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c56e260bdd46dcc363f26b218479ce742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d1b0ceb4fbd4b22ad423e32d3f446743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc78b11a6904d371775b5c2d34f5cb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941d9ee5c0dc4d103e844f658cb1a90745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4198c0479bbd99a29f008df2b0063746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778e6e7867e411852f6682c9a64982f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e5e51b8d08973d25365987e21be95748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645aebc49ede55b9fd67643e26512a3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0745623835c7d068ae6ca204694ff750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3726c8f4ce87663c757fa356f6fe1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37046c11acd97997134bd4947402f14752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9eb81adbb04f2bb00f00f0376bc3e1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2790a2c8f103cedea5c0fd100e8da754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24214c3288c8eb4506d3f90d2fa254755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692371df950ed198643d9ddbca4464bd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c5965a4160df5b6dbaff935d72e09757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c69e1c6afbb7214b6aa657f32b229758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ca08df2492ff2ee3ad521f286b182759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7257d841c73f60a8af4e9b10c6f45c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b53cae9c34e1601b5f2f5412bd199d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27d2f25e385ed120bc2449cc01acdd762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba80e8618d0b5d592de53baa47aefd763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17305411149e4c9f5a71d45541722d0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bef6dd90d7c70af758d2f70043a5c4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20e6f97cb7768009a906a6a90941df766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473311b6add6c85be15aa2047460bb0767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce73170e56686ced5ec48642ef71500768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1fc489655c744f23c3cbdcc0b3186769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f38565628bd71ce08396464cfbb7cf770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e87bc070c060ce8d9321452ef6dbdf771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e92452ba80a94586443868a550795772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83e10f51a9ac76f3e42b4ee44b70a3773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e88e6a3e4417d5ac2e0f9f1bacb83774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f2401aa7a59d57a4ea42a1593552b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7cf40c0ab95bd8a763888a394d7d70776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee113570ea039ea9d6f8e7dd4cfdb83777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b80b883a480ad30b1e654ba5b0edd778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f3fb3c4d91d3a2d66f6ac7e7f1f50779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ec92f9d20f7011432d377e9dd04b9780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a37b219c8520bb2fe81e0b52745a87781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849f5fbfe41f7f714d1005a73e6a218782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559321fdb9212fb34246390308635eeb783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef56ab95fe934d8a3d277edb51d6e2d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cbc47bf4a9d23093f75b23223a1351785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bce77ac43ab63c2b59b87f24127bd6786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76755eb41357501c7656739fd0833101787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc2d11e731471e9d11aa472836ac14788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222edfddcb7a44ab7f09143b6eb001b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79933f4b4042c73e28b414cd836a81790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edddb57d20d3a2eb547dfd3de0b31b08791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9044283a5e9910f4a40876c94db33f6792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d088edad65f024fd6f18a39156a9e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b25d0ddb836c6096ac7f3c8f8ff8b8794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0798cbdfbf5b6b8ff9881adddb3608c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac818cc97fa224d78f82c23e2b9f17796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38f8ccde4ce21a637c0e41723820e4797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a72f1a39cf8a4fda292411075e89b9798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c81184eb3b7c0766e6d4ef68de26ab799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661cfae180e4dc795f6ba013ad26ee38800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612180499cd0ac4efcb3a2ce9fe2a46801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401c9a2e51e5dee753e9d1d355eb34a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da76c0ba75208eeccd71e565a6971d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d75e1c8462d7168e39e3dd18ac9d6804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871aeeca24979e3417961b01ed5d3fb805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98667f68df9dc9d8f4c915dbc92df3eb806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9d075e6cbc895412703bad442f7d2807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7887fcf4dc17f92ccb5631284616395808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc62da29ba5fb6efef3579e9a134679809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfae1fed1164d619d39d8caaeee7d9f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4244322f56f8849a0df771a8bd9da0811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab176d30d2dd1442ccdcef8850e298b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8c0fa4c93a1220952c48fdcdf16ca813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e673eb1fa86866855fc2ad2e57813d7814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b6a128d7fdc371fd1b32307b58ee5815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64d90ed465f78fabeb3253abb253c1816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce650381f83a037ea85a7f57e4b6078a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6945ff623b13b9bce0d5583a1b16f2818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220705dee6d8e7942861d6d6d4183e1819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c636ec8082ab5d8e6c230647aba90820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e34f5e52d555852d9437f5b27903fc821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4388a29b7b10d31949df6c7b1913ef822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f8e2e56f2f2e329a99c9a50435d91823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735dc59acff336fa9bb610a338956f5a824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258ba5b1ccb51d861fb0cb314b4ec72825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3950b3724203a35ee19945d6e691904826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d01d4ff84e634e735ae0e48a06daa7827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a464cc470b3f2cccf315898540532828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81630943e08f46e19591299662b04d6829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854be5f9b1f11bb798e81bf2cb66e0f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89638676980f9d8d65f9509c19a5f35e831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89695e412da21c443f7687e343c9f5832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07d99dd6f973ad923888b4411461da833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e46267dc6f7c04995676f65d4f040834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82de03fc6842b8f724e68a92cd7ced6835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5aacbe63babf13c1bb3197a5c84b1836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48be30a51d55984d41afe87e11399e837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1427a69342fd5adbbfcaef355dcfcf838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a1604163f9162acf488f2fecf0321839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e1886ea6835523f33bfeb5c609b19840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b64846c68043ec0d604a6fb11c782841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30fc45fc731c9aa0c8e3b06123c621842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d4c397165fc33a5aff6699a15d8b5843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb366dbc7547db1f10dcd1339547cc844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10737dc081728f22b31c26308c2f15fc845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7137c0b46bcebbb3546f66613a5e7846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ca3496e31ee1d3993a1d6a3930223847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851ca30fa804f0accfd2913d06fe934848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23e9821e864f505620495b705a9ae3849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5a0a6ee24e59d9b4dc22dbc383078850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e6676430319219e076d697aedd77a851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27a8a50890a4603de93904fd1d1c2b852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df87c03aa5fc42290fb53b31b8384a6853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6025ab1d25b78c569cac2efe50c31854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ad0680ffa29ad91bef0a350dbd982855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7ed445666ec6e5bf0180406912771856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3809bcaf02d81704101e9d9f229043857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efafb2cdcfa501d8323750bcbca3cd6858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66923a3a7d5e0d77c2f3a8ae6c9d4a8b859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1766d70c920b5abb89326bf610706f860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7260213d289251f006979565ed681e861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc477fb9d85b55ce68fdb76fb8297c67862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7ec21ec9923cb06f3dd236d9a838f863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792c164a66b2213f73d38a977673fa9864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a96cb1b7cf8f59c96ed42529a63fa1865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060841872a220eb106c4e85c0a0b40d866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5decdd74a3455e71912862d28fa49867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766389943ef7834cd3ca6f6b43a65886868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ddbe2f644fd0f3dc62d94c1f04bfb869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36361e584478274828c781f04d271ac2870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc886b61ddb2b60db6c441d070dba64871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89beee6ed3271e05829f14c77cc96f7872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058cfab30e88f490b2080809e4a64894873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce31d055aa7554cb5ebcf694571c390874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27647fd889f5196ce09548739be93665875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d785c74fff292c765c3fb9e1e85a59876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29fc8a3cd0f7b27dbeab25c6a42c947877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fbe3fd63c2c5dc9f5b04c92ee0d8cc878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa326a49f400f99ddf813592fd7a81879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56db57a96944f3b163a1afe64755a6880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e15253c680b98dfbc237e6ea3a401881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b0ad39bce2303af71e4598a2918e5882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ccdf2795356df75f0732ba0e2d2f78883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306fd645619bc2996936cfd7db7f46e884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c009a6463383c021c47f32b329495ac885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafced3b11d84bd1ecdb353091e67073886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef7331a00b7955b3f3639afa11c148887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a2eed0445a58bf65bce4555533972888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288356c44bf5a1a278cb1478b2d604be889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348c70bd1b0d5c1c8522b075ee97a2b890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88db327b69087250e85514f7350376891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3b5c253fb7fe84ac63e7fd84fd958892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a758d6619a2e61e4d74d48ddf610b8e893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7445ab55cc5c6edf17c70f5ceb8e6f894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da38cea1fc2fd7e32f4823713e90b7895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d311aa2e4d53b0cbd1c6e10ebd55dc896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7eb07175c0f5b0fd5590288b6850d0897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021886dadc618da25ca46ccfbad8a6f4898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96755617d938e2581c7bf5dc7fa441899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0229e98dc60e31175b68d9e7ff717900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb122778488d31e6ab3f43125c2e40901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57daa9a58c9a36a77685ad0285ef41b902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d711f49d45090be70a8e3b3e1be9a8903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66192dd2bb16521485c86de9ff8b02b904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b88b1c237993a7538fbc1b5a1af42905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506960970d2bf32cee7562bd8c047b6906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382f307828b63e2b1c961633403c1af907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7bb9237e88a50dafc326dabfc619ab908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f5a8db652076994abdfd2ee07b9d8909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228288e7dea15263c25e49c5da0e69f910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d059d176fad2bfca2f921e9f3e7222911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085b9019e6366981841551135a52f4b912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3278897bfaaa68150fb4358e20f22913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d3149002ccf0a8c6e32f9c5641f28914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549cff6e0a3c5954906e6c9b82b634f915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dda2236a468683a469f43e1d721d03916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889a9b445267449297afc6c67f2969e917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551db143a6e94e89216f51688cc9571918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ad3ba1e3e274487d2ac948afcba2a919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee117e816f735fc1be364d2ec87d1c920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c4b0276801884b1dc8fadc0f82689921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a27a33c12c87db4c822e2dead3b029922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc9e0e05204eb490fc052ee983d26f923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de8fd7b531e7b0c45b1ad9d7baf5cad924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde90d377b0cafbf62213fcb60cb988925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a533f58bffaf2f39cd3652f921fd1926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d955328bff881c75377691d3f0e4c303927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f057d1cecc628257ad3b11aef372bb928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d353051547110d014371e19ef4aad24929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7c93e5fe86f80f5bb3715a983b97d930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266cd9f1e1d07e9e43f355a32d7e5184931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152eb03a00c4b006ee6111ef09adf4f4932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d995ada4c6e0968b682efbaf7ad62933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f40a346028bc551012400fdac25b85934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b054df794f434365b29503fffb0a5935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f4bd8da1bc2cddc4f3b5b55e353e4936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab834feb04e1bb805aea1808893b121f937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77b383d5bd9f584784cea5a4b5cdf3938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1fb9da0f5795710e0c3120e1553c5939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c9f4164f161f62238b2196045e83e940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fee4868dc426936029c8c0ca4d7b98941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd102a0cf81932c1f592c10714d479f942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8da169d8af8237f14057c678a5bcd943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353017ab15ef1ac99e1f52c6e352c65944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1763279ea85970f1385b280d354d1945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7cccf7d4f85978511bc0aee96ed10946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7ae7cfef7718d48874ba4a167411a947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5e3e63caa9146c6ad57f80c280cde948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9a5c5e16e0c0a40af296f9531b8c2949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62e28e902c39e754072d5f9dd7ed6a950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ed563430a7c936d363574d2ee63ff951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e9e9970dee107bc95ead6ee6fb0c3952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f9164aee51704b157e01b500cb6fa953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c9d27579a1ad0b999e88d5a741842954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807abdc04153dcff2319f14bd373908955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68073055b39361547963dab16285b461956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a21561e6033635cab537cf67bcdd0957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a433295b25f8d04e24d944bb46ae17958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d077b26cde8e3b9d89e5a2390a1a82a959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0bddf7baf501650ef02c9a72c0c16e960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c08518fc5c743a3dd96361803af497961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a12a1def20b823e6c5f7d1762fe9ef962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299f4c59f14aaafe0acc8000903800e963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10971f068ec1682bdaf0521a6bec27964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d936492ac13aa05ab4ba54bad2663965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e418c4c6c722c76e1c9388f570b21e966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8b6eae47c1d9e7fdd18542ac198c3967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226d3ba8f099152b993ce45593af3ab968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef8ddf91ba5ef28f8ed01e4599c503969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6682ff607af489879a61a2689f035970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7489bbad3a5e71ac2ba89a352d9fd2f971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5503c7663852335bb27ce264137fa13972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8643e5860d3b8d90d74b0fe0a133fe973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c960abef6cbd826535e39d529cec786974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e48f05109fff0a19fee1e2a35edce7975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aeea5ac36dc03badbe9333262bc93f976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405eb9ba2fc67af1c9386edaf50e97b4977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca603dff19dd5ec8f8dde82dd6320b8a978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce36f58fbf02341a18d93b1ab3177ee979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff3b7fdb6b959ee6b1cea1ea9c7468980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706ef4f6f4a0ea397d7dfc7910747d2981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b5513c136359afc0ba71b309ad2c6982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c42b4a931c2631b5006fc3e4f80cc7983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53f525fc9eab41278fe1cbfc6d4afb984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c83c042f8b2cda23ab8727ca056af985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488f9889502dc0d1a864a4caa068d68986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45f210a095d313aa6d82eb0d569efb987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807406b8750fe967eca98508edf2a41e988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d8f26e0d711a245e6ae2822071ff7989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bfca308411a43fd95b63f25d35cf00990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c7c3fad7fae3b7ee141877058d739991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779894353e5e220a3510fd400da8f9ef992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d3076c96c90ece7e2994fac1ba0d8993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf8ae21bbfe52f5600ca7ce4c3665f994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849b7ab0df4ff265cebb9b925b213a6995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1322dd05ce4e0d7d2dba9a06310d4996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304056952cf70db3346681939ea7d02997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>