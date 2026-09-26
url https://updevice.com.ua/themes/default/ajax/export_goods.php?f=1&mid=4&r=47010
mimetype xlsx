--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f44c632d2ed55f483462abf9b10381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcae28848c0b7c39b90efdcc57e2a302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd858b664c66eac66f5de8976ad64cd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662b891105c27e040ad96d96d5bed9f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35edcb0e95ec16736da62343e19337ef5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc9cd864c8b8f42b3ae420c797cb026.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82924d871198e21838c036d92389fa127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742392f1cfb2c3d76e7ea913610edec8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79a3ec1e59cbce2b2e10749d488fdc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb165577287b4df3cf1842671e3a3e510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27d4820ef42be3638e16f5d3b8769a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00352d5f0e91f37aea4bc8e6398fbd8a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362192d8aacb59bcf779741e06885e413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54105a28ff3170a5f79262f7b2c8f21b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4032b459c733aa8281a05cc86c9a71715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407954820f6a1de7cb7d68cafd23b4016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc26a565f9bfced54be250c66a86d817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a558191fdb06ab7361e90d9de817618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3960791ef1dd7af653f39e25a7a146119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92005425d4d8a8e03c83b118c795b04620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f70d9c0ebe75cabc23dc825b0ad0721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689f8f385e9e2310c3fbfc8ca67eccf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25695d2b184ec09f48d9e91b4275c88823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127fb5882229424813a18c65d6f5c1f524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e564dd53aa513afa4c932f1a11724125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35421974966a2b26e9e1fccabc5a203626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eade5fe0b18e2388bf1ee7f484e1fb927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a225f0d03ba9ecfe9a3258d09a6468628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e71d37ca4dd2e633141e356db27b3729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ea5bcee923349914804af6c8f3fa230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd557b2048288b7519255275232cb7031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8206230952a87cf0b49de4c424680fa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43575d50884c845b00522531ccbd8e2d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001ff8e5b7789b800163ed7c9cf14e034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b411b6559888ea8fa318ba02f0c79b135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74924e80a99c1ac0befefd18b3fcd64136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98d65292a9d11b9bb31abd320c1b4f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86e5c7dec73a76e6d5b56e748a257f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a29deea0141daf20739bb7a4f6081839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0ddbbe1c9e7344875893c6b62a66f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf47a15a4b8663be9873b8d88c578341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3fb6215cc98500f3725ffbc39f33c442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b65d04be3c28a3d1c72a5b647c4c243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08198550a046d0651e5a72e3ca97b844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15950b40e5d80d3193de3473badba345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca11f32ff52be43cb8a759a383bf05946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095c36b6827bdae3b380e0a8ac6d28847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c92127324ba82578b7844aae5c46b548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587f3363aeab74ba907cb4cf167a63a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0058d0edaca07061c9795838fabc450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2caff1ed65d3f5a52002bf07c8cea551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a595e7ccd4444358255201c8543026f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d096f3902ec3fa87a044cc3bd04bcc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90415291039bcecf06ae8a3aaf90e1ab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df545c300da7c6c52862b13db7587adb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0721634e006833da07c71c03069b4856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770e1ef3963b27c0bed02fb6f03706d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910555f242398808a76b3f81fe8191eb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47bed023ae3f55a7caa32db6fcb0f459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080f44fe966c49be70781b05105fbd360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d883964de77c410345f9693ec028c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2b26c38c731c0e3ec81fe6a3613ad62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17eb66a0fbc7c760ee8f61b99eb0fcc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f6f5a3b6e6f4fae7d5b892fb4afe064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82756734672e1a443ec80c5d18d7a11665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a417392c3b9db658c0d15d0ca7ca56b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad06b375de36b65a87b1201f1f6eb567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b64ec2129d30248da1de98ec4cbeba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab739aab7eadd42fa164557a054d718869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c19709cae7c4463d9c2a376644bab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173ab2393893aab2114d978a7452fd771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b422300e669c8d2e94b4051902dcb0f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b86a33549d4cb73672eedc9e838e473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a5166dfe728b58fb0874ec500ce1d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e8a80dd876f042cb1fb38a730abfa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80faea2c81c710e94c321be2dad24cd676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ba2db9fc79902b65446742a34bc7c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608883798f524be6073dcc1d73caa4b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d291e26d0b055b12fdc1a75dbc1b7079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3690144e0d12da59b7a8254517fb7080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8086dc6adc526c2c5db93f7d81d5ee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d29180a15da35fd24dfa7320468b3b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bcb25500bd857ef82fe357cd166bf483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de444f356df9e085901dfd8fd538f5f284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d949de72d76ccd4fb57daedf2886b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774dfdaa9763feff865062550ff53ba886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df51972d8b5d33e5cce5440e99c9679487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9cbe054f916f64bc43ef847f27106c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c12894011d83db0fb95799f69cef3b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ed4fc0d2b8953d98a31733ea6f2bd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ebbbca8176faf1261db1a2de33c36191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42977fda7da095bd00571e973ba7cac292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b82ba17606ea423be3d1815c5f14bb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20331a81275432bd8de0ed9414c40d2c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120f1bba30c319e0a0fcf5b204d110e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f50142930facb8c661715ce4330d296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e6cc39089bf93d7c0786fb5cb06ae97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731fc28a40813b7a9795bf070ad20e298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d22d1dc62d0380df46a5a07b58d2299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8b872c29369516fe23dfef5b29f80100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706b9477e74d5ed98ba1e02991414c2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a058e2d7c885126de4fe369b3859d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f295e23106a56a1af1d99e9cb5f48103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ba6382d16c401e6f58dc8ee9bfdea104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f658964c90ecb12652458698bf2f2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca20a14669d730b857cc72bf0bb906106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14ae019a56204944f68f11d458b707107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f828b4d712c73e7ba3fa70290e7e260108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801b9ca1c8ef8f350fd9e52e7fcdfd1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131449314c0569c5a9a099a2ac8bac9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe9b193e385a944cb734d36c909af2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32481ef04c5333330409dfbc41e802112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c89aef5d44a7c65fab1eda9d9999d7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8130d449d31a2e5612e1fc7bdb1a502114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3dbeb9bd32c335d7de77b8a3160c81115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb3dd25323f4e8d33e6eae199bc05c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3e0ee97cfb0db5b5e9e4869b49fca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c140561b9b8ec59943ea3516fb56b2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae48f37255e913c5b1c75122ae82c24119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac08e8987d1bb5e18e63bd27220f9ce120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e3dbf7200ad4801ec73393323e9a2b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f7122eea3a1cdf0b469be4c25b0f7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24056a5264a15a442b00c0edd6146ee0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88d28a2c408e1167c555c7f6b4a92e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a916ff1679b4f7e145c67344e595c1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf2c3dfdc7dad9b85e9887587864b7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28790854d9698aa4a129b437fc7ce0b4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48096cfd1bc6c4fdb12abe40a79229aa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9c3e1c409077c183377ba99b8d315129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c3fb1eeba77616b096e0368635c55130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfbb33788746c4f78d46f43f4c68f2a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbddbb7bcde9134d61f69bb50069c6a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e141a7fe30cdaeb6ac99c0fd97f731a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88da289eba635331efb90df58289b69134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b209e8518d32af85dee5c42e22e46135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf018e3410bdd0c5e50391b0809021136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9375ebbca8773b37fae764584bfcc5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed35a24b820137aea1f3322564d2c2b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb34aefcaaec6b53ffec34d77e2ca7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4afe268404310188279396eaee0a1d7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4969c34193adc4d14476527bc2909141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c59fb567e3af727472bce9d0d2e4f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3ad184a9080fdfc79934e9235d458143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13eeecb5e5335dbb33a8b1e437d7de144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96092b7d32b8265ca23d5245981a60b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322737c753aca4dd64ec39c5571e0b37146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e7040531db7f713e686844fef69d7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cfc5ed95acba513a4d79bfffdc37c3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afead903e293716311f771ee888dfd8b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbbaadce42a1866781d41cee184b977150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ac8b5739531c3940ebb316664b580151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f61257be04e34f4e75e57bb6ad288c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288d84b260c11314a1c4bd53fc74caa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a4c09941c536599517f82ef15a810154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39d1adf224dd142f46ea473c6a2852155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fff8c051d8337b1d404087fe7bdcd4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2ba18e59b5147f72881494abd566a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310ea32f85d58c22ff966527f4e1755158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68752bcaf226a25835577914564a9269159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd292609e130a1cbf3f6119c7aea92f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29895a0a599322f976c8922a5521773b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483614a4522c8b6c948212b92809b92162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f56852525e52bf17133cc015d4c33a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16fc0a43b27043866739713f1c93c83164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18afadc1b598886080fd49f5ae9c6825165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4207291d0a00d35d51011b4375dbd57166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80faa6863e9b17235b16ab484889ae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3b402ce513a62e776d65910fac91e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50225e21079f67d57ec99e9ebd8a81a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe082f39a3a3130c7850bd94f38a3df170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a76728c83aaa9732b7f00ee299fd1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a5559b7c48725ddaaea05e2980007172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253629d94a01a2be446b39e2d85e548173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d929468da9efd419cf8be1c05ce6e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c66aada4bb44108e0790543e47663175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a25058610a62ee5a1e724f5b08cb7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1c71516c067c9ec95a8dbecb4f1d1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5308ffd32772727b6a472c3c7e2c32178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba786ae2e83482f58451a080259ddd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43dfb5747cd910e5987fed033189735180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9cc6080748ef6c3d27e722aa0e448181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1016b72e7eb1c2b52b1c77f5281d2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9cb3cac3fb32fd3db9c05965c96b0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccfc25dffcf61fd58c5c0e5731f33b8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9a0abac3c849454897b268cc93fc6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f880caca6dfd7f8ceba931f4db967186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bafbb91f488479584d81d0924d3232e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceabbcaabd4495435cc39749fc656f7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ada35b59d62aaf7ed31a217d47c16189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ea4b88690af0914bf27fda5350d49190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1634cceeba78db188af9d98b22958191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543577393e8c567438baff5d97376d67192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258da36018fb05fc51630ac67e3bf13c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3bf2534c9a1a43afa02e8ce2cf66cc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025421a6045180df71062e7e491b5f2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769562a6285e2dd1f87628779456cd6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85430123e2dd918700a3d511aa0465a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34499806ca4cb35562e2d1499bbe5b5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30de0c4c4ec5f7e17fd372ca3f6d146199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f784d4311be136f30750cc57c0b4325200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed812cf33c3970c7531e52f8a32f0c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893160af2bca2403c718f645e0d9899a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88a8c5c44e5e947faf71fcd198b282203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6932b587019fca55412a131b6d1131204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137df962d3987266c2c8f7a95a77ead205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394a3c84c82e5043519b110b8022cb4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd5969629893da5f8ae71eb39c550e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba82b9004a45f9e2032e524b67e1476208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9354166040bd1653ae5883aa998aaf9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e9e508a13c226c8393f6d737fc3fd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509d9cf3d67ac9fa6356509a6d594b5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3262aca300bceff8a7628912d728b9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f0d0a3057b5cee65f95b94bdf3270213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7183fe1bc0e3df7ebab4e0e7909e68214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8c757456a22d899e8798fc14bce41215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65041520e7d031cd3998b5fd91cf7aaf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ce13631a0cc4205255f71edc83a78217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f511a6a83072b5c4b41ddf311afd5e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756831aa69ebbca711b637cea79e7a52219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73fd9add839ca24dfb19bea66121a6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa5d7363bf738549b78bdc4cecbf90221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814b4aa7a67893ba45bcc53a027b88e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d36fc77e73adac0a09652616b3cf76223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898b17e5cc8712e4b6f2e2c6fc9694b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709af874318d3b23c8fbc1f308826a77225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4142bf0e34ead1135b01aefea4069226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072354e68acfd7ac3aae8c5f7858393c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2eea1497c8b3814a3ed027e6dc0894228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f195d4d902269307a74d6eed07a10331229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c44140d3817af9a308425890f9b8b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2a9fef10891d60d8be5e17fa32ce5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6b457f92f57c32b114deacec75e4a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92bcfa5dfeb352cb86bfe78eb96d403233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf43b8a45f38ce367a26697c5daa75234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e45b9fa5692928b418fa6a7441c28d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0e949f3e921caa2048e2564fd79f0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199177fc6070f7aee113fe188e53557237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bbf52678b927c231d29b2eb407aff2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a57f10ba655632440b4b9143de046239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0b2d70e14b980487f7fc27c348b5d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46a659e5375379b121dbbc9ed767e1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a740eacc2866542dcc4f91a6fbae27242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab9b88d717014523e8f372d0583399243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554e7372162b92561aa4c830e598b96244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f976e8273be12430329c4585aabb6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045eee0fde266ed953bab1cc89f05909246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15e347dd830a5551e0558fa881ae4a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d93980c9a3371fdf7a049ae35adfa2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e2b35c94f21d85fdb247cc886fce7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8833d79d4c776d18198ed8bb40d81c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920257f75ff64c6be89bdb5af4d9e02e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd564220ff1589b0156148da86efc3d4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8494cb7ad012b1f6fcb46d8833799253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d465dcae8f1c692f4780f80705b0c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f69399ec6aa207322a29153590b7f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef041f72533b34dc41ea208eecca47b7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494b5fe640102f8ae7299a5fdca83b1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e567f0b3776cbecb6beaf1d6c4806ec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49296e06635045d4db3a827b094ba3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078eebd11bdbd1a10a4ecd8b0fba517a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0b9f1bb0c50986f2b5fd4fed7c3c5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5832850909ef4afe3795749849aec4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92146f18654d5ffc6a8c56cb942cfd8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7e71d95b078a63c21ac0d974ed6ec264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca78b0199f624ac4f195578963401e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d298408cf5872028f755c90c445cb7d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02660fedcc2241e856928d12fcf4b4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d341a9258a31639fb0d445cdebba45268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a663b487fa3f413abe1adcc14e39511269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9c2d358b31227c88ee2b9db6f4a3f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072326b55a6439a9154da13249f340c9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441a7fcdfbe922d6c159b4f0020d3ff272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3244a447835bcf30be407dc83ef6e5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3918801ab12792bf444f474d400e9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e606aba1da2bd0f3fe0e08f557c816275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b575df5e128e901b0a9d0ee2e63a22276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810e33de42de1ca8ba4f965ec51c4af277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d417370e8b1136d9ced1b4b171e6ac2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea272e735d240448438197edea01ff54279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782e2e55c4b4d19a5111768749ec918280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a4397f6fe9f1390366e5003419372281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c97dfd1c2eaef8a991f77f819d6179282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5e3021dfe0506360c3d4098f6d9e1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1695ca801962226526a62fc49d37c3e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f04783ac761d68508aa3cf6e95cad9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be384eec588827cde0343c22349730286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3216bd5fc74146eae42803c09ce3eff287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f4ab574d03f45f2d8996ba4b6a7e0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763eac97f049aaed322cd2a8e9cc306e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49919c40158e75bb00fed2848e14bf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0189033302d80b44f4e6dc524742e5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64a7459d4857d8ced5eb6d0c2f999e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1b063d465800ca1137c20a4215f6a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a7c0c25af59d3300365491715c20b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f86b18f537028396d7dea5eab198d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56190a4c4f61edd1ae58bd0a4f509cce296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09246688979d45fae55010b5d50dd014297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4600c24b5120c42cbde731e4f618f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92ef2ad72335aaded49b7e03c1eb70299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c7347a9d373e1e39d0830d8da81e7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e980ede5bc0f9cf6ebb82bffe635ec2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd568b17be904eb24187e29c171e247302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84b9cb7f4f73843f283ab6d50900d5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059c295d77fd8d1a399a9d60aef3b71304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276f66809bda6f2ea8391198b345f02305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a80063b5f9ae48706c25d6bb7861e5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee21b237dcb26433de46391dfdf39e7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e01930ccdfaab8d0c03a52bd1c9a8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6efcacbb7c2352bad46a842d2f7c24309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b56710f509204ab6850f33273e3f9b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81c0a67dffa571315361d544dc6de4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131dc1896381b4af9e0083857859747312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f9cb3396f3eb15db908de1ce07d94313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21912ab0f5beb5d0a3d39ddb0ea0e54c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960f10cb43b3a3729b5cd0629fee6ad315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ddb3d933c7d18cc286f3581c40ae0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4a28286aca36be534d98b9f482e9d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27529703ac235f4beed7105f4b2357e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1322486f4fac0fde707d23691953b05319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd1633d1cdc2de382481e440ee50ce320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe15500907f176dc7966614367126e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd4535189f6f242f8c8f093391469f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad6530cee3f9f42d93cbf5f7748300323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a07396c586286693715da29b436ae324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727cc4ae6c229a94044a91dc1f6b9e1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493ca6d2d8f86d926ce673550794224326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31374ea74f58eac9677de7293b58dda5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1206b263886cb9c3a30b6a63a629a0a8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab742e1620b42e7c17f4b4cc05d21069329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d179ccce3c9020738b0e99c283a43f0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572c0a40597eb3616f08b1f9c3dd2aa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca3319247a7bbfcb637f4692efa8a3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a953da8ed367d081b798fb731640a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98707c4af5ff45c93199a29da3d538334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21267e821aa5ac8e499a7525e895725335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337d923700257b0ab454c3392e37883336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74f32300e790e4f59c7d48b64481f2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d35a6e34216eb83f3969a2aae9dd5c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5771bcb67feebac9db5ca63460cfa7c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6966b02c71a2ba4f10b5bc9be1f58340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15bfd5970e18ba45e2ca41439623978341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19402a92cc34952c87b0d86210e0e6c8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389c7d1877a412149c46a56a564c2e8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12005897b7031b461f868c4a43a8ac344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24191288bfe557e3d1f1874102c6fff2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a57053c6f7d4d337d7161c04396a05346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476345a7da912cca5bd7366d5642e41b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a951d52f2630108983324f14cdf42a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02659226721afe0a10542d6c18b2f1eb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c9e4d02391b1563ba4328267d8243350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e5987fce06a704ca4075860a8f184e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bbe975684a98e86e31f520b251b120352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc384721d4a03a4f03a47660107a65353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86241a851187fba86082fceb8a5292f0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965e46aece2f9a29890bbfd1e72df15355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d522d01f836f6586ca1864a8d7afb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74f4dc3df16f7c15f4913782994801357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc5c47748f3915322707601c87c793358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd9f36ce6a315766e6e12f83be5248359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00edabaac947feb70ad8dee73260a107360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68760434953179f04a095340687d4acd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb44715fabf418d88b8d700b8b41242362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4eb0c86c163d5e8c6bfa97dfd5fb1c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47881b07d661d077358f0823d3e40e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd511612e1d6a78b49c3090acb87332365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb033085463f2f432910aa282764a96366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7446d2cfa76d9d355410eaa60390c09367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0dac645829f7039ac3b4dd5c7f370368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7813325d42863e0cbe945a720d956369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32727eb44ebdaf9bd728e016170587b6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174fa0732c8d8813b40e475cbb6f4b7b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f842ad2b43c018d2c2c59f7b178e5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c1ffb20158ce79b15c3a7b195c65f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb46671fcd0ad3ba6c4ac1efb305fe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55ee8de11534d85acb5a715559fd73375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59bc5fedc1b174a32e207a09abdb76d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c00cdc219b2dfe84494080ff163d9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c79c5fdbae9878d917fa2fab2de751378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ba50d9213d365dad410299b3f20eb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7ca523f0593c8eb97f583144893ce380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7d895c3e739e009022cc24fdee7ce381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661a51f26a223123a6a89475d238f49382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889834f3cf8531b5a345f08fdcb6993e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f7baab78e06127de7b52802a3f751384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee720a5dee5547bb4b67222b023168385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23ff81969806e8b441964875b96abc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7991fc54039aa11fff7f568cc6842b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40cec5b3017d50fe81ae3527fdd0ef388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6636229573cbf154860f7da7aa19a6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca01923edca2252a147274a9cfb2ced390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4225dc693e74919e88eb54981cf655e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384386d3c1a211844c02ebd5931ed7f7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8eee6b032f1d8cd4106bae4f3de92393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801fa5e65df4d1ca186f3323a3eee74e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4cc00bdca8b41022606ce51fcef48b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc28499aadbd2b7e2899c44ffb1a2e6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d120875c10f5f21a917a92a1abbe1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d57065b85181b62b702634e4155d2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809f08b5c2553f7800ffb5f806392b5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330d410fd14067a8749e8676bc8730a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb01eb15b59bb22e484ff6c1d7c252401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9a0187b6090bf0a1ea09df9faf892402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49902d72e30bfe22ad4a6476b412603c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf7cc6371dcc154910646dbe484030404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633bc49b47b76f3db59a6c871344065c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aafceea4b7da6f31ecafd471c64d159406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1f07836a457836e2f181ef3a884a5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a2a77167c4270ac960270e9bc77d6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b93130659d8e37c134e52a1db35535409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902aa12016f321a72efcf20e55fdfb4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ea4d9e3df321b06916024abbaa4c1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b16eb41898603f723b44977cc38b0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da0171b0c44c2a41bd4f2ddae00b72413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b448318d5a5cb660e871c3715489b9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5705e79d4bf9a7a918c7f30ffc9e1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e246e6c161c5ba99548fd984495d6e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84e58cdbf7295c692098b5d20a9507417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53263d1a71525672b21c5a79e97e94418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620743955d18eb920e5601f1f92b02e3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474bf4cb425b314d9d8310c1188d45b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19971bf4093646b670b2922e35b19e21421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089edae0e539954c294b612057c7b6f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054f2a8dca40f2a9f499230791bfa5e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70e881bbde790bfd5b6cbf69d0981c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdcf490a47f6f168523b8baf53eba85425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e6baf20de1ca0558338b65f15dd30426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122688e9c1755819f2d15f5a6e40553427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb9cdc96d6c1c973f491268f1f4e92428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ebc007dcaad2c25d42edd23e5d24e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82505a6df4bb6bd08a032be4840258430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6962ef04ca778efe31b07b37d0a430431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e0074bfdf12129257bffd2bec4b7f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bde5f430a139d6034c8f66eab5dc1f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850b1bd24c474a31bcb7d09c649a056434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf181fbe2e9d9e23fd02f12eb0962b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5962055bfc3a9a627b2da652bf483b8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800fd8ff51af1574ed223c969ecd284437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21992d03a853213d180d157393024d4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefca947c3e24de268d81008ba577227439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e30f1d24dea7f5b7c197d123924265440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0f05e01b85f3f8eee328c08ff28dd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e948331968e21598883f1aac42251b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbedb9d4efa47d242e27e98eb0649cd7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f6a7c6cc99503eba694e88cb3707a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a84ac38dfb70ee8d4e85178b522fe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7780def60079756f652d11737277a3d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee8309125dc71c0a413c6a385384e5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba86875d024057864dc85b2df051bc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5183202fd653c7b580db9ed9a50c04449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b504b8639aab539b6a1edc79d41ca4b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c86c060401621febaa7107b6a5f2d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a99280b31f9a36fdacfd112a66c503452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1515892fc0e6d248cf3a39e47aa9147453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49ec65b61321547c2c9cac6ec58322454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b258974ba3ba5b830bd69aabbc3a9d1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69e40c65183f878a1b9f129bfdfb1b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9dddc9c784bfca115e88128f62867457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba761b6350423ea7132e4c33228516458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb54e92f36a5f6ea8355302e4b96493459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b34d87fc89383342c29e2a0665dcd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d670d278f9f0eae80cd0a355aa07df3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dbf2e523167d0851bd2bd2fbcae8dd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9599aeace10a755df58d22a1bed366463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c412d3e60250ab8289842d280b797464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca972c70c11120ba5247934ddc7b32465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c537dfaf7783de9e4031b75274de8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36aa4294f1db1461e924c2b43851c68467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead01298d708b4453e9b7f619d9960f0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c052596cc1431e2d281a29122dc6ac9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed54573759107c2589f747b2d7cbf6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad57cd684bc86407fa444ad44341457471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd17e3cc61f32682cce7a7a28576323472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce93fdf9b1da47e8cb54f1face8e787473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914555805aafe28696999ab07cbdac7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3230ec005dce37fc844b48d5801d87475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9cb16e4f06e6f514eccdcff8d5f0ad476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78cf663e2154f83a2aa99421e5884d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a2a587c94cd6f61465d14da29f142478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abce1a39d5bedca72ce5fae4f0b46d0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961792aa77befaf6d2841a4179d815e6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec4fb1e66f71d8978816e0dc32e9e1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5b2f7f62663ba91cdbd5434a02eea482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec160ca59aeb5b85454a78b1250bf927483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769bf88e7750cd967d075a224a40b612484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6444de434dfbd4d1b67f14956417f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b7cff4bbfdc8e891e80a9f34abffc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a35e82fed7460316e1181185366370487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66bbfe89b1b3424484c8882b4cf12ea488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28bd6521faec97d26f97e02e74e09f4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5bc41fc079a02871d0aabe8747bd2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee01260ca9dc59a7fdf1e9e45feec32491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434940abe1da9d6c9d57c9fdb19d6247492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad65d3a3d5e1310757756751fe0f1f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce6cfc7efe5ee87e75286b681ceda0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f29fe497f197b099bc16b6c9886a4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380bbf801d8529d98998348d357c2f51496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99abf8bac3f460bf97743ee03277de7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1cf88f1c1261593f05a8e92f77d3e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4870a3271d19b855f92b4d212271b37499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5d62148768367ec997802a02d3952500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e0fc1feb6d6692cd6e0104de5b75e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf13c0a5a7ea0af01414b86f6a1af95502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f78d759356650e5b62080cccfa3658503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203ffd49374922d4f13cab96cba90cb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b464c8c758b967aedcb55dd459ca92505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8393fd036395e453bbe4134870f5d36506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b9d113f086b18464de9890f13673a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32516dd58ba2a2b9922236b0a33e4f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c098c0c2e5b68cb954fda40a71e35509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806b2580976051e9ef5c0fc43e83479510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf0a0368b2efbfaf234f4ea22cc51c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99167203e4ddf4f5ce4f680d1a2d950512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6521f161287b7736ec7649cb5ff43513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc935273fcd7392e74650820804b1a86514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b7e244cfabc436328c91b2786b330515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723ea38a1dd9f0dec632adb998eea45516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f5d130df0a162a3bb5745214dfe30517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a19acb2c89591c1d3f9336f1e30ae518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0916a923be3b3f842cba65be1592e46519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300976e6d32e33157aab8f1d3b0b979520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59318da1e7129831c3f2503c9fc159ed521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb29d19c6bc0c503892ad9f86662b41522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a084b1fd7e982197906ed2027d24d4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a804a6eafd0979240df914b087cf205524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040e960b67f889ab2cabf57a9a517b5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b32ec50a294ad5ae3a0fa6809ab6f2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bddb63e26c9b942b135e4b7293458f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c845dc8f847a97900beae3ef3f96fe528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3356f96b55dc4a59416c6780a12885529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5a2968c3f33977ac58016f983ba3a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe136885facd4f5d846126fbce7fa2b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ad05e421bb85a2b80746ea8243fe3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33cef78f2ecafae4b8958dba63fe3da533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce76758f6bc1cd656fdbdd825a9b27534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c49fdda1322e3f71001f6750e40c2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ed9e9154606067caa5725558bb114536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91934c3f3e92cd1ac2f13540e97e2b3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96fd1b950f7bf39060c36046fc90e98538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11744f0a3f093299fa5c81f11c4d9620539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36a18279030a82229e68a07dec131e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc12dda54d2d0981d6e158a6fba8ab541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c38da9c56c4b37d17613b26893947542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084b90314b98bf6776e3315f3d31d1d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2747dde53fb8d2a10d30c5074840b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e5122d1190c89ca28ed876ed12d49545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6c2df90f4d5e5733a7a3ab7686a51546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfdc41c59480fa2c9d9d4725dc784ef547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1de8be5f027b34237f26ab97a1ebd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179621869f0f068e53b4416f37833457549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9238a5275e94e0d9e53764b76c856550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d660d651513fb463fc793ff866813551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692c79580b4825b11a5b03cc3e4f1d9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b86b729dabbdbc15b9f89846a6337553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886cdad6cc181e163da10383f55f56c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988325f5d5343e45e539a4f4734a3f8c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ddee393c0683786787bc914c33fe0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3323de0440863f90b551113516f55a5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d60e9fd843ecd488b8467e8f7f5fa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb33228f48cc720083f3fad1368051559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73188eaf99a33a64e7d7df78ea896b8a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893a7af9a587fefbc9af4ff42f0eaad561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a2fc87a1b64b187a23dbe600ab485562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256ae3382d86b6903fd7b245a7f9d9b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8114cbc0cdddcd489c559fb18e8b87564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4c96beb5662a6c15a7bf290f52926565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385d1e0c284f7ada2f633b1fd928dda566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004ac36276444d8744e8cc1cc1e1e07567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25a6ae240bad37e9006809e38db2be568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ddc0db5957e430e17c76eee01f15d9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83b1289843451c616ba4a4e81f7f68570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72ad220f43c3bec29c909f1601e366571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d98bcf681a3f68fc098e055c41f80572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3fbdf206ec70f4cdd2bee8f6284c7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4be6b103f7e128ea3fb542096f67a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921131a59aefdf17853147f8752fd8e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59f1b7b8fa12c5822b69c75adcfd4f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65deeb52648f3726895e892e407982e2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a559c2fbf18a69d0f8f218b1235e3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f574c3f4ffc1ba4a863db25455da198579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d19820b7187003931186c416ae4a7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8040e7e22823de8f2779a2e13d4bf98581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a20c826cf7b8e0ffe745af2e22727582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5cfffb6642e58c13ebce08a3e04f1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83934aed646495b610ea471777236e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f7b5116f60fd4110837f10c7addd0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66426cd980e6e29608503fb3640dbff6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a25aa1bfa878bfba4c67576181ecc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552fa8ad3f93a6edb8cf536570503a3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678cefa4ed6f7222a0759a97c7a20e9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384c1d4eb3b2d8a88e78f8406d982c1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7bf12568de0226d515aa0a1281891591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3c82f493bccf4c341fb434ce85dc0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48bb42fa2cf1c81ae9165de0c0ad8e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4e7055c24eebd5bd69c6c4bad829d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e4eedbb9b9bd9bb642e6ca71299e06595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7fea0de4dbc5c0f794114b827923b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84c5ef429c395dd5c7783217ec897d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56106e332bcff688748e48c7a5a0eea598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ab11b9835bfbdc88f21062ea11c49599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e429481be2babdef4441adfd93dbc8b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa08050e32aa97d8fc882150fb2a56d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe82d84f8643a40b7b7fdccc37c40e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156b9b9336b65fd916f0af0bb7eba7f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045805010dcac1c9a04c02c2a730f987604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40b8026a122702fa233ec077d8aa9b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51d0749d22480cbb2349ab86869341606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284904f7414ece2f2ab853c5b59d58a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30dda46e8431c12d0efefd1d1952fa7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ba31e84e029dc16c6201cd9004942609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095f4ae44f682231e96b34f9517117b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3972ebf233047392bc34d4cc01f90f6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b367c08d1ad50d453df173bdf5acd7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6a0912fb704942fb0dc328b67eb43613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7b7b59f4dc462e3565bdf234ca3f2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91025f72a40c0a70eacd8014e35ca5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437952b70fb4822a71bc10677dc94ea4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96a2b443b693162a4230b471327a7d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d410b6cabda5165869d2277fe2c3c6b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b27d8e0b1e0cc256a7ab0d5d6a41fc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a7a9682aef7d8cbd39a797ea0b32e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20dbb4a4851508456c4ff2dab02e63621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98549ba40ff90f6429b6a5868f86bdd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f939aadf470b72339e502eb10835768623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae642b09a5d490026342216198ff3a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e0d23370d956f1f14fb50cb3e6992625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1f4b1569f9ada7b80c37794e18e08626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a702c3414a56b85cf28afcd3175628627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb86648c1b624516dd320559273d91c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97bb217e21ed175ca50870ab749bd5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67943023ef2c96008516b73563eceb09630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a8eb716582f52da0da3cf37827aa0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0eb42294eb3db11135aaa1c92fb39632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9ef1d80f81c5de9574c7dbf79efdd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472bf5df42f766ece16264ffb696c20b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac82bc53e9ef096250001178cb85ccd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a53a00a31391aba70e2ce03835ce0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca2dce30ad4ae6efffa535b75f2bf4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d47bf208827bfcc2c2d207176a52e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c9edaba477b77eda91d990dd80b7a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20534039bb6d1cf3bb3952204b0e3bc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97d9a5bbdf8ecdf38cc6b793c0551b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805b35bae273103339a37f8435032f1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4e4b677057d0f43dba7acdff089f3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448fc314fd1a70bbe376fc89dc8c61d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1b8429627285f82ce5fce499b5641645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8de0af420559e16365c83ed3029a43646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6271c21576a9aab328eaba6eb18c3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649a4d23f8d3ca24fc47e2a78b9146f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f66331583bdb57a69ca9ea3463c43649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2b3c150216e62851ca68c56a49781650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76952ffaa48da1df7327c6444d4d1f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50db4d6e85d491f8a591ad58acc9bc1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee328b88ae504462a944bccbeee405653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651067b323754f778c14f9642e62aa1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06842af8745033145924aa701ad42425655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706802fc3ec45edc6ae19dd65a14e25656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03bf9d7215f861b671370c349c4379657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a30d56315f476cc6d46b73517111fb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1023d2ee5225679d23d4811fe7c40659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72fdf22ba5daef0c9f91cc6b3eaed71660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124de8f275e9215c55644ab54181487661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e33e0f9e3ef61a26176bb3510d3efa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6d2040a44d0ced6de5e1b506b9898663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b499ebec8cede3174808900a77e99a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880827180fb15ddda550e7364767d901665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e98a45606911f97b09c3518339afe666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03164e82d44b2d47f1a29a660a05f530667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c76747294e6821362a1f38844a6c50668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9cb1102630d798711742b2a66c1c15669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4256b1adaaef858d6860b1fba408f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34288c5ea0f67e31e079994f813153a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09db9a24115f16cd4a1f1f9b79c269672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a96611dc85aa5e855ce357dc0466c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981718171a5af3ca93ce505d3ed3eacf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f0441e71c8cd0e90dcd62ec4b6004675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd80071d1e47687b6ef50ece5dea7c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1435452aeac906ecb4f2b3461bb1de0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3198ec7d034a3f11e78cd995bee6039678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53d3c9dcebcabb5754a27d1f108362679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20a64e4916293b43d1cb8ab835f69b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd403f27b6bea5f0c1b56d4e2928c11f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52ec5c4e01640920adb55b69461738682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9208e5486e8a10e947d43cc22ae4f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88874eb67d0a38ae94710259d08c1aad684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddcda2c80b0427338c1447006c544a3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a536e53ef91b3621cbfd7cfb67de6cd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ebb8afea1efef202b7f5ace6180397687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b0abdf1c57d822b1815122c58f094688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0370b3d3a79a57b20ab4b58c112338a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6d3aeaf1d60908cf56e4c5ef22f68690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601b49fd0b1678b461631c9878dd050691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39646095a77599eb6c6cbabb6e1f6fa4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087cccf79263a68f483c0716c7e27ed1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717983be10fa69f8e5c3c125df7817b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889b3c8ff3fb6424342e8b1f6adc481695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644096bcbbcd865c0c9d657de2fc9515696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2077eb4be1a38eed626a1137d64949697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f9fb42e3a945639c81bf375666ad5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fba869efb1c68c0fe0fb34dd1e2094699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ccb67761d3aba4ff0d5b17cb0cc868700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91474a950342571e417e1d0c71e1fc0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37bec3edf10b5c959b220f8f9134cda702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf442033e512bee7ef58379d14aeee2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5cfc6eed83808560abf5a4f5f80189704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4217fa9cb2d5f6b7bb5c62c252d076705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c73d45292c72e151f12b5bf7c51fe706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0e65cead1c1c6abc2cb14de3f0bce707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291e5bb060b21b49bd17a5692d2227c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af97c143e07f869b6b10e19fa0c632709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d457f1dac9fe3867acb11d2c9bff1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b38a3ae297fb07492d4ba3c06be61711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1a9b389fb48d2c7868c898ba7a79f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472f0538914c571a5a3c41f98f421d3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47b6d7c0d871c4571d542f52b4a47f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78f362d46a2cdc30bf8e75fe5d1f28715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1906dcebbcd4181e2be395dcad67e4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4358f987dcf32df3e0d8b831c3059a1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480fff9397a53a88ef4ae293a93b9190718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae212da54aafc4e6c524f0868aab52e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e40668bc0b81344acfbf7a188459de720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92308b98aeb4ddcc7a0204c0ae5419e8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2544edd2953d9524a89dbe13dfa65722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c6292c9736878ef53e74afd4fd37e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59746c2987b44e405c357c05cdcd37ce724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6293a2dc09cb12998c7b0db2e2cfcf6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810415f7bb27d50b180d31b8de29b206726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274212fa6557e82833c472a006ce0f93727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f15c2cbb0b3240175daf258398256c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a272689594f26576d981e893c36334729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c4c11f12ebc17c9a92a391411ec37730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7930035a02fc501fc9fb49f1327a954731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a76adbf2ecb600ee3c7e581f8b10a1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4248e5e93204326d5d2c4545a2fb0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce580725ccae696605de1104c1b686734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28d7687b8783ca16bc2a5ae9ba00ef735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca987682cbb70fcfbb65d979a22e024736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6cdb07c7093d44a89af3ae09a7a5d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956eafab7a9851c0948327e3bd78306f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1943814307a46eaa864de5162faf6e8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2fe71d2b3e6f7bf8f9c8925692328740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c764f76c1b0a17534a2fa20462152f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5550c4038a3bc20df178ad5a57e26f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32f702e7baed205fef2d663dce2fe2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd16a1c4708b93d46df95fdd2f8212744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208775f9e1bb6a7db0681f119076aa1c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4008a0849eea5994e128b97eaab69e3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8417aa0903ccad2be91f5b4e914ef747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd74ff5d5092f785d1c992805d5a7d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d562644c2173a00986dc70bb1f971b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ffe50b646917e7ae876cbdc0123fc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e0d2ebb7acfed2dbd5c0ec5d347e2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b0716270c7db4d62cfba9a3758306752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238c1053a7899c34d70d24a0de4918c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1b30a313786dccc6ba3d394640e77754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753bed210afd4123388b86a35f7d8f83755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670843789ad2510a4379fc51bf12939756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a189399075dc6687a10174593e63f78757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba26325fd133a861feaf8eabc9164f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4fcb577f5c92fe03102ac1510604b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e9be4999c49c231e2496a4f26aa50760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8e18acf6f9b27c299f892ccb56c9a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913237b09b599d450ee9fb2a758984f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097c95a5303288cd63b7258f9df9ae7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6f41459740f3e5876a8e11f77f0c0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144abcc23ea3ebc8637e098e962ed406765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8747f5447c67d1aff95482a8a1b97766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a439bd05cf196ae103aa069edfeee3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b547b03f7cf4195042904050968e370768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1b8a24ef95405112fd014f3918d26769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d245abacc32da5a12b54bc1485d42770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b594fbb8bb8387934225e2d20f94247771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82551bd13de3aeff6a368da82ad15b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2dc16c270ff62ed112ab26ac6eb46773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627e989ed6628268172685d35e91a92774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15ee5aef409744b57528d4b4f53b5b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36be58d8c62dbfaccc078d9b1e3c1c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14adcc0a64fcd11e5bce29d17fd99787777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2316d141343d88e0c0bff67683f40e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d084fbe23b30bd27ba71dd51411b9f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1acd9bc1c3fde1526d0fc9310fec7a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b859689b6082a13fa6acf424edb911c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922df6e885302939e7a9977a04a2cd48782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429653f49204560fd37aa351db60193783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c97bb7f609f8438a07861c9d898c8784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a54271361c48b724cca559887a444785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e15e70da5eab300bb75fc9943723f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8201c23658e2038806e8e24cb3c8a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd981d9c24bafb528b1eda326a8f9b41788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5851c572895216ce7abc57251e4306789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df788ff2320e7b90abc890a443ae69790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882188c1af4d1624fdfd0d15948df4f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eebea493d3cf43000cfeb88eda435a9792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d274da26dceb479b7d4a0580bf2dd793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f77c53e24232dd2723cdf79667539794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129e1850e50099cdc85e21391ef73a8795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74afec80cda02572aefc051e03782a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae7d0aef4abbd85951c021efaf4e96797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c88b219061c08f310ae6f67039b89798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72cf96e24ba03ecb91460d5b86735fb799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff6e06b51a2e4bac87da23eb49de2c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5928d758dcc329953c2b97b1a976e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c2ce3f753ae8c07f173dfa6c81553802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61f673674a2448aa5a48b3b81ef497803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd848557e7652e3966a8a69e932a362804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e34399cd73bc1b754e660ae89cffac805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976863e9fb43c999620ed6dfc17ccdb806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d344c177aa0fb6a5a5a8011586c64807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213b700d64e190e8d93efcafd29fe2a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6099a7e08057815ed3f99709066c8c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267f29f314aadefb3e015f4c9bc8893810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951234a16a2d077d96d5b94232e8c277811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257d172b3e31d934c092b1f7c5e0d2d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8800c19a5dbb90a17cf62f89bea09d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5c77063578ac7e7f7ec0217b8168c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913636cf57decfe107904155bb7789f4815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42127b12072813b0a874edf5de038382816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07d6e185b16b29cc11f662734eb00d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ea7ea6344581c6b59e4b29bcbd6a5818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6111ef8295558b0103a60defffa4d3b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8a82bd37212c4852611c127a1c6a7820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8395fe10acc655d7d2ac25bf312e6821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad80ec1cdc792058183e24c3803e14822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99460cb69d831becb5ae40a87cf9f4823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ee4d6d757452d55cddb2b23df6e94824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb58074ae163565f341059da760ea4f825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e59437cac9c7a93acf90e752887b6e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f167a8c3c5b7f30846e24518d4c84827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c30e9b0ae401cd0dcc2c64d96335e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbedd26172f20bc48c2598bc8b17baa1829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7a40c09e56505c9b93e394c026025830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30948c3a4424935ffa14f6f1cd523b7831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09f1bb9aa8922fb68876cf14525c99832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5fca057dbf496bc30a6133b19f4e98833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29bdbde8c09b96d801891370a18a6f834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa52af342eb38c425709eeba5fdc4c835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f79198132e524fa1098297bb1b7c67836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e81025d07eec3c3a84bc42155f7d7f837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881932aeefef2aed30605ca52a0e45b8838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f649362177cffc89c288d2eb70fa8d839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b0f6c6dc9493a79912306876defdc840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ffcc90f51cc531bd365d0501b45d5841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebccbc6c4a2749feb53498a360c86a3842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4883939c28dbc486009d51b01070c2843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eddb5f89ee6c2fcabe650d0a85c65b3844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb357a01a1456a23335ab65f021160845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c35e2804234bdef22ff467e817981846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06508c8b90f20b209bc3f9c6aa964dd847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c77b8f4bf89faa9cef6a3ef9249b8848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34a2bb99be9b47a31de920cdd00074849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e47f6e47a8fa1791ea3649f96a8e0850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b8af7d8b1a48578ccc66cacf39520851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ea8d9beb367ae47a893df1c7f816a852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807b0ef3d6fa3f24385eb0f63c10dda853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783608ef6742c97539bf3bba568cf0f3854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f7424caa8f0e84e66867711155653855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468c241c50b1927c059ec98d60466ed856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be21888ebc86374bba05e1cf870e34f857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95cbcd2940550d0ab8bbd2479d1376858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13086fa21497d10925f420237ac49ad7859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317e21e589c3c96d84b7bdaaebbd673860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc90502620d6fc47a5ccefa23a661f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d022e177aca4b17da7976ea8428f40862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170e5befb43a0a59eb371b2d2a035ce863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaeaf1ee03e2fd662ec42393253aa24864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf2cbfbc8fb915f3c7c2988e530209865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dbdbce558ba594ace5bbd27fdfefa8866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f656a3fe782dbf7c093ea298966c60867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bfafa021d034c09d2e0f5dd0229bf1868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eec9939721bb1e8cba6274109bb9a6869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624304d0310a6d0536f1a31421eec95b870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142b919786a851e1cc3288cda94d32e871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1823b431339a147c2549f612e2df7872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfcbab707fcf04702b49aa7baa8be9a873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b186ba159b5f3dcb98441d38c8ed11c874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c55d35a5938a426c45882420a489e875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b506bc9860f14e8b9bb425c5be1af876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3fe6cdd64d2c09636ffaa6fc64528877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819354088a435a1bf307090969b2b50d878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98af59e5701eb998edf0b378f9243d6879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08fbc59f7b86799861b9ecf586b4a9880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc0558b2c4e58e008aa754f3ff6b06881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39289515702fc34a4afd5b78bc7b918882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457fe51796dace8d0b685f92e5658526883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da2ac558131ad40fb421a783e40fee884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd261f4e0d194ac55c0b5d365e787b885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b5fb72a15d42d120ad1556d7177ae886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87a5dca1d0bdadcd5578c4ed1a0842887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a379e7507d2ffce4a9269adfe812539888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3434b3c0ea403c577b644617f139c58889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d456bb8a73b268a87aa5bb95013c433890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d4b9621917719741d87b7e958a842891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ea1db69a41e28ec0fa29e6eec992a892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d6a66a3231247045dcdfa76bf70dc893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b573e3b29193f19b54bfad2a8977ec8894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d665bb9578648339e07a9f2843175895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed155dcdb85f69c5f0b616b1f0cb34896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459838772babc3e19f8d383fb0bb2d4b897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f9ce94d867597a7225f69871bc3e8898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28651d337b8c1f61c19cb5471a10a4a0899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7e3a109424a72c64555a70274f8f8900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a88cd7aa8e301a586c1d8e2bb41948901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd194dc4d3f30da80f55a3586d377afc902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d024681fd6832f83d37bc229ae980903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c41fe8bcc785b6d0aaf00a34e0a5f904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f9d5665999a9e23ec02f86c861537905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67916277b22e8e748c3cd079ca2f46906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc14bc83bb2429fc2473ed99b169757907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13324be44081731559dba09c30e1ae30908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66addae88993764bb283daca95ce19b5909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329326a30e1cdcf6ede88a85107b072c910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381c3bef4250fd8ae053d535c3f3ec2911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f0e774351b07aeb2eb81bbd8cc47c912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5a17e13cd09f25c5cadb3745aed9e913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12c4ef1dc3ee66171326f823a9d995914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f55feac0fd0c1f3c7b2439dafee8a915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c9c5ee8142e620277b6417c8c7ffd916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f74d6c5116b2c2332ceea7cb7b3308917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6a30f174b56346a93c557a343fcc8918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb88d807048b64937a21b39734e7074919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed879db1f505ebb645e7f32003950000920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a949863f24da37d18381be8f95027921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607328224e8799cfe4cd68b85ddedbdc922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5c47da4296ef910cd9626cc834ba6923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462350fb298f456feea4d504a7165903924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03373bb57ab264b0f768875ef53078a6925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261ca02e293a8a6e549c9cefd5d184e926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47dd098bced572a6a02838977db7b0f927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1c6c88136c2d0e66054da1389c475928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b7b4190bc0400f4435822055fd7a2929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62de7c4a8322a8dcd622c9c21ed864e930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b9ab33b5e851fafa1e6e02273e687931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0297c3a78fdf7b182083b050e5f6b932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63093ec8e7af3145f41ffbe22e0ba78933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36adbde195436f57c58baa46d545061c934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428aa7a1bce6fec106c2af13a7c5d5a0935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b614c270df05d762675628a9c192151936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425043150aef236784ec85093a28cd6937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6cd574fbd15f76365b4d9e07bdc08938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e28144f40ae75c28404481ad581f19939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe544df7c6a37b76f2334e1196acd3940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bab5a90affb3f8c55c32b5daec788a941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082188832bb8e676656e7bb5f0f31d7942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc53d60a4b70240f72a19bdee1b13bd943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57168813039a594e1f431fdbd95d590944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284dadc78e900b8e07265ff303ec637c945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9043e8f3184a618af326c25c10dbc946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cea5446cd1b23b6615c4521263dca0947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a8898c68b22a4245d7be7c1482b28948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7084750aa22d3a1c8a5dc33b4b6d0a949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5831b7dfad2d852e66ee485f3d86f950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d26553f299432aa36443c0d83da48951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83869cd9e3b074ca35760a06ac8f700e952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b79b114648ff977b32ee47bbf09ebe953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6550f61c4209b6927046b1c9ffa284954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4014fc4f5b7f7034257f7c69cb2d7e5f955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a8b9066c699328e268e833ee0f2bf956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2796bd9aa8d08580f075c16f2207cab957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d7b56ff130be10072934d3441308a958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0af93c850899f9a745093c06eea83959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e0298be3f266c768a306b3b107e55960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a857c92261a7e0181f44599a45f2c4d961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20630c8f6f4ab81d4ef37935a6349cca962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738484acad553083c17a3822c2e4af7b963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6f739e3a35b8246ae5221b3b0fb88964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da449891003ba23b94883faa5dc59640965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85afae91d9f477b56a137240835e58966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0f7cb3f6d597638207d2b7641fad4967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2063aaa378a5da66af9a98f05a8bb0968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc653eeff0928f07e9d12e22b00142969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f69775019846abb169c927622c0698970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f1fd90f73ac15d09c486eaffdbf14971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c6bf3c0b9f0e87238b48ac44a5ad5972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400ae1a4fb2e48ab24999538fd06d9f973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd6b4b3ec73bc0834023e2826fb6cb974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0749712c3403713affbffa88e82504975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959789c4333f2ba3b9dab279d57f74c976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b625e94ea52586098cf47c2ce0e081ba977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537fdf138e49db3645fefa25ae233a1c978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464453a45495571e3aca7de6dc457b9979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0d7180cd0f5f01c2132dd2c29aa0f980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c4b914872ad19fa2677b10af81065981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6e9ad2032b801a368ca082b0a7fb3982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e7c7320982446921bea15a093d449983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388ae9b6487e89fdee2a5364932a535984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831da81de4b56b10b9e7a9854f45b01985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f191df018a1ef51837c740b6d459aca986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc3fdf427c06cbf232304461117ef64987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a25deb53a38a442b59433769da467988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90efb62b00e701e7cff610ad071ef01989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31adabbd54de42e67d5077b23db84f3990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231bb7c313bf6f24926d442e82ec527d991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2308b666eb5ce99b0d74764ecbcd64992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847750bc4cb1370b7cd9be21c88be12d993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6a3c5c29682451b3099e3fdc9a8fc994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a0efd83a232985bf5ce3b9638ecc1995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa46843a5a520eec608de53e5f7e5a9996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6331b0d341364484494841b3615e6997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed94c19694d837285bc68c0b19b27661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74106cd40d53696ed3608a2d3c1d0222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a06b49a604e04190fb99426b977ab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe1d52d58d8a5184eab99d8d1088a64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1ebdebd9f2ed83389fcf6f17155385.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ebb65f0c93df4147771a55b34e35386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc829940e7900f24d92423c7246caf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef60d0df8eec67c9dfbbeaa5bc3d5a38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6d2d00d07918c37f2dadac6e0b5ff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76d016e5dfbbf656fe73391fff1cd910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6ab764092b62427560cf8dcc81b9c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b02ccf03be901a63bd8fe27de8986212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2a2bbe79976dec0da75950699672b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863d2c5f45c546007db64e0defb5a2a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60f5576278cd163d18e4da4d91eb2715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6af1c1abc3dcc554b2c54e0c2d722116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80efe62f077c77a0263c56f3bc725f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c783f379fb1816bd80f6de49a620fc818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215fb947698c1b1bc718066e2d1dec0819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439316a0dadb9ebfdfe015f1ef26e6520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b79932e0a2e368641c5ef6f497355121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ba7a94f5b5cef2b24f72608e1263a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9998e5af3ebb620bd1494b34f4980f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1dc2f3c08eea7308b21e41ae54d0824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a48b279c59d54618a363d60dbb7c125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30b488c7b38df1f069bd704fa702cc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084781a0f658445ebf750d436179acd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc6aa29f5118d4b60a328356437e9a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8610e01494ea202cb98062dd5317b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456e2dd4a5c8c5930a2c6ebdcd859a530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd625666fbd7c34bc46a265894cd6fa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb5d2712de1cf2f2876dc121ddf6fe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc21f64843dedad7b3e8fb09183a5bb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59988c5365e51ee52b4df2950e80f34d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd71dd8e424dfc66fa9647e5416f3135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a4aa0780d0abb180ccc7043eb896e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec36b999d24733ba84b4282bc0f2dc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1dfcb619c7eb83ecaf21f34274bd5538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47a2ad2fb9b82f80eb8fa74967b27739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3541e6207c40d75f2f1e134b12c6c740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba30712f7ee4bbfe9ef6b8f2ec8bf5941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb483b56e49fda99c82c3f3dffc0705e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a27f829e4cc5f77a7dc7916e48d9fd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247eefd1969737282d53968d823adac844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ff29f182a8132a4d5b5f14357e4eb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdcaf8f4f31dd87abc1f5dcd21c0e7b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906fe57130227fa2283ce773469726647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d3e5e92b2cea37064f9fe43bea50448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42e0236f0fb337b4955a73cab32d4649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b395cc263ccf9ea4f94f12ebafb907550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651593bca3cc90caf3701c58c05d08f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d786651fdc7820f819b193fa1cfbdc752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3738caec8fc672d264573c10b99f453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65528e31246cbda7377a299cfd87f3c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d2f24136dbc915eddcde6a7a64f6855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e17147307ae6a083be7bdfe697c70d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a2aba03a36da9d0bf6450d7cb7eaf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e3dffd4c2d82ce31182e605ac367058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f7f89f3f601f040c5d99f67cf89bb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d995ce1ac45c7d532ba034938c9dc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574fb0a375a3b1cc785c3f297b2f031161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9438aed816ad78153b0aefe0ec23d662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf16e588aa8c43c4370772e5bac57c063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ef7a9c11cdb9a845b1129d1435bd564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2920a6dd1e7d514becfaa24e0c0a565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962f39d511e76f4432da6c2506e53ab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9997db8172b2cac86b022bf7e465adf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97cb03a1ed103df125d27aa7c807a7b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522bbb58c059dae6c3e122ffdb83180769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d0f2dd30afa5b9321c043b41e806570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e851b666a8f8f1403b91783ea2acf6e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9c269f4e99b38bcaf7d0d7dc6740972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9858c81ea560d2dbdf619727f579d873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454419c40a11263c8e01ab2e166fd3374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6414b244b90eadfc913fcb32be5fc2175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5767f10b4114e778f3d67c280477776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154df9224f160406a7ac9199431eddfb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d1e2a29644ca35265f204d93a556e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d393c31834e2f8a8880c4244d25572979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5f27579a822226f2189269028996880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2788b84efaad38326c993ee29970181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501bc541ce7809e8d4ba21121d382e6482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580be8436aba4ebb4d27d423e1fc93a283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602abd2ac0e40c2fe7c7697bdb2e9f084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9ce647dce5afffcdf9a16e57940c385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b6256e67aa49ccdb27537e40db9fa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28b16b08adbe784cf351c3e1b967ce87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571329d17b870c69f261fbc8c767316688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03145d2989ca0e3a4805b570a4fd200889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ddee4e5d2cf822cd0e78d06cf626a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847be38402d2e06278cacd755309a5a791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d619ce2ddf5a1ceb488763d41df26ef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b67986f01b47f5469f443def423dc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10e70f59c4a1fe62d648a302d213aa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3378a17b67efae2074398c19498f77e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b863f2f61cab1147c232ee7a933de96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124ba69f4c910584de86baa64ce164e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6affccfc9fff67c5ada31271c6d5e298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917fecdfb4da9933090b4d050d1c3f899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad052ce9b068b478d700299b1dba27100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a197564152a0412fb0ee63a0ee226c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77ff981bc0a44390d89d44fb2b50c4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890559a6ab9b67b1c0120df38767cef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faffde4e2c113249d32bbea8cf98cebf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ccdef4493ae2d47330d7e30aa1690105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d42ce133d248ee1179f694a2c6d011106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a18c670aa2c00d97616205b5a393ad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb8b85a88fa50742ce271ade232b99108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be2a24e8aea7128c41ec3c84b132d3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6a986413a2621d26b26b790da0a48110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb594475d81b21849e41673d6d365f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500fb8f5b86d3e045ce7792775e0cdf8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae5a2ef607ce57275b478d5a1c9f46113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736df178325630486b90e63210d39bb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba51b78edb89aae09f734a2d5c43aa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95c1e3199f1ca7cea016aba87b670c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd04a0eca5c45c2a9f69dbce591c4c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158323b55954c7705d06b0aea764010e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576635adadfdf84a33bcd83b7c7c4bf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c57b3b73f9c4bfca4e07d022fcf817120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2fad22e13750e567076c7dfc06f6cd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed748cb71506e05b36d37a9f7779fca8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5ece7ae920ad4167860794dde0407123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f592e0d0df4a36c82f958a40cbdb42d1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dac5b030f0d3b3f5bb768d1032c98f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400799a4d1c2dbcec6111b81700f8ba1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72fcb5d277e12687b66e4ad8153dc6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7ce66ee99b5959f64c2c56380a08a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a99c8581a8c7273d9858f1a85f9e46129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b996726c745740ed98118944162c5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055be692d391de01ae2611e32ca9822131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30a9f2d52cd47009c40315aabe64e3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ebab2f440fea9ce6ec7b3a62894d5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a1a7ab3bc0dde2dcd26fe2378a3c5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c34fe54ba673eed8683881c9bbc2b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4708842eba1c493165339ac56321ca136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a918af25898c9661bd604ff62fcb4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fdab35b8a7c23280129e115a5d6e26138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68347e2f566fccc11c4e1d462e1da8e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7af7297adb77ccca37559481d3945d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b334eb5c1e2b801011b0400970352141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e73b3ce6ba04054414e73ee1268a7c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e50b800da17ebc2d8d8081843e91e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d67901d38e7c5c0dc175fe1f246c2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142627b73263d9ab8387e6c75aeeb3c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84b60b025deac82b3171a0e73c5533146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd4e7e74501f356104536e80b02870147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6954af8bc049f53e710107b9de0ea2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a017fce27753c3f2092819ff938ef3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3937ab09344142c5f169e683592fb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423b6861458485298bb0eeac7ee6e4b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf172796b3d0f56093f8dea5c126395152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a74e9860dec393bf5bf57ecb19ecb6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423847df786c4a8a799073970aa59d3c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122823d355849a9de827f5463bf0da42155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77fc598f8ce73cb669bde3bf70b8eb6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0d588542db36903537cc6b776bbdf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66be8776e77f8f07e8de0268ab0a64158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec048bbdae16ea2032dec071877c156159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f318f48a63d5f7d4bff34cb9f1e46160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb312885f9bb0933e3d7118c4ad505c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b351bc98a1d59ba631cbcf0d130698162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc19878567fc2f230175561974476ca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7edb2a39e42f676a31182054b54a4d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817d4bb435acbfbdc03b2fbaed06419165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e926f1c4a952ef2ee094ff33671068b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5ad1ac75d166bb8a3969b875eaa32167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610fc78778c7ef97e94db1180963d8e6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386c8ef239ce40caa9903ef551dadb3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb08ed512d63bb338ff9b7823ca2f7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e14040113044b7b56ba750e2a7939171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74cd828203d12012df9b340cbd964cf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450024645ec0d4d9ed3b4c9d1afdcba3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ab7fe51795c50b9f3467938e232d3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e171659a7773104076e225dd6cce17c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9618cbe26dbe8eac914db892e20f611176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75140a6f19c1db5b58a3ce0d6cacfd0a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94334a477b1faaf6ab378b21166a788178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b98620c4f2c27d68bf45ce5d07714179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d45736ed5d6e20cc5f80d3f84d736180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5f9562521e2b27e536a1dd0f57405181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06bfba2db04b0b8a7af92604cb364ef182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f01c4005726066c58eaff7735fbf3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d538ddc2a4cf5eeb8418d6778905d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6965af746f15e8546307097f26bcd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1af2426284474683a7c4a731f75a53186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c36bed6d72740ab34c661b2915f1a0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1007e70b50a058701f2e496c13903e30188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3fd45c9fb9e4e4918c8255fce026b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc8ef4d579d3c28968c7535a243413190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82071fbba3c81eede914fd9d1e320a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f3ba89792412e291d4d0e3cf5929a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72f4e4e92a72391d89d1348f22fb30193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f588ac0c0abb662e1bc0d94b9671b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035d528a8b5002093afaf27aa201286195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c41a72b4cc3a5ee10c4dd7258a74e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1243cd03f6c55c529d6f8e8bf503948197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4028da11ced4d3414d9c5c3d79e125198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2cd3ed7d9cd7065c296c818855bba199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6caff7b321d6c5df5718a2f27a98a7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e9f525adc333c717beffa77c53a9a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e98bafe14490b552bc7b45c38fe001202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad416618cfabddf37dbe622a395dd6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7bd51fe96f67d10768b3bab91446b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4d8fa77fc69678880cd6fcf0e0381205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5955eb5f83d48a5a206599dbf9101206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650dfccf5bb5c34f822877f254761e42207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69979027da23698d12d7ab23d9bdaefd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c025d81811392e937e220d63f7fc5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5811d875561d9cf9b82538021ba9b2e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61490f9edfa3050fc437c6a607712b4b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64644650d8d133edb88f82ed9ca25a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa2529c2f38215256f635d0e30e4c7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f74af5111532db3cf3bf4c55b79a2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347fb18e64daf4e8dd047ed04fa6c36215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593d7425e66a484494fd8582f0921c4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4568454f0637538727f4efa495d3d8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea52ea7c98fe7e5c91b9fbd0fcb712218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df7a2a8b9024efdb67aebd1fc2ce05219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88476f1f47548e548e890605cd08e3f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378e5e27cb7e33fb274db4dfa2391cb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00623dd299664f2ae9809d781c8ac8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b0c406d2aeaae1820091ad8804e48223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ddd1d55ca7b7fbd5a570b75d166974224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800cd528740c02edca693702b33d840225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcedca339afa818eca06378a458a061226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eebc7d58d90799ce6721668ba5a46c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597391191816d79306709c9dcfff004228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f70c4add4b8971f56e9935b481abe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cecb38041a388b80cc07ba8848d431b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a01c110d7b35dd702b93be9cf4a117231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e55607d261b1ffaccfcd45837cfd8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0654bf6905cb65acb1130bd58ce2b38233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059024b130de8cd6d08321aa0dfbad1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0fa62374b743c447a42339c673c862235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c7e630c3c676dc24b45e7a8912794236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8c4894c52d2457789f94a05802ec4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b918a99602964273680e2b701bee1d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacfd0adf255bdcf93e648d7f122ebbf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821c08bcbe70b20c4b7b364fa815134240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee092e084fdf47b682852b11768374fc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2278ad85f401764c0d696e92084d27e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef821cad0b12e68ab8e578789cdfb651243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47bd0831f658cef8d974689655bfd2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675949c8a5a5aad2dcd22dcb2a13eec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031fcd1bcf5c71a1e1bcfc5a85e3c3b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2b752f2fd62f515c98ad3398bfa43247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec91b6dd3f438044b22d8787eac2b2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30929613ad638cf7025a480a4eacaf7b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7018ddeb267c1740d3e6ca449eba753250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51ef198ef866edb3e963935383a74d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f736eddc861a4e9a580fc093cdc83e3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200eafddf57ce7a65fb6a873c1076a7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dafe22e94d4eebf67babfed5f5907ec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ece327b2bb96b5def409c0aa9f5705255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1bb6c7a799cc220037c7a34f3eff1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d6a00d35806e004b33b4ded9da60a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c0ad981290da16eb4635a8bf20833258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c77cb0eac8c103aaa5ec2996ca69e8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132b59dce7fa4f8870c10da30fa4e1b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64218818a14ab34858de73436fa7685f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455efa9b3a61a305da825d94fc305087262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af723e3e327239cc3581ee5743af90263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7ca095b7c2b03f568e5fb894a0572264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6787a5b5477e530ca134de876f053265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0159297dbd8b74c9085cb6b54a85a49266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211e520088c5145c0afdba1e8ed8773267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60429a42ef9100629dd1b9f6d8f3ce64268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641c231a861c3203f5e9804689fdb01269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05217f0bc0c14ca6f4b01763cbaa302270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf06467749443ba8e2a4fee2b5b3c4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c849edbbcc8d38a0401c3b4f23780c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82e949532b1da2b146dcee943904a1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94864210c223e141358b512336d90f28274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2bcf7b8d19cde15002c0f0b0ac84a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d116324ed97bf6ac515eb1b58631ce276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710daa67fb5eafbb30c6da26fed3276277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4d52f866f14865b45033a314ad88b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf29f587a39f7e55d937eaf2963b672279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c22dd0ae0697262ed10eb9474d721280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c745738d8b00c5aa1b3bed91ca9feea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1da3756fe7333776392494f0628ba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43cce188cfece805a9467ff36adc1a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0454b5db5bf184a70c86790a70ff4e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a33bdafce69822a38481484e53c76285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298820ced50867a7e74c7758a22c195286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166d5bc10473870651a99c88860f7c1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa6c459c6f179576ab73889460bb6c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471dc44b37755eb5dc109b6ebc8380d2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc148a5fdd535f989a02c5de9cfbfe5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9865686be43b72c4cff73c949863d5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23706012c6c1994522542a44a4d2e9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b3bd0b5610fd653399ebb1d3e5cc3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a13faf011b381fad6355f94419dd6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddcbacd7e781c36c34ab0e4783d3156295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463bc353ed3b6ab7646b3fbf1f8d9b9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095cbc892dfb2d05277b0af4f3970d0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b82f8134b1a154ed0e042f07a307f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f765db5e60faab0bd3612e52caa3d92299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21e21ff2cd6f58a424c354a895fc4d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9feb3568c876cad28dadea7c00193b4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ad6b351dc7e6a5dd3a8b0338da9d0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788f2be1ca940218039f5c7d0004abf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b07c7076c2047a1fd7d1b91d4c871304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ad0d96f496cb07ba374e26f2ad842305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61fb7a45c9cceb24bf300954834a5be306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7389d7cc79b4fc0b035e5dfaa86e3e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854dbe39d1daba4d54c7ba98375ad2c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883de17fe09001219462de768f8f9ac309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa8d00caffb7590e52482097bc84bf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec669f4791771ae5d9c1a7cc6350e78a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1f132074d6262136e04c6de4b9c48312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3b30588fa109fb2f8fc7d344c0a0b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388dc422db2e4209fae53c3853eb2d73314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b013a6d116a8956f8b066c86a75d93315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07718889ef722f3173ca5668c9f5dc91316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04a389fb356059d49da053304b1000317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce3b59ba206faab476353fe1c9b801318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ceabc50fd6877620204cb96cc6bf13319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea0c6f2d9eca36201fd25f8b8abb45320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f171c2a786fd2d6321052b8ec356f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66cbcc5926bad846bd521e98a360bd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c3d662030e1e214919a3e71419845323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32328e9bdf6f6285fefa058429b9fa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4158d9081833f0dce809bf567d4eb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2936bce84eb2338e034fd7b373480326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4066e676d34cf5fde1325eb94524745327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1739659960f58627f1499ac30ad371328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4357bc4f52d77810578a6f0328e987329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c042f8e0a4b56706ddc2af7d83e28b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e994ada2914016927961f1c5359aa86331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c57d2d58d1fec8b7815b214376916332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082155e4e4fc6bc6eb004c5e7ae5ace4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facca9f403f9f1743b9af420c9c94888334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56466777b495e20ba4eeae548eb93b0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fcee7b6e907b6ba365da1cbcd6b1c3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c56f84e167b1e89c361e775a82fa7c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375f5cc72a10f6eaf2cffc20fa0eea4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a67e28543ed23a7c78dd347efb75c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c60417e956d776d0b3c30e2de3dd4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d3b1ee6d735dee718ec560a237ffe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbef413ab9883e328fa819ae47155c2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ba67fd07fb66430c3c935ee16f959343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ff2d0aa792069ceb810ba78f4bacf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e561d2e7b05935f36d432fffcc44943345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495ab3bc5d50eab2e1533ee33a5ef6e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc036235b80d513a79002c593a65fc2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ebb56610d7b330cdd4d8103163b600348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55860c4432430be104573f50ca36263349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9fc96cd9b4245f610d9fa9f20d225350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34e1cba1a22b601b5503c42cd44b8f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52668c979c69d836c6a2a01c8487f6ea352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0123b190a8ce53d74c08742ce0ff12353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62beb22c6cbbf7a3cf14f9b6c3087a2a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654b2fd740c6da654f38fce8996ee76355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56b1bd511a8651da05bc06487ac6e9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6c4bb56e36154dfab93436524db67357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe211cccb3d139943777d8bd2e087bb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435ceae55f0761ffa0b4833b2809272359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7e6621c7c7596b662009706182c86360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5abccd51695b97c3aca6cd4301a027361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89901dd0deb8994435ae32e306b47e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958a13eceafba62a7effafb890edf08363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57d451bd7413e20f1250e19f513316364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cbd9049c53888330253e96feffe9e7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37e394eeb78a27e07c87bc99bfcc01366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984bbb651d008f04eb0768727b67c62367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb006251316146b461a2bf414a91f088368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa239f455e834ba4c0812999e016d05369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8abc8830814247862af0735a3303f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1cc50b5d1b3c7e1e9a630cdf08685371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db818740cd1c110f8cd47ebd2c8538a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd811e9b8087495be901bc6d35cec21373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca1489951c5aedaeddba914fa94144374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0330826adf29a1650118c4e31a49c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeab5713b806ac8597b7e87a7a0b65d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9007c6305028a470facfd780fc452377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027b4a07af61012cdd9df7529c9effd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c9d958aa690cfbb97858b759b76bd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f54228bd14d792400707c165229e6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea9e1d63a917ac95c518686b3848e0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821b1dfbb3130aa2400afec874eb6b6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e8977c7f90d7ee7973014f765ba9f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abca765871e7acf9c9ecbafcee528c9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ffa2dfc0f2e19bb3750a811eb61ce0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae4d3bd8aeb69c8739aa15d25a26f3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72651c3ca7fe653d0708fed228e726fc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e459c624b18ca2873709be8c35f0e3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605cf3d7c8ec667f00815d1c7847dd3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097e3b3bd63cd6a1325aa3d8126cfba390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3449973bae89087f0c445331bbe2a9d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39acbbcec16b9a4d8bef9deb7b4333e4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9238f17d2cf76c7be6569699a826b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6976b68207736191626f1f3b9820a1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f53dc4169c2618cc114d6627a2806e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2fc4637023f1eb76b7b2d8cbc8e42f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2fa509e76feab56397a512afdbb90a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1369df0569e2ab142c833594e891eb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89bb80e5385bc9e616ecca2a1f1521e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7fbc44c88b40f5981b77ebf70b912400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15e0b12deaadcfca114ad68e1372ed401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99661473b094ac1bacc54177893987402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de5102088be69f492aedad10f08b2b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04b4ecca32da586c61a6c169eaca46404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b9872b96a599b9900d32fa0f0aa97405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e74d7690844807eca13c20e45baaf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddfa3cbebabfe92d767a5c1fca09fc2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4db6786157fa8a1d4271bf04c062f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8f043800cecae4bca4956ac68fd7d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039079f04282d70cf1b1c834f3a9a446410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c05ed2df2a85198d9c7ffc0227e06b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95acd19fc5ce659bc041d22b4e48ff2d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9682656d220d8a8c2f0b9717302c0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954167fbd9a49f233745bf0394035cab414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac2e395342c99007a73a7e4e775e54415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b391960c553beba344795f1950024416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac0b72eaff55eec34d9d2090c0c3bd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e37c4103ffc1bd7c259336774f379418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb7f66122e21966ca62737bbd90bef419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b9d9f3c8a29ad6ea9262cf8615dcc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b77d196f091666df97340e0075564421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9a79ec673fea550dc1dd5ce88697b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac798d5b96cf13e9e10e55ce7b445b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c889bda4d7d6870ff1f5b45702998fb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705185a4b61588aee782b4da706fc40425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d7ef36cc796022296344acc84128d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470273635c76c30150d9663dbbc6e307427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac86e95db0c7bada1ebd58f93e2ffb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8eb4793f7348f59c9011a5e22e4739429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2b398e29174c4259e31d28819df40430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63204f2d63aec86bab648fb916cc7321431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e725bb5975b31eb22c125a560419bb5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e78f7646ee4f2eecf356b64a15dfc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a7c8f5c9fe4564811df11c9015ed8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3514b231037678bfa343d2706f19b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd0fcf1d931172cd141ba8114ef1fe436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e1c66d5e83399804f99755d5cb391437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c01924fa0ecb3295bf17062715d4a1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec1511b03bb0d164a4e5eeec3c8aea439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43fe218118cfe94c08c7ba24bdfcddd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b4cae9d4454ccade3d8bb2b951a65441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb05d893641e6c4339801c16fa45ea442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e46404421219c035a6ad7eab4ab662443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabbb9b2bb89eb694fe8daabfd21d90d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43b85319bd3b3d3bd8465d891ad7f4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d80f5ba49527fcbbdf2453b5c6c3a9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4681c7cdb7292f289ef6bb22c5978d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cedb73394735c66699a78de81680675448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706995a13c7a4ed5aa7326246accf54449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3712920a1d9bfcf3e92c0a46a6821e9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86588942dddbd667df208d6cd158cab451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ac48f4701382cf90aff8058c2f094452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029d09d2b9e2d28a11cd80b225740ed453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd5cdc5f52b9b67370a620c25e2e7a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf0adf165c2b5965b7af6dd0aec0a7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0af8f2d7b411989ff739ec70100fa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e068f061958767454439618b9360855457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6de42d4316b925eec545a98ab502dc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4918f17c64929f6d959cf8367d8c0c1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ca565892eeae2b1707b614590a4fe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683c0016a3cc2b219053425e427dd8f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1817c0cb0696a32654a089d211ce25462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43f4a00c51e5c38911aff62b5b8220463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007bb52c20da2241fa0b234a361d174d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1cdd1e483ad18e5b500f0ab5b40e96465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a34eba160e698a0a17af4f0dfb255466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081ffd6300424c8ea1e545bc1235eeb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040f54cc5c3f488bf317676619f03c7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e36a2a916878900a4776c448437c37469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafac2a9315726ef5592ab443c042c39470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266863e4688c31b37586a15bf3190688471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93799248ec999b12b5986145159f931b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c4107ce6ba52aa7e26c66e662bf08473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb442f6d2ecb7d337cd23580497e7938474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8672a9900299469ac41e618ac08694475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2f96afc7a11cf4fcb52f62f5fd93e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dba21056e346f994298a1225b13faa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb84cbc8b6577715b6ba7d4f377e7e4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7887a7cdbef6db6eba8ce21651913479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b6bdb821e040f215d272227c5bd3c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0732d7b488e62983f8bde904926b817481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929c921fd0511367bc4d93604c8b54c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7d4297d11c4a120e413037635f929483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1585e9e9a78c5a3e358681ce821e25484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22915742bc3bd1fe2b03bd6b5b097db6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05ff0e97752ac3387f4d315892330a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300a9f2861dbc7aa3cea2019b1f9b81487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b114feb9f56c550f23a0581708415488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01034362075e827726e878c7b05a2660489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824cc221f8a1c4befeccfc37ee7af053490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22149bb734c4216c5c6fa6ca8a507a1f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688099b1a8c7eb83f87ec7668d81266492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b7cec9c93b7a464f6d9bf06606941493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3861591433e44306782fd99af9592494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a6f066f81eb22c88109d2073f5afe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8ade2bb49296b68fa4fd0e0de3c97496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3892e97c97a0bcfaa06f71125456867497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208223ebc3639594a2621f93ded0c05498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d19cc94d117efefa9e23dc73e57330499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0589b2e157420b802fcfa191b7562500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf3276f1c26d6c1a70a14357a1d0a1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9bb9e3502365a8f4e6aab9dd0a27b9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b1aa733883989f0429f60a04ab549503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1d7c2638b989bc5674097c202d955504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc803737ca80ca3d0e765d6e105960505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ea5fdea919620ea7177699a1baf5f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a4a4bb8e90029240b6b193b679d73507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3b939259422193605a4df693daff1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b8800ef65ebfeacf601275712c001509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253a5523e5eb11b8eb90bf74ec8af70510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117315ff82c21cc26f95c11e6c12af65511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09343e67b95b046de326293418503e28512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3041251f7770ccf8359dff542c421513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d88d80a2b9956e837fa1cd3d82b1b0d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830c6cacf414a5f713d29ce6fe1f4c9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d130de86f8f459f809c21fe4991a4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a52d3d995e40bdfb1b62cd22a8b27b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd973083d61627c1874265d19742100518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12107e6e997c53f5515fcc50d2a1fa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7b592c49e4255da2b219ccb679739520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee14a4785e15216ff10b1a6301adc5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646ab07c3eed4fb7ce48fcfb78de6b7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c47d37f15f71051cb9b8c0813a9be523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb370dd3cbbaf5ad0c8048ce2b3aa334524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e0fc855d597b1518e9fe3a57af8cbe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ffa710ee84cfa29512d2d31074c8a0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a7e5ee2700d4d8790f6c4bd9cfde89527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4dcad0359ab31aa586e8ad7ccae0d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69633bcdd17a4383400ac6438e124939529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa48b1d391e24ec7334502bb15cf58c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c35ee1b271e96b4f4384b239b5f3aa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185651149392146983e7824c672c4e1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a64a365ae55096fae7b987f73784fb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b77aca41ef54f5783be69285bf77f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb6032d90e7815b01ab691f7cca9f2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216e5e69d75f67631bd78c9b6e4b189536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3511d155f4639a297b21374881f4ef537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e35e63d96185a91e3e6064ca73fd8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8021ced8ca87c7e3a257e58a09f773e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277ca7426fd4eee30a8a9235bae2cd4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6ac057d66c75e3b45502eb00bbc72541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afde24d46ff3469e4af05027da349c0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa332262d53d4334212382d5c6413ad543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3352f85bc44b0b8fc68964791daed5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c794fcb2d3474562835ec0e99f465545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6fa2e513abfb5a04fdfd69976c4c7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba51601979072399dd7e30a909c5ae9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d3f31ca9a304e796d53490f65ef8b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e426f7ec6ed338150ade55f488565549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174fa7ccac5a52fb91749beacef8522550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878eb50bc9634c416ebb11d0b1e04d1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a550e98bb386ecc53f955ed6c35473552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0951ce252ba0203206fa39d331e9fc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f9eceb8fd931593062ea822de7523554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db47484f20ce70377f51e6b3252e6d0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58be8958ea3196896b292546a57e00b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0b0de81198dd7d16ae1cb9f72b18c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32df4d418da5408e31f247ae5aa7c6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc806e34bd0e168b202f81c572c73f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769dce01a23db465d78baf11a4fa6c31560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be36fef7630b2ff7ce42f12099243ec561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6b45c7bf4bc2daf3e2f88da150759562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4ad1dcbd55dfb7faac37ca3a30bae563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2bf8ce6875d96f248f35fde1563fbc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292085d5a62a3c0d814abf0a9c378d2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7676daaa8b82b4dfea5f295e1ccd1b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a52a57eb59be3ea7b6443542e8145567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe67aedd59e169f9771990def187bf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3a6e107c8da97e1144993d8eaa673569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b29723cf1fdb573efde6eca83514e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a16f72241cc7b792e2d6c4d3c1cb49571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0b485f4c41a34943d9101667b7736572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba1c54ee141ce6c07befc54e356bee573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2ae7415daa6137d6e542c54325d9c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3494762db734b11733fc8f8b2e3902575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264d7f5083c48f0258404194737bf2b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796129f61026f030afc06781f893a1c9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faefb524baccc020b929b4ae5a607072578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95cb8062263a404ec710f335dc85de579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f299b4929f1ee526b01c7832873bb4b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92f007359206b3af777525588ca493581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d903d6b21b54970598825055e4b0bc6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a48d77f02599d19e8047a0a6962b8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48681019f6cd2fe9edd29def7b78610584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01dae01c9e6dab2e336ddc3278f0f9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154ec1dfad499a7b3f6a53c998b45d1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca9250e07b634051366cb4344cdcb4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780782e94dada55f68c517a7f61c927588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8f0e5df8b33925d63317f7f2e59ee589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc9db7e53f92788b32f7d69064d8af590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568440f624f4e0fb29575e36092baa7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1bbc0f00b39c91050cac57863b107e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c141f21c6e8da227924ed63e10173e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37d917154bd65b85c7d0b8733905d6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf00ab9cab4b9ad3474d20117dbcec595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b6b6d5293839c3cdd3b0339a2456e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02597e052bc4b2b3ac6d7b92b3702c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5c73c4c5f6fef0dd2a30b49813d4a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb41baf2e1152f280fccca5b1fe6461599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d9e3227d4e6c2ba6c94e8b790ff48600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946c9d09bc39a35ddf7102504acf003601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac73864a84647dbcecda03af57fdee602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9898d646c5f23d8c06b1d439846befb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ffd68ad341568ee087477cd76c4056604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de36fc179ba963994cf8d88813c313605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf38ba938edcc4cb57ae34cbf9ad405606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04755680274c2ae5981942f1124436607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ab22bbc6ef0cd75bb0d1d699d223f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338b9e79b93ee59202b04da11fb1e45609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f4d2021d7cfae7df3c1cf0265743d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c30fb3ab727c9553bb983f8b3d8c9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb9a142745c14d30bda2a01c63f002612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d11af6cbe174fad99b277367fcb5b2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321bdbedee9a0967bbc8d9e71120450f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc21ffc1b47191b6df18bd94c93701615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5cb1c48d303168c0afb4412cbefcf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15a4ef63678b877fcab291eada0f28617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f58c70349a3b6ff3cd9be8fd3d176c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104beae6d95c6fbc1e8ce88b515435b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04673a5495ef97ca04defda2c4269f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28851becf938a562cb7d66da26e1380f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bdc0bfc445263548625793f073564b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919cde1194921e7880571b42ff8a8186623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306efecdf9aab46dabb2e67c3c3567d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a877502015298667380fb4e540ee98625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5b059a1a10d448d9e3e6505585701626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d6ccc824c3b2f762d881a29401e98627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b248b1d48d5a31a8302c3fa1e3d612b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6bf37551d3acde81958c0687d6d1b8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8040d4f7e8bd5a4d177bced965d2a3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28747e8c5fcce7dbd28ed4131b5a1e89631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919c9b9be7dea2d2bcd0c1ef8d44d7e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a26126624c38e86dee4c4ae5912edf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1dc49951c8e10bfbbacf60717b17a9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6c6db3e1fd193a798261abd80984c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b23c0e93316a23f701565d961fd181636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0865095736f2de197ce6b03d7b4a8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5326b35d488b3f936dd219e0cd8f3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d23015c20cb85697d4e7f273e63dea639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b5247b7196f2f8fd998e300f5c1c7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91059ff41121890036c1a985cac1745641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e307ad214f95a1313dfbb66a02e8379642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8e8a0ea8745b7d35d315b6534f44b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38191520aa9ef4d8a6d0c12ffac4d5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760d80abbe23ffe7425569e5c98cf20645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4194ebed4a51919fc19fad86ff0fff646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672fcb121abc92777f701a083b9d519647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d915a3d41bfd8d39c5d18cc7c04ec1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7bc2cf2f0f50dc1ddd0e8c1803dc3e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff082b3eadef010ca8d346b6958ce68d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1d6c8c0885ee8a7aecb7146ca231a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788767cb60e6ca86223d0cdc9d918bdc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f69b9a855535f21f1f977705d5289653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3d23a0189914fc4bbbc142fd20b52654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59bdb104f3664abde1b0a1509094a32655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82201e37fff9a00df2844e887f197cc9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc350293a384c6e906b2a732435dbfc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc43be83eaeb13b582c32ad5564234658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b22d9d13efd3ad8e0c97278a30a7e4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ded0c9a5186f75cb427038a3b36ef660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e795f57cb2d62c6734668d38d2dd0b4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb517d749bf58f132ef9ae7ee20c960662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0e927458392b486b46a0eadbb4283663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707e37298c51d0430f14d6fb52a7bf4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0a76a9afbcb4be8f31d453d3dc7ed665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22915c3e7eea3e081ae636be6b756a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de199cc60d537f7b11ba7ced2c7f806667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e82f1cb0860936f2cd5d8f3f96efeb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5a91faa651736acefd168ea6ab606669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859b3093ca8a406a7985fab4208f330670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b51424c5c40e9ea32e930b3dd1023b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36adaf0034343cd73eb05936b5a6348672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc98a379dc1d390e5af7ecf49342f2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815f60905875a98951e7378450537e9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcdda829dd02685acfb1a8b96368796675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4f33e834dfc482f72fcbb38e0f01e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab09c2c90d6003a735257658068185677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374db18839d6a9b74d4e4a34961de83e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82048028993371d4fda05ced91ee8d73679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef55c1295e9c4a7630f910d72944c5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47617ea088ada10e4d7f4c8a601ae8a1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55523729d3a1ed0f62cf48c8ce6947682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a4b9228e27ba7582424a8d38de415683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b699b252a573157127d85e2cc4de5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bcd9c6d43ec9b6b957846c1fb06947685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f7bfba0b922c945bea7fa60428e17686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277d89b6b5b0ba29bfde13213e2bf31687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291742ed9f1a625c9bb3c4c0e1583a3a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964295bcf330f2f80ece0903f7d03e2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1c22225f01ea7caa440bc90ba5563690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4eb14c2f0dcd61b4bb351123be2516691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56706041870ac4402365be399138df692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c552748d6e207f4e14e613e39aae3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79d382e82ec03e32e238a30c010f85694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51366433b0bb95751fa96119ec0ce8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c94a51ef3c374b0dc2a0f92abdbab3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57df00fa33d8e0c06c6828b0d813f8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21572e5067e48af700f4ab80b6a23011698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ef3235eb41d01e931b37d7ee97641699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f8699a1dd34cc1ff255551b26d5ad700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb4f0a56b75e99e04aa85d9abe99d0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5be4875fe1e6c0ecea3cb0fa357d4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e865931e02de3f416ffd6ae5bf687b0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b87b727183e06b995f85378dda91d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15dd1770b48ccb35e339af7823978f9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a858e5b30c8ac846d2be2a6e3add1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9de9e517ee92e47f0271e7a23e03b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820e4de35fde1f73cbf27ab69e55e25708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e728556eda2c692fdf7166927a5c0b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52554ba254e5b58d6a330cc3ce35bd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa88a86c8ac8fb10a96a3b420fc5e87711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4377e40fb6bb6c541ae80faee47b7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a231e9103b7bce51e9ea5dcbda56ec6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce607ba226fd9868ac3f2f9c6713b55714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707aa0c1ff6217043154d2aef712f5b4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b324d359bbe5e660a2a24b15c05dc8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891ea9f4b0d2eaed3c0d5c392dd8f31717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff386023c965dd4992c5bb8f4f100192718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40102d582568fc3a2312999e506d5b1a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab2f2ce9e03ac0255124844284155c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91b34f8c790387ded119a3c3f28e48721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e547672730457191f28c01a29266bc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d42f3d7691371fc2829f1bcb9e5737723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb3e744c40d0f9a58cd536f7751448724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f12e1018b8b278af459fe23eed45fb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe041ff7b39cb05c996456e8d1599027726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f7e8f2281cae69ad6b968a4eee48a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a73ffcf058fb509e75480f21eb51c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8c1f65f6984ce96daf48493f83741729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862cc4765e7c20bbb313b7a658884163730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a0fb9d0a4296c791671c11d9ff603731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503426a478ff1a8cbeb9e52c7a7a585732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3112e1e8e591e830adfd410a94359733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5773a52d24e498c4fb0bdeb12db246b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ab7350545284ab8c8ddefec2eed40735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5938ede39f852ff0a075371686417f9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2465ec477807bca69bc9cb25469aa9d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83384d6c14a9e941a37b66745d1adf24738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e2b95c90ae6d394030b22c80d911e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca309622d0b7c50aeb2e072d605b811e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceedbd62c8d502fbe93cbf61b7ea93fe741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9e865134ed4c27e5a813cdbf61fd1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244500467d80dd531c3cbcc33b423af743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9c57ff72dccaef9db2cba641ccc49744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481770af59f6ac293c06bb13626e935745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9b730b0ddd664382884974db1e491746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3bea26b668f757a1c0e4b339e59e8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b65d6c7d4163fc5ffd691ca2a20436748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58a0c35784b6b4a19d243edf0a7e57749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f2dbd33b6b91a1df3987ed0fecc65750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5a50a8e2f5a45e4b0626ef3d9e6ae751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2cebf4e5a54e4dc8b5e7c9a0e2169a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5322eadb4c4ae0f2d2b89055bdb79f7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8da242f06f88958301f54813398d4c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1936b8e62e63ce9edb26e591334284b6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a958d1c9e43bc021344858049c80ab756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a0ad55124b46c94cf55553c46977d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64213c12f5c991c3a578797cda37805d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d9fb7bfbd5348b3ff746b027d058a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227871fb037a073fc9e814e595aee78760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0727b9ffda6ca71069b9d38d27474ed761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db8f77766e613a6fad123ac08a1dd1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40baa379e5a406461cd728c3cfd1304b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0bd030c693ecc2f9e83288272d233a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1cc2d013afcc106c3668d15b74ed60765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d191a9a3c78b7331d0bc8f7fd7b143766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca50b4f4e5679a77ddea407fbc2cc8767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e0f90b0d4c87642b50cbc6c9562db768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63449a5d1b0bec8d5f8684e3e8c2333769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258e4029358af75197b606dbd127333770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944ebe6509e1915c8400149d897594d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc24c1f9b3c5d638b18a982f852ee63772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fdfd24d395e6ec109088e42656f699773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd3d30e264b7baff21bc27653058677774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cbdf3b2aa4121796ee7614579b28b4775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d7ca8d7d4ac79f1002cc34daade16776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea684c1e6efc8e3d6cfb5d623c5ad8b3777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8729482510f1196f91590c521bfcd2778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e33e692255cecebeb51678f5be59e6779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ea4f4e4ac440ea0cc37275cd5737d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072c6a026f007a28cf9541fb5c700b3781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d717292107f6414f6b7cb0552a33f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a5d5911d445406a14bafa7bdbc2f5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a9060c81f6b19e7c772fd1e5b380d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca023102cedfebc593a4b0edd753c8e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab15bc8ba96d4eb83a3bae8d43c68e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a51e015f213972606db57f0378c016787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca60c16c01a63e2d2086fa4273786dd788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af5afa17a2328eaae68124ee10d669789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515e253bd76682c1b67218c33e2fe1f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a235cb2e162b75a9a75399665f19bb791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233ec93714fd1b1ab2ea1372d6c1d6a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8d7e86a8a1b1be388d1de6f4849b5793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd605aef6ab8da3292bb6d42f9393e4a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2b5488a04a5cf4b1cee35729d18f1795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce5dba8372786166c01b156b329ebd796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b8fdc39e8676ec240c290ce092502797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b072bb3d3027bf2864421e2c6eb81f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fec6a5359b7b79a47ab8c960178885799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79a734d168ecf3ae0bf249263c3b24800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067970478e4c08ecf965ca973d269ee801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54930898ebf757fc28188b0958096c1802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5aeb79775079e7e48fb7105ab8f20803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31215df1213f5b9fe48dc8d7d9298df0804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bacb3cf31a25a460ce795e1d2b8fc9d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8af63fee2d7d4ba24e12ddf149c21806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc93b25039a74b4ce8381cf7a5dc473807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ade88356f3fd80c8e282ee5e88947808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7803ae7cdb10a0e55094033afa68bb6809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58242d271e26b0b0d99602b57652606a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e344199eeada5f15299437dd78d0f6811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752fe5751dc4531cb298a7faf3ed51b2812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fcbfcf6ce88dd7c2bfdd46a6b96196813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff7a2503b80be9ea16e821d5728336814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36fe3d606d940bbc8ae0c2c739f9cfd815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71829e5a9dcf084eed079f1d60f9dc24816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91fb8a8d3386b3967f1990c4a3dc478817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b407685d6ee5ec84cfd0800992d291818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dadec43a10ca78a7fba743cd4a4e22819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed642858371259712cf3dffc8cf448f5820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ff4edb4f5b87ce314dd09c794af1a821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09acf9feacd1c4450b4517fcb062554e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2901d3ddcf944149ca9124620695bd3823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41767bc2c585ff1ef9667f72ebd089bf824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c45c6b9ac934e79a6caf26de195f80825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5bc89dbdf7b7583e6bcebc467d8b4826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1cbe24887ca593d9fdc4dab76bc4c827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb63d5a87ef3b0e71f238c59525db9828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf18406a01643567088db001c8887c829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7eae16f02af78c7513d369012bf04e830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d651141bffd3e29e93dc5daec5787f5831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22c3fd56c42a3161b5b13ec44bf026832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11266b32c292d25ebf741cf350199763833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b59383634c43d5b89cf31b23d51ff834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905fc789eb7da928c68b34ab5d5bb89f835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b69706bf1d5516f6491fdce1a1d213836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483628afbe4f73dfbc020a9636f56677837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f09268ddc266f068974904fb75371838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c8ab7dadfd0f1799881bd0ed049c2839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f9ade8a5f9636b5970a15330dc294840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb965fb7a033551abe9556764a3100841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604374125c55f2f6269d63288cdcdf36842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820a63fc7dab34068f4321946a429c3843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d3ea0048b29f2b0919152da1dd230844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801606938655ae031a0cc712edca407b845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b526c01dd9d0a8423ae08819815389846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c87bef72da599ed50e675bd8f2b2b847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc1cbe2f78d30530f112a6f251e6a5848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69452f2a245dbb7fbb9b2f02b490a88849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729cee9e21b5e729b28742ca5f90f83f850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117f7a1286b222c27a4fee831ddbeca851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49692f580fb5f7424b01e341c039f957852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf691c584c7a105b11cfb99f906211853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fbafc4d707fbf49a79386439ee0651854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ee44c51e52caffdc82304fac88d4c855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0276d51ee5081f254f9f8e0090273856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b308d5fd05f0b8511afd093880c8ab857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e52925ad0d79f02cbc65935f563f2858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98265397b9752f294cb27cd1eeaa1f6859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab08c5a8cb4f1594eb591d3b794f80860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4efc61f3cfc23c85ce6dc03935dc882861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab01c732672bd506c87a8f959844ef862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d358635971486111b3abcb6a04c687b863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a0789903d363cdcb6feeae0317dfa864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0515816c151728f45ff13b7e156b9c6865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5b92bef369a1cabba0306fe6e5b6f866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e65e03c9b4ea38ccb3ee433404b079867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e43f1cc0b6fc81ffbed911c1e4a5a6868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17b1ee0417a8ead959141400265e8d869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d684cd8ed666729c7cc021bfaaec76870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8637bb1c8edc5443638a92c2f5af39871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416965cd0b2af81f7e4deeb08db21c91872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c12b1935400270f9dbdf39b9154759873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0cd5da9debe8b3b44a79f22c82d34b874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ae9044838a9ac5e128fc3870b9c37875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c709cc503baa7f2b8cfbdfb0db38a0d876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a404b4c4ba87d9139a2909be752d1e877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf1c7faedf5b248ae7df2f7d8d931c878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc9d2e22b1ed224ea4da1c6a960f94879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40130d4197b78807acb85d9401bd1fa6880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408c15abf51e605014a31cfb98b8650881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa0ed49999fc8dfc98b24131dc7652882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c18317d2cce666aa2b40799372496883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756410fe8c986d17549ee283ea340be884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7cd7a0d1fe0d4486241a2edc06072885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bca976a6b63da0c6ed65f1ff19cb9d886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f997b03e4615871f131c519583ba3cd887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9605f60c80747dfae3e5cdf92030f3888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36294cb5e9ae29cdaf6bd8df5e1daf8889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a34f78ee7b4b448218a5892797a0e9890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1774ea90af8ef19c29b2962ae4ca5f1891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1e05befa5afe45a866a1bcfa1b720892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f2a66a5eda95a5897d3fc780f4bf6893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e86dae67219459d253d08d87def21b894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e8f79223e8b9ecdb0529a5e08afd0895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e00a9f7318a73849ab39dae039a59896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505e5bc7b7d8346dd491aca2272cd5c897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972ae4c675e05bc79a949dc9777bb83898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff65a237e42dc2398d75067f787cbcd899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13358c5e36d4dcf4e41d0b0e051f6368900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00fe6e58cd1e67f0dd7febaa56c1ea901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f75ca122057a5a004f3ee641a9d8b6902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ddba381a5f148fbbb976a83ac28d1903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c266b6912fa305f6881fa84eeceeadd904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472d28abe3b76820c74590aa90d4d02905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e0585612806b292838abccc48504f906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4dd872289f3e2a8800dc63ffda8d0907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab6e29acb676cacb1fc780a77e1f86908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f727333e10ff41c99bc3425dafea2d2909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c5c3b5e1b39e16084f56df0c2b9a2910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d5facdcd60c65921e896b50b0c2b6911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a8e092c8006c705e246c5f96f673d912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab9be130f340cfdaf215e793b3b550913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ef3f7b304a8e0a7160fc41d781b32914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36e2ad151935b98738b673fda95a92915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c456aaf08062c52233f2b9ccb16458f916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb74bd02b0d85b5c774889581994b3a917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca04b4b52263e5fa6eeae177db27da918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f4a48959608d86ad8e2e6fcde51d8919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732e0a0621a607b7125972b382df3b5920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368862e10d8e86f198bae6886eca8353921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1d99503659c032f48c123ef7998c4922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d7567c26d5b87a54ea14acc1690fa923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df4839a29cdc442e8ea9097ea2a00c924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3dab642bfd3663b7e0399e6f5e807925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e4798eaced0b6e8a25e227d4e6b1e926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd52ff39d0beeb9aa7814e751e1754927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e44c192ffd5be7073ecccf1250d2e928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef29360a95bf8f0fb827e8aa771f14d929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befbd415ee4eaa6de3827c98043d63f7930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93dce44321ce6eb5bf63e6bb628883931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecdac4435a19eb23068c0d5a7debd7a932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a15cfebfa8158d7d5d4d4b87a9267933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592b2a7ac208a2870eddd87cfdc1f68934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4eeea2bac616e9a5a0ddb39bfe2fa7935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62aa3f269cffeed739c88dd6b34720c936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c179bfe01562995ad451f86acc695937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172cc5ab65a8c99904b1b512bfc1ace938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc94670ac861c6f5d3c067b3fb6c219939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b959b2d6eebde3adcef73e98e7f8f52940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5bc512e66b0027de1d4d016e22db7941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d968215cc46edc5393e76b6bc8a50c942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7662628d591383f55a80e9e4071756a943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537bd765e9f05e6125d2babca21dd0a7944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee2ab555bd7fa0e5e4018245b6b4a2945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4cfd20688eda95fe87504ca4cde69e946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce449bc46dc4d5ffa8d292f0c4ce4ca1947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d173e45c45fb6acd0137f10c44ea2a948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad83b7f24671e3a926421ee411c646949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756bba69e6640b0a72ce813a291e6d5950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a6c5c048d42878d50c432a37866ec951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a289ed37dc889bc850bf70093e1a8952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694bf41ce6ef12f4bf2ecc390d7380ea953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3e84b6cd6d537254b7912b9f7594d954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa3ca500aec7626e5b7ee0c01819a7955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18c1ef5ef89f89088b4c53cade711f956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458e258616addc2fcdb980d34695013957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c54447baa2eb30fde04939800e9b09958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5442248ec043f670adc8b487c2b7968959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f204e7e347479be9ee6a80192d9a0a960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225f2d3f7a028d8eddf5f76534b6cbd961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5659472f07db31b5c7e6f210b642b1962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa992febb8d0c5cc4eb5bbe0a2d827963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d7a46419dd667f2ee95512a129237964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d69c899427af782a9d536d8542aa1965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff782e0eac54f4ec8b160e4e0f6191966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d6bc8889bbedf2d857d49e7bd7b81967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705b959857b33b99450cdb78d9a508c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a723475ef5b21673405e80d9daa8a0969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a8c7c6e001cd845cb3f9169bf0fc5970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71970a3f94ab242686b015039b55e3d6971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac838ee31af28bf6e8957d6d256b97cc972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa240a74c1fe4e339302d24ea9cbcf34973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31272889a262b202a05efebabd4d9162974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426dbc17b5e7fefac49e949987b98793975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d50b72258fa92d6d0210f36e3a5b3a976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6382ccf6d409833e8af94c783db90977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67532e9960e1c56b877fb596f92649bf978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee86ff08084852f694938cab271860c979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318d11d4ffde11a3b382429c3708b67980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1cabcebe645de1cc1fd65105114ed1981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364f1b9052fee35729486ad1be976f3982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb02c69b43aa2232b15ed5f286c6bba983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13021f66d5d721c220088e0a530638b984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c249e5cbe864cca0545c5d27ba6951985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd72e7c7a53d46e719f5e2e2a23036986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc658144f3aeab446ac98d5f60be7b0987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a30f97dfa7f75941bb0e6d0e13aa7d988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a7f72ac0d4448f2866f0fa25730af989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0505a54ba1f14f53f28cea1a94fa3cf990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00607c3801047b00ddb7ee2592d02fca991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ef81017b46e02d4a0f95e9707e5e7992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223cc7bed8f74dde4b580bf530dfd3cf993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5670dbf2d5d05ab80c4767497b9b73994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01b601460a87caaaa30904ee3b924e995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43c27db4a731f39db4c1f0032e2e7f996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab3d7dd03821bca6268b05b4d577e3997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>